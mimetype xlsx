--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff8f1aaada660ba3a8f3200300cdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79aced8416170d43d33a6b7cba03f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f3cb36b60e60923e0031508ddde13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dce4999182526442f0864d5d81b354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f7d5a74e268cd8d51fe3faefce805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d85d5718a0f17b47899708eacb3056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e07bedd83ae6eb33e1a4425510197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c0fae61b2eae9febe1102f2881ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa83bdf9dd86eb1bdacdfe1ae0fd9139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dce76112c1cf1c397977801234b9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974c4ac6e3f336e55821a468df05dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b374646dd3e1da1d2b049be5e76512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd2ae05f8c5613da3a8450b397d36513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1857d18eb17366129aef2b85bb8e8e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12510f8e41cd7dec6906300db3d4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e566ae320271a67fad2261f4d6b1d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387e949b27386a40fcbed1321ad440717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395fb8a2261eb74c24345ea0d948f3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cd6f4312b47bbe7839677e28534a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c94ebef4a400aa2de2174bf621a3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db6d162550a53893ea66fdc12c7f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5e16097f156ef59267cd196885ee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75859ec910b2ffe7b6a964dd3d88f60523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071328f96c66d7d65602472132bccb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea7dcf8288f46c08999baa551bd5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05848015dea56fb81b72ddfe341d0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488fb55bd8051b457fdad3a70809c9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e26dae5f4be0ad9fbe78f71999f8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e25eb635644c889ff730257ff795129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa3ca17497fc6ac3dd70a92f7bc1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f7e4d8674b6f9fdd8bc36dba919631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61365e267b0760572448ddf7c372432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce6130cde6e750980cd53cb92185533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cba6209bedd514e0a7dc8072014dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c693e3144a35ee8a012dbfaa1271e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25675225155a08e55a0b71a4300d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaad8ef1d8c985bb680d613fa8389337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290480fc9a811e07c6d6e321fabdabe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680aadcf005d15cdf345951f886f19a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6a77cfe7617ad69f3aa525d91adf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4488dfb23f9590ef9c073591f6ca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd67dc7ea82c4f66b341ebc375c34342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b306e2932d098981a6ed1d0e986a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aae5d75b7a8c70fd465f9b977599744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f9551b0e5cac60a5da775b64a6c9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439b646da714a020593f6d3c5da368946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa283f54edf1d9f93c519fdc2833c38047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4cd47e934bf321ccca1a12606aca948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902494b08f764a74d141023fb76a1d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baceabb10068a400ce0606c2186bc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014666f91a3c8816d0841df9f318d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b3542d19a41ee75f3c182a28121252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c91f4f447be2d4836b38c7781d2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da67a8eb98416b59d5d8ed2670b85854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ac82d7f61ad5de4053ac9849dadc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f55620b7b4ed91027fbc04e3440756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c865762294fdd75d0c84c316ac67e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a71ca8dcdb587987e48009e4fe11a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9773f75705426e5aaa3a6774efd8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b545bd48d4cdff36e15db1785cc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679003ab066e4bdbabcf40c1ece6d4b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496711d3b09f0b88c721cf8fd12ffd0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921326ac6535307b5423cb0c2df4ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8432b51635300d61c923b512486e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c1763e3df5ea6c783bf60f23a23d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d0e6528d99417e230110213e9d01266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587723280b229efe3af63e59e3190b3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb2ba1a6ea94abcfa45149fece74a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c3ebccf9df391e6bdd7460ebf225369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239fa5c1ed3cadf115b15f6bbd1b4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd7b633df935ab5016673d7dd771671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585ce89a773da5100e18d7825b5ce272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845bb7ef77c3fc01616e765a4a6a81673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb33091279a677db86f8a1824f32274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e36c16c70810234cd78bbaa55690575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621272d9f1daa83cb104fba1502fd23476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2a37dd9b9662ea6388d230bf7f8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cc46546131e5004b872d13ecd86c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d37ab5495a7a7819d31f74c219d8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651424318d57f80bc1c5eac5599e3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d497c4e03e647a9a4c9727a2e8aa9ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f21d01dc5c025e416b40fba9e2bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e36faa93d557eea937df79e46a6b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9aca9a38cba77380d6ad2446c412484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fd2c3cfedb9821f8e742f4b52b6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2cce34bf2d7b15332a8deaa2742486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa403fd689b0a446c3794a6e62fb89ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf84745b9c83b891d52a05e3aef1bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf486130e488f93314b3426985759289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693978c5713cbcc1af87596f1c5fc4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1da975bcc2e667ed7a6bd2b74411691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01462b39e0b7bc65367bad1fbfd4bd8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd813f8ba316dbf387d1370f47b0d2fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae984ca6c27bc9046b4f3d9acf74794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c408814bb9a03e83675285af11c7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6a9453da5568d5ee16b13eb3719396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abff3dab860a2a38be11a9eb00e6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78684ed39b6e434d27680b3167704c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104108d39e2e70b904f88b71c5832e0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727ecafb8f223a0a242fe80d94f5c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66cbdb79df1f3bb4fb4194b80838a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a602bb0662e39889656ecb7299f3f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582fda43287cb9af02ad42ffb8c97ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288291c3cc081b362878b6787d5eb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f322d3de0aebb06af5b36475e8ca54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22cb054e0456676ede37719f9a01e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f23a7d0aaf22417f00a8a1d1c6ea32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619cdf0051047561400ba25b930aa72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8492c6e36be27ac622b4910088376f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eaf2664c088d25830601854a0639b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb721375fb271a4a85782f1536a508111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c010f1bd2d98cf8c92eae213dcaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a2a1e62cdf6dc646d077c5bd128d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb070787af4387efa308a435393d29ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a8769d5666009a9691235bb9fdf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05181a4e1e1b25f9b1985146b696d8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c0ea0d4b8087a7a4237abaefdfe1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6a624112509708e79ea867e7d1249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c372424ba8ada4bb2abadb30a375e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68b8601bf91e2849e837da399c829f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f76a3eb8d51f88aeefe563f03dfe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c71a4ae4986dc71d5fc50deecc76a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895471734dddf1b5dc644cb188fb58e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2079de0ca786d3da2ca286f23a35a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6779896b47443bc480dd81fcfe742125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9029fc5c0cc7cec9f56f7ddcb7c9ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5702c7cb49dca51262a10b5702eb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86dc81f53fe2ce56ffb65853534e44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a57e15bce04f53b221b2c57f7bb3d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884ff2588d44dadf4e6ce9a8667a60a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcffd4e6b1432097ccc3e5b8208694131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3157b6187486ffa79a1e5c9555d63c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef0dad1d4cf1fa9f433e23ef874ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba3efa7c629f1985142d337fa9472134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069c94fbb953038863d94ccbc8cc6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c79e0ca68a4ee3c53e0d09bdca01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d58386e5aa76e52ac695ddc33bbe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19086cff4b21256130e843f90adbd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5132201a57fff0bff4764aeb38d4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ee180951b42f4dede1de8a3dc7fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e10f60889103d90af03ee360eaf38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc330a0482844ca35b427085c66d735d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada123f23bdea51f59f52fae784142143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcde8f4b5643f7b8f6615b74313771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf691ff536807684a38eecedf0b8349145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0afef51981790ca84eb6bff2ce3253146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aecec130d87897d74b9efd64c741a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700538a9ae7624819c7342146ec64ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1323055316f873bb90d1d1f4dce7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d478e65b2441c79281f7d0ffaed668150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487a05b737df40800cc6af3723ae12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb43561be91cd88f20bb1d67927438152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22281eea1198a577fbe1a3056a3471153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9847cfb6d6a14b474ab13cbfccf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0789ebdb6b6d17531724d6e23cb7a51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f91a417791fdd3e0b1aa5350b373a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0c13d3d1c02b15a75195ad0bedac4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301d8e78a754019ed19d52ab892611a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447a87644ffdc0a2942c2793666b28d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b011de585738212c7438d68b36169b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4e2ff01d59996edc41aeb7a3bbe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e4dcdb6bf199a9e3fd36951092e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b7b1b184f627d95108ebc5fdb294163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e81290ad44c56822391e06ee6be4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda64895a21a33daf474724adf9eea8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a971aaa461acc3abbd639f448b87d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456bfb000b2d1ec33dc6d261a3c9ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a08b285bdf9dba8b271113a06086168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e554a535cb1bc7c54fc94b11584e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5552661cc30d297f2a3d0e8d22d70be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc19e78a94fd7bb1d473158dfb7d40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0e11aef5cf031882f8b0a46ebe7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc77581013053c69d0d698e6b61518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713592429375acfe1100da8df0508e46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9325858a475bbf545c56a2bcc3ff7bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d107aae4919f24443363dba46dd21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa6fe4e765e5bf331b3e00627dcc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb63e37dc7b96ea7f0d67034df9106e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45e0d7494664b392f5297389a7c25a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2093c14d73d848a5637741347e8e777180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265063289621b8ccf820a05e6cd29a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148926b7321413ffef93a48d0bdf78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64922a2f141f8a3517bba1ff23e1d26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ed1711714f2fa812c9a510ec6585184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a69efee485e863bd6d240ec927de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2e9226c192866ac8f12f8660afb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf547e69a82d883d68ad7487c86fb6bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc9abbeef211973b5c3a5b60599168188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddcc008d7d0738f7b568d9a6ead68a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c50571d3aa1f9b5fceee7666444b41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0faaac026c4f923b0d9afd1e134695191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e21c31e3021f77585d19f1bf0c2f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a51aad0e92c3f93bfce59490d68e4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549e353fe1e6f8b18017f5f46254d9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2379a69c7c37d79c3f8fac7ab605195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1a6701573154b74a4224530fe04d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d580b86c5826e5a20c9d5a4c88c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e652d018bc9167253d53d465560a84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631350724ab7a8cd11fc457cd4df5d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7043cace043bfe7d828c0d5b31f0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187f10b61397ad87ff4cec55d59582201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57037b0ea1fb0b383340ab83f28c5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f53209f3a04d29e7104991c9da597203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce24dc7cba88ff0b855da8a884ae7f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc5a4dbcf938ff4006fb17eff455d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba1ebdbcb7999ff7fd2c9f647353c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ef6c5cef78efd4a65195109c56af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479369f422ff39ecd85edb230031580208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03248ad75c6bb114b41a89ed544e5373209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95210b28beb429c57853bb4064ca0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f68e87ffd80d11b7c8b135dee375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfcc46ee9890c7317488b1b09525e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aafa320bcd5bc7714673518669aae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601ad4028b05b4a25544adca3e7a9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b6339601b61222b3320d9b7d5a60f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300155455ec511803b8d414d5444b28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208946131567d96dd6f7152e3ce2ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be324d5a321c7c35e715e81e3bd6e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c80c8f958e4a139364b3c59cf8710219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba28c1ed52ed05d16f89939bc1f42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f6406e24f7d22671c700605ea4a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398146958f5783b358a744b1b76a98f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721da7efa424dda442eab3949e0cd03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e653e23188555762923eb393bdc635224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02056c8684f393e17ebaad65234ab2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d528406b5682eeb4589b5b0f3c640226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80b0d50d9bb9a2cfb5832831e09e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15102eb429e11c8d2b03722460d4bc28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f524ebff094a0f68e0bffec6651c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf2f2d299d4a19137e933c18c8a927230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa68c52e07ef884070abac2a8bda06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cba6be0021409c914518257ad5db5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec93675ec82b6579265704f753fe8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880230adf6bf96189a36e77e0e4f91f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31738dcb9107f9042bf05e3b086d2a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a566d5e15d6cdfbccc4b152c65c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b3c64ab45a0fb79b70a92c880e3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b239576e25e7465c22b6dd46fa0f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6322d8d31de32a50bd6a1867396e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d3e185a7738fa1172a0f67c0400a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25d00643ecbe72d5dfbed3af1e5b66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc24b6b4630758e0511d87ea63f8cb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2514c98a7a6ccc616c8a1d5c865ed2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee258b3659e98294b303ccd0d8e8b25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91f0a604e6015a64722fef3f6317cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc28a364dd2b81dc4dc376715c548b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeeb39857eca2b6c67fea75f6be74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3baf122d2341064dd39750ae3c67f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef8fc537e8001d63a8f9c124f4573b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2476c8ad3869ea3877b700bbe04b82c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32cef89e55286ee722acd4d44729c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57540b41725068f2c3dccd27fed8f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0aa437ede672362d7d6f1c32aa241253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63bbb8a28d89359cf97b5bad6f7add254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b67877fb1bc054e68af2d7e6bff3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac639470548a957a74e7b63921085256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bc9b41a15dda27b7410136eef7d5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc27594e909fa63c441ff9634b0a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d05fafe7bdd8a51423d00f790a3fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cce207739aa7d946ac4b1c7b50086260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6535dc84aa3ff2690912d928bb0bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e57427f771f35da6442855e9bc1a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f15532b635501fc0d472875ed5263263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd600880a9aca6514e1253a7f0ca7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442ee60110c11c5ae67e4fd7170abe6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a52578f59c3ee0e2d295d34343ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007ed32a7bf64c417e1570ca81ed62b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a697ce2ccae85d07032335eb7f3d512268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c83e71e340af86ebe5cd463fcbf34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa2cdb3ee81023886645e3b6ebd8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e89bfca439b8bde8ea6e1be26c2dc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7b3770b7e50ade4ed4f7fede5754272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6fcaa523018ecd9170f37621de03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602508088b9fee7f79e9bca7e209f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d1005fef920e072a1573e86ae8b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aceab887d850a91ab5fb5f6b74b12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f38ee62100a6446bf4d12293f4ba9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589cd466d3d4c1bb76c769b21d29c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db94072171da404ee792efa9d03c1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ebd7f3cf60940af5e91b4951d7071280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a00992747bfc4ab56c327ae0a4d835281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aee42bfeb83311b6cd792d9a5763f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd5cc0619854180900e6949614338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e7f1188aa4fc36a58dffc6a19f72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013459205b2d51ac8e3dc0e0d5f13bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4f6975d7a2bcf8322381c5d8f319286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055235c56b7f088e5f6ca127264af2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ad1b105173b526caf775ad2ab27d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021406e5c72806150928186b53e2b5f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3fcd0df19868d978ed67bd9d0412290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceeb5217abefb3b55721580371d6e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90548a59d81aa97f799cc79ce9df90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224930dd0e6d228398ffd2193dc7e58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1661dd4aa9627bc07d09fd63de1e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014922c2b586c7132227c166566103bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72030f62b34d28338a2140ee6bffdd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586093199a5b0610b38d9ef60646286297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d896281372a19d050ee7084fd74748298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27996a7123da194b37f1be7dd0c39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731c32ad0f058dc1562d83d1df9e3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1648fade308184df5490cfa47e20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbbd52250a69636834d5c3cb8893f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a7b40d5d5c645d4de1ab247550e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672570d43530cca12e633e403b32ca6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773290c5bf94cd049ccba6bfe8737b9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ccaf9242911bb24f7ec284294ffb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6f4f9a7e7ad641cba70c58553830a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314b4705e3874c4feb3a471be037cfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7396df0a0e5a1a41afc1c3306258953309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a4e9c1f9ec6258520a3c0bc9be41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908a95af982d553fbd8c17fca76905311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fab8755b58cdacb7ecf3ad532c7536312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee187da7dfc4ee79330b404d8092b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b33742946480f07d6197dd9c5ece314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f6d5aaae912f108006022efea58c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e4f4120edf6744d52968f94b66d2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab11b6b91115076925f0cb15eaf3ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323e296256253f3992627b0ac4a81d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f46ff5344708eba8266f9c0f9266a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae16388feb9f8b4643e50891a1b66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e131d06f23e45660479647ed2b3c2f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459c8ca1d0b7d7bba665b25ad631659322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475fb6d86ba20590173b75f0d9ce223323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5cbb697bbb98a967dd69a36196db5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eedc1bb2bad3d2f172524c3daa90c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf24e92ba7618d2f3edf73e745c37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d81574dd140c5b0074f46ea797613327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644e1fdbe882ec667dfecdeb9cb2d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfec0d350e5dd2432285c0fb8d670a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e9ff4632b59d0f82839ae58a2e31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c908bd79e280276623c6bfe91edad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d62d782ba5b454af3fabc0bace7f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a05a68cdea44ea585fc3e1b159982333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284041931e28437378148cb38c4ed4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c84eb8c4f5fd1c6c446c6ca5ee391335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52089c50c0910677258649849318f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d796f5762f8e8c476a100225b9418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db307cc40ea3444fa9164893075401a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37093fc86292c47ddf885a8b625fbbfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfedec5e887b6244122fd9cad03ef7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a68843d3f6d83f584830244d88356341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658166a797cf278b072cf861b7ba1f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168ac0c280a7e1127f7e02f5bc0f8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e9ec0d097a6b6c7e89bfa1cf7285344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49633ecc257c7ec491d2c9920f03fb90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f094d93dc1bffb4595b475974db6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e56adb6231886af20e2ec5a2dcf38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d99a6dba44ec5e6c172e996210e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f1400e9d0e729fc74868285ad632f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ee0af484e8287bfd245e328eef13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d7745dabc84b32d9853dee5d870e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fee9ba8e2120af47321fa2d111dfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c69461f54436e421072ec14372ed2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64104d24e306859a1b2d8d2ffc4441c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da49f6b12ce2acfa7aba9c01e31cb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae356026729c48be7cec2619dc3263e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b35e10892b8d1007e7fcac17ffc69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310794df120f5b3dad20604c7a20c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93941019591460bce361daf489dc81a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713bf6be9c8a7c6cb9cd05881906b30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313c0b7aabb774220133deb15140328361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a07b8da4b1d4f76f22c5d496a5cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a0653edf754cc8a73e59f66ca6d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76fc3ba8af908097421177bd010695364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f79b55f9ec80d0fdaa0897912b57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362a7525935c0d42d9d856bbb77421366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d4dc587fe75b649096019842db04c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950b0c1660afb8db129435bf14abad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534e217b977269d770509cbc0c19ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4facd3461cd7e667b930de8ea874bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c612edef2f65bf42b3fa27ccaa13d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b5b4005a5c273d007098818e38175372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fd6cd239bcd37bb89608b6b2a210373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b8325133b6ba4d931c5718a10ad92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560071d5050223b1677c95b87ea7d9bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c8bfafe089f5e27026eccca95bc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b9be11a89b8198cadc2d14e75f2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564f215211359506d6e6b4a8044e2c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec060eb154af29c248133c1a7cb612379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f0b3e6972a47b0ad4c1ab0cea61e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca5b34589d55f3d49dbff473e68734381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f994720ab7045a8e9d91b2ba402aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa926f6088e0199d153fd378ef923d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e42c168e001d699347626d6ed9520384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da8d6b4605f253219d1e29949ca79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf8a68054348b4b95b537846ad2846386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542f9efab5d0996a406a084fc5dfe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde70168b55d72cfffd5ee4f8e6964388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac109bfa4ffe3c227ac5490d014d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048935a62e7a6ee086e3e7a27bde6e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffeb510266746ede75da1e9cf80243391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6af405d4c7d503bb825a9f93c40a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf91bea22a9d64df2baa95dd233f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d49f2b3f59bf0acf26d271f39d4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1458c0842c2db0b7209375a30cbb7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d2fa0b17a827b7054b187b169b01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335b7473ec4938d436c21035a9e74b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ad202081a69a492e75377c8e71d91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927cc5539ac936021bbccafdeb5b1d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e821824980846c009f63d11e714e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45788ca5edf82455fe92e58e36f9b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b169de9fecbad1107bc0b0af7906c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f191636c281ba8e00bb65299930a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23aa7bb4aecbcabb49e7dd1b0d4112404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2586130548d3115c16ee387ecc9142405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c392feefc37fcd4e0d02f0481162e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041baac5091e6e7748420b7fe6385a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fcb264aed9777ed0f19df1e9de023408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d209ae7224d44462dd64a5a77136b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621339f82bc3cecf95d4933c7390a49e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6866abcdbf64a0d5649c1f5e208868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009183f543a896ccb58084433880dd9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16f521fb021945334a53224cffe8d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d1a57dce8df5c380e4cff6c32c2c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ce76f0387a8100c434ac6cc180a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf69833ed6d2d7442b72cd0b80ef1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e11125e6be2372e1eedba9c5e9f36a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47547417d0965413aa4cf5573a1a9b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfef44c4736e357bb4c2271aeb2d1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a77dce1634f77b2e4dca6a5d57972420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618996ac74166ca6f850cdbd7b6ec7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580dbca32563680d617089800fdfe2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc12776f2aa820ae24d8dcd874b1ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548422aa5e04d65c69e6420c3f70b0b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c124286b0e603411394ca9b453380425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5ef452db2c28ff7c377668f058a65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd752b0763b44616932422d1fcec73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f324a648bc43f1dad5b4b8670cf10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d0d866f1c4a27bf7b42187d1d67b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6180283848e341088ea5b2178c975430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ef9e64e9cf7efdb78c6241fe1f20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86fcceed373c33c791883c8c2f93fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb3d8385a994fda1e5fd48234abb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c675f5f4c2b2907a75bb404c55ba8f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc99baac84e8d78f740100b685798c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48e256264456c5b4113b3b87e6f7bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c556692abe77fbcbee4a44629182d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed9d5ccd781628cef1263f0988c56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def4710a7b57329ce470ac72ae71e70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b8e2aa7197c14c07c86b2c2cb3318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83233eb11979bf4cdd9dbbf2e34670a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d322050434f2aa769616e26c60674c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc97842330950e90adbb78f311b9099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0772fdb8bf11c87fb4305580ac21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee504aec3748f41824f69c3527228ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45048c7d2f9b8a881621f2b081534622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bd780fcea3a8803990b1cc368dde1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07388eafed69a6eae3f667c748d1824b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a969a05257668b7e1737c8fb7454be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c60711f39d6e13716550e94a3bd71a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282bcf10dec081a3e66deb61f35340451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871887271f3104fbd1920ce5bacd597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff688dc2ca5b631ee1a3a43c533d9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c259de5bee614fe28fbbe4c307963454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a0d2abfc90b9c849218d51e24aea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082733913787141bc8744c5fb19da0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfeebfb331a7dbb6defac73333bc77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b73cbe23c299482a985870e806c1b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44904d2f39e7367167d0d9fd2b9cf93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e4a35b6e6b8ae4ed972f96ebcecd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714cbe5ddc2eee54af2b2ee39f728bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf45d635567e44c03c3837e75f6475462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a58a0e70fcf5220e67a46eb56ee0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384cb3aee71ba646574c6f85b0a60e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b0c2351fa3eb9ddf38f433a160481465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ab7e47dbae269ca1a1d4079ba56e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41ef70a521fac2d581b34cd2a3dcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f04dca6cb806b6331bdc5d6ce46e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ce3ba85d5f3ac49b021a6744098d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184ba79e6d110d81ecf3072c6010a4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df858830a7feb4703beafff742f36d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75ce0950f17592c753c25f4cf872b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cba8beafa31a23242730a4276c9e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b2462a18c13d7b963b57f6ad00c01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7bf73cc29944f65a2f3018b0ab1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c33947dc402fc1b0b0d867cab9c9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0de25e419a0fc1c065979117146ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e760aa713388c51d8218c2c599ef0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088760080ba2158324bb81810816ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be29d9c0044575609b5cb1c604f11a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee698312a5c97790844723f2165e88d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd3b8def2aa10e9c7ab482097229da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e00944e0a964368b8e4ca9bc6acf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716b31351a9ce569d2da822b10255e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfa8ab984a02cafd0f4a192427417485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9edc40916e96660fade5be9fce2e00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c63132c44395d4a533a701ca5f6aa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840c669fdef1c7dde14f1736d2028c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439c8e0ec5501502e99af7c0b58566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac301c4cd7085018e1268f65c2ad5ca7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b63f7127a63e2182a1484fbeebeb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cacfda7672e19e041f29ef12a07fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a95c2cb479b4431223405bc610cc27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add698fc3ead08c2f0e6403e65f912e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b15299a348be198e07281267077914495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a79cc31d5e2018e24140562de2f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74223a85002c565ef224c50d64b29387497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c82fc7aa88091437967c570da05e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645722573b9a02eb48d43e545486e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea874422629d2945cac9adbf0bba0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b6617aef41ff8b39b903fe31666f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037e3db3cf238bcffec7e969c4e307b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c937cdb2f5d6d3c116febf7fbfd2ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0409f6f883fe6b4cf359461c75a8ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a845f17220e19372f11b8d65c2c072505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946541d36425aab26844ef0f685b27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2f8eb3bbd7452d1697885141f377507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112fbe5e55b14b7461ade68a0c9145b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3005720e8f1eba97eac06298a3d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e14871715de92d43278b216bd5f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742e666c50ec0e03c7a0c6a6ff25c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278fff89aed389a34d2b7f7db8ae44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5713b901c4bc71e40ad2c4905e950513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d22407a0b3be06a2ba657c94bac7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116f35512d4c5fe5fc11e78cced303515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37aa0fac4f287098ef4f7849c90e35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6afcc928b0bd4c19cec4f4f548992517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a9478fc9032fd25aeb06cfe44faa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f03ee9d89551d1401adb5cf16c839519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de67588c41e553588d98c4cbd22aa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c378e4ff7e4b80bb766f53a4be512521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b42ae868b2bedbe748e0666d2888522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82260649aa77d5e1bbfded5663deaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd065125e386e40242e78635b26486524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8553c4c3621ca0ea6a792bfeead16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea398c8ce2cdbe031b1f9c980f016f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4773c75e1e148b89ff4697bf141aec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb6fb529f23470cd8888424a262670528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa350027f3906fbaf3592f8a530f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf429bdaa044d640879b47b7a557e013530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05095e823f937b5603048b0548f50293531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e426c2ccd137ba130fb81f3137476532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca70be7f61fb6d535105e773c4791533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30e9344637435376cf39b1ff509d09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d5e3465acebdc0a7ea631471dac84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1474d94660b0bb2cd3857faec68a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e57bacb6aa6df5d7eed57773f2a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cacdd5454c1e70da20b5a55f89e2d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd1f5c8701b39b8b3463a30c9e171539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31fe4127f71fd9f6524ba4539806c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a79ae704949a3f1aa8e2053eb219e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f33e35155d818b9749e7f8d1dbff6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e408c76095c43da3fa37969ba5f6e3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5e029d18276411e70b51762f25fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380a960ca79d37526f2779b7bff717545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdd25b8d57d02fff40f26a88af66d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a085a5ade2a6e5f0b8ca3877375661547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39ebaa54c44d71d11be474c000e8ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967deae811c46bc23d88bf46302a6067549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14536711b70543c20de2c197f231f38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df84f4c924608b5e66de6fadf82d01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b652ed8b36a88b0d5f10018841270552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5dca0f6128ef6b8593bd70c5f4fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed3b05642fbea131224fe052ea87f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f80485622418c2b08d0d316bcf186e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f363e2f0792df5e5442605271403556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf7701c0347ac0a3dc0f14a0eef819557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fad3157d152eee2b30477ea62c724558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b22414e9fa9d5bedd1c849a9b74a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc84731306e86a163e728cf45c4adf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff46d3eb24cd93c7ecd92ac770c442f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370398e81de9e7985afe6de320477d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21f67351590e78fcb946551eef3ae3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593ed2f38a726bdb537d31e234aa042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2953eda40f1f7d36f7c39d341f49e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df0f5dc9fda1cf77abfdf85cd71d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662a1365eaef7942e873073dc7e24c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af998f80a315dd9814188ef01d102e7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2fab6456fcc0a250287c6dd53db07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6079f3e655b3830dad3781c6b329cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14146a7fa900b1ff9fcfdbbee2f34d67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553fb943f1e23606e66892271cdd42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d999ebc622de24b3a50c8a722fa5276573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e97c80a8143cb68b1d4f049d240f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1161c98dc099847a376e06c051eef1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49d2a1ccf5c517aac4bce2258e0a34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4b1a37c462ac96f9d24babd2c1b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9319dd412187328a715c8276ff8f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e372de0c15c59a9eee1ee19ba987e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ec0615d263957f0db3bc7946260c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cf9514c76b68a4663f005733a26c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6645c789008d712073812f9f83b4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165d787766572a8177b5c0e60d3ad2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405a707d6ead2f4731ec0ad5b445f16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a6326103cbf2efc33aac5494230a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10bced8558b66b1e89f2fc4c84a8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a187b5492265e56c269493d570d374587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282478334f31df5dc471cbfe2432dd8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac15a2321c67ed4ea66e978182c81e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43955243253371b82541ffa6d3849ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdbf2eeebe59ea66f78a4ad659dc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478adad4978fc82e65a261b9afd8ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde420268f9c8877a8965a96e0267094593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cac9495719fce98d54db5768538cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377cdd8703f2a0d61ca68e3002f47b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a51e7524c8cb4bee2de23dcc6f172596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bab74aa15d945b9930a17d3ab713db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfa137c7416e64a87e541a5c7d5f03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057061d021951f0717b38fcc5332383599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6db6ca7714f0b0e1796a1b82981fae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802990869367cef07c41a9b51b63da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48ce413b576495469c35de0e499369602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a9c7f96f46493d3e529399cde42c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f09ce0eba549954566a5a485cffce8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4540b20ebbbc9f3703f385a5b0d1b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b8bf6a5cbe31ebd35275b214e910606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df008399021ac364ee1e5b9889945f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cb349423c23d7bbe1d237436046be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeeaacab095542e9bb24954441c2a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846cce12d129fcebfdf86b134a9ac4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929144e5b66418bc338da95ed9ed50b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a3912bb595cff305348e721dd99de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490aa1feb692e36b77d8cd76a9977fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab29fdc9a25e14ccddede621a5dc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440f1de9faa6386b80960cc0d611ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1b3dc01cc4337d44ffae2142794e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc1c9587abc0ce34e0d0d1434510e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858260a91d3c80860d1d64406cf540618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde109ad31535138a88fa5171bd987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691aa87e70efeb1bf96877bcd026ef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f09de7034b3b9025e5649efcbba35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31818ed435fb6da26ced88d50f19514622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c508031dda7401f8f8b6dffd3ca65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66b05be63bb426b07f419c874a23b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b987dcbe8e2fa3cf53edd81a6708ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1a7b893352ed72259cf64cc95616626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d22daa2bab0beb8429651a9c0237f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca603a330ce7d7f1efd79eb496b9d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762823b9f4484c17ebf348657ff1ba4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50863a7f9a3e4458bfcc60377c150f3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b72e6247ec4798e281c4cd4951c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97366a3087bff26e9adc24ed6b337632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214189b922a47ebf2bc20f299f3af74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d026ff1eafae2d73413e5ec803d467e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea0c96200efc9a6b39827f1298531635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db291fa66db388f817e807c85ff5b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61417f9cce5122e0643c2643b12d9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaa0f1c316c2a17dc968fa41e70969638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640dd31b1904a29cf40c3251c78ebe2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ec08abb871821ed9639d6958cc1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3aee952f0aac886c5581b0e5919d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c4d6f03cd5e0abd0eca53f990e93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92e9f6df4eaafa8724e70ea1467bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09412bacde68e0fc72769d5c681f8637644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210b35afd020c8e1455c7e05b36819a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b1b39a815f8d4b2219d3bcc62f45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bc45186982eb223c662f54de54dda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afdd050eb61ca22ca5e1ad26066f1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88c05ad904ae1057288ea0992e61a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b300519d03b5a86776e9349ced139650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8199b2c1e8033b215ab1da6669e2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8094bf5531ffb4cd48363575dfe155652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0233b2bb0bb170708417b1c164f25b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e994800eb4bd01470b05167551a88f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8cc65fb6485d607ee4f178e99fe19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c2fe96d224d96ecab61c513ace003656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40334c94e0c67c6e8c250c8f27fc9220657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a159b079cc37ac93a7eca0a7a028d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1d2229d6ce4f863bb352bf5b79c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbb6fe8b9af645a4695db506454d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36451bd4c119bbaa647dd1632a6262661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5944c945123caec3219a579701381662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55112b168cf5b4c867b4a1087625b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ec6d3a70d0661fc2033be8de6ec73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8f7506e53c3e8028ea8bf9772642665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df6a08e764566ccf3e365136b7330666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606c93feb2783df509b1fa227df30e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062731deecb41eb08d2a7616df2e49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b108cd02343cd944b580c584781b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9e2634be61291c04bf2f895cae1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce8266833a03a11095db2133d4a2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef476e9a228138320d22a85591f2ecd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d8410cce114286a1b5942acf4fe8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe212f483a33676781456c1e2ee6d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca013b0633b51101f42730ca53f3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84069ad0afbbf74f7bc37e7e6e6e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa89a37d96406e6631a6e73140efd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb14c9109bd40370ab6b7b85d7b837678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa83de00648b4f54300447594d308b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b4327ed7ee437752ce7146d3bd25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e779e8c905252ae62207b7bdad47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6240ec045f6021ed629386fd763b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c11d5c0c035d72b84106630c826c4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3abfa27ec7c4737d54380706335d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583409084ee3cc0aa11a533f5020c2a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f04b72edea99b3b9c58f563fc682686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cdd72fefc00ca9a37b37f61fba64a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd0fd040ddec6b89cb7a31612feea2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9dd842172365d9980e409051323b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25aa3b2498fd20bf1481cd6daac910690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e902503d56d0ba53f1ba7412aced4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310573158696556231e9ba9cef38246692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933d8360b9bfc5879afb7272cf6fa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ebd754d0161ef30adb7dc4a897004694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540b37926a3112c9c049aee51ccc751695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff9d17e2e483368997503b17e8580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351ba74f7d9dfecb6e94a516361b6f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754d3394df419059990f448192e77e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19454181a4005c10f190bc0e7b76952699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c166c02957002b010052a34d43129700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e2c5ddcb06a68a8616b44e604ee7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04ccd2d606503ae1f236146d78c896702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d1a84d00fb5dd1e4b16c05268633703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d62001eda4365bca24d949833bc210704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d6b53ea4342cabf92fe92109c61f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf0104be21fa138710e057aa9d5f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2873d2dc395da8cbfd72b20eebfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefaa95a6f7a52c7eb1e131eb97b75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536bfccbe800f9b81c03682b04b92ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4e7479f8cd1ef99fa33a65fba7ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb0aa0799020a949cac2aebaeaecc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460612ddca3c66f26d948a33bfa85d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414233efeeec6faf707a317f7f629a6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b2f10d65aa1a0b56648bc4a50cca6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588fc7c78d893ccdba5a2b493224c3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b086d13b4fa7b19c149b2cfb5f65a27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844779f5970630ca5ec1dad6c122af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672e90fdaf3efa01d2e027286d8c98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57214f3a4ae5e02e3d4ca8a08a7079719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662347485509538c74510165eb55ef5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75768956ae457d8394d1f6a1a76f5fb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7813c7c5b46ec62ddf4a178ba96611722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667277ec6d39cd19716b9a6f4c8f5549723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85d0f08879d1934f0eff20edc7681724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aef0ff623da7e781ed01d940ff71e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d53fa1df2059a2aaa4063c16441c79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ecd147a9d943aa32351390015d5d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802114021a13ca4d44a711bd1c9c4a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b248415e7a921b633e83b1d08e79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0af9fa635e554ee22afa2c148eb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52db8187106073dfce22f6cf1dbd15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30a78e67b981011680f1a30096e8e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e6b48448e17299533f784703677e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349bcd89ea475593ffb4cf9c0417508734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99705a4b1bf4061fc432bd12593595c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7650cb2b0801ad954446c750cf652f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7697c1643b6ed6ef8abea0d025229737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7734ffef6474669d403e6da34671e9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f8fe5b02b000d4ea161a6fcf92a8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792660d68586b5f37ed97af82d6295b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5136d266659e0cc1a80e735e15f36e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd14b3745a0ce9f92cd8654bb16964742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6379afb09475efd5a377ef86c7d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26876bb62998c128b5faddd4b1fad9e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a618717a62fd0c63236bac22dd91e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432fd050525affb45a401cf631e6baf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ef2af058a6e9e5183281b4aab83e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a44d6b32d8dc267aa07c6c2461f08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5231d98c965f70b2c458b4cc3524aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a438c4a5ee13c88f59f6f8a3b90c12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9181c7cc5c97429ea653073a9168751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4895b46ed7c0215bdd7bfdb3dd8b47d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093554a34105b2fb16cde0150248a05e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184b93bf7e1749dc5cc8b0aae6011f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ab7aacc199a09fb7690d87816520c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb33a7c726c79613df214495d8db73a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ab4599c6288fe6a6e50d189f7b84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45953e1b58af5b3afb6c86e602386f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f1014d558f02a24f69172df97d070759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ef64737d65d9d566827d12d305121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33beef8dcf6aa68ab5b4a981b3f36492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb14a3f041539bbf646d432ff869b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac311af3250c929187861384ea6b780f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4a9653f6a184dd41a7a0de30c3c305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e27829f9d467112965905026d85c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23dfc305a7a5e86fb872a7cf2ad0117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92923c2e705d363a826de714e2ca4878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841694cb977dca248128d51930e1af49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b1031d2d9a2829a2a8cc9203856bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ce8bc93a17438679e1d35ac55d3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffbeac9131739b23cf0564f1ed586e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b506eeb7df91d051a983569cc648c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e290dfc23710231b0b7e5102371614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9be943ffdabf642c598fd715735bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d7bbe90085c607c955528f9ac0c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a09e9ad1e4302e59ecac2fb72414717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1154f96e6408bc83e3f9898417447618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d36550c99343cb7c40af23d11fc81d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1f527ea9377ab58f59191c483c4c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada39f9f7adedbeec35c367961aafd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f90421dc973d52def25d58e91186b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a51eaa1658e87fe5e2b4d13d7880823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dab8c081739117f21b87101043035a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac1d1361644b0f8d21c9965d294d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1459badbf424a261234542abe43a8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7d5b9962263432767d92143bb16ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ba9bda978e9109d6d747490b4c1c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b16e36f0a52668f87abebcafc68429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f645e31f9dbc91c9bcebbf3ceab7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c29f040a9022e79ad4866116cbd5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aceec3e28a1ce26abbaaa35393f3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23caafddc1d61eecdc77508818454af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5eb9b46110c338e4f80581fe867db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7133137db46a1eb059ac762535c63235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eef44d6d2723f11abdb9545e40a58936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7546e95ab05e3aeca0034c0da2028d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9850af2092ba172d03166fea6bf40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9fc70d35540b3fd2f208074c43cda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd5bf32107114461b7d7ca5fe85fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161277599c149b6382cc99a2ad8d27141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0fc59cd440801cdc03f9cbcd8d81d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877d98c5b54eb3fe627d861070166143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d035c5715d8aeca3d8a241edea1cd1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298891c2192271d91a57b1cda13fbc5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4908ca9b3ffb5b0f53cdd1b90549246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939dd83180a97d5697fe2a51e39804f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3907fa127bcafb605687c8366d1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b96d301b96599a5fde0dda43198fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdba8b8b2ebb88d45ce7b82f87e50750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2305d4268206d94c9951ad94fda3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4d16840e9664f6d30ce6e89b58fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b9378796a6f8b6508ac4290d03bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371e0de1b303326068db1346b7ae4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881954ec6545d50f4464ae63d8fa35155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6669bed1d31629098f03b88a58ff5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752c7ebd61f0b087316855030fc0e0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2997b4296b67473b977f0cd65319058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc7a3aac1ce91799aeb1d4b12d6e7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f47242594ce59b9b03ba6eb44504060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd26d3b780443b135b5eabd1980b93b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e01812f5672dc29efdc7a0fd2fe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7682352dfe5b480320e301b49e72b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80d3681facdb3b3f6f673e671b213b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9256efec957563492b085dda03abbcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e08a1c9fdda82d094ef02045326466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c976d9a0d358492d91e8181377278e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf511dc00400e04266166223ac83db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094dc08e061572975aab70ff4adf9e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e54e746a3016afd73343d038feaee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e45baf0205a42bf0514861fb3155971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479f81950ba71ca196593dd278b58372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36882019f90fda63682a078b9cc696373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee1b53be5b3b94fa7668b675b38cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e71893dca94671d22f0e965d98ecc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1660f8fb4596808e8094e893e2f4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588411e46f40bf691ed893d0e37ee4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357fa3c475f11678bdbb19ce6a51aca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726f4f63cbde7822d65537e0d434bba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae40ac77a0f094862a8660549f61780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589e41928f13cfae35db2c7b7f4b67f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969913c322307318b8d4246bfdcf0bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384eaa71adecff31857b6b791750cc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd266ed71b1ff5c6f0607aad4af322684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e5cbd1703e8a35fdd04349b1fd4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fb31b970d88e1f50458ef8b90a2be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c185bd59e99680b08f009bc9a9d20c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b65c1c0a1e6dc1c311af4e69ff4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be4c97e127608442a1ebf1b3781e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa10b96130d2881152d972ac7e71ddb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b9dac5f443ddf6bc4f19aa115e42591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8f2d7f8330f478fccf07c6350dc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d06688f5f20e5ebd0c97412cf049e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0567d35c7a004e719c3563897b13fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95969587d558c95f0415dd5d48211c0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d456ef73b091e5479d5b46b1a56d1ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326e306900ccd10d3a817990be25f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442d144a52a45d6623b58a1664c92298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25635bf2486f42708634305edb24e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863483dbae4ca4a7a6f104602104d5ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a8d14a83a5f8fdca8aa6673cec605101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059741d8c4e18e1b269e8aa7093bc89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2964a84f7a97d40747aa6f1e067df2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2d8863744d249d5764f2adef63bff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac4b619325d6f17438c4db6964bbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb14039fee272ecd8c1008e85618f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce7d558f454c1d9890f7943b5617c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c1e8fb65005b67ae53c877d269e78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1e44bd771c451866c482792d270dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9a84f3a9e866e4ebf34d4880c5a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d23abbeb87f32772617d55e819464111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a929aee767e38f98c4e6705c86f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8b1f533d60266172b63d837c317d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed16e3d314cf88c8a67ae52961b1698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebcd3f3bb84b1001835e9d94a885b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b763e9a0d52a4da0c3d9fb609f590116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c339d1d7847bb7f3e7f62857e1ffa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c3c880b5b8cee71ffc9903f88ca8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c946276b96ca0904bdfa72a9c4ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264daea8b8f06b8e8762efc7dac0aa89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd70a4e1f269b91cb19417c63aa7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b3d2f89bef4ecf04f99fabb3f16e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef26b8adf0b07f95f79b83daca3829123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102d428a21d67821830534f3e6d385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c77c5314eba7cf057a5a126b6315a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc062d0f700456c46cd424a3370d1d3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed09445f7c1390db30d6454a4c71b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba809bd209085b958d45695b42a050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90490481b6eef5a4f56376c4be9dbee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c80edbab9afb385f2f755730eb591130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ce470b67c597e0ef2aa3ff223481131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264074b37962ace96fdfab55761580bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8f3668c745f8ee9b0a3d95462d7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf17de852c53e5b485dd71465b19a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c6a97cb6e32337952616979a5f8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c3f99272f31fd5a442e5a1ac17085136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc5970821a29a3459a92845f31a64c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52427b22536f00ca48083a5295a2f6b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1003fdd478a6df69ab0436e79f392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fddca832862a2839bf0b48fbc5bd6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586dfb359a0f580ee3e2d80dcae24a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463bfcf1363e10f73b0f368cb79e41f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b50c56d393f42587e4380e989ae0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b099cd0b69b11d99b898c666480c5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d6b9a4f10247c9a83825530d1c26f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5c831b04e2ee4b2847344446e588146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b44bb85b577ce30480298722deb20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8d18cfe5ee1b35760df4203a72c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d44b0d84a481e41d25a0ea936646149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ebf28e7e13951eac2f4ae1d8b036150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6abe722531ded9db6fe2344e5d7627151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffcaedb60ab2ef08e09ffb6d28aa92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f162da43ffc3e3a7cf86a2740668b22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e55bc465b78e0b4512a709230ae49d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b991a15a8f2af9fdc9012c1b957bd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f53b2dfd13cc5cc5ca86efcb3f15ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae027e97a800c213dea4a4d8e43d2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5a04b331923428bba1024e3e2d853158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874c3572a70ec4f785f7eaeb3a3d26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88a76b8302118764b49b80b278f5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0d31de52514a62516ffdc112121d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9a8e4b5a2036fe1515ccf4d1297a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b3e8fe08bf3078411ee3ef04ef32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8e233301d0ef9b4edca2fc937add6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347af4635b78c3dae2b978ce251130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537db0078bc67c69716281e8e32a40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a13a9825b6a5e7b99183fe040756167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7a4bedcfa03fa23eee9b09a7bc082168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d715322e19f14f0a117221d1306d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15538578c01e328632aae45de6b54dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad464bb9fada9379dae54d57a896b4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca1200a710a91c19be8930c781dec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775340664c2cbb6f6d7bc5299a08dae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736886624ee3f9e06322babba4247294174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed537de9acd9c80f9cbe73022aae4862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b69034732389b85208a092ab85208176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4fbdf84c0ea8a5c9c5e096e5ee4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b0aff44622f261ecfbfbc025ff2ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79b59aa517f059def3027719a8637d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b286edd62f83f1c080de57e19060ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba332d83b2db4c72a3e5cf99b8b82e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1bb92d287e3c15cbe30d4ae8ac817182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e1ff80b3c40dcdeea111d5644a443183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e2ccbcd99a689dd2a438800bd7fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b454ddec05f1bd3909afc793fd842185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271994df3bf2ce20552d02e3c54fefd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a82ca70198495a97bad095f121028e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadcfa49758e0641abb58f65aa33164188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd416c1c207dbb734c497b57e5d822189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b2feed9a2745cbb2af1ca37365b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc31144ae9013314225870337b4c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f946a484e661ee1fa09b7d1f725933b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037eea118aad2cfaf2b99f28921029193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f9028520a480f5a7e8bc5681e382d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600238d5b556940892ec4eb89f5c1418195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991fee6c83c7f6cc1abe4999fcba07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bc22b6553c2ade9428d6685f7eb7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207350e72be11924b89c83222893e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf50904d7c385664ce0d32f987d040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f430c275f1e7fa1e381554ee8a2ce7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be112756a00f27e07f0e379e71a64a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcc310f55da45712e10489ef565479202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f41b0405e7bda46e7c3141be63e80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235fe4f085d90455a7e9a09948475a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386329821c67e47757a20a246eb1a822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8630a7a99882bae4c9751e5534226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df78202f818061b2ef4c05c358e9ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c487c7cf50b10c662534c082d9c2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484049ac77b9ca8e1d10f33d155dab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668301b5a7b671709825986c8242f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e58a2e087b75757b36ac44cc5c82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381643ea22846f9a873f435558f2512e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca36af542cd11328559d3adf093186213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d7b56dd5a886fe445938d8238848f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684c85ce9d524c390c67a142876b11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878ec8263b191a17889b0bf11eaa40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163913e1f34a9897580dc0a8037a75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778bccfca34a6b5c991e334006d1034218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192ad14528eb82282480c1b4eff1e75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babadd4250275ee998d3e6c323a7bb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99e002b2dbbf259c40b3bd6599eb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48672a18442bf70b08f3519a4dc681222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78fc66dfd961b8fe68c33a8a585e40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be3e4386db0e977ab499cf369f1c57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df975df2dc5e06f5be65b78b16a3423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c64f9bc391df747f02669868e4d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67265fd0253f39d4e2e9482c119d16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e1e2165c7b0ea011554f56d38a18e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539548c0fbf4bcaa8869c7ca66c96d40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a632f94201628856b69f1b77f7ebc5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da125912551cea21cf66b2363558f92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699828be4a4ca92756452f33e96a89e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7532dce688106fe0943a4cad54181ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5099ad291b3401bd6180b5acb0603f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6aa5be8c193feba02bfc2e70214be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcbf853371b4819df4bf5c47e17fdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755c6047c7eb6e888146ac5b1f022f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63e12ef7edd20af00be3e4c05390b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1f992cad738adb36154e3650ff21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c9fb4a47713f6e635b27761c50a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94583779933c495cc3da6e877e300d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa172cfc254161ad4ece298b6be67b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a4bb699866405928b0bd68c886458243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87333d3e4d323012d035361b5f9dffb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f9ea134650d0587ed07177ae3bcaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbd890a86f67ae1f14cbbba55c9bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db1b301f745a5374f3d1f2263b11a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b13b67af294d919c2a1ec978000634248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579790e9069fd693970a68a6f50bd68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51643ac1bfbb9dfb22d880de322a55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc3cb84ffcfe6e14a92e358ce84229251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a434be08c5e86d61958f470a460f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ae5eff1c16bc53a04439828dd9fd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcde13bbdfd4d8c6631b3e66c2d6b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a9834b549656eea0f1226f319a3aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8650ab7dadd0c9176a62f9effca8c96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66f0bde21c2929f1ca427d8ef4363257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935172a696ff344f42120e38232d6fc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7245ad90bf35599a391256d8cf9a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3e8414fd3d6248c76e934d4e21ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ff77bd70658069c4907a43312554261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cf94ca48fa01509cfbc2bbc820e47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff787737583938b9680dfdcbdbe21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1d994f71db3e648386e540f563f97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dff633fd950cf89ff610f861c68c48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4af833960b8d88640d25e6f5ce2bde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836748f36be23483f064577807a6744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe227c228d30f1ae8a7c6a94bd043cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc989fb5a09c99a35400eaae9a4f36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70acc32c7db74ed21fe4c3d7e276da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ef4d7c8aba4c8f9d7242c7d82ee1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e6ccbe92f0b25c4c3516dbdbf615272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a294a809545fa0a0b0a93f3c7e76b98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d11cf61aa81506b07b1ea1cbfcc460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3d44065bb8e57ef288cb9d539ddbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371e04526fb6cef987216975789567276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5160150fcc9821c9488f03a2569a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d97c3332436f2ca9a150e57c518a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c55c034de93e44bfc3d880845cfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844e5841e3114328496a915f291c469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8739d3e414ba0e38a664ea98c0a71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6aba2da09b3253ae5e3e2ee7f30f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699773d2dd7254457fab9733081a4846283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe918cc36c68b8888a22b8d8280424a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425619610c1e6fe167bab9a89f0479a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0757b816b42dad8b6c01816f4747e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbc4c55a44e74a5914ca36a55238a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae7ba769e495e8b88f2270314bfdb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae8cebae9f5631c008bb50dc1a6e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f511794c0955f95255d41a7fbf88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c381499688fd9daffb7eae7404a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea5c90294e58e580e9450d8723137292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a3b0db8d529459a4e7468bc06e9ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987b7cbca6a6ba8e4fa6aed11bb561294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90488b81dee4dc058603ed739f1fd10b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5352e583a6767d48858cddd97c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d141be0e6db29f1f125db2093b6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f133056f6c22296a448d097bb0ef0b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb111e937371871634ce074cd0036a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17adc421dacf37c9983341ce6c40f22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb40170629656b0216f863f9fd2644301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061226959e3b33710511964dbd65bde8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeddc51f7e63ec804b6a09a3ff6496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808892b81e005335c4df9759410e312304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4302d935541149763bcaed073a1b12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8bf3d8c7b2f2e0e9927d2a8aa6307306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25be6bfbd123b8d420a51fee1709e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff8c5bb6ebc38d31e6794560e14367308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2113f0f531775ad877cebc4135c4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef737929e004ac0759ab7f6569b56d45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4114c7c78290d56f3a70cea6cc6ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd06d09bf23850258ac8f4e0655b04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267cfe8d6bcde8f8957f8096dec422313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4660d5d58400b6bdcb5e5b9f995576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1aa2c7cd9c7d34165930984b44c53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef5aba35bd2c5c331cdce95eda103316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced63917f0f508dbf28371ec1603765c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537d2dd4e0757a1c9a762f1664ef1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c407368d8070a2358e4edc80c6386319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7527c8207da0ea327fe80dcf2bb43b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb38279e8dbbefb42a112a71ea0eb46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44174eedb57adcc1a359e2bd8c6bce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aa6c9a119fc31367f53a6718e4f5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d0adbf766a477e68c294a21998dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c11f8f1a1d55d6c4a611c7aa0f34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451648eaa62f1f34a7d8e5b02c004d0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde90cf641f043ee0c1dc67940fac6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031590f1bbfe17186cca86edae50fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164f6393d819ceef1529a9555ec069329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9cb1e174546fa25acb29b24705840330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63911a54b5cc4857813c8c1a9c632b6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85664976e865a19f2cd87025fbbdae6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efdebf7dc12549a42c79230536e281333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e6df3188b020280de9411b50f36e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805b9df68d0d095ad8a4ae9ce9e0fb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461775feff38a6823b986836979d252336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c97d1c3aa97f1f7ebb788687169eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391ba3a0bd15d5a0aeb5cd467e1870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf94aa256335328cb8c28f9cae6fa3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb7ff6e0b9566c3af9b47127742a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334ff22752e65c9df780e13d07438f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc4a1385e0df79c880498a1fa96ff1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1c7a7b02ec9d4b4c8cd54295121f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e6a4c4eccb7d07f33f61501982e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281467083a39591a795ca8f009828c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7824791a8114e28cfde1f6abc4e55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af123b1c7451d3ecf925832691b933347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a1538c3bcd5e04ce87bd705ecddca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b31f26510dce9a7b08fb6982ea2b82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6b5a5734ac2819d02398ceb72e0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ffeb9352631e18ab4c1c6bdeffe51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c774948ffed3343ff70b6768527e19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccdf87c21bc608b466990af406849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632744eb31324a5ea07bd1ae5ea41a8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa6c10a6ba8bff53fc4382a67166e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b285e3224a71ea413a91ccad44ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c208954069e4d114384887a2e4fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a92419de18c3d50235637ab9513f10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8922dcd3c134d7a636e08f5895b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c578c0443d53e4b7254b64feb01b12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671e0e1b7269acf39962b6a229f279a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364280da5b0f5ac5d602180ed21b5c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef82bd9474da5bfd1858d6df29072363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20cdc9a12458f6a0bcc0b65f104f01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68856ba55f693fb534c196b6c772a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f20179697f0747fa312aa4d49844366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e444dfaa6595636ca2e36a91c8f2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d620ac346b73bc8f308c04cd66792368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36f85fccc3aa7a104e5950279cc96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc382f80b10fb25f1a1ef2eebdea599370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba770774f76b4bf89fc6cde16ae0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe75fee5534da75413a7fb1ee1ebb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69a4d51835d780e499aece940dc076373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409f99cc4cfff060234efe1e338f66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640883686cd074fe64bbf19b30738de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b9e299dd3127e73d07904ab76803376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f882034bb7a658d1d975d4b7183b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3927fa635389ecaa5592c147d41f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c3b1f80878e5a0169c5081c733b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e83c3225410ab8221834ba70f4dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4fb2408f04b5d718def11e5ce7e9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96a65a3cc6fad4fc5fb1b1efa519c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b898a1fe8ab6dd5be3b25436090acf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81acca77c95f66eecdeba1aaea2199e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a902d7494326d08c3a1834bd6d97e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6deaa2c42d45eb2972798f0d3dfe9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954699a191f17f206dfa023e693283387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d50a8fa2869e90906984d3c6ed4c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bbfb68368fee692e97790770df89c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776a0185d276d0a6682edd95ca78e10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21528d19bba55e8503052cead7288df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da726d255167b3b43310eb4a8d5ea4ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc780c7f837515ef49f9b1568ddd2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196830bb02c7c34a4d8a75269df147d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf802e87ebdd2f204cbafb5ca19562d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee28402c67858766c004f0b8014dd79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bffec6658718baa51993f92e036ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a04d50c3f801009b0392fe0a89d59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81c0a89b9a7c53823eacb8498a275399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d675ac3f1def0d903ce315fb9191400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4bc275faa5dd823bb6c853c3437d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d136933cb13c15a31fafdc20fd0e60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7442cfed1388a9ed8cf5338ca8db1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a9be34ba77bdd5be7fcae3526834404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b642c30f49c554c3d6be172a15f20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1df18a55975f5c6f4d7398ee395d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b08bb8ac9f9e8ced73a9fe6054cdec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60cc0208e02e7780ecbe1fd68c4cb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c91e805ad5b28ab61484f9f3cf37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f871ea6647b9cebc0d6cb331dfa8bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7eed1a5a69914b4326800dcda1058411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da07ade12cf2158d0507e7c2a62042412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060e0a6dc4fa69fd5cad98d01416a1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277e4250727661aa9cb718abaf836c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4233ba33188bef988dd2655dfbbe1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891af624806dda404e8cbdd59f919e68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f284d2b26a24ddc1d59b0bd0ffea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a3bed84604267e18a2b482904f73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957077495dc6c8325ecc198d35049f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba6627c82d062abbc6089c15d6e8c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4de2506450eed26eb1df9a965e91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0334b7504bf58871a8be1cca7a6f358422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691517291816b521bdf918830beaa92a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af481d259140dfe2c0903faa0a9e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb4d932730b11b223a2e4744843d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d40d03d8971581a9521bc3127c794426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe19a27f008181acdf99c161571429427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7117e9e6335d797ae5b39a3192ba55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd380e54ead34b4b6213e63e3bd07b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1ee2045c3299d6a530575121af05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd1a7082cacb0a55b84b60bd0ed3a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d202a9ca803016e8f0882d19a667db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9c7725e881ecba1af32fe3f27e37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972d15f6e70f273ee64a9c3678c1d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b6f65e52d705f8a1793bffec2c082435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea34f2202f4ff214eb0f1de63701b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3edcfea27efe67575b1ccc8e21f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e2caa8447e1df8f39e3337c667e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561787c5005d1a529000ed5289df5a5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ae58fb0f538a0ec082a0c41b3a84b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6005f4a7a2815983ee4e9e7b13dd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a6cb2fe58982f8862f66dd9e3407442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be9ffbafe1464137440c6a2ba9af3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2122f17cf42e81211caafd9d47332e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c46ea37d317afb66b32de07a0d173445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381047848e2808c26e49ce3b950accb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369630e3ddf2c84fb94ed3092f360481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce2dce7b8ae5c8e6c2c2f20f64bfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f46fd90e5e27bcd93c5e6421edc41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d96c8dbd0bc1d4cf60bfe7cb8cd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3751cab9fa1220c829af5314275d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c8652fcd0f37f529dbb8ac217cf38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967adb9dace7ffbc86c71d54015de86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdbc533db535ded16553e42698a261454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d42f0284bc19133ace8f591110d4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0e114c86a75c0c790df19ab56fc89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487723f833eebe365d271a5c493a7e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab553e4b6f81ee880910ad883fbcebc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df1c54b347708b5b5ea4831ce5e3ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ce71e8733742951fb9308bca2e4f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77471c86f2c2a694c1c32de87d7f562461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55396a3de46563f76ece2d6d65df4dd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ac1912484ae4fa3679042fff7b32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90086ebfc9cd57280ec02c280f89db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e402d75526ab4148a2983e4bfdec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e37c73c0e83df95f3a04d2993a3fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30fbdca3db241653e810f91b441ac8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95094a6f15bc909d7ce822f0e916ac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514c86d9e6bbfbb22ea42b2cdd23db0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacdbac4938199c4311c4542522b021470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceceb7cf5f55473614d7587ab90627471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ac35fec9de6d24044bc990fbf870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910350dc3fa388ce56ef0ee5c73ca58e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e9484bf20e74bd3b8bc9a0e3f5d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a3c76a1f4acc1c8d6a7cdf1a37196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee265d0418ce8f7b1d7664dbd42b70e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d2884716969362e9db99d69ab922e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de80e7f52e6250da8b2d13cc9d47c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a6c4a9bdeb5a01d46ec6d91cba73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a3e07c090e41ec10586f322997223480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cece61287c84484fec913aecc6e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99139abdc14e4563504c4cc1810213a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd86b06fed82b2165ecdff930a4cbd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e19fd488799c88755b3bc1dc57f79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873ea483f5101643ca220cb13af9a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b861c9135c7fadd4f86bcdf732f80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571a89ac3f7efc8eca75466b2fa5802487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a5cd1be754d34d1a847134f550ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6db591c71683a8d5dc94adb1cf75a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a805e625e2062914c9445fbea2d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d6d0d83b2980ebb56e7d8e6cf0bea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3dcdc1ba311f0f344c0c700d6a59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cec974e4342ce5f98a8cf890bdfc3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db976857b6833c0a7425a8a4a3d0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e0ab92a8f64989a1f2430fb603583495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02b446ab228fad0187f12ba26f1d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a8e2d1ad942d79b70b862eef0563497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eda814df4895ac880cd09abe6278c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae09b98cf6ae2f2cc0d8ce39d4424499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d413dbf81ce3f472f5c770e2f58a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b36af0d5a009d54a3d1d2bb4dc55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c32daaacaec9d92c76ce2df386c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc666a02ae554a62ca9485c268694e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6172a26ec1876ff475a815a4367b7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274d4277f846153b01cc9793ca2da17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8348503cd4c658e4354482cf5547dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796092b80dd578b768f97b737d9ad58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6221e2d8edd4507ac6f8e00d26353508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3859335fb45cd58d178a4d59e6b7d7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb7b616a1b61f797c75bcc20b8bd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbf5bd836ed5c2d5477e1744976ccc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ae54e7c6af76c53a6c00fc46d651512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0dccba5ac99b161ce36583e070147513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a7bbf8ef9ee280c9d7205d85f3fe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5ed78cf1dea5b742b922d0df13115515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751c5e99d23a40a03fe5144cf9f809516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a46bd36a4fdc2a8423ccae187acb44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c99e5891a61f8eec1806f8e45a336518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787624c17f4d74998058358629472db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7019e42fd5969740cf6e11d9b6813b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc918b1df2f3558ba64c82af4c302d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ae5debb67bb95719b85280298265522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284593fd1c802823b9b3f2f7f7c82985523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b58573c0e4ef33a7097f174c99b193524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2732489f2066d1eea6251f878c8d090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7654b91ae1336760cc84aa4bdc53c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43911131fb5079a5f6a3be4048c082d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cc55b9ff79b6c29abbb0e9fbdddb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74182153507644ae9d840ee274e3d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ab2ed13724d86fe44245b57477ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2566a084220a1f70b1a7da153d9481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b7a4e9fe6897d66194aa4abfc47c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d0b63fc9ee65fab6f97675add6417533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade58c5de9cfdf07e7c6c973032e81a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22435a80f332bf7fbcebcb407d37f16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3415de0b79a74a8a44491d5867ced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de040fd480de16d8f754b45336ec92c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97264b0ac96624669ede1cbffe0ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fa6e56850cd39f5e1fb2a700d4155539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac022d0894ba1fb43fdc1a93d3809540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3250519d9a98cced4574490b1d4463e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dbc6baaca82dd5e552cc3e7183ba4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d00a587de062e6d0e007214ced110543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc645f8f105e118e45c354008db55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617fbe881ed2379abc16b54267601ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cbb5401507e9b24f80f2c9c3cc930546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287c7376380ad578feb1de2c5297fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a0b61e7e1886c427ee7b9996844ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add957912ca977c73f136eb189429001549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5eed642f34c0171c5bdaff60b70e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aa525fb8fca65b9466a1ae1eb7f76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9b5997dd3ee1af86baad7ef5b21d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa126e47549e21df2c5c746ec6fd6a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ec5bdfc9b2fb701bb86578ed738b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a199168d57f29ab97a62607cc33417555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459147032e2b4a8bf6ec0a24ba6bd6b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c492fa32b583892beaec91c20c8e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500d1134911341c2fcaad8af151d3e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d3bea03b29fd25647677167f3cc06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651955ae2bbe26150a7c1fcd221a5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c57d6dbace7e06beec987ff552dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64005c0a24854a21722484b10209b16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54efec47bacd96fdc0b0d4b96c9c46f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0921781d344ba60512b2a7c42b1060564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b52e9d3dfe48167077a7ec6f2de2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b280b29e8122413b7ea8ed0392e156566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a412c20cd41e62ce66fef6967bc508567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edd752e6e50a6be502e8099cdce86d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7c50260adbefb27f5eefd3425279569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b9f86f8443743dee84fae3b4a775d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d90e492194fc561e3910cbdcc6167571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abeda808457eb5b02a1a0ddd77f828572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b7deb0d2ee40a7a78e3fa0682789c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dceb3317d214baef74df4dec3fb624574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ae7817e3b197668cb536f9e0bca1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f145c77d552c1d7f1dff0c25fae5ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab457ee48e04ce928ba9132edeb487a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f13d1cc9502f2faecddfe3ee2d41d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd3630b7aee96634f3a32beeb47c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f033180d6e25200fa01880e305f297580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad29e2ced11abdb5ba13f8ec8da19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c169f6bffe83037ef546faaab97a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c022bb52104507ff6e975fbdc3d18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad5f43e67e723b0308db54e7447e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e55dd68aeb8148b8d5634448dc6e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824398d6756289cf5131a9d0da1e604586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c0fde85866c4aa59970e5fbc2193587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b496df7ac21c4a28e68f0350e99941d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d226544d3e883b6824f5b9fd89686589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7061c6523765672b1bedba48373d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c5becc91721edb01ebf1b95ace978591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df9b7be50b21c6cc2136d6df69f7a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd04eb45818a4588d49e5b9f73a7f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb754950789c0428e9b9177da80573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef842410044e1629e29d8c0a56e1762595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d2cd3f3e1cd2bb99f097fe904f37d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563ffe3823dcc50b765127b7184679b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d15acdd0249d514c685066ca81c52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1008479ee3b25c0f7833ffdb65c3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd36e1b51c7d0e895e38d42df90957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a917fe4a5d3047a4cbf87959ebd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cb9be810029a85057c0f489a48471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96df27872073c7a1b86dd1f1ab592603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994312f59020bc08f53559d611b8ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b9933bba40aed2a34f368e5711dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839d4500be51f1cfb4cf1b9a9143db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5d0e4a1809503f1a71270b92fdc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379e93394c377c114a3ecab3c1b23df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deafbee85fea9aedff127d65242e06a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5caf10532def197e832cd0759ef0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef1fcd5e9c0c03372de21bca944fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c37cee191268239dac16e9a1a9e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dcf92640d4f0454f3ad8de2e540ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc31b5d44688f0e391bef1220929b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfca5351674d9f8054e76d932e07fcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1713cd7f54ec08fb4905b8e6766c42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c289edd72378eff10072b45128db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b7b3d17bbc8d522dc314b6460f515618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c0da0ad89cbc5060635a3a572d348619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377858c4b1a60ff2b820ff71778b839620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb748a86540a3675916240a64fb780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ccd2c4c711db732a9d3cad936c73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7f3d8392b95c55e0c23169e498347623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004b6c24e6efae3dd77e230fa4df5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef8b3b2518f68e48fcb321746f2ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa995bf46edd4fee5e81804f1604eda4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5d38849ba2dca2e2439625ebb952627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8967ebeae6bf70f9a70fafcdb01a1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eeaf74a9117e78de49aaba6835404629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14026323f0fcbedf1653f858d863c6a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33ca9b33ef2ce3e3465a4db99675a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466015d0e8f7909d7bc633a2a27635632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab9f680c86943b9ae4136438975e4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b9b5ec7da946ec1536357a583274634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a896ee1917a76cd1038f7068fa061635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387b41cff27872003fe768eeac826b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0518e878c4a7c2096eb9aed92bb8c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880c2076f23311e7c5ef286f841024638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4e30a6bf89e35a2db3ff5fbe6c468639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eaaa32cae015d9d908b0f77962cb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766233978c17cecb4a35e22d43d56f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976643ce642fac2c7a370a83b76c8de3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ce8c9680dbd417c10cde3135ae90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe242d91cc6adab7db81745d7227bc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3dc3d6d07998f956a1ee2f26a263c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51f001ed7698eb5ed6990c6677c87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8312576a5878cbaa173c777db4a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8049579ccdcfb83b5df6f9700b72f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca0cf738aef3d5f28b0f148387195c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287d1ecca29b6414bb1e8635fd3f67a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe183cb3adc7bf27b3e72ea0b13ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97376b962fa51e0765ac140663408b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3111d232b3d9a67956986218aa98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d7725acabb636a1170aa6cade057654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472c8e9bcf21a3de393189b842c595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e9720f67f82229713153c2cb059af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37a6cff2a423ba0b1c0d7c3ccaecf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a91e3d0dd97cc8de17c30db6f4432658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee219050881970ef1f1a5020267e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f1a0040b023b3d4d2a0a0d64d759660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294681cc53f5f25062db9aebc10c526f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa8ddb9c6d6ad68e55252e94102b95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f6cbe62ded1de59336681bb5355c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e2f521b7dc2636d66f1d73092ab8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58828bdd106948d0cdf345a67401126a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac099bfb9c409d2efa86243cb1cb30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45138680f873911a5f797eabebd0b37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e213f58d8dc779fda30d2805aebb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dff0825d2f42577eb1f4c0e70b2e78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d0105c938603ea17253e8fb7508b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb877272fbebb63483ef56d8ee5082671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0117c68636c2971c7dabff1664ce0e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c776e4c3c1b83083d76edbf661e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec8dfcd0cc99a364747c6b1c43b77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae4a3509b09a22113bee3abb99f19b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706a91f6ddc32bf467bf641bd33c39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8430e4e103d25e270eed4b6112f19b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51922e00b24fbff9726c74a1771b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94bb8e1ad21fe38c26a1dffca0fbac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719b78bfab274b0bfc276cc95198f25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16351e39c5ca5c5d2d0c8f886be61f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938295dae8a631579ff1ca222ccfcec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b39847e47dc385f9f96532c304b02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f207065f95d7993f61f49cda3d4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160957d0ef2e1457db8f16fa0b3435a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c95f31846e932b1af911e0ab545d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb21675e94ea75550a1848b1e40370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b795b4c0827e6a8448ad8ffcc74c08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a3a0603668599e5e3dc78de89dcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031eb079f1cd8a3ed39078beda32e44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ddffeea448a042f66ea5f7896ccdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd4ad1328a042784a9388bd674fddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240c3f13a2d42ee293c5f841266c5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b663173bd64363e388e03705f985694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af0937efe72760da02623411689812695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b36fcb49c3e55f3577e312410cfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fe84701a914f3fc27a9c69965ea36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703fa45faf7d69bbb46e86ae164367d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dad65a59642cf3bc51ce682f50c4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbefb04df82942b215d186a2f357f41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ea0da8be574880d0221d02034d82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66864ea280d73875cf63c69a3ea48505702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd76a1b8f50eafe6a56693d9c26ce86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027f7527a9fd7e1836ebe876650094704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e3eab7780a098d81f8f164a774e0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28352f537bce576d7c8e96d83a43043706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eeaa96e65a4fe21028f1427b120d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feb8feac248cc6441eafb09b3e508e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffafec123b16a35a3eaf987c15491b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207932f528c6c71164490e260dcfd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663c7f543906996091f9be35d32b2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6305ddeb7fcf79785caa424f77ce786712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe023f3980b08bc3cd9273c681ce6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc809e79e52664faab8581a20edeb8ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27fc8b666fc759dff49a5210de52e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207475a034167c08cc579cc19cbc982716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f92794e96e2c2ef521dd5a9f69502717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e044f91b6af090e23c3a330a76730c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818f2f0d27a3a02c85e93b341b2bc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d55e77daf844f67a4dd2ebb3dd22f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff6ba39e87f02ada36dd36a98f0c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb389684c2e07620b9cc045f25d1ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752a8d25d0a06302d1e220b5246977723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f65385e62900ef8d3e4d89c9b4aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c493d3e978d986af6c0dd6ae35b6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd5d113e04d242e33e7bdc921b8a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbeb2185f93e663d41fed797f84362727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369c017451b9a39ef9d040a2d416ae7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddffc79086573229bb1d704d6fa6c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54922129f043c83aba2d069a7b117f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111ef8d010dd3ba69a8644c812df8e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb86f991ef5b38783664b2341aa1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e761fc924b5ed07ea2cabb858a53265733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97fa62ae5699bd85ac2a1e520b2b5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c199cae60e088524505d72c849dab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca54a7423cc8b8f75aa0cc482e715736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a62f6a9f28186c857b60732ed278f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267cae44cb448252e54212815347dbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9e7816267b8af4d9f2b8941227b29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e964cc7f321278754af6b2e981fc23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691b496cdfd7aa88ec1e72b5dab651741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52818ae89d9b295203e71c23d817508a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2804dba6df5297a97ca1a31e5e95911743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac1a30e832d07cf45a7d6cbc1b694744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d378a5899b007bb82413a91e02b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1d101899f8442a61fc28b371f9c2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07178c66c41f85312f7e967d0c8e58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5467f165e8511ec515c998d199f0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e39d357dde749f5a0557654080eb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b322ce156cd64c6ca63c00ca229031f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fecf8d3b691bad1fbc2d1be355329751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296d87632b9f851185c47b14f246c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac747da85290f6569912bdf6ad0741753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9506e5f2faba9ddec26903911ecc98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a63515f5fe36621a089b51393249755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8ca4dc1a183cc7ddd717b00dbbfc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a08fdf840d30249a8a8cdc2ef2e94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40970cbc147933a42edaf749cd519758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc50c496c68368941abe8dd3470b3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>