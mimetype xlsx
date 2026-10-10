--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199456c7afdb0462a4dae64d6acba701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def985dd7ad5825bdd829dfc47a04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82ff4758ef8d2617c6b48df5c5d853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce73ff71a44d55dfb3e0b5bdc548204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a6e9a2ad815a1e931e9b005060835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6da98bc0196be2bf7662e7eb1094d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dca142187a6b296bb33dc5db6db8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9609a89f648ae77c49cd97ca9c836c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe413bd0fa6630aa4071963b9da32e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8124f32d96477669ad2bf000f38e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bbd7333f4395d3ff651c9168d410b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a3da8b5cfde3200680350101eb97712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b65612b88a4bc1fdd21402b9f8b0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad54cfb891ac93e5deac5edd4a00814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693203abe7d35d7dcc8999203d6ab8b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037bf693012eded1bd95514c10e1ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99127f1c1978b824a2681d2f0ad36b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca4453ef8e9c69ace8b2927db5d2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce80c9fc0c2a79f933abb867c3637a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae2807480d786c2713acf05582be420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34670a7c8d49a67a2249adb3f7ee6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf499cb5e685b95595a9a9664db6f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d488e12b256012cbcd8f5f4f1f144123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59115f9d5de719e10cb69cd28e736c0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987d1f0e1e47c1f30b4fa3e35c383cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463745aacefb46516878c82ca932392926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f4bee17b44910becbbfcf6b6b24bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd6ea593fa62b50623544e54fbee7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7cc2f963451452d6b2a865661b1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce57f23ea029522de4f108d0e527730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26262bc10217c4a8ec15ce1863246a7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b1bd37747be42d870036cb7d268832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356043d84f440c34c9ce260ab44ae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28863f51db058cced03e7a3c0686570634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cda5d4e2014cfb03de62313f9304b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e24c106ac987b25667f29a57a586436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee2998df23f97ce99fc5b152eee18e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa108a830e8b508ded4452ea4eef95638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb2cfd5b878d5a6023712abfa1c4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4159d72ff271ef093b7b084512af240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d02c8990cdb5c3b3c40fbea12081f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066822e910c1a35f20a06de3771eebbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52054f3d37cb076121ccc6a144ac0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89a8235e0d071de36b501d65a72adc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf81b98125c63f9646645a7928d2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a4012f7533b891bb09fb04e64ed846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b25e85a5726ea632cf1bc6355d937647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04199852085148a36f3a92207dfff848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a2a3853c914a48a684a28e9e133ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac360d4ac3ca37bb65fc6bbc9a223fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d7856f4b55ae1ea975e6c0abeaea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549be9bc8e1efb5967be64350228a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98621f780e8927c40035c009a015e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c77ac87374b97752e01d0ffa04ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3836bddbf370a402e62fdefd9b1518a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd904b8d5514bcf739fb3c5ca5e4fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50a64f3377e909e6d8d225198d2c1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46926660df811122e871ee4f8d3ab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c17c382363d88494ab70a4f22213e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f9699bea2fc4b455ab0aca2e158d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40051542d080a9cf693badde4c62480561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6a0a0a95fd3f7d057a27170310f6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b48577db3cd539ab519de1641efa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc7c6c3e106c0abc10dd82e4aa92d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab012b3ca1ba190c181bed6d3ee601d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33216b229cf9e549ea171552746d51566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca5536bd1294f3b65d23c9a51b6fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661606f92c8dad31439b3d7941000cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10619e312bc9f7843bb8690e2270ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88e9a8d445a9be27446813df26a7fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b9827580931083278331e8879db7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f41530edddf991664c22d532bb6e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05779772b1d4a036e56c9ca79281fb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679631edaf21db68801730d4b82d57d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b049dc24180514a3954fd0a11cd4aff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f59c5b2ee6dcae125fab8c4daba3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a21e123b1404559095ea53421b1a5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c1f401e93c0c34a7e66dca2b61fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac34e6aa3367857f7ff5c7fd37b93e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891f9c8eb60e55d859dd00a090a316280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71cfc3f349c0331c0233cbe0cc43181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a3908430744bc69e2fbc9a7bf56d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d2b8747a6c270ea3299c4263eefd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e829322aee88c945e87013ef701be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220dbdba09075a54317c4202b8081c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd7f69c658ccb39ff1a8a0c65cc7a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cdd629fd194a04eca1eba6b0323d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d621c69e22c094f28a42a03e49793288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b495a753497f0d6dd7ea89fdd1d0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cddf5821fbd22dac3a8da3ba5512b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157238a2433ba11d16deaf3780ee3bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97615b4d86b3f5d560868e8984d671092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551a02106e9a3c2df3f663b6c6f46893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df957dae83ec23f089136850eb7a512a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f1e48e7f4c1872531dcd0cd298ec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99905e00030f08306800594cac664a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9804d94d2ef4d5c91c1fa21cb628bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde24e4d0b38513fc5c177cd6101a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05a5b0fc8a43e5993123e3123f16fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af66a379ca91d4db959ee25f0f72a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5b6e78f9d31cb0352ee36980bc1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fbc8cab43150d4d769126e1385865102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22c6657ddafd7e7cb495db978a5f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3e1fe315607af71c82da73c6258db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54cf688c52c2d4bdef64bbe42d20d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cef5fc86fc60ad56277c428c8a6baf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2caf7a97137c622be7e54f304900107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245b507f337bfa6f00448844a146f26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587ff669b25e53001104c9c2c4e150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f2308d69231d0434a5c17245c33e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b42c5b00aec7f64055277da72aeea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb4b3811f40d4f9bd29fcd7084465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a9b4b2742fd6cf62020988630aee8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9237384216fc7afcbef9fdb9e972c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc262d1b680976ac5497b2247168343115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd59a08ac1611c78a84c0a0033f62a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02996516c48578bf5ecfdc9d3b00138117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392691f2787e5b5912641c939d3cad6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f431b8975a1c773589b0edad83b2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0d10f419acc6c7c44345d0000e505120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74270eb824ce1a347a1e19e0c4849244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091dfcd4eb1017c0fc6a9909cc80dd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213039c7e3658711c990989db884dc08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c62efc529922b0aaa2499f4a5dea4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bf3c3f201a9836c83d511683e774d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894dbef83b3582634dceee604ead95a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710569b8ce48399c3bef53fbe0259939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977ed3d36f68fcc6524dc44bd6d24b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d836ea7c4f92bc9b9972df76145922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b269e02954159d76bb1d41f9cd6bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000112781f7482271d66be86fe13f4c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad62dea8567b16b1a6af40f53f7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b9f2aa45b722b0313c0d3631982f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7853ff6f7c5dc16f1f77c5cc291282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402a8853c2eb1d70c517c10fe70ccf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e2c05a276ffa81c91edb57ed844ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c452a27b157ea673b997ecf1ddf4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a9e560c782f2ab81e068aced9db3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec0c533d6a05bb4daeb82a3759327139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da8727b67a3b6524560f9d77634698140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442083636b0f399ac715e1615be7235141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b4812517b7e44727b4574116063e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39a86dfade3b05eebb76def01ab6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28735b3e73b4ac8f59e83853d7e2c01d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cae5a2337f77b4f63a322ad95300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa177be703b5dd3f0a369d1f4e35b3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdfd5cff21f9ceb5940b2c19bca98d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185610cef87c124f47d5d659a2554b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad9432c1633825faf95e33bfc26e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3576f6db7115c6a08148e494e975f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc28e1b9d8c897b8ff68ab334d9559151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bf7d3e278c34aa150a3a3624d5f77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4fa991d82ba9473a5a33421626bb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c9600644392c0fc3eb532661855ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f010dc10ce3cc32d54320e4063315155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf709e96b83819876f4a486265bd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73a30578de4d7ed6d5f213d55cd567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfecc6cb17d055c2c27f51862d0356158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42ff2bbf7a7d52032d90c1dc4a77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48c238426ac1c5906a661bc358db7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ededd731eed3284dc7abb680160e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c74f9deea8833e05eb061bda28541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e66ff046ec6691c4b2cf94375921b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0067c81d7ae74e020cf413572108cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75314ff29a709c7b8945a384fcf4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d0469ce04b095d4bd30a21740ff5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432390db16ce88ac31df9d4a8530fda9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14190c9ea3380385aab529caa63bd33c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900075d9ab4d9118561c7918c70e7c95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a797817e2fea9623cce47f0092c1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a907cfe7127fdda741d70c75248a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd3af20f6e8fff354677dfe5cd6702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae4ceb2e5ff7df6657d40b52cac7f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cca9b1331729e0857936f9be6bd1be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b643b31b6e60b27caba5728774e97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede02443175aad1f44c6d7b565df7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c05269b3a60867d4e27681a5377ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c22dd90222d9e98106d408646c23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6889f372ed9bdc0b415718a1c92b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e402748d3b273e894e920b8e02f74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d40b0cdb0dcdaabce91845fbd5c971181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b15ed15d7a21eb1d43d4cbe0ba06e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4810d11223fc656382a095c89ea729183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505993fac11a4256911df77578c4211184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3fccbadc81576bac82e7a15dc0d07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39dfecad68992c7df35ad0858d2f95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879d3372c6d1e7281a358b5a359e11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b362bdbcd1e7ce8028fc5c401e8a3f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810ee075832012507bfb885302b0e9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527a6a27e13a8f4b6829df3ee13b1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0292b9cb796fa9e9d4a0ad4b435cac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2a76a879f3437dcb164a9bdbded41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86ae6b77bb96a15a75ae241c1b2983193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f707820872207d7b9d2dd4f08fe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac185feda5e3b780f87d5425e6600195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33de0e1182da2142e3cf0822ad1b68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa89d0c01276ecca6d9a26dab2bda2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa45b8e04e760357df2c36231c7aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f8c14d2f8ea98290cd5dc90c4e63e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376380c3aa2f8011138e7a5af755038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176cc81cacaa4000709be20e943132201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f91f8ad50d99f8428c8904754529e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de08197a35234b2268ea9733afd2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845b9db189b3cfd8d6b0f6944a682e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db1d946c1f0db2aa367480d457692205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8715ef8c89b8851429c2b69040da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237563a4443fcc2023eadccf68c2ff0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24667ebc42a3c9957da8b117b70456cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc58838e72192dae52e770e89ce4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e378fb232ea4f0ae7d79f7b98a112f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26d7a098955f30c23c9b919f08c5b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72783a1af87e0b4f8999e65107b7724212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab742a7fa7b410d899a6fa0bb9b89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c070d067c4ccb56414453dc62f5071214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb614df319dab9f222f9c6d9b9cfb58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061841cd91fe083e2481dab7e2b5df41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79412475b77d77e7b559390316dc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8842a86e69a082ac88dc3c653bdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566ff3c2da7e3d30436377009448dd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae631b0df2de2b534bb11fafed575807220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf1be43ce4928b3d7572631698cfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e91c73ab57cb03eb52cb32c01d14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8445860149977b23574568fde90c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606a1b9cbc6436e6ebff5629af3b60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b25849381f90f3135b72801c7300225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5ac443f333817b672fbb2c0e5dd6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982a9ab83778d3f32b3898c319bfc8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8daa9d0f745584452be8f0779755228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e6c94e091939099b905886d4a1d9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dce8436dc8c7463783008fe646b22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90669359f9d812a8c055c865b281915e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cecf659ea2712eebea8e1d3f6f409d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ece0f5c8386d800a645344064c828233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c4f16337a534b98664f6540ebaa2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7b91f73ae8bc2088d26816482870235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2300dea8c7580fc74e038f1e6d2027236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226e5f0dbaad83877c5c4ba44ec3e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80c4fa1853ef2503618e47d4fa612238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f764f1b4660458b04e622429b093b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883683258cd06d948c433b606d84548b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c897b12d20106de32bb54acf891d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739fedab02d8472e56c7428b2d4fad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07c914c4f25dcaa20066f429df5b50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c4b99c77a1ee52b9c03fa249dcca3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d527489d23cbbdedf36e4789491b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a4937de6835e7f64802093b2b081d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e672d9c933a26146bbda3473e7c14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8cc18d0dd0c2d42a8ce40e79a1054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054cf917aadf15eab98bc29950ee2a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8b638b1230e3dc006a3f92c691906250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6196bfd19967ed6ce019fd549d54d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f74fd5831134969dcf6d308ca1b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d79255cc080bb0aeec662042f71a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b629e58da0072917c723f08dca9304b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed097a88c64791716e62f63e2650a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee6a50f98029fa5a1a645def5fca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9149aa601c61911b20134084dde4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6216d06eb5fa9d46e2204215e61c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0912e247d646fae7b236e8f3a9638259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac39024a2a6add005c2d071cc2165f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff8cd3db6d4c3de63eea8c7db960a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b756693532c324b53f53b4ee6b4b3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ea2b8bb20e0f64c95b73293b14c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fda2157c440bc90271dcbf7fa10207264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8e80052fafb629f993f60428bcb0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8466e38ca21d2e84d1046b13c6cac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d884db04fc1d1b8cb02b6aa790b8934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8bd945722b9960b5b05e50b92322268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f77b62df763bec4b1a2308663dfc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece35205a91cd1a6923a5734f12e7c7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5392377de9b4850c6447532011d3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6dfdc1f5802f26566871bdfcd64e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e7534ec02b6cb5853836d93acd84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62d5811de270ff750f8caa3b7b72ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac7447b0f52af9e834b384b32e793275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bfa7664de8d49f0accbeb07c50643276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8ae7acba6e594b98b80158fecaba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2bb6cd9b3f452e0e06416987a8732278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9715ee66bcc2d9716761de33fdd13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241710491c91388cc96e95f01188752f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a548e6d6cb1a9f1abf167fe9dc6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230056b9fd128a29fdb991e1886869f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb34ae5635a7b65e75c92d6c3bcf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a091c71927c6025665ba336aa9984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac4b502613552b95fe857a67825de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e753e516d6c22871fbd2f5e6f6d974286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8949297a7edec97c2438ba71644b65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686df3f90b5e1afde220b8e340e9cb0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10258d55f3a66bd726df392d22660289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59b339bb3fbdca053a3a5a0be8e18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cec39612d2fb23e472f13c40c675d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ea0966bf3b5ae8aaf2e49df54d621292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0460ad492da7e6f1cbec909a22b65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b8dcd19ad96815744fba1d77d9687294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c78ade0c52a5fdefb0703b1d1ddbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da47937db6179ca1d8b1da9cfd0f9f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914a3ab036e7246f72de9ed93658d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b869e6cd856ef5441158c9293660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8676d817657ec745be3fd24f69fec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdad8c96b799892b6b33c2bbc72ec2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2b87a65098f3d4a226ea389748388301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6453e5953ff7b9c1115114e67dd56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2d91e53b9652a78425c1a9d066be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9016a556800ba2cf1d14ebe41b738a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863091f498a8cffbce0d510667505e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507341562b4e11c8994b2785d66b33d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0760acbf2443f91d66f602cfd8692307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf93bc5d713faf6d64fcf7fbb7956308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973292c3f6f805d289bb1baea0fc4c3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f1988ca100503adde4fe87149267310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730dc3c01420d5b0e234f4f115a734311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332d4a3ed3e14adb21005104f71d4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384c5c1cd697fcea07089b2fef93222313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea023254c63b29f445e87d0f98619b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18148562f4715ec0d1714a54b8b2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ac8ee2085d9e73998e054be42930316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a67e2ffc0ceaed76e19398ffccfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10b7decbee05c819e87feb59cea43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ffef294ed5c1cc8bf177f84c3b79a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f1f34cf0322cef51e851246d4d59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a88806b0f3df8907786652a29af9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe15e858f02a80b32d213600227b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5307112273e0f358a6984b521ae2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665653ec948223d26985ff0da10039f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93a6f08aec82ccf9099b72fec8ae2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6bd20cd2667944615c5cdbb3057bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb53d68e12b9a14c3b89cc4436442d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ef08e12cbf145a9daa972abfa7fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00df31ba3ceae04132ff0987c2914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ad67fd3bc3dc976096f5b28aa38e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793764e45a3dd767ddeb46d96741e91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6994ee654528de70e3175cdc973c76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0202926b688a68ff995f566ef31dff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e29aef660c7804fa06232f186354cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b38556928e214f79bd64bf45f4aa1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ebc5a5f8af21f38fd6cda5de8cbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a9f2fc9dfaa5d01dc96b59796cd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473f3cbc337274ab03b81dc40aed96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea0bafa10047ca174732dfc0ced2b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe73604effb95533b99193e16d6573340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e99f54e9954c9df17f4ec4e65ff367341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910f9144ab33680ad75b4d4c0ca778342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d273e047356cc3378089612a13505343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6edd03a1b6d4c0d405caac013e3855344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571eb11dc467dbe8fdc339d287fa591345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849248fc1cb90c1744e087cb8cf7e70a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb64bda5747adb719b20102aa8bd8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48282a011f471c103543a3cf314b79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f91302c4decf97970ef049917f777c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26da0876bd27d1eace1668362e5c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcfbf505381cfd1422708c6c7409ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85606951bed518c64fdd1962841f3cc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83c59c5f4a2a9fb059c82f33881a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c8e4fe625755adc81339260fc2e77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc87e1d8e9beff8364936030d4ae7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e60c6447fb379077ea0d0585790210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a5d68e9c0c07b6be50dbbddad703357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e69127cdf7804ff322c3395fd9695358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a08d80b6d301c163bf34e971528e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35999e41aa8f7e6d1c2fc4449cab114360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c00cfaf949fdbd1bf5d7e65e90b3ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ac1625a80469c73b093e4472f680c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc865caccd5712c97c21b8918781b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c370733bf6ff556e958e0fb5143bf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f337ca4953213ce5b759aa87c9bac9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b21f9073c99c5cddda12b5b558daf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692331d656ede714027a72f4446b197f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7726ca6ee6bef3745c776a3dd6e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8c387b0150e65caeb2bc4759f3c6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc49bf079b33776f011ceb804fd01e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323295d1d2a876b110140eca1d437a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443139e4c8d84cb03662fb68ee927335372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f22545e181266453749b52f77e4d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df86daca1003b2251b300437193e89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bd86a86272c913354ed95cf3d2757375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec910dc8acb586795e2a888141a37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a8caf72f234a2e7e30d43e55e4234377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd1501c3c14364b8b290013a75248378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082e26aea9964385cb9453db8ddf66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7e334e0288d0fd3bd47f2919d3ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c796e854a6e3091fc12a0acdab7835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdce6cda29fef1d1c2aea8e8572a04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829beddd015d2df1b38b66c295f7f19f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae2408b46807e0ef972ced645d7397384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b886b8e06cfc2d82a0086795b9d272a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca54f48fb528072b7a538a82518c088386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5b7719b26276a39ede8ae1eef1955387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef7918c80352b3785e9c76e6ca5f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503157f4e44c8240300d4216f5f2d5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e79164d3d1c7a38a326b1ddd37a6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306eb366d3aa84cedb8fc70277502c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f95609c278adc49be5859372f9cee2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31c2dd72faf291e40dfa8fc730a8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548344dce99f41709cd8ea6764d33ef8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d3b0ce048c8e61197a098a28f061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233677401bb1679dd4bbcc0581c8dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564954d0e1f84145431167c7b40ab4ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5881795f1549e5c9aa854db6050d03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357a337e9255956c96e22464e0f84ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f42079db84d68d1c33bff73e9ed15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa7ef1d9a7ef6ed82813ea8985b727401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a0aea2f1b347029d2e0818351825402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19050a6fc4ffb786b262002898f4d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5b987334160af7090178aa2c511d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dce32a0bdf956f2d36be460533e09c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a970f23ec7fceadd8e37bf9fb3f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc21ff14f66b4925914b8c72b812a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13463b0a373f63b4146601c6e166c420408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cceba486974551fd7da15df9f48b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1cb9371737a4b517521847efb2651410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228b712e708d110dce5f4e56e54e1b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c055490d02cddc0704d134c0d864f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0627e61e64e91c4c3f75669eb84bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f3bb5118158b22fa4b72c1c3513d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69b05c101f6e9021864d915596a90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980fde7fccba2956a65496c1c2ee9a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6527fac27f3c96addec4468b73fa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b86beda3bca9bcd89e6422075d49c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d84f053b11b64578eee336d55fe8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bdf4b7a59e9bddec8d0a209213a0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ffa8ed86cdabfdd6748e609bef38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f00a40021c5744983b2b35d04f1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc7b259b7d419e78bc1693742f86e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30359ae05a96e84070b83770f5197a2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61eb0e518dd9bb1c49f6429ef260d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00de4f4b8d092bb4e1cfff98d3a65c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d920116f039940ae212f95df46521d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ae810d03d7fb884c5356d1186b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19d5699f3bd735f1b058a00bd6a45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21832fa0e667f19641a6bbbc35cdb18b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b84e17e69a725ad94143e2ae4895431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c71efa9a64ecdd97269fad7627c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74dc4f7281bfc00d0f5b23773b31e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2483b4af74e325dec931f4d02940bf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55466ea05e87e774394f1e39a0b8cdd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d820efc2cf8888c902063fc424764436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3e2e8ac4962b3c301ce1f0d20249a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c32693c93e66c1362e8556c0de34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92fd7a40cf755a31ce5167ff294e4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d25d60eda42fb21713883cfe2cedbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0288667760a08056f8349d14cc61e0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cab50e530bdd3eba5e5dd39bb385f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6bf853b425cb66dbe360c6f9225cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a58b2446e93ccea8a8b450cb35afb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bc8ffd2759d4426869961718d055f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad0a54cb15a823c1ed0267a1b56988446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050621d343ca49a36b98c75ae588a7d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccce73c9007c15acba7c0e772983e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef26465efb029efe81b79e8b6f6672e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178094f5c73459df2199da41a68bd55d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ea8fe7195efddf22557ad5a27a65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f489016a62d4d1b68cfa1f78e9df08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95cf1f58d3ac8fb71bb3ac70f24dd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b692d23618cdc009048fb20ea2c3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60016c08e6ccf522174c7855b3a4683455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33080adebd7fa6c8136c9a439f04ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19224115e2c2f91eee6d31b7d92523457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df4d8556df968046d695d2c7d2843458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02cceb83992936acdcfc92c296653459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e58d5a1dc073c7a78d4dbafb84841460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07855d8dab910737197f263864d8e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d323c713a9bd0adff00e9dfa4a83f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85134343fea2bee18051c5fb40c5097a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa99bb8ffa3995c7417e2e694b03f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac578004491780f27c2c7ea5431b370465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ad8430a848caa2c353551ce52912466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4505031106487058826069b5eef688467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce89cfe667e7a7594b7bbcfd60b409e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242304ea402d1c3031c0c9daa0560889469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a4adbec447c3eabfca5680a2aa3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acd948600af78ae45a98efada47342471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8074a4993b77302f30ad4248887ef8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ddcc3a06d71124163e64cc9df7443473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c731619708ddafdfd20f79072538d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954da86e0aa7388e6d3341794133a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20802b23194561abf1f2d1add4d2e40a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b9a86c1e8cb00f1862c1870c407d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455b5b5bb25663a829766e58751ada478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078fabb3c5a52e73d66838793b00cdc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b2dc177549ab38835d7f5bdb4e144480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248eac90423b05a4ec009bdacb8009e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612ea51781728acdaeea7ac63fefe6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19804e0c4246a1f395d3d31b329050483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c45d138e4284e9acb9f487177a8a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb56331dbf9888f328c2eb4a85b5c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d27cc0e9b5de08f3a707fc0efae7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502dd8e78f6a1ca5343101b9c445926487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c3feadd71f48ac7cd182228a420d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bbc4c59842e99db1528f9d1091618489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179747fa64ed46ddfa8a519fd076a73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5aac6f900b84c9ae7fef79f14c8e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924834c29ad8869bfd5fda4417b4c84c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c434a539aa94e439f7ae8922ae5ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b5ddbc93f66c0b6484c56c9533d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22d66036d31e0134034f4a5bc5fe28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9c8fb7508eefd6c064cc5dc880f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a9e12d3b6779b76b901092c01e38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7481b948fc0944146198e9d85187f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516a96b7e8eae464ecdd1950c3563cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df078c5579623009b7386e3456fb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c792ce6ed23d9e2a2b1d865ac7872501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a1c5b412c68c4ef0133dfe164c412502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd94c9db31b3ee87f9cc0c2ddc166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5e978dcc6a99a15d5c61b148699b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d728ecc10ebfcf22cc772de134bb03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e3e22f971f45ca8b039ce25bf114c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baefd3b722a77e72cc41ef536e1bfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990420e72c04acb3a5c8e9b1decb67d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a53c93e41cf97bae205a2bf668152509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811efa8247d5be49771ead357236aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501c313331629ed2ba561cb7efae52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeff169133743252b1d3a436d2d7a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9cb61ce62ec11331631c906a5115513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece385e4502a04b7d0f993b71e646b35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a479e47426c80ca30c4f3cc009f1f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049717012d96f7e08d06d0ca21616e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb49f935dec8231d18993256a2ea4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5b9f76e7115735b572e46da058bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2960af2f67cc143952e47858192cc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4519efd4118fb8d7e89f607d9d019c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99131bd93e4df710868c8d0e0c9fde2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48a3be5f295eeab0bc09a33eae45d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d7c504ebc7fe79a8e314551bd81a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc044c3d9627d05803b0591b03d56d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1fde8d72feafbbe6b1f85146666d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c0be6b11b9d7e07ae9e7717259b51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8cffd34798c5a927072faef9e4106527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3611730e72f10e2bfbb9f12d47819528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89007c5211b4d590fb22b609b67c0f5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbc107451ff3da233093d40b006270530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac597ad3858d75e823b9a84d0cd2791531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6440c827d729c2d8ca4f1c758b7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668720e5c9169b99503b6b810162943533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc9a0cf1dd7bf233d986121ff777b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa76bdf382b318f7242d39eec106d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae080f01b127c139f22445b5e9039b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aef0e5dd4f5163b621af257de7c91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a203f6987679fa2e8d0fadda2ac7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b48af3be512a35839ed703a8ed8e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be52c1837fa1d6b9e10fc8019ccabbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34502d8703027cd4832fddc29f217908541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f4c9ad149ca536863ac77faae338542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340ed9c92f23ee0a570436eff06ce2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c1bf2710cef6314749554e232ea7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b84ffdfb72f0b35e349b313e21499545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1133fce6293f401cd015d8405844b6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1518d75f062b81a996e24510eaf2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdbeb609f89c7ff45eaed2cf21541548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5282ca0e38b94fef4713bb21d3712549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c467f6e548e72cc1d564fb14fa22ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8d2073b5ad54442eb11e0f5e6d483551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bea5fe8aa1aa6ce2326d6dd61e937552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be4de99c1d27f508d1112496f94e47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f279cc8178b2ba76235953144caae7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5669cd7d16356f69a5213b72905bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a6a302a65b820d186311ca9e09c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149143e8701187ffd4c18810dd7e6358557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b01ee489a69ad5a50a4274242bdd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac9fef2ba9c1eb48cb059dbeb74d29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd74a705307010476b1c4ca6bf57b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583d68c3acc2e73b1da3be01e845349561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f955418154ec61828a1001f5c81ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b3735978fedf6933a5b5ba79caf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b51e9cf37cafa4a601c823b94cd13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896fe6075bb32535ebbf7f0f739a761565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f313505a0e2a6cdd948d562cd7ca5e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9714822597e993917110bd420138567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d3b4d89d3b6976541f9d2fb4ff384568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466c44f293f9333280f24355d16471569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e00c790fb7508d7084f0d08c707bb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c623b0c92a421a80235e2136cf62d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d15233d967d982b8ca93a3187f3275572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618184613f61cd24a7ca83a7d1fe519e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ae1d96a2df0c98310555ba275fe4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf554f8937c303aab9780e3bc2a1649575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a05d1ca11795067a1bfc08b4290e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87127e050b00b388fa168f23d4168ab8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11092d86d221985cec08dbf0dd7356e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eace9444b6d02505438f0cea92765579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929798ccb7bf64d05c85daed501a9b47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06481ae8a8136ab55429c1d932e22670581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fd5771d718bb07f61ac89d5793cbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0561bf4cd47f8d1dd380c541b799c5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963663c57e51b885ad8d2249bc1d4e56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05965a7304e4d9356972b792cadb8486585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f699cc6cc4c0aee5f738851c2541b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0f7b949aad8f4d6653d2a968b967587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ab571d2af6647c8165aa40d179eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f1fd33dac6381e19a0ab6a2ee18fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751110d6ade32950ca0783271ebf1a62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b39240a48b65bcaec9c9592bdeb50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d015eb0ff1d5ad9538f5316480a622f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb35c65443e3a78d9e8663253ec8c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af2b0ab15968a45b2af53a247a3af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e23b7dac3a83945ab1ff76c0222bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb98a4227bc26d0ed005b84c440c6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3dcb8467164c9bc1a48b7ebec9a9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc43a967baf577b2158338dc220704598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625bb7555b28effa3605fa56c2acc7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad96eeb3e39887b78239acdcee4e2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c99e409cce6ebf2ddb7bbb2da0283601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119334b557c994fdf387c0d1c46eb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad983f88a3d89e6cdfce74a889efbed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587afd5d943392e51d3bbc6b05a7636604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dda2ce0017bf3fc603054c2cfa370605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b313e4ab57d15b7111e5c3c74941bf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df5c93fb4de118617db92b4790ab1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c9c5132cf965130aba5e4115dbab2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba28d08bd48a0834613943f41841ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8b24bc92bc3fa2fd7a203656b4e31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed834a057abce8ddcdcda07e9d6c48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a61f6ae9f50b8f8daf252d22f242612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9023cec77ab1157d66a9a737535d3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54e0bcf6737e237f37f8d9fe5449d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520bcbc881f8c3ab412de99dc52706615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31244033d0b0eabc6587bd4788ca2202616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2388e453c993ad70368461b491d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0a084b1e0d7ceef5627166367cb7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be553b3f42e8ba357a674acbf41b0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646517812e9bdaadafbfcc60b0a3d36c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6b0ee80b099df300c0a1f9937c3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d6fd30ace5f020ad0658e018bbf02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975046ec1572adacc15e5aa7a72528a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ca2f1c9ad87e293025b93bf0e0f3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a919516cff06b51f2c0151a364fef1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f3f1f140ba7afec3fd1baa594d9ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df8aecd9d497860324230796c3250627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed051211d846900f9af685a68275a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ca352b0a592f6dae49f722e65a98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6f2b49f29dc4eeaad83d7624a340630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c46bd13e6e1b1ad31e85cc1862bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669d87deffec50a0b426d395a5394c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9e83600e28715d6fe0c332c02e30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc0e3d448e2261a2a9063246ba2ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de771d5c15bf4accdde023e64ae84f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59126d05089eccb86e5d30af16a7a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53661bafa87f3a11597e5bb4d7add637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361909fb156ccae8c96e0540733b50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4a7ec04b6c67ca0346f6516b61eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78e6a93291a4e9771341d669c828a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c835a5b568d663de547cc64ecd8057641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca31136bb7fa6d44733c2e6750d9ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78504c9cebdecabe835c381bc01b8e90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0b9850c94e983007c320cc4a843a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c13d37cdb900da2f72dc73c9d7b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a2b4a35b4509dab4a7a3c650bee87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad98bb7b192d0675ae738f4fe1b89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b513a9980e593b6972ce3868f038648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858d79f7dc301b3b8425ded46c6d4a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41697c7d2dae6a1c503241403abdef2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac828b60ca81ce1fa3dde28a262f37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a7ea436065af3a8a9263ad4b3f9c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085d63f1a7a26fd8a582305ad6c3e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de2379771659fe343ce648473bf6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090a0357267ce26017685b5e55318e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c384e7774ea874ca69745371f2a9c2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9634e3d521c775ac2b04cc5acc529e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ae20f5f3f5224297bff53bd0a7f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3397b9af6f342e4374d58c1d23a3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09459601c5fe7769c2c22996cd95ad0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9426a9436f81d37c8807246a195713b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fd14aa980748a863480d04414a5f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13020fcf30ead13bad8a8471361679663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47c1be6493465ff80116c12178ce8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d291f4d75c53faaa3a34414be9c50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519b50dcea04c068eee1bc1416edb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77146bf0c92bad83af314aa3c7376ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68394bb451a4b82ab16471718a8605e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886918b71189c539a918871516e9c121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d2d0178f42998bae4ff19bf5eb6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17505b6607414633fa5f64c2b4dc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb2b74edc0ee7cd024254cf9966509672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a53ac4c987d29fd586d99d63fce33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46cbbd2cac8c84c49f6edf4ae4460674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f02e4eb5951dfcfc7845deaa8f3d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382cad3a4a121bde89c668b595c1fdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb4174ebbb35a67f2cea6332f08a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e39f8fb7058e3012bfa1554433c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33cc7dcb781b466fe3a0f958d9a131679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfa9b9ba21d80d692f91fe774e6677680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2dd900edf3641671c373874de6bd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693f21483b45b184830074a17074d7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ec83949a4fbc3790878c83c87184c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ba2de824666ab718d26ba04c5e292684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd54544c16c3807bc34e58fb53a420e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617310408d0c7b05b9b854cdff81b64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa1d0114784eb0b55eb09fc87fac14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefeb031480906a785fdf8d7fa56be0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1cd2b249bc923881b2e602e8cfb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc656daebce47309ecb15494ef414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8710393f1bdc38a6dad643f5abfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d05de7e737d84262f8b199508ab55d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462163c88a07a37f7b0e66140f8a836693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250370322760e3f8fb852716abd9b80b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0c1a871d2c0f9f03715243c778e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8833611bc5712ab784b0a5bbe9115c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e97abffb038d690d70f4154022f099697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e1a22c57319377a2c92678198ddcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba46e65015291bd188233dd4c301c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70275f9d4032943fe18729f1328bebe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4bfc4b4132fda212d0b1c04c554f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192224093ac1ca58f261263aec70b5d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdd90c142b23e3e9cddb21823163bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe09e03f34da84d0e0cd1f09c6f7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f96c30b2848bb59a322b27df06c0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3644b3e675013e2077f78ca71d042706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6514aeb7fde4f2d912e8105d3cb1223707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e84a495f7f6185a8ffd5081f79d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a646386630c7dedda1dac8e8b7c10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b4625d67e5692e02afce82c7dd4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e029c3d49d9986c1bd3be2f45043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9b03ba39b0f6d560ce6ffa9c5c220712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a4929206c0f3bc8b1da4e9743f727713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58126a93dd027c888b7962cc5b4d68e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b1bdaa619bd97d77731c02daff10c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccbcb925db89606d3d444250c4c426716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756734093b6ee92f6a97b0322148ac0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f75e556bce695afa4e6702255da54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709546a5b8cb28024d93f89a7dec84f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4fd53533c95b8588008dcf0e6997e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676593c8c7078537ce2f13846024911d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3801d5c9d08271bd690aa3638107722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83317d23364b6c1eed49d567a634370723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b987ec512535e9b0850c1a40ceff0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0daaabf96c39e4ed9df2f323576a49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5566b528b34a0ef83dc7239ed5e5e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6703b436b5dd33aae62ca9106a83597727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd99c4583ee8c0ed3f2047e408137728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81311dd13675c311bd9c2187935d4f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0baea15dbba7c70796280312ab4fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080c3662475a551d1fdc0bee8c3387731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6799b5eda79ee664df54e9338efa6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf47ded1c67fd6cc8e3de660c426d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d2cf1c4e0d98c69a52dab2b1c6b06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130480f3a83c8eb575163636f094ef8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5dd25530eca99719da432a73123e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6255f28190b9073929ae8b389612737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed125b6198ee676c2eaf293f3a1e76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c132c568e182a1e835db07a56a144739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f6fa6af597dbdb9ae773aac8fe99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8947a3177ecb7fdba3aa6cfbc63232741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9ca0e641d1e3ac793d25b2b9f4e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1acdd410b80d33f00ffca40535d55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c485ee0166ed820582a13703809d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a159dc73fb75d8e0b086b5939f408a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2cacce0e3330b2128aee04fdaf02a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc865ccbfbb146e3d89b14f4d6a9966d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a3a69c32d7f6e3b5adb342dfca41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35bc0b9b43e0dcf28092a40a90061749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561dbadabf96b4dc790909ee4a42da6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624615dfb6960bbbd0fb1bbb521311751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d64e8ce5c25231a28a0da2d51a6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edb5c3175da853b2b9fd8fcbc5e3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287c892f54606300ddccae38dbc8571754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec117f19e0d7d80869af7aeb2e048c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98dcc4078084c4e1d812a78ed977c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5e76e0cfddda7361e2975ba055e06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910958b20b090b74d537236cba04c1e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfb156e69919bcf84da83c341f7077759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf459088d3280b9a62c32ea02f634fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f067cafb48b01c06eb31ba4f77ce69e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fa79cd4a756909d8b08b8d097228b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16c3e266d4cbaaf70d4aa5e2514674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c68f91147ccc44d7ca4c38cf83ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b339657447afa631839e872ada6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5264d84220e1f4fc967a4053b6827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1254cd7bda6546fda3a9fe80ec8bb128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2c99b8e5860aa330886807ec518cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85778221b92373f32d934f3609bb77610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714878ca40eb0b59ccf9c02a953143c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177887da7d149db0d84a78f7165b456e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184dcd0dac44f8877a2aaa1bb650e1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9bde1f1b2cbf0d997c3447d20580e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff19de9bf3ea85766e7b989672977815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee177d7bca9a8799db7c4e1805078816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a9d53f77110ace011f2ae44c4143817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89c36ebabe69b2daa50f7318b493ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3e0d75f688795ffb35feb799480a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86512a2c1a69bd07d1377682eda3d4c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc69ce62bb1864defc025ede7ce3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880ae023f9fdb7920b73a85cc7af17022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4991226754e4aa5f32fd0337c5869523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8aec7067d328b91b9e7f28bccb7eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cfb319313dba6e0e3598dbea07f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078099c4b95890bef3c241a903774d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbda241920df8920e535cc8cc8b84427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f61d8851008adfa6a644690e3288d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e6c26c31f88e2af8972ebe4e02d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b16e154b7f9280a6447e67ec80f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c76904e649c63ac065df50adb6bc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7b6a959ce67dbee2b0ce1f4769fff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e461cd72e490179c1dd6b78fd23c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c193b4ad54aec990621e1f8ad96134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa59899adce47808735948cabdf8ff335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38128f718b476670b6319baa57407436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ae09e2556d27fddc9162ad76bc7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ba7499a41531ecba446df731f4fb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d426413ed9cdf59bb646245d166339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839ded230b975775a5855fe2ae417c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1c70956dca88bc17a5adb32637ccc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c21aaf6a9781ae76538aab1c2ee9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465787f39e698a2f792aa136786468543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f53492aa4b22ea9e106473ecfd497e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0c090718a6f1546ff43f571ef8fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859099ff4486337cf74235b1e57ec2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a10f31d976ce3ba8ac8a5b3dae465447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2639b2d958fd85356babaf519e6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c8bfb2ba73949607e33a4a2602ed249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a72efd767d6b716ba8911da6de3f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0a09821acf853ad734ade62e64b5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201791864f54824e161f02e629c5dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0722cf9db24619347bf75b920ebda553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc315b841b3cb157e0055ebbb5e1fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3750f09ab0fb59348128fe1f95e6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7983618674b75f2e14eb537e48a2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d38572deb1a3cbf3e23cfa12e441957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b74914c2f9dc4dfcc739151942b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324a8b8c0f77d4fd6981a4e309153ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1507d7285d103269a7c88eed952f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507874d9f80f897fb00875307e63709e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d97fd4390559a799b3657326cbadc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4badd6f3945c58f053473a0533ae6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096a66e0a56ab7b048b87aa0d0151f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03098457bbb7e25bc93d45e01b5365f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be894a6972dbd075cc26f6ea21084866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b42c801300da7fece0343d20a19267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472d11c39c0dc9c8daf9c6bad75b6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe636286d502f48ff38d69a0c17957f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dfa5f9fdc09ac7c08b30948db7f5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb97d6fa9a7dc90136c053da1bb38e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33b88450a8bd61822e65317735065b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095daf71266cafcb49c08e73056fb0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5946357054eef9952221404cbf41074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530529c9c4b5bbf5035fad9495490d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d0fb9d32480e23289b4be6d3219776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf40e8183086e1800a175bf413cd19177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce42499f602f31fc556607ae3680178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9651b21a5cf5d58c72fb40137f036079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c449b535ec80e36bdfc55f33049a6f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7bf97456bde986889f362447b47f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5879395c3d09b3c30d839284345dea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f76b141bc556ddacd12ae782a04f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6b1d6f445419720d357dcc2c9fc2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4ce9a8fc5ebb8c8aa837ea82b539885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd52251c534413283f270326c9ce186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade775fcbb794692da10063bb137a18b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c14ac55f923c12599ad6bcd49a3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b7b2f538bde923ed56ae5ddcf9d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382583977abb8ed73188bcd5a83cb9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428711f05e9c3e33418d925101d084b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c479e63a71a8912a83f261317e4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cdcd963ec4c5a340e6d9e6961d50593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c68c96e27a8713eaaadc4e6b0264f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999950f57f3c42384af9510e38b3677195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88f1c3c3b8f19128a49d4bf018b0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538e6dabb0cdf02b0583b23c7a8f3e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bbc45798237a4d39f8edbc791f6c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c0a4b185a8a1e33f501548c3a8f2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa17ab10d1214b8e791f0a0cc8cd51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e97a0ea5a858d099748ee952cf8bd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6e422bf2bd63bbfb3c2a3a687ae10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b7f33b2b54cf62e977e5d151e717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81550bc9986f55aa67f75594085be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9f97aec5b894262014a05749de15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a52f4e67e94f45879a10612091f088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639666af59e55173a95e21b42c8fbd7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba676cd4efddac5b607206e92d403d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c996e4a7dc8f00bea491ec9e8a272109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd2f76fbbb8cb57aff0218ef8e716110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b928ab4cb0363fa7392051b61991a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3110f87905ff6c45cedc9a0a39e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855a56aeedc4753d3311c2ca6ceb945113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9b3ae0be3464d68057e10766e4a73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd7e91bf04b4cb994104ce61bb177115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952794dff71cd2a450a2249da644977116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c23e53790c24829a94e6581d31e006117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79d91ed6561dc180f8481f3475c4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d24e4ca8276d188e48cab58848d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76363220489b211170b1dd1fac6c48e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459de4584f8b6a780d50e19dae42d5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c916ff067ad4c306c57b85eda744122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed664cc5d4294d96a3520ac5e0d397123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108be03bf99330f6825efc89b711fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e73772b29bf79e6fabb985eeefc2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749ba457e134855e141ac7d4c1cdf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153fe71a2859015cbcc29eaabaf9cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0283c31e464bff38b1c4d58eb3eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2272aca06afc31c22150983aecd622e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386b6c2fbee8d7c95665d71b97b9c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f45c84b117105e42968994a4c8d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb7d763121e59de0ec79e1ccc50f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b4a23610f9919e048c413f2df83f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff26d841a0e10599f87c51ed282997134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89670bd64876b2a939ce0f4ab6e6aca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c97682bf26de8061d431c9993f5b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842532c6184418a697c85057cc7cefc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd96b1bb16995902e94cd0ded1c9b0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94c9e8392a547fdfeb9b827d2f968d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeaaa11499ffbd317e43f22abf4a26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8fb56fe668c5a7080b79ea49fc8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388a0c5fc55bcf40c2775bbbb35103a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9a3f452d5a982b7f53de205092f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d56c724eff44b76e05466ef06f8d13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ac3908e41641ffff547df3079525145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac79724833056e6c03219c405eb537146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32fd7f2e3fe0ab4c97802cb6702a3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db272337574798800f06fe4c0a8d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb8c91960cc0b796427d39fbdc73b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a114a3eaaa4c78d73f82cbee1dbe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcdb75842fbee44b867d02b998d0ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aeb2515f5710006d801a47143a324152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955e810a212aaf297fc940823f6db3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b39f7762c928d67ac99aedc8388a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab0bf1bea7888aa80339c98a1e1f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ca53c364628e3d73233befe0df59b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8e688b75704bcc4c39c3c1ce0003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94260597503324995e6f57beff4cdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc7de606ccce7045460380ed405e51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b3463d889eda84eae1c376546ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7782f2391b8e6d20e4a443a57c0abe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd4ad26cda54894ec11a3a7794696b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac72870caafee89b0b206773fd089163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67462c08fdc586389872de30f77a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e445e9dbd5671a6a676e7d6dcc140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af754da110f2fac0421c9e6916726dae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229957e8c809050b832ec5623aed04f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9798814434cecaa535611a7352bcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4826c6f09b8dbbde78d5a98497e8c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad11ded916c69086bdda6d9014fbb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f100e18953817f1f8fceab4c2cbaa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c795096248e0898d0364bba6b60a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd7aa6d4ed8c086a9fa6423663834173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89677191817c758665c90f030d15cd05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeeb733be29899c7a33c757a93f9f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6a30832f3819402b9aa2468ad202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8542aff277519f52505a94d73935638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b917f29f62aec7ee43091b2766258d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0be1ff943ea4892fa36fcf7712043179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b403d1a66a707b73e50274884c4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea62664fde773faec38f7e716583c96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2896089b3d24971ce6eb2d71d075182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b92565c91b5a2437576c192d710b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647ed249f5947e0a52da4bc567b63f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7045c401b553ab0a7bfe310ca9089185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d189419d89ba1d2cbad83cd08b49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad89f0751b7ad4163dc071f6be5ae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab7a4f57d6d7721051639b79ef688188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773940c64ffdfdbf62f71ef941473441189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894af639692ccc3137dc10d982bb37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430cd9559554b689ec50cade3b2bfef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6e9b92eef90586c2d230b606f08d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462c95f09400ea30b6c4c339978342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d165af21604b69a5c9f014fd27831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d63b639c7056c5e48a9b20eefd7077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40509ce86bf21db6035cfaa80725cb7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548794668358b9b2bb83ffd36638fb8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db5b73ffad8cc056a33ff033b36f2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d9e5c542fff2faab2208078e7cb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a84ab88a3799406e91cb76f7462e6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214cbb34dca3506443f41c429df33a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9dc2f6feffd9199d261c7c6209f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab54b9acf628451a9eea74b9a55b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78587351f5a90c782bb12326acf9d5d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790cd7e73f4c473514273004c55854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c6ad5363ef78c962ca0b92cd27a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3baa6b790f3fe7f9a05d8d97948396207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742baf532d6fa1da3a81833e769cb67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3885232190a0bef847502d7145e023209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f513e78754895f5f73b991a8b54f1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893962d0b95ab17d497dfa27f29a5c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae55f6b0a706b49a83cb68650103c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34030af1095450fde546252033866b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb5164bbb652da199d15956b865d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd1e2368d553d9e19ce3a3e782394a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1d5ba397f1112fb6c297fa27e07a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c07094b0d865f091df9d40ad754f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b94fcef78b7e885763f57b4dde5cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5f7173b22cfbd6c0063dd29252c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f468bec7b9430783446ad3c6bd89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aba46ee1f48d19d25d4eb871b98b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8ce2742bfafa0ebfb3af1fe17c08e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b3f7579b661f802e6e5f0e676e8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eeca4fbeb694dcd13e67813f10895224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c34171ec8891b371f0c1b16211c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce541bc3bc968f39b0a80f4ceeb5e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401c3ca4606384bdd7f75892e8b186227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfbaadb2b4a0a23335c6b17948e2ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb235c959e1c1cdc7ebc04e46ae3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a7d6bc5807be8486e243c65868a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872fe911f025f634f9ca7d7b55ac33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823b59c620652881866c47fb4952cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849557f77d1db8ba99d0e97a4a6b9041233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015efb2e157af115e7f8312d6a9aad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51cdc23cc0000caeb10556ca4e080235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29570e349eac4342770ddad6efe46eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b29d9fdc971666b06d53e989bf8d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7be6568c4ba72e6d41bb35782051238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e05c2baeeaa9e2acc8ba9e73573d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a66fabae3acc6771d8b4587940e60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241120a268dda2e7caafa0fcd40e64f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5eb77aed456cd5d1083f7e5b7c82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891a842b38a6043e4a07b65f999ed3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51ff06728a88ae3f5e0ca5935feb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20a0a6eba7eef9eac2f029633db12d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc08099cb718386c72681f3acce9bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2ac5a729efd135f58fd3eb37b8706247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b24039f2cd1a0d4086152ae738f448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aab48680946f8ab8b4241d5e114fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce7f119588aee3f09d0dfb5235e89b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98abe5c1e95bdfb221cba9055b49c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc49d8499b48d56fe65bc2304c971c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d5e80f4e33bac229a5b039069d26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef782126e99c8b5be58722e432f8cf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa596e4ddb7eda011eea9d1908d2610255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ea94633e9ed2848236f2d0e66b700256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632bb301e663ca54d9199f6202679ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92175b5c546a68f7d5e390affbaefa48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03ab5c8c69c084f2a57c5d04702ce0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396a1d19bb3b86c95271ba693d305c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48728cdfa97a2b183ade255734cd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b3053c1a1541a39002d78ecde23b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9258ab08978af6ef2b1debf320532263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d3a7a998873a6f4f4c2cf5f6d8f19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3342a77702cd015e1200768c4b85056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e331f8c20db0bb06aa8d4a67ada9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db575b400d1544b40aa2395190a3757267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243ab45907a14d043d3dd98449e31b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f98ff5afeb3e067de43c729c3a2e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac49d4ff684e341aa4eab71081e029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902562647072243df0f08d32d6c2c6fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c180c5e33a29c12ebd2073ff7b67064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2212979dab131a86ced5e9334126b4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e09672f670dfdfdebb79a08d083f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd8fb6b6dee68915e383a3c1380a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf2a8b8a28de5c081841efe427115276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78257850e361ee74168bbcb80fc6c3e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d769da6eeef65db9455ce69207b8a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a150b991c2b6937833ce15f4627e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ed99fe7494697f62bb9d4a15aa38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427986bb4ccddd37fe1ab8df464c3be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf93573fb6598b5877ffbd82045288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ec5f194d186ab18a728aa64c3849b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fd3f3842b312bb4dc0ab57012d56e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1335394c5b7a3e90e6a16c592c854285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aafc0473f385fab635e4eb10e3f991286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4192f29a30737f0788222674e481fbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e60e0db67dc8263d3e8babc542a003288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ddbea50fef7580bc2440126608e58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813d9e4999b7fe05710c009680373cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd59c7510f4e581b4ae952329063415291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd995372008e9b1ed9d67dbb17d76e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924f86b6bb0fabb51f201ae8a96c6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980efc5eba50662705bd37f06a188ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea2134b16b734fa15847d8752a5f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8735ae0fc3006657d92b1dfd2fa99e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d00a66a2a54f076ad12489d646602297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45e39bc48400c832163899ee5e8a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b4797895c56463b53d7ee370e87e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41c5bac1f20e4457a23dc58fc72981300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa009759115de807e5e6814e1a634f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065cb72d43d6c68815061d28fe82b5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdee45af3f4613311a40bb2ac80b5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0564d5f48efd2cbba4998e45869765304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282918a96c931f8d1fdaf75b3ee62a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75391d6bc0b2bc542756a06b0d7bbf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13161cc9f57b347b2261c07cb37850df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd18b1359041925c5175b37100d62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679029b4a1bcf56dc79a009ba713f1b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d5a86e175efa771a3bc7f507fdd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03869ec33634ab5f36341838affc761311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0702605c2ec7da4b05ba1cd2f1236d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a6d48320bd46c00de303cb97de8a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acae5b485ccc7c6555600615cf601a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980480ed0ef09fc06e4a4c50d49f3da3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc881f7c9374c1e53f60f82a75acbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f69d93bd04a243a75c83ccc06bfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9903b5d84c32bb2fbe6c4c58952f4e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c9f2d6feb5b475cce3f26d1772ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721653c1d2669826e5b3df0f4e5d4580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaac46623747b809c6be6bed05aa26f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8cb9e32d9d77eba6472b55d8fb847322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9a6718684aeb716dd9323e15394a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99f293f3b2c785a974f0a188e3c994324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b13f076f6c4b3b7515cb6f595419325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36dfef15351c1199cdd42bb02d42c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d0c919b25595b639734c4a0fea948327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bbe4b9971421e40dc2dd7c42e620f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dadce86737ffed75e67e4bc4f8331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694c974f2f5db8e53abfcb0fd37415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8070f3d9cd98f9a2f79de99084a2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e3db605b5af7ceddd59d5cfcedf23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942d95c1e334de6dcb265dbac6b829333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cd3810737d5a9e31b677bbc36d8dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1c7df701e43fbf7a6d9232332205a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d662890477e426b4f56e8e472507d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca47f25b70ed52658079efeedda89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5095740033a0bb04eb4efb6b2db067338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4fc483643a67bb99851923618cc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b9180e97c1af4435e82f4fed7c53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126e42a1fbf94f5c1a53d9bfb614b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45975830fac63b289334b8d1711d6a31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b8acd2695c191ad8e7c0d8fe8993343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bace010814dd17e579daaf9338c7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e866335febd796edfa14ac919212c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f1dcfbf377f803074eb90eb76d7cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d73c0796a0f463be17ce547a4fe75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced51119fce27b23f805ea5d96c675348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c54a944e813d96045dea89fbd9d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4020c0521f66e470490b0bde998d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df92ecf616e7d3ad09d42e66557786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac04adfb46e791ad1199aabd98950352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7621da5a4dabc5d355d772d20db91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5944ba5cb99b978da7198a538369f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8e7ba05915a8a3c969e1d905f48f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d233fec66ef486153b86ad331bf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874c57382442c23c5179524aa76817357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f53b8f403857dba3b2823a1bc6a1c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d633975b93726df24c6c21347716f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7924cc1eabf843f90d151f9752b3e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333d9933d9307f0409e8e464acbecc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721884eb0d507b69999708a8c777e9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe13d54e936163cd431a29f169f528363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44ba4b3cf6de200fa0b70ca71b9ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d4c91bdfdd4ab252510ee45dfe00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a4cdaeb78b20abef3ea8c4badc09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e1aeca46c1e64c533347069d3972367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8653bfb22a1b727c9ebf936d5335368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72dff088f72073b03f1d1d5eda15bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199ef65421383d6ccc57a65192a016c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98147e187c1b1a9b3234c3ca6b67afcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3e5bddcbab5cd202270028c9bb235372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f145a8820baccdaee2a8d475f11a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650fdf2070972cf392c7183bb5807d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bddcba8e43c6ac7900fd895a1b6d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a3247fd464d9ad74c8fcfc60e6f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3846b0e8b487c16ad2526255801b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f86ae96bbf9a77c0a0973a0c218a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5165fa6fa68fcabec89b2b82ac9907379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e18db9d2eb0219b7164501675a16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd140b984ca036a8bb712ce66bf6c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd60c868c03556ef5d37f2e119059382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec9554bfd2e6a5b56d2fee208dac43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d0b90680fa1492ea4518c9b30c58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e29c7a56a4154ad8d748210eb877385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc3a03ab512ee2e5ae14ad2ed1134386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328691d039445d5f66754710e32944387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2f96f93a33f15e45991b12c9738c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212f42c08209a6f55ca20177605db4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5e9adbf6431ae841ff947009420f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5af18925b9a55249c1c31b47fd95f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87e5bb871200097a8c003aa5eaf0e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c4dfe366e886de28920a55877230393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cd3890dcb6923d99970fdb896252394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be81beb2353ea686e3377b54e97a01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d58c928e9b5e7560e8e3da104fe4e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a723fbadbd55c22f74fc1ff7532156397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87169be54f09b39e9ee2da8ddd7bc02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee9ad04ad869389315ae023985554399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37011092f60235a9ed98fed2a6f8356400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680c7dbaab30c0fe33b652398e94e87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4c07f1f0f325974b37c5da8308a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38afd9195fb235678d996469580d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c524199972584d20804d6f2b9d20ce4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f262bf2df3ec72788d38e46ea4d34e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a0b89227b4e8f7f57fb510aedcd72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8f5b9c99c45e46cd98dbfb5d351e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3426fcc0ef6ddccd1d5742cd92124ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6b4024d305ae63752dd138bfaa81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f50cbedbeb668626df7ead9e9b059410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8601c27cb90720dd59e66698c40005f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a9d6306a7f5853a74f50d7468bfa8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540d69cefe489cb3a8d8c68ea5fbb55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e2afcaa1b26f2f0b54a1cff28a41c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c592b162cb4ba9adf88710eb81491d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4731bd3769eee4e2c321e248377e9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7d950e9eddc591c95de27063cb6a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8666f335dcbfc8f4841eb1e5f4b2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4ae7e3115bcaec5fc1847dd14168419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400ca14a8bcb69972a90d738a5a3e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301a7661ffbc88cc58d2e2a758b19e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736244d989a74dadcb8b6dff78a110c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb280b94762caa73f1a59d47a05d07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05939231d7aed4a854ebb724bb7bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba662d4ff7b610a64d855f9be8cfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2399b0e8d8f886c7392ba1e862bfdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b01642f4db1d37e3127e648e1254d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4fb897aca61c3158281c578b26810428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a8a243dcd644e2626d666f48b8bc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f378f6ec02b3e974c6d9a08ff0d0a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3489a763007c283d242fa8d7850a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c972a65a96e96888c83106ac2391432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431a42e538d1ab08d561f4ed23dc224433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43136c42ec8583424595de39b7ad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61de7f966970a162601ba2fe96d0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af739871344c5204e4a0ce6b43953436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6a86a9d62fa886cbd5fc853e29a75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95667eb995609bf4a86e1925ada44b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123ce4cdf0d9da6eeb6419f5e40857a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877acf054f0f0e24ae1cabcf0866fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec07e7ff99d1ee109dda5d6069471441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6167576f061e7cca23fd7dee570c556442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb9c8382c520dd19d0c94859f8a03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1b15af967b41130e5b7201009467444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955848b2ec229c50c7b619e6a04b54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49f8ad616f661ce7d7ed727a103b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80824113042da8d3b49a3dc62827346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3a11ea1753382bc4084a1bb701b5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9cfc1ba1b0129c0576ee85256109449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf063f0f59ffbdb8c7df09348c8113a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce329b90f24c2960de4f0fcc0c39a83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601595a681f54f45d424686accbf4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de4d34a1042f951f62fbb0efe10d1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc71cbe1add80e28488ca49f6ceb95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853504fa452f2f59ed33165bdd49c3d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b2f1ff8281efe1e9a73ef295688c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388acc8162c177ef1a6d584ffb4491457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555ea18db3ad85d16228a22c1a3119c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a6a1df64fb226f95cf7e553472f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d19fac160aa3e49f6195419a3a548460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37729d5340f035ca273ba680380197a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262f3a3747a58182794d4c518af0ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20bd63423022d573987ac001cac16c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29ab65ce641c566fd34e0b37393d7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77b34178a4d3df46f5e2bfd3f18af8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40fc3732dd5839402d75485a8c176466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d33bee2e4c4698f3d89f1b7b742b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1b2e1f2cef8cbe0641e38a831065468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e7acaedb104c24efff2cbebab8161469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460c58f483562d59618041d3ce6b731470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602009e45152409dddccfbe93e2fb781471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4b0acf95efff7b69b91f58b4903b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020584b1d541759ef7d9d17d50f90c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078c2780e9c707e228e7a0f6ac473b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4696c5903f73552ef781650abb9f8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b55276852141fa8b6f091125929f6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ada02dc87830f5aedda7386c41cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed3c94814b7d1fcbc4f4c979c4f5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c091b55fb18d72680110cfd092c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972476766c193348ba55843dcd9bccfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fd5bb3c6755fe49bb690208ced2ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23bab881ea8f347c92af2b10f41ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6534cf5abff292a20c73a574ba9d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e841961df628d7a1290040c9ce1c67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446d7370f9b170c2bcf296a90e0d67d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dfbb368129df4ed83ab244eaab355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d519552ade0f5372b19c71dd27c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59892f66b0da8cc00ea81e7fc607eb71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aa2ee7678008135d78dc0cf36de20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa70ccf213ba220c1ee54a9c4a159c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10b1a3797d45f0ac0abcbe3ffc463491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154000298a7a0a2831d5f2c05d014b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c09fb7e7c61f53b153733db80cbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160f95e81457b1e38b91c9829f53fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59c979e9003e1b74dfab0840fca2f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aab1ac9bc3be1962395aa1f2b68d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab896a2e7932c18aa419dc31ff59076497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012babc24df247ce84f12c10aab4ae31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b6ebc78ecb07c67a00628a8f6b778499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f31ef31f2b6ff4fa712495cb39afd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23d1db0b85b715272d0edc46017a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e27b56b02c517d439880545d8dd54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550895256a014039566d247cba25d98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd69c01dfca506898ba5fd187121e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5929b13ea33fca7e86b1e37e9221505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ad77d149b5af56ca2888d33e2227f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120f00f7ee6c96e73d225a5003ccfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4dd21cdd20cdb9fd0f584022f02f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6ecc47379c607d696123f4eddfb5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c72246e6eee4cc7708d2bd0bc788f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0829bfd0122e6ad420bcea53b7f9f21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83302b425243edbc41ffcbcf160faf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b92acf6f349d8c30a427229b868d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458eda7b5d108f60061d4e75c3bbdbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000054ab6c168dbcdbe738790796936515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64751015dd7d36e24027524db868504b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d8daed5fe7021505fa598e5fe219517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76df933c8a897952a61562c2a098e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7e16f70741201bdeda5c8226d0495519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a7d86581a1021bf7cc6d5cc890d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374473c80a9ce6478810867ba5354e2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186275b8f4d899d4a4fa6ef22b8400d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee2a8e2b1f95af55922bdc05693e2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1dc3536fbe0124454c54c0767f066524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926fff1c4497c89596fe3a49265f9e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8d7e21ebf7c63df14bbf7b553e4c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb6458629eafe762ab453547d8367527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab630c15c37522a98d58a27d1d337c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f26a30d9dd622f0ec5fa2064a798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5de585c8678c84f2c257a56be396cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee122f18c30abd205c0bc7a4df0a5c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a027018905be5b4ba9f42702494309532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b19792d32bac75c5de62cce5dbad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f7380b9327ed582bfa7db3a47953534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ccf6f9fa1010be61c0fce4241ebc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f52049f148d813cacf6e3fd4148fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4a6cd1add0bb8c99d38b83b9e905537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dec1141c2b15a5457bea8734607e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4a5a5e2d77ac3366c9909d929d809539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006ad73042197cff1a1eae29d154915540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b5e2804dc1fb1f9e29429a59c1721541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b65ea41951ceabb9b826f7595b05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a2c2af7ac452307275bc30200217543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a43610a73a5538a5a007776728764c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63527b440c913db4502d898c7a9462c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ebb624a8336b95cd79c60890bd074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f360c747bbdd8620fb62f1e34bbc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737a33573e54effbe905b7cc4fa825548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98812b6397edcf726998e1db355ef6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135729cccd72de4ca4262dd88e0aa1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f19fcdef72fdba8d2625499cba9a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d5f482477815c976907f6119a790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5a6aa4ef2fe6ac5e76fe546f1058553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea316d5cc9e229823e36feb9a7c5fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2f28e35d0353e236bce236385627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb13f9310b2cd4f1cf466161fd1f35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7033735a22ad4e905319bc85ba58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4e924ab05f4fb4b7e7e3d50cf2fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b944d34714862e15db2aa03cb293fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf05e7b181fe63d6e1711fd95d99d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f4bf532822708c2353f41a2712417561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cca0c8ca48b9b7eb9321c1db5ff22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee85c74fa67f9c97177f295f65f4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b3b5b34b836931858e35dc1a62d8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07569aa31f9e90d96d4cd3843c6b71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899192fb6fefebe72c7a71f1772765eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99792568ca3172c4eb8aea98df54b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5d17ce3e227a7d80151cfc3ed73f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd995f9b60eba1fcacdb6a15cb16b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380fa8435c45b167c1989642de79961570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1679069df2074b74c7381d8731c9c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8e9ee9d0d87a9ef63158783ef81c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195791ed1f0c34d24e2e4943694164573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63baa0cdcc3e2da6f71c06fbc9e67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cbcb33de3eefc35423579125e8caf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d46743a59e6078156c1328e9389531576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd79f3c6a6377072e1c3cc8a44ca3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dda7d97362e3f66f8e3bba30dbc8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e3e90061fd6e645d674a39e1c505b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7929e293b35e888be3098fcd51093c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a402356f246790c301263bdf182582581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329be445ff23aa0eeefd2a40713de2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63e892364255fa8c77548bbb58da5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2999b5df9089d21c752996a96580584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f0d59bfb022f8aad87ff973c572f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28fc132e6f1350bbcdf651e779d656586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372450441a1966a4aac19c25e5076805587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13e3a8dcc7296f56b2def03998fb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd61a81d89df9178b0b779d4e0fbec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632da07d7e6579d2cf44c9eeba99300590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f1d71f866cc5f3dd65c862f3e9295591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539dbd9f71d99b4d6472f2eae4e2d83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407dd5b7087033b314339265687b1c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aac446226bcc5482c4c6f52e209a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a776e604d979c26230a5774f2467b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2c3d9de54f75bf1148f7bd48a85b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e92d9822ad565a539039014d6b665597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebfdd4657e9c6c2473955f7087833a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2df401ff9a1d1e9c70b2801e5872fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dafd5837a14742b3953fb38eb99af2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd7613cb9fdccc2678cd7d10cbf4be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319c600a5e0a977659ce782959bbea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695863eafe863750b73b92109ac4b5d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfa9b022017482f4dbfd0148e1f40e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db23ebcf13e756a5521db20a57cbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abf10e097cb72fe3bf9e79b900b93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ff4148c0e6501193530423405501607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae1e70368a1c87564840dfbf7ae17e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171cab0711ce736b2760c6a48b8711609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06a417bdb12199778fa8a8e4389f3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805845fd454345b9c2b63a8e98ebe005611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff785e8f708a1141fef931df55a7ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb08af35fed9317792b821762f62e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5d96a78675287c803bb9e13188243614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd9ada8294157b408959d8ebe0540c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75d17d2e4c650a4baeeb966c16c28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348984ea1efd99dc7ca98107b86e8c28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b7dd672208e2802a30fb5508d5bd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cd5c825571bea4ce08d7d20174bc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75a59b3a819e4aa36f33d9d606d2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c23995bd687261389472613b6cd8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d820b6dace6e218ddf051d1fade56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195cffde49a86d7b42fde055d8a2ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f91f71e97133fb6a5c78171df9fd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b8c6776e5eb2d46eb9104a771aa9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbe0f34956db4ca05849bb5bb8b99c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67f5c27e3fde5451177e15458b6c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960dc126452d733a4eb42583f1fb844628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797002cd50187a5e5af2f34fbce4f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a88b68ced533434df70319c9d2254630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50040cd92d11acd5f3850915a607a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c3cd260acebc7a3631026f098726632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5733d9ea77eb955d3c426375a2e7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90739185fcc5fe08c384b71973a2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b4f86b0c378159b5523361b3c5bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4299e1d3757e57f3e6fd8440f73c08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ebb39e17dc63e399206c1a310a44f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437120d4492939b4b723cf843700f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9325840ef846f00d52090422e8075ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384d33ad4c931a32e93d3fc5859d751640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968cacdb9c89fe1a1718f38716680b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519768d041c1bd488be8f9ac752a71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80bcf5807741515c9ec2b412f94782643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cebaef1f25d1c5faeef30a482bf9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085057c22cd59cf14bad29b1737ca681645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257080d9ea440806d36a7a20f7424664646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adae56023d8c096a1dc865551188ed2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4472eedff7e9b77d84361836842583648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed51cc48a0c5ce439a4af67ab79099649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4959c0e0d94897b1724c231b18601650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d250314ec53baa5a7f2f8c7814281651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9777c7e8bee22f35200653944473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ea70d4a917d8a938b95ba9eb0704653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd275d6dbf64cd74af12e3b0232279654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990a6fbc494641230c28e05f6ef421655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095a6485a6179147723d25323b6094656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa4aa69473a124d491b8827139510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e153e8596541cdde6b1bf2716c80fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fcd2d7aa4435dc3bd4806d5e4a17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64a7e961c19cc40d50e9aaa1080281660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da499c91b6cbae7662c6d47331a465b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0c5262c39da55e745a76a8b01680662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b2f73055e5b0d9b080fdc7351da0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe647d2650b793849548bad7b883188c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b3e8d055a7ad5ec30d7aae1f29686665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9dd0685db5721b521e698e6751366666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573aa93361a6b2caf5727f7815c50ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d792fa675f9102e176858e804e7360668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9dfc12e1ca35da19729047793f3a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a2632634ceb2a558c4136c9552eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58618e1eee95e754b5083ae5703c6cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf6bbe71a05c991dda79c91c826f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd8194e46070848ee44f76b7b6d559673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280a1d0f9b5cbcaababc835d47dec54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519c2afe74f6a763f7ba73900ae125d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc74d3a3a9dbae170cfc9d110847a8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec56603b9c96dd45530ec2936857342677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459059100f73de6cbdb4638b3a88c9af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5e9eb0167580ea990f4b96041b95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5e753a411d6e53717e38124e50a1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25319e5098aa380b6162a4e680d621b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2780f3c79bf1beb4f2efba00ef4fdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6ed9a4260ecc48000806a6fb3aae4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0089a2cbe3261c4c053d99f64697f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410413dd307ee46dc7adb9015c51111d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02069bccad0bfeb7dedc02b25c7b3c67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727df1d4d570aec1bc5e002a9520d1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f6dd02601b9c74906c4c3ceea3aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7a014e528b5385d88762d09fc791689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e777602e1aab64c6de60f9803f086690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3ca5763386dffabd45721cc97fab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6076a6ef03a7fcfe6d7170b8523b5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c015f6ca488fb70c740ab504d3ea6f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b978627e1a0e902f2dd17f07c93ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad543e49014cabab2ef43bf6d02f6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b2e6c068921286d2edfc9925e1f4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc45ddf54ace157e9fe290fff0c2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75580ad23357d7625ac73a4813301e00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c586d6080c1bcb33dce00126a8143e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a0ed4c1782e858586b76040aaf7ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00d16d70e57ae324c50c6094a91393701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4db8df657310db711e7ff5118ecdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb79a01e7654be8e8aea7b7c2a216703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7677e1e6f798bb6ef8b914d7f27856704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27424884e36bf13fc67e0928dfe38e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2326fa80b8aab4e0734e3344601711706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d27d6e813445b57dbf19d451f7f1de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a05c6b84f6f2fd14c88989fd4d46cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada593a331c5ff32c4a19441f048cf42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752696479128a921a30bf3434ce9240e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8b65aee42e2631d8f46b981aca30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5d30b13b597813e4585e0cd046802712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca12d7b1f0a5bdcf82219e64259cbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81edcea267f3a2ac93ad975b150414d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02327af062a56d0d1e17bb10819e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721015be489bf17f68c46873d284768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33334ed738e539809f5a29aa37639d31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5fb91f3bdac1cea6cbea9f0ffc0ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b01db25fe263001155068c2f3b3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb35ce34a8dbd8f1927a5f4a5c0330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8966fdead7f2d123c019ce67df847721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6476365121dc40797ac62d16a076a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a064c4ae81bb2fb9fa2b19e6a185e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719321b18669cba919ca31958213d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777545a3fb02cad3c839e6f75e4ffb42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a49f143319298acae504f5c830af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748102b03af78054112a85a2b6293d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796351e22ff2dcc57bb163920dba0a70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a4d05b7691a9d4d3416d383a11d48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f2bfdaa1796c2a4801689bc180fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff248a6e399e140f8a0b5748697dd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24fe52c09a5b34e5fdd5eb4b886fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329bd6ac67ed1e7ca0393aa87cbaaac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb6f36fab258d8e1d836fd8d81774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0d2653120ca202d0f44c152178b6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9a66e3297a5701608966bafd05e02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79271e58281de317d252ddff968d69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf294a641febab225f2de81e7fb4f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f76019d5855352a4c4cc7142b140a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94e7beb633c6a49dd094dfe92a30dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220537b4a11a01c2af197528fffa5e23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d566639a77dbb81566536446aba7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddcc378b20783167e00811b388d63a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c0c0ab581fff7d17c9d98f9505dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27740f168714f0d9c44ae822cd593745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158234b200580d8da754240121f32cde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f4e661f4c966e96909bc8b029c50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bccad18d0e9cd6bdcd65a6bbf20e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a79223f4444608c9cf8ec3a5af51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d9efef826d61b3c518ea0d7eb892750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fac69ce22de3670e7140c96e25a77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdacec09914264349c5136eb62157af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b4d336316028ee7f3b9b89091db39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15da28ff8d9ee948ccd53db603b28c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fef51a6ac169aec19fd24f06f01ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a5c607d06721d716195e50ef002b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc39ed155a7e2547632c3612ac2e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db65a292422f542b25db603d95ddd67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe4708e1cca696379789cd06ee040759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>