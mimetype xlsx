--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654c9fddbb46114ba15f099c9681e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f118d1a098b9935286f2c48b8a3ea12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667916d19a3353791d5ff0a6250336a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7113f627141b557312cc490d4d844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef26ba8c8101f0fafef8c01d531e7ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e576ef13794bc506d564f1d0d3fec46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee89f34f4b18a7d588977fb6765dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b309935c296a52dfe2e9aebcd311228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf71c60b8f54fe28e205cfe225cb539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320688ec4fa7e343e3ab98bf902b38b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6802db8a1b9d77abaf8b8f6f133eeac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e4cda83534fe15a67b7b47666692c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1d84cf643c7d6247f979bdb4978a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c277fe9ef32e9d45fd69f8e065fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f076451250980a3605e24fb96e63b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f304e211c8b58f3af17d00dcc91016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc2a0df6adea629130fe5f3a44d6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27950de13aa3afb9a9a4ec235370afb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355a4e6691a402a5f956a9593663a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd188bf1686f5f3b5352edd2f0a8c3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ab1a6879123874f7822998d02b6a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb008bfd30710a3ad96bab1604e54a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f364e23513f20276284fec9bc813823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83286642b057752f631c541e2ea84824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9420047c119fdf3fff8d211c830ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc0708a6633471f42ada2fefb54be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff43a2022efcb6e82f90e8ea4a364727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22b734a42e2cb0ec48ee915adacb0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e80e3c4d3f8cce321d2185d273f9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147a3c272ca6e1eb7826359eb3d8d5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344bbbe21f610e464d9dcc08e9ce32e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe4b8c320d247bb2f1fb0c02d1f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df417d8e44bf83f65c9ad42dc9800bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7880c526940a76fc395da881ff1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c623208095beeea6ef0d74c751a49435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551355591bea96f9f3696b76800315136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d43cd2fe48cea2cefc920f6a5a89dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef152d9a2cd7f603b0bb26cbd050738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3d7ff90719ec7c5be5f1915a5af5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991107583ab9c3ce0121dffc157dfade40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d13539c1a3779d9ea6cbc5f47dbf6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e641cc4fe852bd9811e237d5bda342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b164601a4f3b859a8e0155361ef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b703d857558f6c5f7c81a24c352944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531e326ee47c336703720c0e7bea6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf30e9409c7a86011f72b14c6351a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd1f6b86385216df6e4c8686fab1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104343040a7d3b0402ef3d1952481e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63b518777de9d2ee5c48cd642f00f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2337ddcd7874d6651138501d1e24d5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7b01cf2a64f4885a00f7dad65fb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5f4c1bbe340b75df79f8db374f1d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99963759b58e130a865e496e39ba0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc21804443a004685b2cc0ee7168f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6928d5e88ac804b460a54bfd8862955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650199e8ae759d9c1498ce05fe406af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f235a649a9e7183c2b39e2a1a3a8b9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68410500dd634c8b6799ed0a7b6ecabd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a731b480db738316b2f14d3c8ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0788737e9586f249415b475b4555c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af351c19742dc99495e74513f699161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8eac6cb947e30bca7550ce8f04cda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4d84b7daeb7e4cbdb11df5cc7e1e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1756097ff0879618c358707df0be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c0577efa4226714eeccbef4feee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18e4a93c1602d3caacd84644408c6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa0f95cb33cfc3265d5e6ec15650767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f24bbf4a9b735b5ca15e4e16599368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb073452c5b1f56ff8eb2e32b33c1e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1b902085a1f463bc1293c8b6701e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed92a995cca80e242eea59bb2f040571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5573c500ff79ed46c97ac273ba7a1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55694fbbc2b4781acfa54b965a58cf4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac0cf2dda42cbd35e69d419cc56df174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc6fa7ee01a3e78fcb6e3b3b77ff475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb97dbe458814b7d9f5d6fd8a38b3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b0639e796533803dbcd286bcc18f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e82e16b79987420ff40d00b7cf13d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b937989dda410a3fa6bcdf54422b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed0fcb365464a8696bba8f1e087ca680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db79d9d65b032ca0941eaac9b5ce1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99b3e379a71a42d33e8818c5cb03082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b26a7e65e7d45949373c97d9f9df1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492209152f3f2976ef6770c63cbba9e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b11519102295a5b7838f1d566343085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d2bd9c7bcb2b44d07fca51b5e437c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286409e3b30792734cd705b60e99658587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f890a89f578a2de3c3a2a091614488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e18a9c608f0377c87f4674707e81589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13d548193fd508d3c72d459cd610990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972d08bb17d6bc581291a986a14bc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a612de74294c2a9b974583cabfb2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5948785bf2192e5bca29ca46f6913dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9468be23f2187e0f5c4d0ad4b88f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2057711de2dafc4e149d3d9c32c2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b84dd1209b17bcf0a07731ef27c28e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f1b5600c0a9eb1d391cf51b8904897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc84613fbd3bdf6eb4f3879dcc0b5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647c823d81a561c9c547ae98d3b9a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc71e45e7b733981af69d9b41d2e9cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c9c41a55bd936fcd14cb23f3c184101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c408ccc454333e3eae26330568afc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5b13c98d517d356015b128845082103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e585b4ded8ba671539e27af073cb54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139cc4a9f5dc5abb6adc929368bf570105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6add1123943f24c87a4799d1e14946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d805af4e0b18d461f8db6cad93cbfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598bd2099c8301b151e43e4472b867e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc53fec6ed64c34508d47654e4f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd6d67ec6358f7d5482e4a1d690fdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db11d170e1baeb5e33ef3336d0f2ed4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b3dce1b97e598163a1c86dbbe4c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00f676a4ad102fbb0ff16539085d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bcdd81ff036388d186e19ffa18e56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861548a1133a1fb6f8bbe2c05d51ddc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b93fb6588a022b1f87985d21565d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3bc6113d5bccf35e3e55bcb0c4883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3745b596da7697d3dfa40d9e8ad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d406b5d188dab4abde64ff427960ab7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb27bd08799b1cf379cadb225d4e77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166b9467e19b5dd9b6ce34d2681cb00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611b21a59981e88e1006eb7061e50d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3d6af865c091248203390c53a192123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60334664eaf7ca320a71650f8c2cc12c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e34af5a6980fc63bb69e9b425ef58b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b3096ce1843a58e468fb34b5cdad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177989eba61eee0790b2a8c621bc3b85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fcadad52fb9a923a77a883855194128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0a908751c4234977b8cf0a696ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb26f83b6e49fafe3775d0dd6069be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0c8a55ec2ff257959986514e10d9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791ad6f979871a66e73a660417acc12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ab2363fb9a3dd493986a187059f95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947a54f0d624d32afca5c8f54141db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e78e84284efce413555ec6e3cfea3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f01c967eda109032a12d50749e7240136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07c7675274a499a0db71bca98d3fb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b73a5cd5a96ccf855bb64931ef6a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78906877cfbeca0db4d55c31dff10db5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa64f901439425be137b5678ace478140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a475e5c987f95c51481f892440dc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa0d43ed686177e54a21c74d9a12b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d522fb42fa4fd44836d739395f52ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0555320f11a6c703544037ec3664a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc102305497021c65eea81ae0457a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71fe4272e1c8170350cbbe221a04d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6ef05f2631ce421fe5ae3ab2dfe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f8f9bfdcea5df3e86a8c630072f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c2ffc4627acae18d412414e6d62be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6acd2f51e914879319fbd2688a90b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219dfa7c8f66b4b2e8fd6211ce64f1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f19fbe0723442d1d51bfb57bbae4fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de646f736be02fa3f2ed3ca56c344b79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56465cd435892dd75011c09fec015d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b1ee99f8a4a7893ae2ca76ead83d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b05791c13d824c738cf820a51774c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af895d8c000c0c4cab204aa8bc4606a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569a069437cf6279fb51cfc5d65707158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe05684344752d82a32f33ec87f2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a719e787ca629b6d962ac170fee75d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda11216e0cbfa253c3a7c2aa07e12f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81d4c3ae07ff7e205ca950af19574162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c63c086299b856fccf85817c194dfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fabc377c8ca6f9f6d04d5da47d79b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef20164193ccd48f5b9bcc54295eb58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0df06d6f3177e7994d0a217086efa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb33c2cc0fea044948dc712e19d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf4f77bef2ff6a7aec7ad3eb12a72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75355964e5ea1aa6b760deb021c17f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad68f45a4254ada02c05049082bc749170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec55b2c8ebeec63b04be0405857c13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47cfdfd8f8fdc8ef1cdf976146b622172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa32c12582db6e39e32c513aeb32dab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf071073f5cdcc83a29d19d61468a82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff01f0d3a469db8c4687b5501af0fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019913fbecad7c17f00dbe8e20fb803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3cc83f1f62f98ed656b98387b3608177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3bc8eac4af40eb82eb329c7452f9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39a80ece8809e52895d9e2cb3d1ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b35bf0b9f049b7110373d37e16c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cba0c52d6109e2dcdab4cad9d8a68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11098c6403b32af47ce8f0bc6ed651182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440478a5cdb9a37e32b1341e13e478c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76467b9b1bd0d228bde607aa9dc4945b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f97f56d320a183a9fb0d2993749b0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514768de74a58377f9c574b01314c5fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfee383c32109529f4bbb5b1a6162d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d226a58adb82e969af23777744c54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fba9e5c9eb754e5be1c7472bb6aa96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb35ea5524b6156047e880eb2343be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20be76c3bbac4ce26ee3396e1291d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e8b1d6e81ae1e2a22877fa55517e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd1d5fe3ed3bd39f1d26f1761b246a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47435c3c8ac0795d350f5e4dc426d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44766ac02d077ba77bc1cf9dd28dfe1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ce156179f743038398e57cc35fae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d0677b1ccc03b08dfb001544e112197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34101b30a5c60087035e95a55cf4b13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84541a5c39c87122e8f7664baaefa92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da675802a41089d9651edbd7debba5fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09810d19a5211bec78bf3af12edbf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09c0e4b0e75fa491bdba3a0863b92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e41d7ed0b2d16dd3194bc7418e28a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a35a78d09081a55c84a5527757e00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c39771ad8e5d66337af144f43c7b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765a3b3c1db75920e657eb0f9544914206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303008b8b35f62487ffaf45c789677b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc97aad4a095fd782533e6f1fbce2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c5673d27260d5a63c9065329926e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1abfa5097493a11fcc1ecf26e662e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bdc4e13f34284464fa3633a9b0d5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f6f43dd8f21ae10ec2ce75bf2a56f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe95962705545af32db29f3d62d5f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1bdbeaec12d20102749bf98184312214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66128499eeb69b220ce42b83ffc3bab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370618f599254d77d4ce2d4debe870cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518284bb9162e848fde6ae53bb116016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507a87b4b27d24b4aed25a59fbee5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232277f6aa8a42fb74289de1f6bfaf1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d8aae9d53a275578ec7bce5c8c93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705f5f68ea2c298ca2fe8029331761c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fa8fba8be4cdcfbb2519bcbfd647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e95084d5ab77649ba21db8a745999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9b51d9bcfba9773f42b34438938fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac44d06b8637714f7757803954fd5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a1e948ff5a126d9727c3a7d8cb0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71114a01031c0d8e28172509861f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b73296237a0b66a62592ee2e1a89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc409c8170936b1469b61c6d60bcc4c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285dd2330c5d7fe8f9a4aadff582f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35ed4071dda0cc965d5e7177d44ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51babadaa7b7d3b326de1c63d16700232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472808c711c3264a3a6bf14efc98b102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4252b66e41527646fe94b62112573234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84ea5d4e6c2c097f11afb26087854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b1c4cfd58ac9ce8cf38692e1793f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60343d5ee462b0239af231ec97927237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d49e05fd01bf39069781b68bc6019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ebad287ef34ebb9613f211286003239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259282709b6a71189e95944ead69162240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341f139260a49a43a62d1eec472e10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9795302ebb0c8725dd8c467f3bd49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d897a2e543be4ca6d3cfa7a7e5852243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3844070eb9be9fddb522293a68e42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874460477215eb94a09b6c036e4d6f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc9de81e8a424e10f754e620bc4be9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dacbcd243f606eae6501edb685cd81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5335e8545f100cf915606cc169eedea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a921bd1aca93331ab67e3ebc0d7b5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9304163136453275ee4b1e21a16ca8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274976c7ba7759613764bb4ee4ce14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f7e2d85c620812c87f7141763c0a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f57a570a290fdb4fee41032b0161d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9f5e672099eb53d63486521c4ab0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051759f3ad4640b6f76309e861fdb783255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381affa21f8935d7cab4fb620593aa50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455800c08dbfda70a2f4de2afdcb089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178601cc17531e776957b48cc166c6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8adbf56f6a5cb05d01aa6df38170259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6546eea0c57f2dc622a9ee80d5446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a4048fb637a8b2935f3a0a99a3db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc5fc1167339b40e1027145cde2687262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb98fd7cc5bb9f0bd31e0bdd44ed5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2846347525ccef2a4749c9fd9c9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69cbdb9d2755a2cecf197509aef379265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c1c3e47fbea4644d3cae4ba3e316266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28d6506e4cbeb156a7f148dbdb479267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43605ba5a786d7e29bf7c196337cd074268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986aa4b052ae0da2aff75287be1f9c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc69262da5214ae83d56b7d867a371270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90c7e0f4ccc84f9ac0381e424f7a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a84104755d668c7dc990a25fbd404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d033114202f7a44ed106cadd027313e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9a406d35eaaf6cc297288f261d3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aac2b69534cc5f0f443af4a3ce4f78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb6df076d640d4e4f86862e821171b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b6a7d0fcc3ec8e67b1f5a88c10c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8a6cb0541a72e6477dc7c5719b3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966e9c361d0109549e24da767275227279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671908e759d8ca5bce6a620aab7e04a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96fde9649a7f1b11d7afe460f43983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7c0eeffc455cc928db9a5b20c61e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb316485453e2a5157ee41669af3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeda944813af49b073c65eb8c3bd04d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623caa9ab3cfaeb7880dcfe2892a71a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aabda1bc9ffd3013518800ebd51c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b24379b135da28ba82bb1f4e103e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd7570cb244c49af708ae164e8e53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979aa1c50ba2fd62f24e48932b1c286289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a1d6e99e40b188709e5d3c51eed84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc105ca17f9f371a55dcb92f2a61f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a13ef9cc9238e4c0558a23a4f60931292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746620521e66810eea9415aa572bbc8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63888d879d236a04ea3bc21fedaa7a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae9bba195523cc0d7dcfaa7015bb0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57de1bc164663f672217ce8338ceef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8510bd732e32624ceae227343e3ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021add2e6b1876062095fd84535cf18f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76664e6f7b93e961c13a6d9be7b0b59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233c500adc84d1f246ce97899e455f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564386e92192b8f55f02694f6fcfb424301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318425583f6062ebe51d356d15f9ef51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a528ff7a25a65f557b4c5c9f9d39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197f71e11599d688a3863ab230007a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64e87af3148125d0cb666ec07c8d5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b2496a39199c549183e7204698e2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1d696c1beb3d5a00e92c6fe284824307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293d5deca4dbc321d8aa20536c8bed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c9a9896c37961de040166ca24a48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a29ba89ce8793976e7487722fcf2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4e01c9184954aa2c349dfae06f1e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4088854605018bd546369d8f4147e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e3d5354b8b5ca96ee4e1844b9d786313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a594429035e1b4575101bd39dbe3a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3d9e107a2dcfe152784858e1ddae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc78559d70dd22d262e6560aecebec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b033f420ce54f30a6322e540c7cdb2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294684a22a5e54ce1455c246a03cf9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995255953e1b1c1551e305c1926079a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a4ddc51f45b81da3dd497c4d308b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1993966f1023a97048b04a548dc79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0cbce9e27218708eec1074f4a743322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1836a151c28e0ba1dddab4585d19fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033e581b8cd4a80363360e608a59fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58d32544d08b80b7f3aced1d5683c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19a57facac2854ebaf1b703cdc4c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ea82d79e6f60949e0c24a0f08da5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16f42028fca4b86a759123d6d586a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147cf3d7c79f25d8723a5270edcbba8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587e8144a503563007e650bc087ef0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4863f6f2533f69ac49ef9bc38bf1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea839b7a5cc921593a3f6d9d252619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d72daf013d92838a209dd0e52ee06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c34d2cba4733233d6ced691b603e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a1776f3e361528fecdc20d231c4d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9ad1555aa525deb29efe176939c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf15b33bdee9878f12a05eac222960337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e1d9fa12ed6268db0cbdb2533f17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aedd099fae78e5826de609fa60e613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f408e612167864c36674846bd81161340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fda188bf4fe0963f7662ae2fe310a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6de6d57a026e19103685a174126d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360427299cbf073f01a0a06206410ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b712067a52090dd9a5d9fe2b6e24e96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010f76abaae410aad46ad86997f4c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704ef9e6cb2a3d17d26cf0e780220ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b187d5b1c7398c01d3c84a31c0eff6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97a1b1c5322b472eb7d7d405ff5fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7446c58c4e62086d988a1368d6e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc04fcadcc138399769a45f3322e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e28e6d2b15a9f4769c7511888a31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76738a648fae0106f7e185cbfe93693e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131935c2903d3598080ae7fc79e97df5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db790f59db6214bb17a5e4159f649354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934ee3f977379db17030dbdcb1633ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f646f10191a60f5b567dfe8b26c59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3030c8d6ddf7127f2cfc2925901e1a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047deb0955b410eade00b04703fad1eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d6c0249eff979d4349d7faeca00da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce6a25ccc9d14f248636a988010c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f9c64dd301f9f8b28bae6ee30c3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a906d4565871b9a099e050d05bcd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd19e4556b8873b3a48c124beda9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062c15d9a7ae92805ad9fcb25285dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8bd1bc9c7017c3abebaa8ea38c1ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59416babcbed90b55ba124a7016c737366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f6ba13ee1328f9b88d9eb792c204b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4534ead6b177347e4ac0d0895c242368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190376abca39902abcbdc3cf12854d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d86e290709934b75cf7995a72c87b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c5e8d135d1386592a2795bc8d105e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005f70847843d480da181322a7870f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe14b676d81a652724e539be28db2aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6b8b14c1233601c902a427a8720a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea6a8b7dfc9fa3bf96fbc025f3902375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e47af9a94e41cfd181f8d2b7a638376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5959fb82ff1426d92939352d610d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4083945e145a801742a34413c065602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38916ecd3069180359552e9d3b856f90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ff43634419863485233d6dd0d8924380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b38a043f6c52a8f34d57f26e8b2b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f15c9d82e53aa2d26852d1f921a8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c3da80313d93db9a2609621becf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b432e45cc44fe102b922698ed8e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f14472df069808dd4017d51c0795b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c9a965297e928a23e5d3de8dd512d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b2e7acc986941395c0999a91fe83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6baa63d15bed5d5a92fc07516dd870388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399013f42609992fcc7656d86bb066e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ae31a7088d2b9b43a5c7bad0bc8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea25ff9d0fe1d6b49e392b560bb23b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ebc08e0b90b08632cf586bbdae3cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a917b50ff7f940627a079fcb95ba3b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354914c55f61ceb73fe3121b5259ac4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10771e7eb662468f0fcc06d88263be29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448146419ad29abd08ebc77b2a0222b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe917e835eac01c1533f9c0b3c27065397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ed12798046763f0c0ee6cf527774398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b64faf08da23159faa4b6afb5f5bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435cfc3cd5bfe5fa075b48a3a36ccb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865801f1e2eee6c026af2b62b8159a55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56554442ce87f56cd62c157cd23aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ecaa7290141d1b56d6ccd10459a65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800751cf1037053967207efb2c38330a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445df1524af3686862148564cd205c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f5aa46de54ad654421108f9ed2a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b48c79eb52b80cd0b32086247297bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589127715e9b5fe82fe2b6318817812408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd35069e419567ebe5cc4c859074ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55a0f8a79b820b04cbe09a5367a7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc30db9d3cd074aa75fe9eb38e7676411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7ae4d4e5a1728b33d724ad516cab9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020ca599fc5ec54f9511a6d3563700413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cdfd69762c7caded21adc882e2596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebaad09452766c6304805620a33575415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a46cb133dc01cbf96c68313da9af85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb876153f6dccc9216630d7be966513417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b452a07337c61a41751ea0572f937b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62ab65ba76b6c8f4f81a07fd5410a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e7c8529cbf6819a14565b2f20f92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9433a063ae755ca37a4f558bd6d49f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd38bdf382adb7c2f9466979299ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f393e3e147da0fe359d969742e88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203b48e87617d4bccc224d64d64d67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951dec0f6037a9827ffd445435a77d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2695ca643d70a7720d6e5f353687426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65898857c10972a790a50304ba0a725427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0329d9fae113b7efb1080912e44d43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d117c18464af8d70563116935dd82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f3618ac701d091d1e4e279ae3bbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385c9f09aff8b1abb0f1d0ad343b831431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a2f1abce47729cb4d4865e5489a58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bc4c09b42cd70530b907972e14a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae3ef6ad2de51eb7b0a7206846330434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd5471633c2af1a399c33aa0cdad7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f501ecb5d8daee7361f9a025fe6b7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144252516ca5e88fa16e06ff9463ee8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd07a0a53c38998f809991d072b1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc818e8dee77f6b8e25701a5b84c6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e391d55a4b50c6f5ecd310f94fda6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd13fa8e8fb34d3265479974ccf47e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38595e3a1fb867961219f564c9c296d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef960dc1ec77952eaf2abd8672e5e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404feeca467a76883cf982d3474337c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bd55b998b9611413d272b30ce8381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62bb2b368d83af8517587dacc3a8d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92a875892b78fcd9e9a78d70bcce9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe4750c533482e3b9004a974f8ace9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051390bfae0da55a105cb3e6da20db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765eb9209b24fed1f4d94ccc86cab3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85aaa287437a46b4b804f555fc7a6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948786a38b0c21b3b7b9854c84acd60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15086f75da9c4fbe0a30e8afe1bbdd4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b17fe7e15845cb51e704d6e47caf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acee29aefaa1eb86049bdca101e779f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aecc11fa7b4786cb16841828490e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125893415fdcf2ff82574ac04f10735f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aaf920dc77c6b383f268f78e0bf5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa271748d62511a814c39f51ce2b7cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95fa32f8d04d8acfed30167b1a0b01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae46c58b518c115c5cd537a4592f1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab56744e962fcc1d2c634cbfacc58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9555f8c7738fd154481d1e0049d8d5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d0461185859024942a8b2ec3402c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb932077dad38ba115654c07b8774a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0787723cb615227488a802e4e0bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a040ad321313a7a0bbcde58d36bc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d32c54677d7398323cc0ac7469410468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5de02905dddb4763385bcbd36043469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915fc08ad540777f4a3395ba3338d8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9300d09a9dba1f3b29589f3c58a5b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c61536ba2e27404d8c6393bca8e664472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a559d17a5ad105232b4868d0f6e0b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431372b1861480503810fe79908bac1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec22a8836027277d20ac5dafa68a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc9b0f8eb4d54f75dc251b9fd04ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62af424506d6bbd761b9b3a57c2c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48379e498be4e6e9e4687722e761a211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a9d1605f8c1379ea098eded566ee4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f216faa87fcf7ae6329fd4c8458f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede84981c9afc8df9c8a25880bd034b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34061abcf12a98f2a40ca5179908335482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf591e04770281e79600002389605e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cea7f3dfcd61fbc7cef025c7def93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc422aaa43c4c6d48f422851a646ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673be6af81ff03417493f7d3139f766486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723a43048807cfa0c416e0aa2b619e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae19f63ff3d7accc0b4911b3c799c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f46cc32315d62a91a0fbfd3c4e5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58aa4f1883538f8c8d1849a7ee1632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da1f9fe41eae673a1c1843a654392491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510920aac0e8e7e08859b2ea9d8a493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be50261d30dd3eadecfaa404c396a4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed2950a6e752d9bbc31d86b536c84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82b54e6043a8a64a0b165125fbe56c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d71fc57fd0f13d1f21f78d488eba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194702cfc9655d0e17be76d7eba04ed1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d433f686337fafdac43656429fa606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d180f5732f90c023f767b0c4b5d301499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e97e89792be29ebd772135dafeee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9e75856a80e45124b8ea20b9c3f32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c61825500789dda2ec3af3bee3c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c37fbd718d08cf033e71fb072e8c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3370d817aa24499a32da9b3181c75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d4e12c499d578d6a5aa2a7778b5a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525e10873f8f3adce6961972549a63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bb6fb06c54abb5d6a9326786c249b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c71167d50a9469aa27601e3302966508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79927dc792163785ac84e113f446d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb0f07d87d4f8cb04df6a338e7c831510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228026759259c412eddfc4d597c55be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c28aeced05cb6775be9ef3f9dc875512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75325fb7b8261f77e6e3c144a7e9d05a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d66c8bb6a6f052b98073cdc8f0312514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35cb2feb90269e7e73652cd2e6a6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa2c9aacef88b3ed00561d06445cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c39a9dd315450e70e002c6088b8fee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622cd7f58d1d343445c34f8f3e6175518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da487dd8034cc4a3e56e2eb5ebe1255519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98953ed6a5ed603eccebbfabf68c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc8419fd201e6178a8b92dfffaf32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b31a3efa637b0212d4002719dd18d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939cc21a48e32d2f30f802eb718dd16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba16fc8e1e06faab7c5688d184c0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083593279b12f5d0db4c5591040d545525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe3f007ce624fc544ecc43cf7782d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b09af1e296e707447166fcb187e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705a4740020f5e2bb06423702b2956528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c9544f87703b95b4968c01fee05e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ec5acd4660d7ee19c7c888e9c428530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41f1ee36954e957d9eb13f715155f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe06efe96f926bbb955afd02ccedab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994e5ebc69825bac2b2729bc6771c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394ade796b0a1d2290cef1930cb99bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee13e4973f6d6988059878b14af9a9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966404d58c7597f81bcf65584ae9190536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6236a30d57d749d0df081eea5265c7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0bdf138d7ac3bb1d544b3f4188de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567677a27cee6a2df1e5e714d6ef7c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039caae6722a59843fb51d008a607bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39158b93092f882c8177b2d8904f02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a97c96aa141c06d7bf8f0d1e857b2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe515efac71121093670c2d03814281543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4db5ecffff6e6ab463e692e418cd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93176e90ade144502868be6f3cd7c0a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988df2100fca337cf6aea92ead4cca5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0f7983d04507107397a4e87d7be9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1954b95aaece534e49b1b0a5b136f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243c49c92f22dbcd2403c30d791689549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9ac72b85f36bfdf8a38c4f1fd56db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de093399a0ed6dc4c8e029dee665fd64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316444028d2a5d5dc44f0cd5202452e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359cdca1a8e7558daf824f6112f09c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483843754da5c3e5429763437a4ab31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a54eb9858f02087f1856506df617555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10e49eebf79ba329589cd9df036d07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd1050c925b7f5e6955fd199aa4cc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664dc08c98af1826ba3c554218af1c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dabccf1ec713cf8569534f747344d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f1fbf5e43e1caba9f1cfe43adedf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327cf9acd15c78a1d89632e8dc7df5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce67b2935135b8da5f5624258573d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35411a913bdf976d4f74237f43450fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4eb621310b50ef6a2a2750f71b49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e68da36dcf36b24983ce9a31829f55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab3a1389ea3d6079486a58db90ef65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc5ab130e27a65bef0857744888b08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd386fbbd5c6478737d27a56a5ead2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db84dcce5817cad85cd108d680af3c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f79b1be14e08df15a845ecb8e191f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0014a3a1c243188bcda684950ba17e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8739a21807cf24ba400ac2bed5e7324572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29596e9ac85c15b11a150503fda7db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a24e4143b052f63bc8e7c2eae79d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c719b227ac5a037977324a6005f20b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1acc9ff4d34d41127d37caf0396d4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b1a4feaef9fd1124648e466320be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68fd74c4e0bd07c6f5067f72dc9bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920fd7da67a2499883bf6aff31ffc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725830fd1647acaa6d498b2fe315ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391b3b7ca6841c380e9a84780b46818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c3daa6998b317ff8db1039e2a7bbd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4002d48b1451ff656800f19f5924a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ac3f614a2663c2ba63efa0bcb142584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599f60b28fe0c68a95dbdf5ce91fc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478376caa76c4c462eba876ed73a40f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e808a6702fea05606a027a85162288587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae5ac307b755e5fab52fd2a8ac65ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d0ece781eaccb705cb8bbae9892e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc4b28cd9005f1460b2e203aeb6efc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168522437792671ff2791540c0e86527591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dda66f6a5abf0f1c1cb376ee0d4d2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f536d5d18560df6d33703b0056084593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a393ecd1535d708e26ceb980a17be1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e99bbceda95589a3d14335391429b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b08b2d3bd013438701117104e3c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864fb7e8b78a51648d625a41a467c03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561aee4a717cafadf69015fabe2872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac628a26de99be0699cfae5145691599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188439bdaaa1ece54640ffe6ea06939600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316c3ac31828eed8cf90b452f4d7b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe1ec6b624ef55c10331f4e4ab4e34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2752753210875b61ee6f08acd89aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241108bd052896375d38905845f9540604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a69ce9773199fefd632c7b3677ef5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd9c0e80db23ec2fd72c02d0a09f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428dc83dd377f1186761528788a3a32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd0d9d59cda887c63b8621b5fd88b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c4d54a8135355f16731134a5a20f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96ac10ba91d33edfa5b244c4f5edd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53865434f085ad5d27eb233ccfc0cb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a58812a2e2e4de81e77a2de7aad5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54816b919a26ac85bcbeeea0fcab2731613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c813b05f50b4adbb0e899077ceb70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b35d31afcabf49aa6e1cd413de4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cbc9324f8154d19a1227bb20089f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d35f97266332406bf01c02473b756617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea671a4a66571a61c940ed65934aea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce761214bf4218d7dcec4aa3c5cffb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9bcfa64cb98db16a9c4e17a7865f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da45ebd7c7080c89a1942e5039794a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770175551a9a3be1a0410fd783f3ad8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f86fdbfcbffaa24bda1ff1ad1bebb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e050ad5e39573765330ebb87673a5b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959154f5b7d652b876405be2d5781fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45d5096a15f8571af570f6c0b6619626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de7f222c0d00f01e5d438b0df1c43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829e7251b493b96956ea130a71a4f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5fa578b796fa8ebeeb2b864cca76e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe163575baf44c7c4ea4658a6aa0bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447bfdef2fdd14d30731e717391d99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948452c8791b328b00ed64743b0a382632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd79c0597ff1277c6e38ac723aa3a61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967acbd95e86c0a3ea6894a50d1b608634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3424e141a7cfedb3b71fe81dea6a5a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead528aa93d4a0328eb13bb037ee826b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccdbae4cd2e5b61062478e4c87b943637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644daf1784f71c0f0c3dbd5eb296c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb265bd342920e471a17e966ebd59b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f5ca67707724f4edc580cda7995a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e0a01de94e895f1db96186616f055641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5039cfceef020d888370d5633c812642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e7f219b5628996dc42c88d91cdbfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b14facd9f9c7cde85b7add2cf540af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb3d760c26591aaad5381ed35922b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce928d0b4b2bcc4c3496530c83816bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7654c72456d1664bb0395781f0e88e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d12dc06de4c3b148c6553f046928e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135da876ad66eb59d81ed0eb6831e89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219592252397ecc0556157757da1420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ac71925397595d4980f96c7d1dce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fff71b5d7aae2811240499a4efc82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ed27c9a601385d094f40456bb268653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857799535b29f124a61c07807e38e5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1c32727b295443e285ff537a9fd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0f2aa142c2fdd784399768732cb1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6275ff95b0655ce02921d44668bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8da6c66cd59dc241099771c59415658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e532c26fb6ccdad31bea7f087eaf34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a62d6f2f7b322e6ec63d412f8ab3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa618ddfc51d8a3f6610e0661e79b145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757e139fcffcefc8dc88570ac285b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240be41d47a7bf4c9871d704af76426663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d97d84fdbfe3e7c1b3c7387ee6cd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04a9967603792d4dee90ae47299fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f229673f1df2cdce88f8c6fdb41a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12fbfa10dae49273b3504c5d5c581667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5150d51be9cf2e2958486ac55adb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564144012fbb2292acd6423032aae40b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd517423cbc6b8f46b98bcde55f12a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b5f529b353e7bafaf74080b54b6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094efd139c4b3e6304d3c8f62d5cd30f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55b226f8fbdf198fb1070cc867f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491794e7350fca154fa091c107ad720674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e892267678fc4be786dd0e5a4a7808c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e32cf2ce70cdbb45c10fc52b092b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32909a73d0e866a6d928f2cf733b37ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11218ecdf8825b912362975dab491d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7127d89f6a5b348b9e66f64380c66f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb74d0ebe67d9c933b5afad62856011680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7287ea236ea37173f831530175ee6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a20ce429feee6f5e91d0f7aab9dff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409a022fd7529639354f7e87b28dbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef0707225534cdc9205799d59e800684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b198feea8787c0f36d7f98c7a8ceb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42ddb7b2fc54bef25c8f5d4695e288686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e1ca353f5e42ef813d3f0f1e0fc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cfdc6ca3cd63eb78ba28f7fea7c78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6acf441b5207f7dcd61b1350285f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8fd0a29de0e4f0501f7a75da4aff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006860d1ff5b4212c68c9890803a86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88030af6b9d8722ee78f8b23e6070e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b053ef121f71d38e39cdc7442bb148f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5e30f6fa5cb58679c0c05e50f560e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f589897ae3efb10e808a20176b07b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26e434af2a0fb9f7add31a788cd5ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d970730bfa449d5d74c14dd69dcb69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc668e7c7d1725af1c89c1126780ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e84d6463247a29cf9baa4a408b83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebafe6716b4f7ea4667721b1ba46858700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902531048b0f2b984a83b3d2a6a9ed87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02326fcae34eede112cfc724d3dd8390702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6867bc46b518ecf671d979566d348703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77852f6ac69c6d31d8483088ee9cbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc591dc6031401691c4463786c9f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf473e45321ab28dfc02d8e18d908c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008e0f17d2941b60c5aa6bd3c8131d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742da947154b947e93a8f33a1539e2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae05c18dba1326a11ff9c9eb10e66b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c8de1bdc9cc40151b580c2d6fcd66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb583e6ecac70ecb86145de7a0080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26114cc7e4013105d3dec9a9b3a666712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99975b7483c0733ab87207ff80de0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97832ed1c57846c84cebc91f817a7b3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca4d94705c0d3db9312d4d316a7e43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0fd33596afb169dab584f2920d67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56975558aca3f4a3c9d59eb788aa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0768d8258ca9e1e7f47b40f698b12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248da4fa5a902368e0f8d68d68deb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f871ccd924208bd65cb032be9fba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63985a8f90577c6229d169f4677863721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189675df58fdd7c9bcd2d668c91e6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea8a863e70192bad872f593f2e95e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3504d84d0af41ec5751602f618690f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeeb39e58df0c8e274b37f2de7c2a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21dfa6996f5877db5cff20a09f0ce2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd3b29d041e4994c0e7bc6671ddf14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac07e291910fbe8156843a7f8be045728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ec060902139964392f70a711aad5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd98c644d39f663acde2c849f60236730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9a7b9905790d2d9263e813581d581731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a3e60abb3e2a6a191d1c5f5af8570732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0ce126a3831c6d44015647ebf255733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df8e220cddaefa67c369bd25ea9c3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b06f8e564d308050f0f8984c3040a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c60133878b0b631f409efef11b4c22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfd07a99de91ae7d1159f0759a51b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c0be0409cbfbce133ce6134f8b1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae86da8e338af38b10e26c0b283f217739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f3cc2593a70d40c9e1a852d9776e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450017a67065f10937cb0efe1a1d0cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f37f32115dfe0579af63f46c573a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17618b3e80201d885f28e2df0419cbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7207698f711944c14d7a974ad8f9647744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c40f46af06c3559d5bc4fb2e44c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e522e95dcd131a6fd806337951bf4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece12f78d2d29b9468eca47867632f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365a83c7ed97e0da58d7029a7c22120748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df4efacd0b7e399637eddd0c56ed6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42299ec590cee79ac8b3c794d0168a47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea599efa99834a7c38bf78dc23b7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb91ec7b55b527a7ccc6d96fcfdd1b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184477c21f06f199415326f24a90ea62753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3487ad8977749fb22d1f2d48d565a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8af33450a8d1c052f5d9e90561dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34197e5648b85399cebdebac07352af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee870c6ed17091e2009c5e511d7c2c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9381bcdb93a7bd0124cdca2555d1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b134d6d4385689ef2cea062f903dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab1eb7fbd8c2573b8055009f3c5731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8126c58c25022a798be20e150be29372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb542db309965dbc3a1c4299a18c40dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265229c8c79d5d576d3c2e70a849534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579508c599d4d91ae32ee8c975aefcec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97ec3780cf1a8e3f4591cd68c9c0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4d478f539604d220372bc7aab21d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994697cbfbd890dcce786267be556f0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5559e6ae503c5e8dea993140fac969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382673e6fa67128944d066e76c6e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222721186f330cdeb3c1203fe1e7d7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f094e2ff3e2234ecaee89c30ad8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a249c6ecb356b5c7daa3c0a9c2d2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080034d2459506bc06a4b8ad925a5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9994e6675bd08b9c188b10f1c6de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba4fc1ba40a8db69f499dc0f2cda2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70585fde5f5ca419880b68b5c058fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df22bcb1b9947f141e02e55db4ac12418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa646e2f4f21b50a235db17f65e81019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66973e0d98bb40b5ef298e8c057ce2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eeea80f43be515583322d66fcd50221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f76ac19075e39231a8281612a8d86f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad274be6bbaec157856bf35ddf740c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c58d03851a7cf08d63d8b432bb6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b657dd4a04489b533785cf8aaf474525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517291b3e7831a4d4aa1912f8b136e0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea94dcd18a3af50314c232858fb5fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55176596e2f0e5bf132a3c7c65096828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ce83ee7809c1275da62bf296411529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53711699e19100690aff1f66272b4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54899722e929202b8955d1d00ab2c45d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d765efaf78e4730a92479d102303f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5aa03c734e49abfec4cc1df0a224c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843cd0297a2e8c37d9af240386f414834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ccda9e90bcad178c2e860d2853cdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d23a5d740fad13affc5994fedf3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe60417cfc55f0adf13ca19b0f93f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0364c6a1f6c8d4af39fdd98a4e38e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c8faac133eeaf03b9451b6d78cf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea91e9c25acf050038ae4f64928f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b21065017d2042f985f2763968f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f5a7c09fae7498d176aadfd98f05842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc27286347ff570e3cd6eff07d0f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a3e684548439febc22b1b113c91b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b58d0b7e30813f7f2c0741438657145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28021a06ffb81ccaf241dfdea092c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84828fc6cef54f99840c367e7469d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b2cd27507b44c56bc3b849b502f3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb1dde8dab230196a6b9ffdf67f82449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aadc1a2d57806ebcb5a892b438b1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b8b3a08f5ee8b638e337aa105f0b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0109e02d41e2800e4eb28e3fe0c78752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c98d49b82c65da819db988a7203253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d606b4bd48d0ab1f0718f6ac83423554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad65a3fc05860861c0a5482e82243f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07c6540f6d055b4fdb7917c782514756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63146be43d4353c7737faa594643e46957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd20cd1d177590896a2740d7bbb27c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71fcb24f391b8e1bc61c95d55354459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc97a383f3b4b93f0bdd5b743ed892160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026baa0f071375fda6f1de7eb9ffcaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d713f0b72c5608e53e72e04913ce8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a25927330cf299227958dc212d5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e51b969d3c93eb945c76476b3480364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90dba8183633e5d6d6b7eeae0102965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994624dbf598a81400110cc389738d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723daf8b3f79beb55286c1e1c7803967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358243567ce5e0d34e5062193387d4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17411cd3841aba30dedcaed03b0c5add69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d07a19a22a0405f72eb89ad376da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8eafe39246ddb10a15135e2a8dc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28ba4ffa3475e47f0077140e800b5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376701f4cc80db8282b624e227bc2c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513254b795230bcc0a515e35dd7f03474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f47c07371ec644a7c441cb188bf1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648d5361eb2f8ff3a7b36b9688076a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6ebcddbe4e84c39435975898cec677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3925edcb2e6a8aa2dca35698e7c8c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a69bae01a2d40513befcb67a94ac1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3dbc6ef50c64f67d5cd2894770bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021a06b98be92903d44dbe46dc596e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888b6d3ef9599acb13697a4c44e7c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a620d29dec5b70777dd69c99f5abbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1d1917d81fd8d2aa9105d989d850484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6671c86b390535a7bd825f0fdf340385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb88eb605fc0fc6f8162db81edda986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d33d3e262ee9240c716c39236dc50b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a191f689995ef4b5553aa21677ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5d2c4ba64698d7c4b362b4cfd17189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68d5b42f627682b47b4e8f71a5bcb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef559f165bd8adb79f46aff93cd5ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f86113fc732dce9d04c7dfb259cfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ed76e33d7e49947a22ae55c0ad7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a808f79f4e46d644259b185661e95494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540bfbcfc93ce65ae7ff59e32734da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b898773db95b5376c15d1915d35af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f7cafbbcc9c26344286c7b35428697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0461494601d435b477222c22f4f6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0218a1dec161d3ef240dd537d4f6c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d39620fe90552346e2c89944b8ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86260aeda03f97d6744312ead22733101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b3d6a06f45308fd2432d8cb233a9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585b65503036f45bff3629ccfd4d8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e110fda38020d33cda7f71bcb79b90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46566ae41b21b7bcbb81922f7a37226105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d9e29e28439bac7a411a90596d08e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2f1b67b0e9810c31d620330912579107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16fd3c75903ade02f4d3e576740cd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13a9986ab16ca90327f2190b4acb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c875f6e57b3a0e7cf4be2f1282c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05a02037d25b397e84754c17ef285d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71b4a4a8187d088f1183ebc4a59e7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372b27dbbdfd319c5eb1f3c508a796113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12737bfd1a3d2f99cadf39d6c54f40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e561d26afec9b6cf8b3859326072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c7174b95fc72fb7e0e3d1a9cec7e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49433dc419c186e8844f8e5479452c68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d5e41081c87e9d0918355dac1654118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa798e5e42b667c64762e55aea45a7c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29bde8e41f2733ecf94b8d59c0a59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f657a4fc148f8c7d26639c0837be140121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80311c650649a89bfece69f8e3a50c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea2d3d982a1fcb5a6b84366c16b1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab0b67f63ea64d64a29180e903d8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828334eebfc8c841f159e0bef60894125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4612f9ca93844368cfd59063480b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1cd19775e8c6146c9f4ec406b0636127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b22ab60dd81a62ed6e42e31aaffc7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf889e83df65ee0ae545974620e9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e398d62aa456bbee1b62e8d590475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa513160aae673b5904f003228756c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79f05a22ec616c3c6713a5c431c609132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9526a43ee79a91e5d41827613d9a0a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4be79d7327a230689c1e48b31477b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6c48bdd74b510aaad138e1e9398d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9856db02372dae3cdfce42d30f97c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73f01d5f86f4f0866749eaa82475e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fbce3b2f1471905e256bd94dbbb65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1f1fb1be1bd1ba36902709c93e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f179847f279c4af9083ba8942d455140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba786c18168daeb12e42b29ae9c1435141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b1d8a4554a42016c15ebf755005c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23ad5f86f65ae32c5392abe8da712e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4d4be948bcb908edad1d69fcb36b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5798c2ea89632ff15ab4b8d1a4db59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48743790fb45a5f19c0b65b82d964cd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68a87031a8118b4f7c336e0c80d4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff85021b32525183ea4735d5f562768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c934f0544d0816454ac012340c7c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb564f8924a94d92077c24c8c4d11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d68b73989013cefc1c5545b9571f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6557953dee5e6c680ef9ef8a612d77f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd5fd5f20a7ac44847274519caecc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4978949d19011c5cf590d4e0d878ec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd58505919e527ff1945bd1bbb0195155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aff0287ca3dd9d31d58733782db0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f6e9a23d69fcbe8b3a1101b4659e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75a22018d3d4150717c690283f986158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2996a03342b2d2617b1fe9dbc7fca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a49d36a7eecc6d2fecacd4436d9f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3304f4ae96a11968ced8a0936cdf473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c712ee32e4b0a83bb445297f781f4e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ff77fb88db65930d404b6c5a69e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20dc1679be58f9b3c6647d5a765fb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbf17b0843a2c92802a3867833c05f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070bcd806b8830d6e09954202c1fbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36d4e298cea1668eb3f76151c3c17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b845085a85693f764ed802fd267b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d747a0f3ddc934d70c118b9c3d548169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666973b717176ef78bb7d5585e83aa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d04014c5771389a09512d660ec2436171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92bda11058544133fb0d2fc8fc4feb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8b86b6f9f7e5a66bccb0f157a715173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb165c576477a423e7eb07ceffc66f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f005919546349d43ec6f767175e48e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c223423c31cb8cd52356a8ff670671a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bda3f46f292d442555f1ecebfb484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e51b3ad787a6a2be9acf948e9375d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c50f8aad04271cb286c2a574e6906179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869512978e2942738c3b25c46889bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100b202c6783c72d83f85412e99d811181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493e1c4c7990b6c2b625a888a0b0fde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca6ee0b52c02cdf4c2d0d84df35e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2c7cbb791f85466a531da0e87f5fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88c6c5d9a403cb3802a4ee8bc6439185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3de6307c2c7bf1d71d00a24603ac97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b186cb814b7a36c752cd0f4d90588187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4bdbb6d148149f0e93e486c7b884188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23907e2fdfdac66c4a3e67011bb2029e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd16428a3ccac226b0ee6ae7d32188190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbc00965a40d0283b5752116e7410191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa881bd76fd95749eec9e74392da1d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fbf2f0c150922f4727c10ca914504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434c3cb2f60761fb56f5ad5a412f77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b55b2b09a6cb2928355a46428734f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d18c5c2815c094c608305186bde789196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1584f50e1ab4ae7b74f6ccbae163658197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb71a2d1d48750bc5f6888cd32e4d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748d749b3e53c391b69c36850b878b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df5d01498b87347accfddc5193868200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312e02343117e8ec4dab8025108ffb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165788497a7301c6ecb6078530894eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df970cbc7762aaf05ec307d3e625605203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7df0052260fb40ab9707da75dd1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e39dd15c9effd4b8dcd8a85d22a8ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a8986a42ac13ef36a61a51d21e3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588d1805452981261eabb1bbefe559207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351f1ea31ce72001b031109a9b3eaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe34eac3486cc26dcf95cb320258ce3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a40c4e27964af7b04006e754911f33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418849b4c67d90557f10b756939fc45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ce58dc71ea1411025be60d55906f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9009349490c2d943f8c4682f0c016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba08a01513e76ddae4a3f59b7f0f0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d269905462c462ebba6a033353153215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec77a07746be1c69572de885f5ecc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639de7e64ca684ace44b058c8ef182b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be8f930c22858dbf8322d7a6c54b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1a1cb478278ff88e2a1fc90fe285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b9620a2416528f8b03c0509b85a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bf4ca384cb378977b1a30ae261ca5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be1d440a2e9850c264eb8ffd525db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d842d1e57b3ba057097007ac100f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a5ba1b047f442668f7eb5ef1ad9f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7919a38018caac2f3bb53cc093f61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2f29d382daf43ffdebfdf00285a9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb908218261e25f80f06ab972d417ab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd385c54e6376578e052e110d036a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890154241a985e28723621d518b5ecda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f72cd2b036e730925b7b033db041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67c82500a0377667bead5c7ef0626d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ddb40d43734077be62b1eafcab738232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf219bf7f7fed5d6824a688c5043302233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b42ce2ba09a3df824f673727204b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609a5fcd29f5f197e551d9a5750c267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47388304e0413eaa345010809f517f44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b069f766424ca00ca72d6d37a545665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e5132729dbd033d6926d4f75cf88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6506bb63beab1b2d4eeaf025fb3f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb61df2afdd32002bb967aad54f37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bedde25afc52abb8ab906a87079fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714b7c92eb05d52f6dd27a9c0c103d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad109e453fa82ca5d1e24daa70b6ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b3c5dee83f72c0082a07e772c1188244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9537047187f4e8240cbf43094e7385245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae7d4d476c12a9a6726c093ef64ecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4abeab1e2aae3ec236a4b1f92fe80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9083b28bd2a4f80d00fa2a2e892d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e42596457f9ea4e38217ca59f370a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59389f5cec55132826e0daa5c7de5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d841936f06de951111c42f897d328f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7004ef4bf05214c4c35f7a26ca1f43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c994b59c6e3abbe6d7ec2c28253c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994035517e9aef9baf3d005e23bef7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c3c5e36737ad1f222c04cf7ccc4bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005acb80a08ca68c0844f752a69021d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eff1cd6f5ebc7261f798863764652257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e830a3d9ba65bf9db1422d5b355ea0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f0ed343e95c85c42b75d5e2291fa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a8a48d8f208bfe4cd934ec8ff43d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09d5d82095980e253a4aad7c6e701261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc0b9a4eaca10ca2bdad1b0f7c245262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc5e6dcd092ea3ca206df92d5febff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee421e474f61c728f64405e6584671a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25519fdbd3f0780815e8b6eb412dc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b6506ed45322b51e20503c4a9b77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c12270dd7a4f81bed933325d1ca4e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19c51f589b3536795f044c9fa6968e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3845547353c6c78a5fdc41162afcb7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bbcc32fbf7bc5c7b4bb271a2f91c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b950c91e4e1796db19da14ba20d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cffc465878482e482ab9f6017a89c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a85ecf359e72632457c460327fa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3fc75d0a26daba6df133887e9443274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bb9932be64ba1f33c2a1c18820942275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9025b394a2203f889fa3e06f48e43e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98abe3160270b83aa8e2bb7288608277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d18340b82e2c226faa532249bd63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cd33becd9233f6920d3b222e279e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd88651065d741b93f8c89a58b651280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a6e6e9940477bd8039e6101465e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4d15e6c9a45182a75fcdfcfc8c74c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883322ff4fa90fcdbd8512390e347a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dc3c09edffdbbe0ed813e692f3a37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0b1de74705a1f0d9155523d8263e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f6ba9fa5aa20422bdf949b0d19bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9a818df91e385a782b3df5715a74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee12b221d43e1f335efb62cf80cccaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8acd5df81443ddeea6570039f9e56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d7403558a8f76c2e4b0c30ab802a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6b08a1dd83756b878c97029c0549291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0e540bb90ebc2f465dd41c73c9a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ecf6178daf42abd9013911e0899ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c56fe37adbbd7fd6f5fbb3d2b3f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be62a14368c6423fe4ce0f6737ddca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042bdb5c98eb6ff1b3c3c0824a66904296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60136691f658020d17fe0aef7bd6fb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47edd930c333d3aaa8d05a1bebb0ed8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a60511fd85878955c31eea9e68bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ad648766df239b10558856220e8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a28aa564d7dbe6d94972447113dec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fecb6b95eefe437cbf3d09ac4454cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53128c3d621ba4d5f64abfe1b5b362303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54400d4bf5097be87eb2b1d6e03432304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9322f53c4a03b0fd442853c5a14c476305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f75f4e8a015eafd0ae0c7897a5a23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69fab54bb3b9acb4b48210100f17a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980651d29301134852cbccbcb29f99a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2782bb9a3e99d985b78b43258ac845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f028fc7a06aec7f9643621387470a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82127974e5ef4a9b78f55a60de57c13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d5b8f1fee4150c9f922527026c06d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbc7b5356df8ced4f128c9c88ed3ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b2a601de0c6a1f51e6e2c9560a91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb41543acc42c3839f011a53773aca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c6c7cf8e5067bbe79b0a106d40fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6803e85be07a269627ccf6dd4f7ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038dab7484b4ec877633c7bfff8b1be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fbb919f3da01b78dfdd2473240e4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415037cab8fec471ee5605d4cf260b79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa739683612a6e5c6d74e63b1720478321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1b8af4dbfbe2126a77a0a803be2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488afac08ef199cf2783fb1608a692bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0116fa309ba54f431dcfd11097aa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5009a5be4d7197531f1dfc559fa3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb614339a8f208769101b10c25dcf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed487bea60ce9dbae2cd09706ad245f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb9bdb0e9a171b0e92cbf6b4dcb3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7e1aa9fe4f9cf76e3b16d11988506329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1892a9efd8115bec200ee3bb18ab9a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac57cf79557abd9e81437aefa533c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25253a2b76de9b4c2685f0cef275d69f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9433a5d5b38cbbdd5a987ad3c8d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe650cf482f4942a8fd9dcacb3f5e00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea18b2f5251149c17d287d11e0e6ce7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f45ad31a36d009a3804f65bc01e557336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943464208eef7c7c05440bf1a0aefb69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26871ba384f4816ad05db5df701e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc62d75fbb487eb2e6cba2b8bbc5c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a5fc8f078b02782fe222891ff443340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6bd92124014b7eaea52d5f8daf03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48cc7b878bf955b44fcf71be772ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b1570af8599336ece354f7aa3318343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017673cc98aa8d458b8273db5b1bb5fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8740c103b27ff960c69f014d4514de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea13a02e3c4f4d9beac8893c3f83a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21982a4c944f7d7b3c2441ad4f0ce7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924fc86878e8b684c0a85e98612a75a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a6860caf263185d2aaa3e1a46e3e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db182aaec20fb9080bf60dfdff84fb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8cae04839f79cef5a0de2aa0c6e04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324976b3a01a6067964a76e5c668fcf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770940ab8d074ec454432a49a0c8176353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea457ddf20e9f126898dd2527896f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda6442ad9c635ce4a37ccddf91d7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29635eed752edd42f96050f29d004e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38419ff537c238e0d37ceeac9973a26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbcec968e2af361cfd8d7ee99e04a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eecdffccbbba06b4d31f2d556ca8c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7c32a0e62fbd72b21b1de71de686360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a914cd0a4b5ca6ddcead7757bff2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cadd585e781971d5957e9aafae8742362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc67c6e9fcc65f5baa3a85da707c73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b50768664c3b317acbff05bf181c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb86276f16ad76c84cf11278487c458365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb23799e94d87bf82179f5ac6280f44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532710bcf9288c8ab09df58dc2da04e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9a02ba66122964a1a1ec00ea6060a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625d2dc23e4a65d869db940809d73a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7bd4bf79c86a1d372fb924ac464e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318a8f735debfaacc26536115a0a8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bc26be2cf964ef54d7dbb2728dd3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f9ee068f7f1698f7bf96b5045ccb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66fed60b2720d9cc3b7b1881b82ed8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7ff550a60aad0bc3a25f1b5a52869375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f519df9a5fdc447ec20a86a1c9ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0420a911ba40cba568f01b7d8b9681377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdfc231e75dbe691691d79d75de1e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ffc8ef1fb04ea752b99dddb4c2499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8dddfa59954325d7f57db46b0b88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2285380c86f4be4bb34dacce124cc59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3df517d31df5223a62cc5e628e73d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479951dd91e81700845ca4d4b4b1985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab137cbec46735c700f9feddb3319f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8f9d660f691858b07b74edf0bdb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4884a5f51433ca432f9a3600e4054386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644270045d7d23d21a102feb0ee5dbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83784f288382e86ac31cb5a6577363ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706a5c7ea2b0fda908c47c2943f471389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda70f669c74908d12c26f7a2388c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28299e2ac88e767b6b6e3cdead0a896391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1f6f8eef6c6e7618936ddcfbad677392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba762a2f1deef2d0d5ea3eb66bb6288d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5d90755dd7841c735380b6bc7d48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c02959914627797ccd51b35814975395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b4607c2da24aab2c0c2fdbca2397396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f2f8912b0e20840b588018e081bab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa638f1599ef197e3a66228b13f244398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfac293ab88cf519cec8927e3b2260a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b4009ce48e96aa1eba55efe26a39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32e4ad6464d8966a59383fb681d2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e04b7886223cd0fca69faa7f08bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b625d2a8258c6016e49447476c4136403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a499b794db79514fc60807622134d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d19198030fef6615dfe2bcde87b86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf78888ae02ff71996823bee871b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ddcd3bc98db6b089e6525ce368b8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a85c7c4e45a86845cf71d308806b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f544ba9bf9da66ca51b2365116f1c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86a7e89996950d307387b9b7bf7b2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5042fb11b153f45bfbddd671d1106411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72845495055962f0bcb418464dedd628412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d2e134a76da006f01465101577bf9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ff5e94fa8f4dcf0b5eaccf71ed9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251bc44a48f4ba7c3eeaacc88ea41fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d105a9596243209c56f2e49b9c751416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ed5ecbf044ffe73c11073f88099c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd462fdf4ad7b624562914323715cac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98804a672a5ecb1ad23d9475f31498419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef5cdfc2b543b9c6a375ee42c6048420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e1d3b8fac8bb72e7ed0b21c9debfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7d07db1f76ecea06aea3ba07b5b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d9d9378ab295f4f5ab589cc31fafe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162167765abfa143d1e2dcd47ab4ac2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575653c02fef543c1416f2e2404761a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227755f526d965d111b6e4939a18c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933b9cbfa01787d7165c47595c3d91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80392bdae925dad97674929f47193118428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22a3cc7297041875ac24a2396eb27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0985f840b0c38a7b57a9112a9aac3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38fdb19daccc136b8d53f545b493c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8dc33626b1bec593a2903d3c59f64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093fcbccb0a2c322080042fc89f48d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a586f4ca644005a4c06e1709631699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f81d91063e71a6d8ef5a914c78be8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae71f7b2eda773e917d4831ac5861436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517e568d4776f0f6cdb2211d5290f51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf3c6fda99b74d7d6917d26d6bc0ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350db1ca1220809719ceb3912c16efb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1b4b662298884e3a56b814dd2c5b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dd343e0fa5a4c5cab96728986f71b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b60ebd3744412bd803105cd8c68d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb8f37058574e6bd682d485039f0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fb86bf467e636e7f70ab7465fc590444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dea5475cf3326744e2491180414e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f608eead43a0468134750c1a782ba7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2ce02f4088e0ac7055d12253acbec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf26951008f3658098cc36764eda6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3a148d82bc4dcb54973e2d1a740d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f3d8c8f4b1e06e3b7e98c02c0c5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21204a12866bf1481382a57bbb4cdc3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec4279a9b925a1673f663f39738803452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ea931479966cf0b968dfd450601d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0daca61ba90f42c994a5c0d337c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25210f5aec993663449523218231a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f3fac84fee90cb76007af96881ef9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e8ef7e2d2d05d311a9c43d89280d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0747247e54e534228cf65e302fc100458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb735cac2b2cc239d42d4610bfe96f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c570b5e23249372388a112179a5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e3e191971f055394c2b84301239d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d7d3b134e6ad6c168f72be9aa0bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d92f92d8e7cb440f982a073817e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d49affcdfe1974b78a249ef5fce18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ab8a69c0fe4ef1b73c02c361cc965465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7562b5bfe321702515152bf5a0585466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e465a0c09216bd800ffea946143602467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab5a7d77add59bbbe99fb8935cf48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ce9b026163758593558eb37d8ecf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0d675eb678227dfe505ef5deb8d8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a4e7e8f251df13e8df5167715078471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66cfd419785f6a3284db6d34878a63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1fb429ef672b805740f19e792cd42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa385e85f4b8500115e832ab725049f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216916c1bb2b3e2d6b943a49cd2ded13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8927ee83e6de3e0a9748efb76102b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be90ce593a83150a7a2f36e446fd375477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7dbcaeac41898b7f6280611f7d2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab103cad94fdbdf8c151243b366e48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab042c206bdd451a3a33f427c97de3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc8536d78fba0666edc52a0c690810481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970159c67eb9032789714000737aa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d88336bfba4ceb031e8e216ae69a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256b1756050adcdf608b979c8500f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae711ccf2903624cb64a3344378472485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02aec152fffbd992edfbc74d23cba2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa394711a1af5df4493eda55ba992e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a549b64ead6b77ca5f146727d380488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28924c8d5168b0601ab11ca099d3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614f9dff02f801260aac0ebef9fe8b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e36c67f8b60ae17cd895bed21243c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a95f87767efbd37a74c2bd901544ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2828054042d9770004913bb668e44ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46589ef87f1f2b8472caed7a42bdfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e527f72718d77213cb3693cb610e53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e04c47d8cf6a42261292bb8d629713496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d95c8dc2e1ace884a51357d33eeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0786974f529d2a4459122fd63b80ad4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab687f57ae2b5e8eb98aeca22c58e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53da06d6bd211717ef10368a601ced500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649073b894514db99346b3fefb04bf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d5d3e2966ffe35b6d0069666f7f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c3a390b479231652f65b796ec4eb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bce54d4c74e832d833bf70b9babc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79d6efbcb87a265fcdcec31a8420d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667844e3285e7a2a599a7a9fa5987a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d4ebb51fcec1dfa6bc2d80aa5d1e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862d52c2974247cd7df9d16157cd72e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346cc723a8a635bd1a4e96187537d58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957107e5ffb02e2c73a2998456e57f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5aba673a23b17cf752e7d86b537d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b62108ac48febeebb1503ab66e4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad55257ff3e4d020fe0ffab716f7bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de4bd3b036a96f3c37eaa2a7d66fab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca5ae967fbed191642aed1d5182ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277bb0370521af23b279e8247490a8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f424c42fbf9a36d54f0ed83d36a104517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37500d31b30b03dec742eabd89715eec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c481d06087545a5e6e9bae2c1b00d25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1ec464492533d3fa93494859d8b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72c0d70019f08c32a657a0e1376ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573a15731897945d9cca053813e063522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a650658d333baa9ebfa1ddc93cbf76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2531f6f51dfda854fbd79b6ee7349524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a5390d894b901cb577bb84687c89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a44561fb6ea13ac7044d4b6964e56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e66ae517432ed4f9db7c642697d100527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc222d836748c287a13c62f856e4b3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a84cc12b2c7dd655bbc90e953ee6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8f971fa94b5d2ca0febf2540a5d43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b622d5768ddc7e9f0f83925cdc0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52262c425bc52a3c0b01a1e95ff5e52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde38e409dd6dd9204f21e00ae4030533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd91f62c0bca94976cbc2819a5a9c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb94f6c82ffd1e39fcc2de34c0dbeba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e662edf7d02e14799c04f128802c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f871f7d80f5b85e8dada7d77bb7f36c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd4975705837d9211b2421756d54f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9079cd4b10cd0f0910c4a74f3b2f436539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b3d00a67122e43f108ff954f2269c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a51370dd7586e51fd0096041d3cd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72cccea3a51812f33368a85693b3f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e181f75578d6e7d6637e4fe905d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20931d13f9ceb5ec121f51a2426ef4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d647152760aaadef4d0d882c4e900545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05e625892fdccfbdfec5eda8f78ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474e32f32539020e20c50e4cd5d221d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6e8ac962d89558b849c3e4c8f2eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fcf005f2b4278a4a157e8983332e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0859073b384b8cfefcee27992442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79589498eb07b8c8b7af821f7011cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d445c29aaeab530604d56aac028c76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7e23af3a9c5e780666dddb57c64d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49596653c2114f64feb8fee41a01c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340ddf5acf3444369cd2288d226b5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595ad8d84593d6c77018e28bf9df5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c05776db19d8d75d321037107ead8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e6b8de068fe9fc09eded6c0bda81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061872a0ae05032e4e8be00f34636b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457395ebe263dc3d79e74564c33d9372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e90316ca708f72a39531e42eaf99b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b76ea443ca3b531d30a32f4ca3bc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f50c4b125f17477a9d55db945dec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44b4f9fa53801bbcf094907949fbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308f275e0f21532f931b0c440ecb8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec984ece1b2988febc7c61801c0af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d69c71d4f0e18ae2ea40ea973bde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97b751c75187a3b1053c7afaba2ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b6e3dbef50954dacf874403d53caf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5aafcf67a0060b8f02d4d51e223f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e336dc1d0e8f0c84f0da3e320834239571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ec2fc54a9a59108949049a2fe868572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b46ef359641962f4de00cfe97033a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a0b003dcb1b5b42b7910b626f7d7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6c82145ece90f91e0fada5638b60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58ee1ea841873e5b3a14d32dcbbe2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b503263dc42de243d646c59a4f821e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde1818db8cd0d0a0dc568bc4a83ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7084e71f16fecbf499f5acee1149b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc853d9da4cd506f03c785d72e7cc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641a43365641a3c397b90bc8c08955581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b7546e1ab1158e8929317181f178582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc26f293e0e8380e09a0c8ff9a1c485583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f3f9a4aa4e0029eb01c662694b25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9421f8db4e7a1d3f26d61567a5016585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe006dc7451264ef98b16da4cfea00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef499079a965c62de489cf8cf4003587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce084f18e0c8f022bd3ad5a2a88e6cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdd4b2323b8acb57404771f32e5eea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a07d8ddae07e6524d5e6fb5e66967590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53856571df64da5e1c8678d86d1cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c58b2f13ad98c9a57fadd99e5db50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f1195ed1324d165a1c926e32f0dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74395ca752151d6bf782702d942cd0de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ca2a0e01018eda8bb3b337224c01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cba0941ee60d709b7365607d3545b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3995257143b22ee46c945524916be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b077b72fb5e4c4a94f629d28c658a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a306934b32d654738c7c81bb866c92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d521f68c1c309f4e3bb1419b3eb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee46e58f6fd60fb9ec7b8ddfa255e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1c262e46741f6f952852947a2d01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4490f70608173e2947b8e658ed2858603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a01092c6f0bfec62c170aa686f50d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f2090ec177b54ba3dcd97499e65fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408baf73cc7ee81de64fb9f71d18228606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d276373aa6e2bccf547a669a3e27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31885fc04aed91a00ff32913c6e1132608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e54f54dd147fd13ea0c8bc2bab21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b17f9c430dd69e04c8060bc9962ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c5319a82aa02a9332956f04b3b39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2403f65141cfb445fe8c2e2ffa893f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b18dec539e83a0e8daa60e2d0703613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec2039d812c1f4e786b074b08fffe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711cee0966434e7b56a79e7d7922656615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb729b622e798668aa793c00f59a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188dcefda03bf31b3dcdadd122bf43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e194e2fa6a31a3ccc5c4eeca9ccf0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1618bdf8f95e1d79764dd5edb1f69f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594430a85858dc4e04a5597827ecf15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f64e3b9d223a276727f5b9fa81855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2789187956af42dd6dbf375b57c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891b8cf787e62674ac95d2f05e41fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1bcf8f35068cf4befd7559e4cfcea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a752d95423a5aed61e7d133b12af5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638c05f13a3006e125f65d3419f7c5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37911e4823a4a37641074e61cab24a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1785b9c174f5f7bc1460d92bc0ba866628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee48b94eb09dfcfa789d1ddd397c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeada65647fc303351af5e3948ee96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eea7294ce205215d236278e799e7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19beb98068c96212424c044f4b49e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab1cea9a41d07706ab8c698a4296c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e86b9a2f30e40c34e482d9e7cfb530634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ed4ea5081560b3f4f6d8aa30754fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22bcb192f416b65fc72c2dab0bef7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77312f59d008a806ef4bb95d96c99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02770db22f102bf6b42d5a0d7f829cf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3525e688d3309c4b87529d15ca8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4241e54f21493015529d643c18aba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9110f35e2637cc1bae95fa9492c2b54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c0adb039630bc93f898cf09571b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ba350f5fa71ac99dd104b6420572a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5bab5895c1ed3cecb938dbfe94784644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f35ada9031583c2440090983c79481645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627cca8750c11223fd3b35211da968a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffb852bee38808515ad34b5e738c1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88214105c0a315d0182a03ddce39b5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52024bdad995245da6ff05a506b57b41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084abe389715497421f4a8c1362e18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37925bb0b6f67ceff3044edc241fe6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff677a1d4b885c16f501317bbb4cef62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb692a5d2a6f1b313f126852c7fc33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347da59cbdfd1ae59df8ad31e7668bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1698e6ac94fe3b9307e68757c536655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f9cfb999b680504f7b2b66271df7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf681ecef0afc758a897248ebb55f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7590b247362a54b6d21dfc514401c21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138658c699115b0a8a5f1a27b1ec77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d0a03245be5111cf95a14a2789cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee509f9e0450b5159bf3f76a59d10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff563e1b4f63073454fd0e2f495a38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf3393379d7802f87266f14351259b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4893ebe3531f3ec3546538e28292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d63f8d50b995a3468e63fdbb98483665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2e3cd374897279b1fd234dae0388e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a231217960c094d0073c3c850865667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8e8007556f6266e0312ba955781c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67a3357e5f3404a47291f99e2abd8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906700736b5db5b106d7a03d773e9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b6a2ff55c8b58b0a4abb4da0a4c2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920f0286b8d9d28674d5385571dbf39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716fb305f673fc75de3bc3ca18fa6a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a50856c344d02e83738f572b81087674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072dc11361243f1f4399f62c67b089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab69f68729f8ca4fea4b9f41212c5f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f94a04159a9947e0637ec23ad7f5ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3da1f9b4b2fa2152641f61fee7296678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42884036ea013a147926c6fe750d54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc0f9274fc20bef3ad56eaa18b75a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c461026e729f05dd48df0d23578b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904d459dfabad56d2aa660b205367c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586ba31bb5519c13112da7de59cab0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614059c4a71bc286b1abafbbee6f12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b18f7534010652984cd4634b758d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19035cef9de38f022f43539ef03848c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32def93ba32ab57a3e61b726ade7c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2dfac605e936f38051f95eccde6b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c7dad1ab316b5211d5b0905a1f072689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91105a90ab23b2212d9407135c855f4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b113d4de72f722601aabc76d4967c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cae038fe3fd0392cfcab34bbb9acd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a8d127088fe4a7040686a4b8f87c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e28f7ee1c891ffd7aa7c10142906694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0923c657ba84dc6b2f1bb3bdeb2f7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919d3ba3cf6a00755dac4fddf660fd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad1b3f720fbe60220e29bfbd193fea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6261c7118269080a44e62d0d2e3ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d809c4cb59cd535df3b31477997174699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5d620d643789a2a2a50d9c6d8f1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03c959a904f59085f577215ffe9986701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58e9689bb689bbc7b2bea8d150376702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15ea821b57fc38ce065c9b6b45de94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27504fd3de1b9c0e8defd785cb1797ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978ec7802aa98eac11cf53a421c2ef3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73118aec609bd27e0a288677afc87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787d750312542f168433961418e1f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45992c3ee596b0ad3174e2edebf5f78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995706e937982b288a5399e5b39f6de7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc099381cecf0f74eece5cc813640710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3d86a18d50fd90aee3f38b30102fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda90bdde20c7cd0d1b88c8c4bb64c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1750774908f8bb9f45f8c1a2287f685713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa7f3fceb6893b3ec61f2a1a83417714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fdad5323ea26626aa7e7b812e1429715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae64e71eddf0882c609f92dec00a55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54609fb17a163071ae02ee59b6d97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308083c522e5591f8e47bc1fbcb8ce2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10077fe218d391ee6886105741c27b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1cc5a990df145c0ace1f2098a9334720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0bd087a3d38c6a5bb8f755ddc34d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8977ce1cbd377b39b0e79915940f920722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4b0f6af6843b89bbecef92936ddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d238f3653446d3742b57dd7f2b52f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50706906b810fb0de32ccb26ef9ccc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26277f9438072cf5484827940efb851c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd1dc4ae0fa16dc34d7283814b4f7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabd31744fed1165d02acad6b77cdb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d27ef6cdd20a688e7d2021c60b8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e34613eb9cd3adb006709aafa5aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d46b6bacc8a809e0fbd99254fa50b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b677e97f166d6154df04d75a0273ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fdaf498715d2cb8f77c9303a71414733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ad3e60cb086ab72f0b45da9f5b5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eef093ff01f1c4a130d2aa9509956735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372745a02dad87814b5f891cc2f438b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490173b13cd8ea9da313bc39e1bcb3c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f8d48626e5f7570ac8ca2a2de7dc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365d1e467eacd22b8c873b06b3f7429739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2684612a2f90b5ac75c14959a464a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4c46ec3a64c4a2f6d013d1b3e77a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae18ab51858ec60eef60fed3bf1936742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a523d0087522ab3958a93bdd75fed0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913196efc267f99a48b526c1f456dc14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f943f2fec8759ccc34bddb2a6a7ae45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73292f76836b296abb860dcd490d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734bbe861df1f69e42bebf6af88142b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7e3aec693a6c542d398f4417331d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55726df83314771d8b1c99b13d7fcfeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce8e198d8421e2a4b9a1c86f1bfba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e76e81a1e424e39d772a85e7ad9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318efd62752769e6e46682d4bfc3ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024f76bcd1ce3a78137dffb75e0655753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9105f1bbcc790fbc55275508788bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e8029f31b2f4b6c06a57eda9eefd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da410a01137cd371d82cb0d3e94771bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291fc717bfd0fed0a8370d3f58acdc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f93df1fb99675fd6810cf276b21b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1d003fd3cba06329314268d94143759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>