--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93269abba49104becbaa6c39b5eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88679f62b6a571f4beaa67e90688e5012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7250af1e1b8a5a39e981da30c5dee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b52383dfff2e2496d93cbbdcef49e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba3e56bd9dcfd246f8df07f53eeb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e488a9e347bdc957408cb0321eaf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1fb181c3c6b3a882bd60413141b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e037eea57c2c7c77af4752fb07111e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32424b1efc10d908000232112ee8b2d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd718d3076c306d751243e1c8bbae110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323540dde96c91c68222d7b316e28b1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa571cf9a27467a1697f6723a63d9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360ebfb9478020bd416cab6fdb37a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918b1c9acee859a8dfaf5a9c53911614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926219c04ad5dc39e283addafc096d4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff6ea18647c1ed93d9f6dd1f60c3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0bd8fbaf66490c319770140f97cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9a0945bcc09c881c5e99ea9f7b78f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39b64c2853cd1ce52273a62fa29bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b08e282ad8f1d1aed98a6fa4d32320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46c2b6cf99631a007a506a34dc29921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e799d6b8f06d8ceb8c253180649d7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a7b449c1712a4718bc9555a9650a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855b62e06d6278e167e974f9d0eb5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc5758cdf436f83817cb33e9c3623525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703969b3b626f114f4838245d98b16b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c26aa2124e04dcc5459e2cdefec527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be1bd0465a4536d3793481384f2e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e07b296cb6b2640100d9238ad360029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd86de8096aae6aa0c23583e78f1d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174b079aa39aabcc840e9275ddfbd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b16fdf13c1b9703218916629f4cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7be5bc363f6aa7c5ac3e4651b8cd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6c2bc0949404f924d818227908b4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7143576ca76a3538549d4d70e8568f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d413e5aa3bb1b782fad753c6da5c4b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf02546d0f099df4e9a4a2aac73f9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79dc2924dc6d0f3d9ff437f57bbff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062691d5373c28cc45778c23b078ac3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d69f5b082bc6cecf4055dadea4c77140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d04544d6aa8afaf6825e1b49555b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c9aed4ce6556f1721f7f437f563942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1541d5d89b4cb78b4a38de796990043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716265b1c69806ef1f12a687edf9df544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0365ca2aaf700b6a406cc4aaa551df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817353644250a15e394eea04e04484646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc1e64f4a4f1880eedc6e5cb94b8cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ad12d19c34a51c7da6d7ad21e71a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d3a80df1520a1c0da4eeabdceaa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494618648115a7c03878dfbdfb4fedcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00391dca17504397a8e74baf21413d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e9391486c22c179ad1856641a4c6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e8960fc33bdf1fc3baa00cab5d2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f48ab1ddbfb68e96aac9954a6c6c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04972abce0563abf1df2abf5f0a8a3c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa87e843490b43c5f03a0c61b5b99b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b385103468df6b3609659bec5b0f1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5945b50304e53f150c81bb6e789be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab96109591ce662b9bd7c33a869aad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023c24574650ee965590560296c6dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75851cd1dd5de6300afe80db8cbaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e82d2cd8515a32744fcc5f3285917b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09dda5a906a374429c8908b5fec3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921bec7cf61151668ce3432f7bba0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8401b42396eb151e7f42a8069ea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9698321290d7973bd076e89f02abd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94d960491a35f011bd6002c1406eac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccacec782efb279c49fdbe4d24bcc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e1b169e6e0b837e486929215ee3f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf965535b904e3847804d2af8c64270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbff21549b39be5abbae213836298e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759766b0f6b1e94bed52bc305a81235472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339da205c23642730c62b77cb2d1c5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be145887df79081ad11179d46362650f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a553c7114008cc8cf3a06b4f4e905975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872f461defced035f94ce5954e218676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3e9b168471be46f4b07ecda0584f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e5664f8e598f92787b480db6b909d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fac4a955e6a5c1b3f40cef604ffbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60961ba5e86bf699301e90f7edfeac4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c4f75df69929f4f82988de9c137681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a378a6e8b807d6bcac144f22005af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3297c7d35b7593dd165b0104d63c6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a1b911ab2c697a44d5789d5b163984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6fea3dba18261ce4434cdee8d3b3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b1c0884e870b1380598799563014a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ed878784a5a2a813522b3290244087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3539f4a81291dac4e1ea94df2af9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa606020c922937f7b6fc24f80225789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf073c0f54765628183a66353acdcba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1627f229293c361be2c385d5ac0cf0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75454fac086700e85646bc553114892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f761f472d0fbf6ab86a81b17bc7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc44a064db7f30b7adbaaf8732bae7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e65447190f3c1acbd4b9eb6e52c7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b2de954553155455b46b78898bbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8039105a7c2562085f36862098e957697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d768a8ebfc58c045d365e1505497698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03689152b357ed4085d3d87cf596a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08eb78defba2eef7f84f8269f3b3b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c459dd2fb95548ecae69f614da2fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0ca46e7d469cee60e825a6409509102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae8b1542d1e38fb77f6337effeb85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc278960e845adf5b45f78d84b52156104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed30003635256382e596c06b550654105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b716122be98a6feaaaabed714093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c944f0ef059b7005ac25d5c3b426eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924670cc76320721d9c692a5777899108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855067cc0b13ef3f715cd9e4451162109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ffa932b9e451b50ef7b8ff004b172110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279fb74159d44d2bfea8d200fb72f02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a6cd629169093d10c51c9ee1ac1e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03894027eb2b6fa470c8bce1130d70d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df388b108956ff799735d0c19f6aae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9eafddfe0880f0c64dd49781f5c82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458393b825ac8485ee8ba3d78f50166116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25784729f005d6e0d6d26857debd6704117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e44ed3934a08ebac8b411466dac97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91afc22b0f435b99ee2516e8ab795d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf6e60b06b81a900c4276a18bcb18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ee649af613d83d2909b6d45da9959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd6ccd4829d6d63b4767e8a1fdefb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d112888c4f6d18d8561bd23fc80d27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478d410e6f4c22e22d64a0cb8b0eab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545b1673de98f81b2a6188fb178c611125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d1d77fe3f52eebe383ce2bb1bdc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23e9bb497a15cf15613fa6de28b4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55c8b3e305952908f3b6c075a61ad2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3fec01fdec7dd49bedaf82055e453129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54943702667e405177f07631ecf0c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c79feee0149e754c83eb26017925f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deffa90f50f41e98325dedb779170d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6c401bde65e82ea916bf1fc38cb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324c4e60567d8f1bd4794f595f6b6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3091d7177b56910821f93d703112135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec772fa89b841c7c19f888819de17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203db2a6f3e8552d654a7b6edc662b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f8616333ba9495d63acaeb357076138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418655cc45c389eab53db5a570c63b45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf4f59512283cfabd720e6ff00ba20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f207ddd007ca719e18c64b14dc5fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7955a1aefe5cf8cdb3c211f101eee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3fe147405d3904c8e578817f1408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701d9ffb6107dffefdb7938b258568144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615f14a83b17a3e038bb7c8afa2d00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda64b0b08dbaf5447feec1bc7d7cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae0ca1711a3bdf5554783b6765c68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d54002383f9e171050471a11313d90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081724d17c2e2bd9e9eabbc6e6de22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9362dc0761193519bfa6443b3726f53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb44feca0cc710a0e03093b9667d42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ade28d6dc87bbd0c4e49e41222dc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c3dbed0bdc7a17852074c64c98e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6020d438998a458bef2e79e8d74d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5ccd2ed36e0c70f1a0188c851df6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc25c2e429396bc0d070d1e2677557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a3f035826f1914a71d602edf4c582157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cfa93b03e39587c803bc39577dc11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a668329eb8fe2c211b36cbf4de693159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87d3805c7ca2e22ba55e340b893d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784a07ea22ad540bea60f4187f1e56c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376493c427730c5843ac7b533dd97cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a708a107f5c00e7474213989275fc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb300d48e5b6ccbf71110d417d0d95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7278ff4c4b65e321d57280e0c5ca7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006288b8f1ac1c8e744edc9d6db954166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4b752a73e83c87e76423a34aa285167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a803a0d87b48b419e349d03339445f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b35d21099034f9b9511954248d829e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf7066ece23acb3938f5d4e1a626f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1dab2ccee85cad597f0ccae9bec9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de119a6ecf7846ec11da0f5abdba64e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0067d54da76f4fb298cb6c06e69bad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c7b8660b5908c05990e87cf581af9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cecfc32f33ecddf7704e55ec8e675175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d090785638464ff6ceb41b6f8b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84d4fff5b6ebe31833ba29cb63c11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f94fc5a95611aa8cb1cd1776ade18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e613b2a189d044239474cbc51290b10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9202435ed99fd5531e123429850c880180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64de0735baf44c527228d2b5d4a6b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20381ea543c2eff4eb3da36e594d1481182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116110530af913af79219f870f8e7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0a288bcd2aa3e0045e0ed0a47f6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2b9329a22313a20091044ff00104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d89a0788bcd84e2d36e3bfc5a86b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed698a396213671dff23a1ae411ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db48f5651e87cdc92cc5f20fd0605ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee6497096f702ff2fa7cf63f43f76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041a846c289801076d129debbba0a22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a2ac4d08b5469354e19f0f0a3a8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414bfe96a6acb81c517bbcefcf8a09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf52ba81e65f22f571e7d48097776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677d4079442c82bcab6a257fc11cab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a0be9c396eae17027921de0bd0a2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3f92c5765fd431b66c415b92ceee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e014f1773ff4393c60fcb6eea36f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657680fd84816436faaefc5f4ddd4187198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8602cb0afe48300f6ae7e3ce5922ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ffb83cef09b8bae7dcadb05c47b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f51417bbb0fb03046a087dc84ecf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1ab43fae9a202813f041230e92c18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9bdc6be9120b65caf9f903f7f2a08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f97f91eb8d64318237cf598022028204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8809424607255121de8493c34a988205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792831ff0412c866c493fbd43259fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15126992499044caffcfd4272e75dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6116b2a82cd2164f131c3228ede3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d2661bb4de54f31cf2d9424390cc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a767f4d2a49bf48c457079bf59a9d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740794ca571b5f7a0db835cc4e1c97e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca5df4b30747752da9ae89cf5be23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec36ba2f2da099f6a450e70b1b97adc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11cc99ae5adfc6b6046a783cb2427214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff970b626516b3427426a2005521819215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f628474a636ad2689244c50e37d732216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b19f247afd328dd4b321f89c29e3f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ed795ccbcc72c8b63a7f30c6e83b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfca88cd293e3ae39f0ca02d2281db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f7d7bea744f7d7cb5497c5042d62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd163665f22104c059ad55734a39363221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c022f463b680ef027ded663c021b66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b378fae7b527fb3b7844983092704e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bfa81d07f020cba6474f8a16c9367224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d725e710cf0308e6c9d53adacc7709225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb669ccb34a63b4f09ca178469e09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353818ecadda5189c7bdb8ec64d3197a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755fbdda91cd6960b49bb5131fec563228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d98a1c25fb6489bdbc875ecc4c50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0e40a3edfccff704ecf211ef7b44d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a80b61b0ffa82edbf7375b1b31ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eed39660a0563d9a13b234c0ca2de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e9e6c365b8cbb279ea3ca1ba37c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df1794c61aad75304028c36c8f4f1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b837bb15962a9508011e047d07dc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174363f8fded412ee337cd92e7aea30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18077fccdf23e220979eac0cf81aa77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f460354fcc4f776b9a354a56d38ecc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e59911aa3226c721251a1ea29eec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e939af4ca4c3d98ebf6ab2128be8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127d8b8db97b1ad084497ee4adf933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe3f5693108ce8d69e9161c1fc37c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b405f730143094e2f7a8adbe9cc3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf3886a9da0c63a2ebc4520bc77eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722eaadd6d586774182497b787b46f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2f15c595258ce7757f1e51bf91dbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a1a8882351175dfb22a05dc31b66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab23f669964ef6717faa6a3918a9a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905760b152e4f00a32ce2b2f06a17af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4f9b81e94f676d73b4642f1ac835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8a2da3d0ecd3fcb270014df89070251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ab5e59749e5265eb934a322786e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb74d924dd7d0871f4ce4e0d31a5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ef8c3c27f91c4e93f3e49b136a3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7385ab08b61d558f178f2a441ffafb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e941f0257de56a64c188f43943104f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9295d140ec0025ebe321815597472c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173af65dd61a4f14d7f46153c09d932258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965ac8e3a9f3d7c714c93532b7698f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f7f0d75e1759574a3d50c1a0dbef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce143ca4ecd0762ec0335b730dd8af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62071c7fb016ed612dd15fb49daba1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d4df9cb015adae53d3a9f5138bdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c2c3b0a1f3c706df75cede40d6fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035b0e91a08d75370865ddf31100b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374e35076d007c68b86ff7dc9c2316266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d527d13fca6930baa3facaa6c5b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694eddf41193ba55d25a58ce454d5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba556f4b97aa8c7e406ee6b286220b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19754e0ed6fb2a153645e0b1441b42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba505b7034a6990c1fa2692b2bcd62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90530bdc10ff75511cd0e9e21f71d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece73e73a0fb5b1589fd7bf45c9ee00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad04494001975f16800fd3717647c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48510f2b2e1cb70743e6d79babb096e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74b41de3c9858db0603b4e81fc5c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe9af395e21fae6c9c9d444c3f37bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435413a7d0d73b4922b4e2e290d2a9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c130e15c8a7f03d027dcde3bfe03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553080d738d42cf5cf5f3feda61aa21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269146a507422d43f16ff72c7e729a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa845a710214f895b655ce927c9fa05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db20d8755e60eae3b6bb0708e9441f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de322a1e58597445a7f82c726c436952284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b082cd69b40d7f6870f717a961d817285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb0318545e5a18c35ebe0f337afea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dcbfce5612d6e13d75939a5348473287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d708266d629c200958fb39832590c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d8e13fad1cfd13bcc1630f8fc1cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0334bb3762278d16774d8f1104c5d6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59b0dd91a540c7b3302afa27522c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5194402a626ca060e4464d40bea9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789c8b3b369c078aa3c2cbad7277085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d089243eeb71637facfaa33a3e464294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d651fe5a79d79583297528e0444111295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02851ccfe9a6123aacc0d66ffe2cb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4cf01b122f86c875679df93f2a52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2badd9fa0e4c495a95b4e1b12b0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227cb7f91b6c95b0436cec5b701bd09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109403667a89840a778f574f371e9b31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22cf65a01f0ea7838c7e4b1de8a246301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380c9c23f2c2b9532a96e914a684a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f430ab39c9404004af7fad642dfa1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78fc2ff29133964c7639a37bdc1773304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8bc28ea764473c4db3d4a35cf7a13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426047e42bf4286f3e694099febfb578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bdaeced719c281c1a00937a803f9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb095dac454875c0ab709f355c720308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea19ebce30b0212bec322d196f09ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff5bb35c5cceea0d354fc9baab711a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5029bd830066d3abd2551dd9f698f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efd733fc883da896ec0389dd92661312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae58712691e989a119f5859a0a34b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493aac566295a93db216fa9601642f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea225780333d3e61730fd34b992e879315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b7b8405667e2040b3440a03cb435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc2c5619abb934f15bc93fc1e50d80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8480d79c9c031b2c738ddfcd2ae8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c61cb28dda19b908681946ce5c6d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97a83d73ba5a160ce522e9379af93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fceec4cd98083af2195bd97a2a310321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642162fc1c2bfd422bcf64c235e21053322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa86acf479997d8b4578578c6cb401323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e970602703822d01e9dfbb7e25c7a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6a474519451637e382e3ea34e4ea0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e7510adbd69aeb4545181155a87c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952640c74dae9fce443b827b2fff28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd3fa666415d7920720ceda13260a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0248141ab0c7a6d5932fd897cb35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f5b3252300fbae06955d2cfaf5df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e63172e9d8694f367882814abe87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffaaaebcb55d4413a9dc2a263e5548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6551c6bc7da44adda209b2fd3d746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d047c45461bbb59205738c8b6149325334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3b0aa16361b3c704ac66a18aa39ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb07c3abae29d2f8f5da1b19913d9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48d13703b8feb4ebea7735ee2e580d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38b9778befe75e3a72ef58d0778c7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9780e516bbdbce655b4822642a795339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efccd281381952b60055ab0b45ee77d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bada309e3ce14b184cc7733dd509341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931cd7f0bdaef05fecd681656462d42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1f0c5d3b8c5360fd46c42526673a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b9fdaa604c39c4d484cde4b84625344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca718122c4106d805f715c830c859345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da6c212406888a80e6d6c48e6000f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27931dadafba105feda105b6a1eac82b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0eb932cca9252534468fb17464c13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faec4b3e20506deacb20fc30d42901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d45634f58a05f059bdccf45b267d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888370b56ec0f7ece81a0c407a4177a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f594dac1c7795f62850517ad7b2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe79c2bcf4596a44595acd5e2590e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f3d6aada929f287b5ed1277602069354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93e21ac3ec94e9e60d163ef9c4006c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d546a76b95faaec2046a9951d996e6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bb1d08ad1c8c4b5d34d2cce80f22d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7a39af342f6cc1f75c426b970de0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f66fadfc45cc080571e46d087f1079359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52431913ab5cd8e89f8dcc8d237087d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a97394825915ca7fe279cb3665d5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1402f7d3fe71af77ec7a8132f36cac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fca5386fdb929602e78638e967f23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9850bb5cee7c8d8ecd5ab4ae63852b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec59e0bc47de9f9f6d02b5253dbbd7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d43d6bf51ff2dc7ad61eb4442173b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f6d9f69a230297f010415706a410367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9e05717de6b1f2d4ce8c4953d9fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80f7e644697f5a5e2a5fd225853d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96893c5b8b8a59ae13ff3fe04901c99c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e562de5557e739d629f45aeb2d8b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053a43d601938fcc488632cf3caa3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1b059472fd64191dd95e67d5d6b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d7f3990e475cbd45df701bdacb13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd4d2fcebcef59bf1793d3bc55643e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cd4e34b634a97010b95c6a249a522376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab457234993a5a01cda0bff38acbf4c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d50ada3fd92b8ebcdf99a0feb888378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff24fd1e23721c78c3b2e40988644f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a2c068f642502dd4af72781c4e668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ffecf06e4b2b8b9c83a3def54db5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86961707cee6e810d4e336ab7d24e06e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa960f8de2d88881e50052eda8508375383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cef749257c267f42f1e8b056a6c51b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6dcd5abf9e24d3c6d8a6d5ab2b9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0528ac1081864a4f2ef5babcfc7c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd57c66966ae96139cd0f8c6da052b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a435aee27569dc0d564190b091971f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f7859c7214b9b1ca0cc24c6358cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81cbfea343e8979efcf6d8928a98c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a16118b3309879b5a1f54fab6996d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c8feeacd9628134769f679f0527c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a73810dc59cf7dfdac0667a2787e68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8be70314e827a5099a527e94ef6db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e9f1128aa58902a9916c163c369a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1f233f84621ed1e8504feff7a4d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290f99e424218b957f6dac0b708964397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c43d1dbc36e8ec73a554353577679398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf44e526f4678fbf264313c06aa350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c6bb5537be39c30dd35314ed0641e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e7e9368b411ec279216495366114401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1500b5bfab94cd98f0adc590fa5ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb68fd45edb0e3900e857589aeb99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5f091abdda7b5968b145daa5a23a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ddf6c1ddf33d94dd20b36cb1c3672405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a1b8b742feecd0558aa85b2519e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8118cb771bcf53209ad0ff3bb25f29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a969fa45443256ccfacd797042957b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9368fe41303f77e1f6642d1a36863a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33845f9001363af47cd0d7e07f4e388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bbaf75080d496d9a3251fe7306259411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aafc9717371dd9cf52b5e7e7298c4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3adcedea111713428ff242e433363413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029982f880eee6b26d8194cd10ffcf4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a766f01275cda012e85bec8d6fdc29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c87b661dc689b96523c6dc109e605416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8d465cc1f995162cbf1becf2b9def417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb8bf00471b610a041446f2063b91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb5372396ab0bf624d723f07a79141419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0b6b8d387c370b1943f9b44d203c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d1f0663fcbc2057743ce26e0016f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649c2f56cfcff0c0c77e5700b30e9c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081207f9e1d6f0fc48632e27357b5805423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615e9a0f4276a727c5865a9d78d5815424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad5eae51e1e788280be38609b511ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc397ea254fe97b431ef2fd3b19c578426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70d02d0dd9084f1e9fc1a043b46296427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19438e7b132fdc21f120116f86a330a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f78984bdfe2441d4dfaf227a7074d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091659899feb7443a40a2a782f12c73b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3537cabd65fb9044d35e0b7e229a70e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa0613495ce077325c6c228cd40bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7c0f6da2b3bfa7be48a3d45094f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b031a29517f5c66418dd4e10b945434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770fb5da9cbd49062a64f5fca356d99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044261822198efe1e3da06f3124d53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec9ea9bdb8989c6ab3464e2d804794437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05dfc6b18e6f022ac956c57685649f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c12f06040b239f0cf3ea9b929d18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c10407ba79f6ef88cb0138f64dff7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0596858727f3bb86637153223425441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bcdff3f912018f2a7b10076f01789442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe12f4d9bef2df0d11dca4f2328bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb38ca55eaf8dc970f467411a5594d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60193219ac4fad48cf3bb89ee8c1f328445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1406552d7174b239e8a2e4e7c6ae7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53919649dddd7f1276504a13b5e1cc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abbd5985e5c9fd6833fe203373947448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533fef71a614d8e76c81e4cf1f11b76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c09b20bce19d3b4a28a64988871d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25009a352b0133f3328e21098d862451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79a38fd2e99b6fc1a32150f786618452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45945dfc01c94531659cb682bd3cdf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12690aaef1331c327dc36492ced1f16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdd155d12d4467c7574387567f4ead455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2bff4899cb3c7ab843a2b1c4f95c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330bcba556bfeb9bad7ad4ee53696a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b91842aceb57de6779ab77b94fdff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4154996fe23bc429d1e04ae96926c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ee5b0e3bebf503b0b3bf6e4413d9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3fe2c9fdce1824adad3c50732658f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2563a1407cdcf36a95f1e170726b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1e4f705771dac20ccacacbeb1d0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b543a08db2576232c8ecf5e37d98cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e34f80097270e03e829a27d22ff22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24896c90c8029123855e2da9e0b2e74a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e40fc886c73b0b0cddb863164f57c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c51a55833ac87664cff8e0e1b395d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12e898015bb190b8632b6c901da722469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322caf626730d2f4e47eed37d2f2c48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e95c04e5030b03afb73d2396d33bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b5ba47ef1cb912004c63d05b3d5e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ca0f034642d39fdaf3786e7facd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062275a6f271e4aa6bddc09c616fe82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170db793297be7aa0844d2662af9fcb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51145f175a4d9db4e092513622d777ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa6d3bfc8484e48259e5a3c2738c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1697670673d4ffc292c30de53964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c527701da5ed2477da2e7452f0966479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9647f9bc247aa95d169943f89298d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1c0e1c214df5b6c1ec63ce850514481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d361863c8cc6e890333b9c82dd3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db22078e64b37e474f45a2d9106ec9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530367f2dbfdd0bd719532ebc59b40e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29fab98a2e7285a2588942b35b6c78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45d1836590d59e32468db1b19b44d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c2536c37e20d1aa06780b9f842032487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fa80c34cb8404a1bd5abec23f8de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d07343e11751ec29190c197135abb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c144ca2eba3d3cc51e9060328ac3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d10ba4457b24e389737c414040f1a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779728faebde88be298a28763fa077f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d188238894e86bb98faec8e6ca84f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154d7e43800c69413eb735996db293d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d1e3e7ef138635a9d26d47437362495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eb8d3d500163af5999a741deabb1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e5953132e6a30a310cda6dd81e149497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261be8699a9bed1c819c692cf30d77c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ce78bbea67b3344bf7e4ecf9483d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce848c2be22d4700497be9fccdc84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cc7b01ff607a40a7627ef78931cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791ee17a598ca202688e9434e8a69c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fdc4658c64dfd720f33a0507eee19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e08fd6fb29c28a29ad7d1050617ee0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869be151fb0fb84c02e101a4042fa60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c80a0c99d0d9ed9f8a6938e08100a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11295e13c0a104326b5a31d2eecf03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cee3affe1c51192da6143ae42fa65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4203e67e9ede1d112907aa82683376509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ba9c470f1de025de356a4676fdbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1df21246fecf0aa1014084b1147ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d832d2b0002628514341da7a3448512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f90f0b500af50db2c4da28587a0861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650942a1b5450059b1b51d1badee60cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275198fa2919d95eb0719f9e0728d0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc19bf0a99309841ecf7450c141a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a08505e4798e84449c6613f6dac33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf32da5f4ed3b82bf60f65bb767bed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19382eaa0415c3c843a4b0c4832da7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22fc67f11cfd77b5bbd01a60c86103520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5be274efe67173d208d7af9c48872521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8653451ebf2fefd3a2c7a03be1a8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f3595eb751d22cc3364511f03b27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010fc10695a638823346a20f619950524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858ad99ea47cf3b03f203a2177f660525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f067dafb1cde76795f01457ab7b36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160051f89b3a66344ec56459f061267527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49754a8e5d0b1552676aa8239df12db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122d1e47673cbc69b455dfbc28d893529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba2d7185b75e7cd7e4bba0d2e27105530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a8089dcd3f2756475227f6aba692531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e99805009352febccbfcb9db76929532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9198d1ade50d5e5462ce6765dde6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615997f71a142f4961525563fb261c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d4b762e83a88938547346d530ea65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c4cc573e57d7989b8c193c96dbc3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363914c5eabe75d836edcc30f7c6f44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c8773dd77942c6b49d526ee9e4c45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae2bd4efa8d5b4b7c6ee2b0df769ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284e31ae04169553c120f0c99f3bc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94f8fd8367a178069d007213998ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b30e2edfe29fae96d31b59a53c463542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd19fbc3a52e960ca93cfb4ba4432543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335d96d1b2324c1e0a3e19cc7d037b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc170071a220ab711b077c66683a10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8dc3ad3b29cdd2b37bf83ef0de547546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e50760900f2decd1ce19de450fb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80718b4312cf6aa55673d0be87ebf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319e979a0751df938f2b0adbc9af61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2241fa66e7bf3735fddd44fcd0b85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa91536ad2de7b7527cd61b8273b557551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8805a84f5ef73f0d43e7085a3b737d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f7b82e47acd49d589a3f167278e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d29ef628b641d1205da6c53c48f31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27c0b2fe37c2014e78e918529f1c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd964aecf2d300b681dec05e05afe8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d20a9d648287a007f1133a9c73a2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45fa71c0be857bbcfaa0f85c235de1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d404dd92728f304e8d7670fc95e82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749125dd061525c37bebaac8755ecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7636038834a7f7fd2b9db148b016614561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa4c902720493d4c9500ce77c95d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d790b57fda2650733592bd575349e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ca90b98fa8e9a14dc3ce1aa353ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1080c1fa2429cb3216194c2af1ac3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b3f4606ba00589312b194b1f5c3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0deafd7087e7a1b51938ce6e7efc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d747ace080424eb783a42a731500fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab9a3e85d83e544859cff0b10beaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5810d3d9816b68b40d27c0748c58abb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b36a612de16dae56b98fcb4d6e4f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef64e734225c6d933e17f939bfbaee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b83e6304a26c3fbcf8b8d4726ed2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac01d83c6d50423066b99265677e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25afa6c64a795fa1c3aa5ea0993b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20412102be53706ff057392d5a77654576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916462cfd127123e2faa04c6d2f048577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2162e5181d6e43e04934b48227cca3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040681ce3c15b9cc4b8073355a8637579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96cf96f52d3f9fd134baa094e48d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b93ba5a15c4a3c2cd678cfa1ced8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fcac6b34e3c546ad0ffde38c87c2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f8d13a16350157349a2813d1ce72d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6149afab687fe47e9b86b2cd1594f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7d20099266cee3f5bff55a67b8f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e369a1cfac116b208e331b7a12fa944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8f43d0f5a772c8aa1426ebd53513587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846a8e5f1d0fc1bf580b2de16ca6710588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2724c8edcdfc79938361208cb86593589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49b4047d261a56627906f9d9dfe199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a3939d6c74802ab64f68165df5af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4243f0a94f20ad53d922d440944ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db01321565dc55765b883ac82238f9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd41d315ed6b214da8f3e7dc2bc405594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8b46cff290793eb5b92b0d955637595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f18dd016ba92b385e1be94718cbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0026147309376fc043660db18dc209597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd26145e64caa1d36000e0c280646d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc9623ced795fdec04e67294b2b8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29858c6fa4a68b6e4061a8bc383c27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a9ca46794ddc863725049e00c4e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8d946f3bf6691d402961951a89c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694766c631e1fe0a39432600bac7be2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f398171822cfee5abdd6b7972130a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e818d59eac8be7b2f1cbaa2f71316b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528cbf328ac135b5c66fe16015b1649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e0eec869563a7208597d902d77ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b27b9f3efd8b5308ea5627495be7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeef1aef28a41ec6e472b5e852140d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a8d549a741c2156c3dff1901cd40d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d957e905b425630065128353fb6c7b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990e451924c02c62997da812a03faee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b3ada0166951295ddb7921fde3fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7f1d9fdba1b83a2707ad0023c317614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd52edfee25de6e5bd8dd5f2829c86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cf0f4117699ae5086b5267bd31336616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bdab1793161d11a9981c09002b3b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e460da996b979ae7c054bb2374fbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620c31bab2e15a98fd3c754f23c772619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75c0560dfae702a6cc06c400c991c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6db017d299718e08630afa3f8e5e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1f3348a5dea539d6265c232d37fca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3923636bb22dd494386a5ff496093f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e615b9a767cbec3fbfe2e5113a427d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de830657b1127995024ca02a14574f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c114d95d967c059b9a3878c61dbcc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53e79ced3731fd48e6ee53d744f28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fcf5d4be7387245000219e784cd22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af91b2111920ee48191859b2525242a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01382a873c6e036447c01f153293d204630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114577840726e077388fe6c5adad0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014f07ecf3b876da28f64f5a2b9a40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61622076911843b2e0f091392bbfa5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac45408af4e28a016da8f0e10754a67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53471fc8232304d76039bf0acb92b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0927a0aaa3d7a7605d2f85bbc52031f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837752d32207f61258638d0d1d828f3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71500d3e19c55498ede103156429c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da6aca622cf50fe70c84749309d26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1bc9db77f9228b4914574cb0d18c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774b98fd20a6fff8d48be12d1f4f50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f95cb547ad2bcc72d0b587ed0b9e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5484c30e13099c8292dd9e1015275643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8928cafd882897f60128b83d33545a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4aee0f23e8c7211a7ef92fb85b2fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a7633c8deae9a5d58e80826d45a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f5e25aba68d054ce05c5545cb731647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a6f3f6b18a70e2017ebde9e527ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae829f5b4b5bc99b108fe294f0ecdf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8ee331a0ac11e5e02d32d26ffa0e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13979557d65c164ecce1bd12d67e31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19687a80e1fe2355112dc229344f94ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2572e6b4ee77dc68751d7ae330ec46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe3ee0bec7c9ab1dfe49074d1b55c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c6361b30a536b73858766c1c4c86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88431461bd8ebd68e18f152f833ae31e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ae3d68f4b5ae183368ba7ff2fad26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bdf10cf3e4b4cc0e51519accd0884658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb327ae8d330ca1c35655f216a515659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d0d12f12aca9a59be660dc1f4c71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c3b714c8d82d79ee7fbf1899ce155661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31993a6b1948c19d1060a754dcda993f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c46e473165dad1240217197054b706663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a3806be41fa03274ee4f4d2ffd198664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f35213a0dc4b7b4ae325c3f5c988f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188e73f129917e8edb0a1c676abdc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f55287e69482098af505381636c96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45ad274b461e3be1562427ce208b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e99f49afee479396262dff28ac139669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197cd98c9ae4d7d4966ac3fabf5c484670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908571508256cf5bb5b576c876722b0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eb7cce83aaa5e63de912761fcdf81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a8490004359ebbf75071cb3dafaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb7e45acd687d085b29f72e537fb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d46a4098b34fba9a1f643f53eb68d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b113d7af4c5624796bbf1ff70054676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce058e601d8ec53769cf48697ee3fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd952ef2588eb363675b83fa5eb60e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95aa722813e5ab577465db4ada7f8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4450281c5548754e37f958977c9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590e760b36505b32b6934a3df29cb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fd87bf884275e415b1600e5009af9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc6032e62dd60890942ae941da6c03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f85507cbe62b304f87848a8eb15f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33778c0d22a9fee1c889d9ea422fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0681e696a9c132bb95b945f9f68a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb97de0ce8b16340a07dbe23deb6c3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2debcd35a5a789451fef42aee782d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f924dde887f77bc981a24fd40e3787689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea223377b68eeec70cc67e416b41d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc7dfd569ba8af829e85f666c6a1f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7305ba2e192a11e92e3f8e20571135692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162873fb19a7396f6493c2c17f3b93a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c2ee819443f64dfef743e5994690694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db62b74225eca2bde69a8e0d8e6dd35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423980e394dae1f7df114023ea9275696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88961291f400250e4dcd57eea636b84f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f62ea8e9bf444e861d910f77756e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ba763e5fd01aaea167a1d83f5e60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b534c80fd69bb134d5bf04f35c78d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cdf5fe8a03b1eafa37646d83e7643701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c513c529fcacbba88e7f87f67dcd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736efe5f255f56e37b95a1957b4c0cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719048078c8635a8e45a1332ef9119e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b2612ef683f0094fcb93c3524618705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae01aaa715a5326f3d0a4c79b7c734706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d631f36b816513ab76b00813bc8f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beaa2b0b9179a011a4203cbb9f38b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ebd1e27af9d401717afa5e717bd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eec704b13c3df8cd928b6997771da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5fa3cebd651bcb2bc649a4111d1b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a8d5a7681f201b11cbbea89849ca0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3769423fcb8c3737eb363bd5e135713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2fddd2dde46fa8012d79a5d6a24a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f364749b5f4a4ae76882ea1901e058715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2260a31e44b5f6b460297b43662fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47227cf50f33134886e63d42c35b4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e032c9575d5ddcf3c0c9e6a3c1aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbce18f59bea99f9aee2963b71d624b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71423ae91d1aedc9e71232e8bc5ef27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b26c51f0390cc778598fdc3eb6e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0500a8acaaf4a446bd40c18ba69e99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ab9ca82c1695bd7686c5ca440e4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f45a029419a5d6b3a653a95a8ec39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eecaf9d24b52608c2fc119b33d9af0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66fd2567e9606e898311442add514726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccfb5ec57dc65eb038ed0e3436c338727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b874efdd856c7bff00fd7763be46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62d9dd452fc169bc68c9f673ff2c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd1e9f5ebea4a58eeb7e6135ef5ac3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb834a5b826fc3586c826551db52a4fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597bd97897133043da842b1b74b198732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13234ec0d006dd566db84a0744f5423733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13618accc8725f81b0de3a6791b355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eba70d9b62d5e817fe9b5005667d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776654ac769a7bd57c9e409e9f9b706736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb4e4bc1ebe2e2b289df0ae5decf53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc007cea900c0c22fa5a057b5b8839738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b7be13b5de3706c8ed9712419f518739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6011c6e5bc53f3d201c4eb1ee23e6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ee1ad48abdefe892b0dfb3c9a6f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f9674fab82e5244614e9cc232b3c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fe4991840fcc5f66a294d41aa9a59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e22ace6b2cd1b31cf3911af825fab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdc966b0b0fb0da2c0c1bb18616cb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897cdd36ca8a860785307779381070746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b2ea1f89b05a6592288c7ab20007747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac8e77e0a2c6f1a47ef6a00f5f13d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde281ac3433a3c39822cc27d55645749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625da86741e3bbcdf54c59247dd64847750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f8ed0c07c69c428e3325a96e07332751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae369c82beb6fbfede21d3b9b498700c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989856349924a464d25ee2ea0ddee42f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b277d9ff91108e6ad3955cfee3fe6cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efece1f56494d048683d3412430f1f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a454f053f00ebfc69f8910d65a09ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969ecad3eb712b3c63ed98fa7a2127757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33d0624119b07caeb167e4d8877661758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17554e031cb2837381a3cffddf115759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1f2067f3f613176b02f7c37374f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2d30e35b52f8dd9ba1513ccd03d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa8d3ef9a72ead480a2da235ca2663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7fe7207b709ec9f9d7c072215f4124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e17cc5e3c6d8edfccdd65e3398ff65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb157fd8d9ff7b9357f3bebb13e7096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e55def740fec24bf1d707cf3bd9ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d467a73ef66877d999cabda798c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee172a2202cccab4b5a917e65d344f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114847e4cf9e0b555090c1f2725c2b3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3287b75682a6b29db5c4b19c2a58111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11b66ebdb86f6ab21e0b537ffde2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eb81955ffd94e45f1256f7710101c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa720fcb34a8b8b3210ea18e91ce04214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f69cb77d6417336d104336ebe3b81415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6094bd627b0599637bd30be118b1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea321a894e87e87c2f7e22598ccd2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2879014181e064948a817fe17a5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6803498bbe6ad54ce28271f1f701dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e280cfc47f40362b8aa7bc000de6d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f3486cea2d4ef6ed6e36756b405d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cef6a327c9c2842a5fa3d0f7773dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab509d0a121e785b3d7cfe95638f35ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9166f1994758bbd8e451b4ef259182b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e610c3feb21e89222ea4c315ac7c2e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af162617f634d91c7f4c790a190a8c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eefd3c340227be3cd1ba3c9a80323327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10fadfe8014c86edeaaed3c045268128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfbf30db9224f90d244799e06d5ab129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b425ecd3dee9f2c5e8d40bcd7973330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfca9eb923bf26abef123c653981f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b24f444ed75da121bdebcfac14718532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6601af9a967ee86461f280ba403e38133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18274390a8cbe7ed9905592d4e392134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3333fefe2c24be636a22b6f21ff035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f25fde5b6fffc54c24f276b30f0cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4695e107493f19fc840585c5e833f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ff6b6c561c5f37c0ebb61dbe5b09d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601960cf527d31016724f5ea16f8e7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e18d94127793f9d22cfefe75fdd0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad47ccee53120b03b287ec735bfd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc3e0699529b678e3b4305b862fe5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b3bd725a4daf632d4ca672da3b7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcb3c6ea85c2a9a89f7e2464b5f46644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1dfa1be076ca29f7dc9db9b1a15ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb19f4ccc193a114621efe3581c15f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b13bc4414346184671868fa4be4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7eae976ae9c9be1f2486060b6e4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153a5e6336da8b4f24dcedb54f44b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727aba9136299b30fb40eb0d04c04d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4b85b532a1b83b53072644887e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb240e3055693cd4a62d9d95f9c39fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5691111bb51e87cb59893fa7a875c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166ca9ab3ccaecefbf8c9940d2fed754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743587ef0a46afc74553293cec6f0eda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c75fe459f6bcbe6fdd97910d8af456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33e1faa35b6cd815da97f6710c4b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e519cd23c1a0aebffb9e6efe44937758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069954cec9d120b1305bddd80ee1de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202337713e4cdc32a2535def422f3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4df61cc1538fa5533ba58d361a2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d71253ed454e749f3e0ee9c695c3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe84834c575b60c20dcb900f348e8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30745f1325d88f086afefff85c8e1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce92c82bb426e77bfef372fd8a8a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc44747f831198f25f536c4c169e57b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035dd930d57907a63b19c53e358635a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee79dc565fe7748baa6d750fcf3dac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6579f2c5bde5e45ce88e80209f65e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de124b5eec926bf203f8e8dbf5cee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a68ab18ede703df32c5a7acf352571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe31c99dfa356e5f960dbf581c401572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35fad6749f37cd4c168b45ea81b5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f170a56aa6ecca9ccfcf99414cc47a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff9390d908a6acdce944f91c3ed5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5806f797500a450ca2f21cca3a4531c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cdb92be98966bc04cad57af147a8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c010ad011d162d36f9e9b2eccca2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe4ab3b4a497ac7eeb98c54c66f0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010869b0f31599c42572c22552f7185980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585224ba513566aeeb258043507c97e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad6aa0f2ef0f874ace5e702295483b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b66a38416443da7b3c464c7781aaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78bf2275b97ca245aed2dcb97dc60584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f98bc10743b33c7ef98b389c069c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349805c6c9def8615c9df4522ff3f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db5dbef257b124d6452a8816b15fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601e1be1e4bb3947ce4aad8335a13188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b533dfeed3eee73cb681fcca55f25989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec6ef56b4f64e8f989afc92f4627090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad569c29f9c640fa1b814c7b2337991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0180b40ec01eadcd1e0edead4d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365cd162f84390b26012d5a0bd931493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd78d3ff470fcfffc51c823f9779b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb464e25f4c03d0f6858a074966da1bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254dd117cb1f88c051047d8cdfce08e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc558391f49fa6caa84777b64fb8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0cabbc63bc6b9d9cd4c1f12c0548198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4f99a1bb7ddf721932782b49d79a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb196e78defb63be52c9be2803bd394100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06d644adfba3234652a73c90766f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cdc68945992cdb01e2615c29053f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7edc74e929956cf751fab9cc1dd1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf4dcb8ec373df950a38eabd328956104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aea883da224371bf41f8f8abd69abc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207c818c88dd26f5aed6f90fb40424106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469659b17e041eb892fc47a783e999b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a477d3890f76ecfd85fd8443901a17b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fdcb6b70c673d4f0af3bdff528ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a070ccf7ab35bd89930e03b4c0d26a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284899b766d7147afa2e9e3651d7c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158dc0b777a4d6345d4577186fc1dc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c6b1b364dfdb850b69ff780bc783113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87316b4bffe48405a97e6a903b1a139b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1d4ca43ed90872bab460bc53ecdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2bc17a2ed79828a12584aa65749cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e966e54f8486302f1519fdc6e85f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2de61efc4fad4165a507bf6820691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a166640b3c8e76081eb901c67c851119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355080eded204e21448ab03749a92530120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756e4433821210e920f9f1b5bf3d50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3b84132d6c29ca0211e37a92c4ba9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b06a2c8c061bbafc8253241acacbae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b33a4f204d0bbe873876e7965cd388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52ffa5eb7e617947a8b3c9a018125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800402af8e8cb29712a3493f2d7a89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd26b25fbc69caf6fcf7d63765efcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c2945a4904e764e1eb6366633bec0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138082e49d6565c350cf5b23c0ba8f63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d499616cf394da50cc56e62f2ec7a03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58229fc21ce564cf606e86294c12e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a90605b52f58abb7350c7e39b97dd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1a808cf4e89df7eefbe676470e6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737828fe56bfa5d472ade01bdef988fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e1a50742a8196e1bd9254d7f8420b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d20f8612d0237e3283f646600bdb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf1b891fc6895147f18567bea2f147137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514618967c9457f1f71fa47b6f70d152138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae4de83c720b02d5aeba8695176c21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d59e9ce90649c07e73004e835cdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73819f01831f2375c26c0a294e9471141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc6fb75f299538f3d6079960acc12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac516c82514b4a08fb12626bde72a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cbc8409e9ef280ae03979096a14a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58be7d06727c45009a67f34145fba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2835d144323c8eb921c930f9c0380c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8908d64a07c3d23f35b820bb1e5b5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc13b87781a89e452a06c0dbe9fecbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca1da4bfe046f818ccfd11a5204524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfbea0ce1a1aadc2ba4d103acba5cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb4c038ddcf6393d6bcbe69c3d4e71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f3334ef58e9c49bb4a43cba1b567152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837606991c519ac296344fcf07161a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30568b96a78e6e16a3268b1ff43bfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f1a64240f42ea7d0d621be21e544f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d57b1bdd49204fd9f1a45b56a4e20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f1e4c2263edbf8ecfeedb828fd41a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f4fa9452076016a0fa1ed09106120158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6796da020c35bf6e5e58cc92ac6d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76af707eec32fec6715f22a1ba54f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184511e8271e0f791b2527bd5b31c9ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8879fe468af38014ccc38e36015a951162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712080d39fae44ed3086570e0fd41b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d28cec446a129ec3cbcabaed50316164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dd0c4dc6343d79aa62b384c2359d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38ae22012618acd0bd2002ff5cd87f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085e01084b44a92b6da97f4cc8ad89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceed44d44157096ca6cba49e95697f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa28243cb82377c1d681d7be351d2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99722ac08b6f5fbc95a8385270d1f670170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4da6d3187fca729e788d09d85a3c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa81413552dc8580c67164b6212e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841535e5a706a09e3bff5d8513718ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c520aa85512ecdb8239a348eca6fe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842acc2fb4d644a6729adbd44939e94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9d520b4d21b91e9be94ed5f3c0c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8487791c3e0906dd4b6c7d64cd3c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e77ac0489515d1d9d540ed4575425178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d40175c301a35a234f6ea72efcd4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196635482376736b35fbbf82337b52ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e251b76027ca60fbdbf094fa85d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8631fd7759c3c3c013db4b2668d047e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ebef6fc1fb34d8379c2b3384d2b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c864fee1bac7340f12868c47988d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f224b759076a6182f1a5d385ada0f38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1955de7f4eea25468121fbbd11c47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711ec120f47831e23161afa9566c8d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d479bb6acf6aa462d0fc2cb014ff009188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b9e45a6332a3161119c2abcfda9ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea0b9c8d2ce84f5279acaa9750034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e3d0846fc7596e20a816548060fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c6193639e369d881cb535acf581d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5cb94a5b4ca92e340c3dce31f933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f2e1f4da7707bed945d5d66417ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca4d7af7b0558669145461b88794d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8b34bfbe8c51a8a273408529244d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b96b783f74f2888526c44a5f48d089197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635033955015d19a7defddddc4abf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f346763ca717b2aef6cd03854f40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5087b56e21d4d79ca6560a6dd0d1e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6803e47a5bd18d2b7dc43532c772ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113280b65c1f6e3bb0fbd4ae4fb3d91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05800ca5f2a3c8a62c1f7a24a666c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69431c496f1764b0e94ef184ab6bf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d340482242208aaf8da0b9272647b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cf5c6d86f768af986c55af7302189206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3349b1ba0a3b84d9b67c646eb82ee2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d9603034e9254d70d7600b1ae895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe08ac1fd4cb8dbd2b3b8ce6a94ab0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c52054a994674e651ede63a1205b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803d13d7c07adb8e9d6620fb85e431211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a6247fb76e3d40c1abb99f526121212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd5326db3bb9a10a012b82a03c6367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257f6e849a1a1905fc594f9d9b5dd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe661fda59b7f32a9f4a7a2416568e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959acc671b8ae8cbe8c02b085fb8a08c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9347dcf6c045959aa6dc6fa90e270217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211ffb1efe9afd010cf39ebc38c559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed5118e91d9cbbdaa340451f19e6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadbca9d1106129f28f35f352717099220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf0a025a00085cd2f3cbd0d5a1437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32b026d234c98d053252878335575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975279582d0c087a9107c161324416fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea7ecda92a278cd241c72e25605bcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85bbfe549a9b7ed62838feafe755bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248fc76e4091877b8b490256de1aca9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032990923b13a37b9df64336dcfab02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532866472feedcadea8cf8823a2d3ca4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb5b258b66ec66af91ee695507ffd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab408572677a552bb1b39ba44e82e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03467dc1a121f203e0ebddb539ff2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e71c6fc09cc7672f59078b0b3dbec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65581327af86ab9dd591eead3bbbe26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059945e223c6f86520e33e20ec201859234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b25ee5dbec905d3fb279609045648a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7b0b2a2c323b476702a3d2102a7d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fdb1cbf23a17de0b8a3cf50ee1feb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b8ede341be49a908f3911555f843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde2bfef0b4863e692a99b87a072ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46337563b20ce40674fcaecfd617aec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf1465e168ed66278a6e3cef9d8028241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080dc38eb1a7b5a2d8543d61e9a49f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671f0a94ba09e69e5f1093b1e91a716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a587c33fc25ae548c1bb6a2db0ca6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c59acf306f06454d989632eeb2639245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83e08b1f6f07dfcecbb65463b6f0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3da23bb901ce75fad52f26c5a412247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a74f09d2b21d6c804879e6f4b7f97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff829519a34c3cc50d8259eda5060b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf7954c6098402e4cb66117aaae7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a9b6345dee9b40a3696a83f5caae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8904f2cddc030e41ee48b25474dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b6cffc22d11fad6d9e1cef23a571253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2179a5f3f29c0d1f3d4862a57d2596254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9624a9c1de7d2c6cb0b32f836b8d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a20e7cdcd30704816097572773c25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45416d7afd7d2a9aa77d10854b21c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19097ffc9ebdec09eeecfbecc62fb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673340e6b9e1046898aad807344c2c49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568e932aa9f8563a799554efee848b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a378ca0ea602c7a8b9d639834f30c46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d124d85115af4d53f3d2ccc2cf07b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9b341c30b1ccdadea3f7371a6a04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc747fb461fd90dbba54df20be40a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d0b1482652cf2c93ca9bcf54c924265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e06830379727de28b320d3d9c6c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139c8bfec7bcbe29fb8b0bbfc9bebbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b0bc172b0868e073dcc4f54ebbfa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35f557d803f654da091b6390b3590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377693bcd72cc4407d8da02122215de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f379b93606275a27208a9512a912f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef426d974faed00dec8df77fcc22fcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f9a2a3b701a74f9d1b93a703fda1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8fe6eb535b23b2f4c9bc741bec912274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd3e28a276aaee484e4310170dddc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75054a2518a16419f3abe454c933d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b103c10dd127c57996174fdadf5bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049683a0052bc8c8724bcfe48d2699278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43d6269770e14ce70d591f434b47c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642984319ec61bd8c7c292923a07f97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1717815fa294bd5fbc34b1865e1b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad5af24dd1ec64278f6bd1328c3b84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5ad9129a90f7e8b51f203a20c6b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c0d2c68328810ba692f638a470840284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246c9e3ead6f61bf45384c32e0aec9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa867c842de2fac8d387f948fb8d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6958b5d4c219ef3446da05e7e319ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96ade5a05355a1c3b53dda2fcf8a90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a625722d45132540cf70dc703d37168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127e7b6e5e14ab74137b08abe5c868290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64561fbdd548021db1bbdaf81eb7f9e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f368a2ca02604ab08ade501f1267e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348eba9e7d17cd7db753ea7f7432217293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507be8f6f4e38ab5c4e2373a4ba044e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a6bd4a9901dc053a54ddbbdb829df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a89b671efd353537a55d743d29739296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa38e53b7589e6e054a26589d564457297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f39201e38e5888aa0902146b59efa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b802fe802f0ccc319b7f3daa30c35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde5e18452f91d9cd99c613c4da08aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa1902ab845728a15ac4cdc9b76cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355f0a02fc748e61a4dd9e08ba7b19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e2f0992016312e217402f03e39e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f609ab4ea5be761f4440037362300304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf56d94b3bcfd476adb73c8f9db5a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6aad7a1ea39bc99ec1a9111efdfa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60bb190eb52881b9d938d498db12bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b24262b66ce46f5abe230e745b2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d3fc90c0fdb551c7766bb1c36c90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4617e3d20b2c68142ce66495ae10fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0c86fb0931d9088bcc93c9804e55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d358f20c7a0fe50747b25f6af44fd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269365326950bc087e7cd2b44431df58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab465609166b241a08f63d05d743b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1e6883078d7652bbf2682d6a4357315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232192229f531e6fb9a0d257cb532a88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a68442a96a67ae570fe3bc34a1b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d584dd91202c5ec121c5ac008a88de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3eeac06e3da43beb7cbf9de9b14b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683426ac065c42ca98184988184e2ed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef466f4d87d0758bf9250cbe80cf201321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cce4ab41169cd3fda672c809b710c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a09b013780b77f8392b9ddc3c88637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ff4c450a954488380bafc86a134c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60636296f09329e486bd065c17fa052325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aeceebfc4dce1e2066e51eccb4ca4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6f7415c9b23c4e813eb99f95801a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35fcd525a9cb07535e2796bbfde80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea17f8e4d8e22b65fd8acc24128f6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99149b6eefa404883c4047ce0d2fa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659842258cd54da1ddcbd387741746e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad01dd1f35e830655a4fefd8c1192c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478932a4c71b38ad3eca49a6ba96406333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642e05b4bb0c7f7a5a5ef2d7abd10b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238be0cff951f00261c77caff50f325335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47b5b6b1ca9ac85b8c351b8b9a4c0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a66a4ff0303ebf6d1519aca5697172337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d96e7bece214f6016f441d0a000cbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77476cb6912e9f0ccb6bb24c8b8274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52815d9fa1a61ce5966095b2faa96f5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ddfb738eccae4cc2e9dbe97ba867341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c6938c7ba7cc6186c21120a33994d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc5e83dbb27c9c60f22d0e5d99acd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca19ed41d7e423ada0eeac59a5401344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692769e3ece1588f9ba2cad5129f6932345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4575eea6b577f93ebc604066b14443e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149fd21a46be6205d9f5fae23976b60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5fbbacf3c430e72f4143920ddc0fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ca444c599d0844ab0365496e8b031349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba92a1d109b9a7218af9af697c6cbc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843486c6601fe4fb00e96f64754922c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b1f75f3a61f37c36d264d2194ca0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca82454a7f6faa47f1e9d54e70c89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74b6bfff61cb3fff44007f59e10154354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1851991948ed2216f3f6e1f04f9258355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8f6e1f072597958544fb3a2bdafed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142090e9f5c18f1d5ab3afbe37b2f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776c2b7aa5df9cb85a9af8a29f7ee7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe00710feb25fc5b71f39c61ad3ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c0c2ea2970c1d2c753e631b10d21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70eb5139279c68c2ad7b7f99079603361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d586dc2f5cd49e798d9cfe5f95f64c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0f46272d8b876de01fdb8654ea11b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd219324357b1dd6b7f4573d206b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a30fb3e5d341c415776b858ef41c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e2a7a8ddd50c01f03bd069f1267b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e616f5d2b58db480fce3a3905cbb47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43357d25cf2f082c6f21ddfb4fd18c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092885605f99df882d808fa8b4cf550e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6463a1f30af6dd5907480d68a7bc59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7a0c23c46730a76f481e1b961550e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790c4adf894db3837333207ff6fe8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edb8b9aace1a81b96a0b524b852989373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d446440ef409b0808d3a34cd61a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01416d13ea60b297686a8f7d515aff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bac2579be389ce50850be814afc1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2bf61ee6036598f6def43bd291ede377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9347b34205295c7e2aba9f2bd784d6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879621fedb43e5df7534a071faf07e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384465339db65f89f565089387273a28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b5f3c2914c93f08bebc4bfb675a16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0bd07735a516c1de4c5ce2e8b9633382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cec1e2814efdccb51b0fc089c9b357383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098ce9a6a67e648a2701e910b8fd016384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58d41517ac65b11bd59b52639fc5c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d114df0c19467f0c5b73cc081c717386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00273fa7467ef797a03d80320e899697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127627afddd7132b5cb2771d536a5a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391576d07b68e15e17b0f7f1189ea1d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69616fe8cc098425e679ff4980e3fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019125666b525f6894346febda9681cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bb2f1ebcaec77636f194540305cd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f720fc2101ae5c86e46adf2bf55fefe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f89c3b543c08adf58450b01b09366394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326247d3907d60136907d92527e00a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18032936b568fda92d863cdbe4f5cdcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d48024653b12f9ad589409051222f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f0054df5660179ee93c7b9282d299398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f3852874cf6524a975605c1c08f25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059402fa8715a4e428f67691f87745b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb8b14637c649267f300d4e5174c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0745665811ab913958849f19bc6865402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86def3b5b95f333a80fb10702947ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a16c38275f8548f39d25272d723af2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47b5e8a4d6930cf375e1ee8e093a86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f1d16b163a1a96f6f91af87c2d517406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4a00838fd1830b93118095780bde0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0272361e48bfeb60cd5b848cec907f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0dcfa1528fc955190c9a26a19ed1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a04a5a9ce3cbb07a768cca188d7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb11fc81c1b48d36378bf175c7366411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60c0fd557e86421b9133fd6c746b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68298b8332bde96181e0206b0bfd066413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093c77cbc5c5d4087326e51dcf8c97e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521f6c4bd6d3313eeb572f2c76aebe3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796e76d11a0677ea892b463a7e9bfec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34aa217e36a89daf5af4fa60656e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9681120ebcd5ad5d85b30ed424083c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6b903e93a897b0f8e20f9ecd0195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d226af02a9d6b7dffd4b633c99e93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837e6e04051d5274149ef99a4044b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ca451e5758be1579c31274ba04ff9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617fa45496379908563431c580efb89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4b438893bbb10a6757649136bdf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a35b41519fa1f5da15b38c12c15a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f45ba9f0d45c3e9b95bb5a09bcd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658206f87abc7a4e201d78d6fb54bb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb17e3c1507d476399fced2eb6b665428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03798f09c961ee45630ef54e414573fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5bf73a58b5346944318babac5a507430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ed85d6083013b88ae78bb40d7e104431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a505ffbbadc4401590b3301c2430f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079684f25d343b90004a0681c35c2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ac8806818a4eb7708e87ca9019c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ec002e2795695036836a2ab08f5a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c98cf5d9428eb0074ba469b67b52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f663d62cd37f1e4dc6935095f8bbed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ccce6afcb8ede31d513a3a6b6b8de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f59b713efaa38d291cf06925b0ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b413d99a5eda6a94016b30efb43793440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e1e1971fef75dfb7b2cf0d7e1c79a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf059301680b879997e8858ee6e1fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e5326c1fac0b04dc0f93bb856b16a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb04cd5c266b16b742634b49d0b9b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b314d486a687c0d450b646e4aa001f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa82f429c97e6173793169270e69ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c963332aca546ead7aa91c78a6fcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc9993d26fc75b4208226e59cfd32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004316c53fffb080df48b8f6f12ea3b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00042bbc2ace88075da6fe405217e92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb675ce620d3b478169c72d4b4d192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53138b9b624a66965f03b85ee5975f6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0a197dfff57565b2f817eb94b6c68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d4af9940c69ffc0d4269a7d8dfbd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fd2c3fb1c5e4451ca116ea4bffbe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d609a8635334e305ff9214a79621456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef218fc4581400ae3acd782a22d429457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27673b16645be1080bfbbcf589f033458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d73d86faf0b12cd8ea6f810a685e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536b032a859ea70d4eea248febf71e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3af427303dcf7409e94c8e933f006d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932803504e54b4eba1952b43cbe866e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6d2ba6b610143b9e8ae89de7e849463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653611e420f40738546abaea16f537d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb3f7a679ba5074c67d7fd1a507b43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bcc5c1f38d50f352700cbc3a56423466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b98c9e75754c986a1909a46b5a6bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b02007d969869c18c53053066872468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3a9b41fe4189dba36882e14103ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe872d00eb363522bd4fa450ad4635470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ff90b7ccd82e065219794724692e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933ca7de6b17abbc33d1ef35f0996d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96cfb6dd17ffd8ce0866eeeb41fdd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb5eadd65437d9c15d006833c0010474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b7f8a8e347450e39dda9614b32ec3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b253d3e4d91e84b7f60a34c2d9bd85a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a002d46886f79a826b91413bdc0fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18541f9157c9c1f3b22707953b01b150478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e864689887f5779dfc8193a010bd3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55356a4b0e265d6b3c441738e102e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b09d2fac7b8702efba8277a7cc5fe6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e194cfcbe6d4b9344464fa328badec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bb624df22dc98d41c8b4ff6d0bc9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db97c1075e3e6f7f4d9fb24581e822484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3c43d7251656daa873d74ee262b2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d57435df183e289b0b5a8bc18088d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a29701cb00947e816dc2574d4af956487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418f7836c1c53f6efcc8982d65ac7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d26cf2d47b22bcd84fe671825e1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803fa60eb9168755a5337cfc4f9cf14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78513580c2358f5ac86c1997ee210e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d6a5438798805e3b9f8e16d91017492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea3d40967c0572a89aaa06d27c880493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf75f1fcb16e6fef7613f8b5ba47e29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a046a4cb5a9ebd6475c35a3285d49a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa8c405d0528fc711753a68a666b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f419997136066a6e24a1939d26ca69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b29a9911e2fb7ccaf8c76f16c28a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88998aaef8d2ba065df5d502fc954547499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa55bc4b6a4d4330bae1243175f749500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111a4af9e574901e8ff346c802f981501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a46b6b64a5f217ac800cd97732425502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab456a1abe9dd6e5521a7626991b67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576999c9aa8e1fa914c59d32ca2778504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982fbfe6bc699dee708298363d79b70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83d28d572eba7a278117ffd632344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ad12351604ab7d9f197dfaa56baa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32632ffea1b56db6047bfa0b9cc8292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da00be1b093729e6ddff8708042291f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d68a7df7c7599d1483641561d3016510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ef954e3ff425f418effbd152c0f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d56133d74fdc4b98aab43a4c76b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f891aba7238714d3b68255e265fa4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251b3f1f7f3d7eb0af65c0b27b9c98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf05f6738ab7912a07852b7961c67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a8a49413af84c9c842814e4be8ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3535284d6dbb6f696892ac3244993e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec55f730eb49a43206722fd148c0806518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf14ac0c821723d12b872374708f5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f9e29e8f5ca44c5cd24ece65a1ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336f1cea5460c673db675baec504d37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fab1e7ccf716b5ca9d7de147444023522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657d65383074fe01dccab48cfc0c6e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c94603ec1e2783e66b2556b1a4633d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f2f572551b9b1be55c0b72c528123525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362c470d31212d4b5f86b6a4e15db0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1c37e1950be3175056c5933fab04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c54ac77e3aac4b59ae5f13e20ee095528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ebe8ddf1865cd30ccf58d27260d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630a3c9d560844b508ac510c717dc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67265b4e845ce419458b89bca6d5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7b0f0b65d03149e3a4c23a537afa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719497092517736e41a0a8c0bd9014d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841e2ecf8fb0275150c1b2ae5d4b2ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154838d789da266c7f5e1e6bab3b5df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a7db1fd34a139946eb902c7ba662d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3790719def3ca3cd8a81b96b7bde55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe0dea660d6d65693e66263b9fe384538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8decff1e6b99ab2194b1e61068d2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d8012d8372e05d96dcae4a3db332540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99fa67798cc23d3376134edd6081e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e96889b515a2f3035172136e383fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946296d8ba950780c8b4df0b27e45b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47362d60d036a90fdfab675d204ffb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e983e3bea041cebbf4389eace1daccf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c0b3e3ace8cba9dcb4ee5b5f3cebd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5326cbdce4ba8f36de8ba34c995a44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e8ee1f81a490816affaf8b2ced005548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667624cfc37eee3501b3e816efc966549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07fb02705a4b429930a8f9bbf23137550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08204c986f7f133b725e8f73277b2560551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf46c036f51a9d8acf28c35056eb85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce40914bcf61ddae08d81a4135b3af7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc32b6da2bde7b3bda72bfeef0ce2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270dd16641da0eb5be556ede6c4587555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee8892fac75c432ee711e7f238ebb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd18e21b69445e36dc5b9806aa3d20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9ecf0a5b19ac9482f1b9de9acb5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadba70e1b9d0b08a0e0e100fb2efb91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f7af6e631864ff0923746b3be953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0bf1f5777db1eccb62967c1ad7974561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e466f6ecdf8b2c1f349817c7554b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de2677351fff7e2f6e183497e58ee9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230ded6e11ef74f86a3d3283d064cc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65affc94917dd076dc7dc3772d4556565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bf83c049bcdcabd6d6c302be05bf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec66fcb813a1947e8194020289e731d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acabf3a3d79e4e252612e4785c36a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0bb23dab557b0babe566718da70a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278c2841e453bab3ff82a0e33d15f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7272d62c0d7a24e1d868caf0b6ae0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff0068d87f192351fea0bc1e78a6ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8292022281fc33fbdb2e7ce257975573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d2f4dd86791a490cf0dc42cc9368574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906598f4b6699cac32cc11bc11067ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7f830efb4167cbd8b330e42c9a22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e453ac125cf44bcf4e1dd67ddca6f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e7d3498cd5eb3e2fb407e75484c93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb4ed8bc4a692d24b1c1d65bf7e320579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cafc9aefcaf038b581027631182a2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fca00fd1813027ffb29107a162ca6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7706d0aec95cb2a43012cb68ce2a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2070c42c7c228687d2f26272cf416e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d9794f984d9e7c42b39a1965687d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d664f3274c6dbc6aaa369546606605f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec27e0efd1f1a0faf2d0055294203e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9eb5aa786ed0bc56a7bac52a5116b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d79fe4fa5b6a8dde642c618f4371d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd04110300963c5e9d818f458767e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f97f10add7ababab2ff5f76082849590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6488a4b14103d160788d2492b892591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357d99bb0b14d347ef4e314d3c5d83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5afd1887fce75bc1a728b0fe95503593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862191389389f3ce92d9be95824ef7b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2697fd8ff7a9bfe1290d2c8957707595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17210a07f6cbb9fa2052f7f21523a836596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971a546eb1dd8827a0a803732444dd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b592498939b23c9f64d56ceedea05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca75d0878e64052b62fc0821390237599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d163897c3422c576c67c7d096c175600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fbef97e527fcb01b213703b8b7848601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955cdd47ad6d3b96048429530777b96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9fbdbf4b8d442880bcd4194191915603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a4e3a687e4a1e319ea2ecb4e4dce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862a271afc09c49b20b02f95be09bb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5459c3630d37de9547888c9943fd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4669629e8a5f2ac3471f74a314114607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e806d8b7bde48bf1b602badb6014608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08d0b64b766d54560135b73514ffc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4c599b1490e355471eb27e77dcaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783736f636312caf9331b7d990341ed3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fe6bd4c1c7253d64fae339a7fc89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b742a1edc2aae3bc57155fd39473c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a5f71a8010c102783bea1c1b4878614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d608e5954a51a518004cd2965fe6a7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd966dd10bcc0af02f5d598f5b129c74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd737fd2946217cb828c671b03602e72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b49b379b627cedf2988e6894bc4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc545d1d8ace5fff83cf1fbd038f243619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1816acb4d081c67d940e09dca33b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78370fb54c7e8efcd0c8858845dc86c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2742af77878356463ee99e8c44b84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908e430563f72be8e778b47e4fe2c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716d35919f617d336b705c71c2a3db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf826e48c24995e7fbf9bda64c9ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a0d9b79feecf2f0d8fdb315305626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb22ebc466aa6b25960238a6ac163ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64881d83452f0357531b17778a8b4b98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea926db5c67c6f122cba3a434b01f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b2bbedec580db45453e6eeb1d78dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140698bd80e081993c034088befe8b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c97ecb3323775ce4c82b41192d62d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85320505c6782a2894bdee9ebc15d3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904df39da9e09133d42e5bf2d609944634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e82fb6092afad04dad42e1e85916635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e066ac7aed56068b6cd5ac77468962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47916363de423ce835dbf1ad5a21498d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef25aa44a39902c0a25d96e453cbac7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979545e73911464de2a8694a9b6cd3b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde7a91facd0ff72541d7d964d389a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf3610eb7e573e5ea0fc933400b23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182fb73e31d1be9af1e3fc5dd802169642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fddcfbd963b44d416d23de28c79ff7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c1e82043a470cc9a7a1dfb796d6be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e7c2b357e17642a48c34d8070d80a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd77e7a79c7ad9ff7cb25e8fbc5bbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189cf2dcfcbbb126f9208bf6e3fc18b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45001fb80dcecbddc200a4bf5b8e0d58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ceb7c5ba989a5e168f35cd8cd5cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac8392837c6fb202fd16684740875650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4c96755fe404a8611a781557065b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4743878167c5a081fec5ebd74942652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c30b3a6a450580d3e56b1632774d3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190723124c9f9973882138fb9b4da63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655448c75c38ff8d9f3e93517ca36aab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0ef3fde049f6df71a7636f5ac4b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4fae58fd3133ff427de23a76cbcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15a8ee5b76921ceeccbb13a7eebe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c276dffc2e76c43119f5ff921c723659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0faf1ed8def946d933c685bc1f47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce07c35738ab4c1acfd6e65c659921661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96117d450af2d795f2efaf1fc5eba9db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa84d70a13f4bce289cc535dcacf59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f8173e6f6ed047b7dc20fb5fa59b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572ae30a251d0495e36b4a3700a42e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb448450650c5a210f1505244f8d1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993125669d880f2f7eb67330d921afe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d67bb8b29d96b28f77ed98219a3ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a039097b49ca49b3521e1f51d33d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691b78a673947a3a4f2227d9964637b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b8bd9264101e58139b9a2a49b6bad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa69bcabde3de88766f5832c0c93aa1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e1f05220172dd670a37e202546f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9976bf3612e853313a2741a0b5a85bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432845085fae89cbc1fda388ae0fd2a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1696e8d4e576c6af575fd46cd05b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3b216c053b9a0015b6d7f2736945b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4484ce727f917b93fd56143b807e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac463a621979a8a3032649e42c306679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fea8b12484e7217ca4d28f3180bebd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dca82e789c495b82a79e3390398cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18562cc41905d732dee99ebfae8ab4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871185c447a98a9bb4043c4a62c5b65c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6c802eb93477beb7a58434140b13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5869d66ec23ede65c5dbb2c4dcdfb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73278b98fd206dc9cd1e4f5798dba37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59871294537050eb68b0c18533104687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abcc1fdd6867fc4111002764c5917688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05d213cb78287517b77d71d6f0be9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faef68b9f104821686bd4a808e5957690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876b640d2ea3e9dfa7f01a38e98541691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52740df2434fa19e243555b44dcfa8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eb2ab01931151a0e99823a19ef3fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed391c30a2aa5e306c2b790aeeddb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267431a302c62fbdf399d91710519040695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531fa5637ace3ca1d0b97ad8b6be9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe08af5e14b218bbfb41259fe4a6803697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b3abca46e512c1d40b1ed0864769a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6efc68fe0ded615e2b66c3999ed58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911afec442559cf9e20d09ad7aa1e14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2ac383d12c39673ff55c12cf75ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ee963db21874ed2ede14c0c7407d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdbbc05e05f4391ee501af13fb6c87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a19e108a7aafb67e0628813272e90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdfa06d378d1f2934a34b457261ff0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409bf8a879b7dc63fb6f594cf7c4f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a355e9d8ed5667f1b176d264db9148707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d624479e3712bbe100f7aff6ca6685a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7083505a817bfae3588228d6dacb8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1e870968a045122570eb84f505e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc58c5b274c7e095a151874516bab3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c232e689682715beef829189893f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a094398b4e5714e429aeffdabec560713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ceee038514b76f55743c4064587a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ba9ced583450755cbecd3dedc755b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b13e83357b9e7202a5cccebf73cae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462fa5e643fa8e8216e38f11edef2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31ff6bee48a5c157aba187733ab99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c2579b1652720550532271c30a262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4788fdb6d939a6dbb882f108849c2c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e012e0db374ca791caf5fda1cb6437721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e820e050582c0841b70027665ceb72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77463eec8f624c3647310cfe6a30efad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b50fa7ae7c1adaf98337cacca328b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355b190de1239341ffa4499811b6c68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d31fb9f3685ab015de45467326ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bd7d20c5558a1ce22bc4c798ae39c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c955b8646c7b9f7a5de50634e4b37d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd75a41c9f4a287595d8d92e04573729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82c984dca165de4106686ff5f19530730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8007e20a595e554214a55d31b0d798731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24fa536c54c8c707eabd5d0540e441732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba5843b1656b580c6a9b6904c9d1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64cf018ab334271a30f2e3f9dfabe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d606e671e54dba03abe870ad55957735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc9387bb0d35685f57748c42bd4883736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516126ce528515a8e9963c5d7cadbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ce0a38668185b02bb1d3852d7d7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3297ec27c8cf6e6c4906bc387f91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a743844e6b074d4290c10acf0a0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a556c71c1e4b044a47acee34b2dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93287b4f5f561b13039fed5c23fc48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791bcc9a38fef9c7ca2cc2808028762743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45696cbbef4dd84ef1001dc7fbb924744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede3691eda669ab8bd3395d3d3dd001745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e0f37942719031029a58245f122b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2a8a15947329d06b8722b4dac31a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cdf957e6c2d5c60ae6945eea728c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a2b52f06a58ee5c7847e9295a16d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d4e1c2825dd5376632ceeb40a1fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e08d40c2ec75f509893de598a64c3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d4fe4e0270947ddeab6bc0b4b25a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f12f8ebecc8773cf982b4bbbffb90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1728517562566129eb3342a817c6dd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83707f1a64029275a074147ac8d505755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257edde5718cea0b80e88a95471eb20f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417684e28eaad54d2045a832c9a849c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1e67ab2066fa0638a4d4b846d78d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae04a0489ace1a65dcab9ac58de95759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>