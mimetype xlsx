--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2c983ce9981fd210ce1bc6f3fd5f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a799af32133883497e35fcbf4e9ac732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aa003b1d530c2e0080b767aba7a083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010d0d1838308ed1a3e00aee4f0b5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dd87b5f93938786d6f8e85aec6e5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f2c7887a73ea4ac5859fa78a20c256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e37b5e65c9f0afd1b778c12f63647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f28c31a05b71bb4a8d742da7119c898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5b071a0908482f14e7ef5f63b1d379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa000338fe69aa328212fa9040120b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04440ff77469d5eccf0b9cbbfd6b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f62ec1dde50ece35702cf6e2cd59012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785757fd4da1a41b7c5fac0798990b7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573039beebe5301f8e9b9cf69401eb3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed6a59c8aa50d44d6243325d136f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ce8cd901e56a79b0f3517335cb2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03894ee743fd95a25e718ae4d82f8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92476b494f9e9d2968e8af9c882021918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140a857459d18a2aa1ba9ce59975f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b537b66c9ce2d234f4f603d4b3a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7d43720aed356a397f209b16331321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5b0ce58a0fff68ea4fb7c4e313a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7509821f5d1d8a58aba4b908c3196323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638747494453669364fb953569cded924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f0b64ae424287e4af8473bc81af125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf934f787dc7340fd47f410bec96cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5b96cd905876d03efb91f49a7b67627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113753c6da65cf3192be6e58a07cbf7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4924e8f7fa876d8dbabd41baea95329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55532eb188053e49becb24f2aa77930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb7991588b5735bce65444bf43f17131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42623fa3e7b230d152cdedfef506278832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da18763f14e399c0e08adbb65ae9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bba7e95c5e643329980694ff33a90534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345e1d9affe2ce0cecda938912748fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9303934e0e2df0cdfb315b71d01136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc69f3cc7086498985d00c0151ddb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486a0394faa87ed7240581642d57c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf837d302e297c9e9f78c2948cb5a7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff467e077879562cddbed00bd4861a6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcce0cd4366a7039c3740dca3e3b1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8451a417ffcdc46a0a1429142e208f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182002e6138ad47f2ef9c86ee17a7d3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e5f0a6b0c136287c54ca165e5b0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff9b92debe5f1e2fd2ee6d45afe29345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ca5acb46e12bb0c78abf118257f1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13352d7f253c18da6053b465960a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee808017ca23bbaf2e898ae365ef55b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37cd684c8447d1959df2493f4b0c6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db9096502e16f96f61aeab2fbbaca850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67612f978a6ed2910fefb87fd9d81f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245943d7abfc9c924c26f4a43473727152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb491a153eff8bfcac8552439cda0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f6b5c3798d316ef8708d4cca993554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16b473d11ba17a3f2d0ee0c99794155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6d2eb17405f4f58f8c50d3952439d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f413f92a987224b2262f08fd0f9b7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecbc8f62a513ab2e585cc36212b48058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce14fbe38fe985138ba71f2fb2dd6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a0146eabccc74bc608622bb09e22860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf56fe4f2fb034436aaf88854829161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaf4b612ccce4d1a4b0ddb0d48a4db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a987cb3c56b1d5e1220fcd3da2e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4493ede70c7bb626c5fa05d20ad1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675579ba331be15439d975a1c9b463f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc3f3b89c72c1c64b035b47bd2a9c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7945804cddbdb0154416042fe2cca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5608df962a6c11ee243ef8bb503ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18e5bedb847b6055a904c6c7314c3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921cd4f66f5933c9d273c121973419370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b9d2b25340c5bebee69be25784f0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ff0a2c16505c1ba690f62199c09372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f6036b6702a4aaeb65598a799a5d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b478a2609fe87ac9049b09f2738ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def328f5b7f7e6614360c4858dd57f5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b34b0d32f211dcb40d352fd73aab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fb7743ffc57168c55fe265865f54777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b03c1ef7d5a9a1a2add7b44c4c5df078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74499289756c8058b352414f73b8e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60493f944186b5a3b2929bb3651a2b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df74f29e20d6f8acd236bcc56e04481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f65a47c11cbc2d1f71fe9b48666a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43f69c0ce669c031b976f8dcbdbc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24996c4fa14b978aeb44f55d8815491984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c6a7993a611d3a42bbd11fe1c4bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627474efb6c1bc52034911bfa788b15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afda6a0bf8e45eadb20a1c3fc259f5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f52520369866afc9d7d2f5ad6ab988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2edb1b497eb604fb7cc9fdf39649b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a684c4a0a3f5b5ebfd078df8595690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13e81c42df3f7b3081776186423e8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe17691d90ac0cf0e99e94b910a78f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b807faf056f8530aa41afd81dd6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62402463c5d8b69208bec179dd3187d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef015b1ac01e60a27693c8d6a6798695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56721db311cecf8088e10f7cd30b4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5914eca0095c272016f0983a35f7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d90ffe16c6979d1c068e4783d9dd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd6e8326237422d11f2af9bbaf65e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b8b4d42e1df542fb7c9b4c56c4609100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50541f227d9c3db726883c98ea7a4d66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e5034d0e6a9d7ccec6fd0adf9229b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff43376c68bf0f5e8a733321840f7d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34605ef66b7e2ea543f55f9070d1d2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97e76805e00fbe7bbb638a5be4aa4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249e991120401c485cd58a03ebb868106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa46204eb5410cc7ec9af9cdc4e46a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d21fcec27a6fbd95f25bb7aa5e1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337b16e7d177e0f964f90d93a8c4af3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea972db0846787f2ede79775ab26759110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42326b786d2582474356a729880ad7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68bdc5778d69851b9d745c7ffb2849112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b22124e4a2c0a4515efa30d5d70673113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b834ad0771fe094952224f805699114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d7a8db6091b77f3bff3eab0f85a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb47d9c22d631da2c240d77c7198426116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f5f0c7fa014e8a4af4f5209c25477117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f042859edda25b92e361876265a6343118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d6378d50e0babff58c6d8f028fb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4a0f7a5e693029bb19655748afbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d83d27376eb05770aae1ad161a25b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9258ba32bf936ac935e370298b57f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d8b3d272f0df8b6773b71c3cd9ef4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06191f7475af21bc7fda291873b33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb6c10da1b1c2920929ef22cc7e35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6701904efdc959677f7ec54fd98f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f22a2d05a4531c4fd498f1e0ba67a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2152ddbd13dcbdff9fb077d0e58b509128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf05bb3ae843a3fae29c7acd0c3f94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccf5cdd3743991956fb2b979050562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781dd063b788a763259036b790c1d02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e27d37b2d2c097cdb254fc07c8c54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c19aeca6d6a390e575c6353bfe640133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f87b5aca4d16acdee922fd9ac7f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e3e6f5a7cbc2aec77645d40a908f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661435d97f9e32e0e62978692d2a6f1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca89386d6430d1138c48813d0b0bdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263c16b22f0fab25004a59ac0a9daa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13fc46459dc20a62124247f500647e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa731f25548f0987291e744d92d552140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e2aa3918c2a38e4f370d524445c4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83689ada29acb70d334900208a26b17e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01bf9a6f28f5c56fc899bf67342651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0f80e390d0452f77025924b74482144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a00b6575f39485c60e12f86a5404145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c70dbfa1695f6e495b137ddfea72d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcddd8fb326a172df3c9e9d94b9f4f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdc3f3330d228b861145c6bb7528c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff877101d5c97d6fd050f358492566149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62241e81009ce0df39babd891e3afbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c4a552dd695dbc3d65a4e023a98f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248b4500e7df1adae385ce0ff7f84c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ad10fea798f85155d4358c292c63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ddaf336a01defe2e252578369df7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e862e335239731e27ce0c86849bed99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b3b4adbdc35c0b546d9fecfbaa1d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af71ab5a53f3f0060093448cd5a7f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d9fd0e31359907b0c954969cdad8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959161649b7eaf7af1c8a96aff29497159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a548b8236180e45e19eb7759185c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cefab3022e1ad7da7b133ce503f96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4f4bed19c63b9749a6e5d4e195f91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a92144cd874facf05b5804076dac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab11123efefcaf66cf786f6da3e616164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f23964017760fb9b3905a5a2ca00a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b2d3395e0856e8644951293f1b0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36c306001def5a30e644ef12b4ce6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace1a9f0c31848313ca7ce32159570168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7119ae16acb0642c70c018b60cd100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457f46e9256b8897a3d7848233b17f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5ef621c8b40bbf320e93bab68f816171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58c320eb5beda4a1d5d4233bb9033172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e2d3645063caf8e05ee95d978111173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bab8975c8e7285463092fe6c6ef17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d6af63611ee9cee8e6bb5335d5c87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5f065c24e8ab5c5c8ea355271294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e5b560d86030eaf31dd1dfb171f0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6aa0df2b0db67fcfe8d68a6a91e6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25c16cbfe45c464cd26c4c44e2fbb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791c76934c71f8505b05f403cbce938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480915a114818fd98a28772c46130226181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f564206b5d312bf397ae68441058cbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61af65f33d99e0b531c73fe5277c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cd6b76795f6adac2102d2f29283f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fc917d1ec7dccbfafd336c20c1f82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62df1c1834c7979a7bed3ab4dbcca48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35c0fa5c1dc698af99b52b38565ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be704a5dcd98878262340b8f8f741714188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8303dc8c852331103103e019635b2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503364b41c8f1798b2c790b07b8960d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacdee572fb31d988742065a912b82a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb855bf32f91794d28c171fe616cd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096ff4c207222eadf3a31b168d8651193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86327ff0863ba7b38ed55a165fa64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646467f7799c710e5b291534235b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62e5cc45391e7f701c01d5ac7b3ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433dbcd45ac6c35831058476155928e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad09cd11c181b6a32627440b8d9b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e9910f95a281418f89b881e8cb9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df081afe7555e15ef64643aab04800a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472868a12fb64e7efa3c92725861acb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed5d84219ff69808a4d2daa6cc5f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa694d18785cef0ac556bc4733a8f69e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f4dd37757da356e79f5d61bad495a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5d6377541b5a75e79deb0f234c00c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8b70ab8df81c2de0cd478d78f29ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf90cf5356f731cdd54555af8a9f41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127be3c62cae75580d0c056b793295c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651e0c688ab6634317ff88f334ff28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84f875c5c354c6c1f50dc969a7e079210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e373b80335e27c7549bc43f1fe299e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6c64037db71a38faa817dcd45549f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd2e28561764bec916c3f5705b1a2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb77e91a9eb145c9a74b40c7a5729214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e34a738218f73469aca4c495626bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f22e46d73ef8ebb53d6482bc169632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a63917648321f355c080f475b924217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d378cd5b57585b5e3d016cf2b2a51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a496df84f55a23c0c93b3ced4688a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d7d423564ee7dc89e70e3bcdf6f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5876dc0b295af445620fb2789dac74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767794dee04f8b9be53e7e1ff23141a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3a23e13b78030ffc3cbec12c79dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d36c579bc670b52fe36add85fdd648224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba72b5f8a92abe0f2791c20124b926225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0e0faf4634871cdf32f01293e633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e8c20197d3dcdfee6d73e4206e89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b964bba07e62e8e9d0f6df3477b8ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959533a6886de631d59ddbb3e5542373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b90314b66e43283b5505ba90d07432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d158aff08b77d4028a1b45c69eab63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e85f8a81e52f9de4ab56a17c95b5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f05bfaf6c8e9e4c6a9a4d75065a2c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5308de16661a9454d26d54e8b892234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeaf8e8b6ff4392330a193748e2114235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675cd4ede767b3495bb8a34241bc214236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170719c6a0aa160403a5f412faac688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ffe9f3a438b43efbc72048a3293f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b5e496dce8e32e1a50b7bd076782239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daedfd3139094a4f54c1c440ae72ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5d2cd5f52aa6de5a2f450282dbd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8635501d90c482cc45b808cb49de0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73eb9dc59ace284df93e5fea375334243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2b3613a4082581dc35592252332d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264db5f2b13eb94b42bc1d3e626a7cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868013e9cfd421edda3d5229aabe144246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fed75d1a5b7b141f8598f05ad4c33a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc7001141b85113d452fa88bb95cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9379522465103b19f9678b400517c68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc13c4b70244437a00499902ca305e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498d2e3b0ed6a586e6d659819206a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74f872ca617b34c7df73749b575621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274086bd40138a4543bed02e68a2f27e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0f33e382ca553ff26d718f03ee511254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d318aac4be157487e3075a1fe0eb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c16a483a4b20b0db7d3439077a4ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b0229b05977ec91b1fef97d1d2194257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571c88b89544a4bc2680c2480e7003258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2eebbbc5cd76211664c6223701374259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff11226d08add4fdc1e9df19aaa4c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2a30a322fbaf820987248504b7018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2222b56f0af88fa9e96584d68fff0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440595973d9e258b9fd5370bcb05ebc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7112a187d2f1aa101d945dde8c70d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7071edc23759889a4b1090798cd5af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d49c8ac2af162f309cf459fc3a6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebeabbfdbe809c3cbb6ac425ccbfa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a75f6a96b955c7bdf0d5f2f82801c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b179c4d1bca9f7198de1fc3bcdb7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb35000614ecb8e7101fe8aec44d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2556f4867237f4d16ffab94a275ebb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ad114ff6e1bb0d9dfb41d58a5bcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0bd7e37182d535f0da0d9310f42f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb774f30c4aa7c50a202777f18980c42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd671530989481b2b4f4a9f25e302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8dbefd312adc9379b9eefbd009fb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d4fd37afd49d68a67c47fcbfbdbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d7abbcce7dc5f9bb1db737471a01c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868895d8cfb580548478fdab281f1f36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757966b0ebd46c26fbc6ba5876d77d23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c8a27b28d1b71cfb159b10fbb38d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef4d7a15aa0e09d96dcc3e86b73b4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4314548fe4471215210815c24e7bb17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35b8cd95934d55d20d5d504c99f55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04069ba55b9b3accbfee18df6a871b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e8bf552941dd63248defa9c76185286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205f07b2532424d5a9ad67a1246bce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ef3e654660719b03f547f8ab8563288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929920dc6cd006320f51830a19b3eca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dbf165841a73f57cac2354521150d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664400be76a79279aa3ccfba780cd566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6c6453a038a430b58ddea9062b9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eed036899a2d3037c042777eff158293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201b87757769e0c6f362a88401a4ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4c84833d2732dbb76f98389e2abc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db608390cfccdb55f282367d57cbe19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102c08534f8f533a93548d1b40418a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00075c9a464bdc1b32e8d190a1eb84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af38beba19fdc1386fa1ee898542458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb8ee7a6aa9cb82b9a0f8af236312a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ded043f61abc5947d76dc27f460e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f9bc258ae1fde274edb7024b5ae6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d29f1c19e0fd548215c3e723c2de28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b06faf038ff6cb3de5589e3f67eb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66742605ac2ae6b07a77d02e64f4a03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2466181e03bbbd366ca95cfb3b7baf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246ee25b370f85c3654edfb41d54ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc78c41aca7d0618bbcc8081e5ed35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180ea5000eb4575d0dc55d3fd0a9ccb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d5570d08d83856ba89e063fe2a2bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a90054f95a491c95c32b4c986454d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6241f3999b95c6c255c018f5366c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d6dbf7e7358edf1c68398889ca172313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b3e511b73a36a5e85dd5c24c78a9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a07c258cfbfee8179d73327fbab8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322027af1bd511f0d0429d154abc3ce3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bb57811f77443edaff31482d63383317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180861697728ed8e1f196b66f18772b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbf6cd0eac0fe1b8225d31991b249319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea28c070c2d0c154f1931a78aedf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b91c746b62cd146da7c32f9b0190b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4b7c39621d9c0ddc3508a28cc2210322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aff1fa9e3cbd7acdb591efb3abaf6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bcaf36943fd86d5276009c601e045324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fb40eedf72f932b31ec6e6569fb0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0a13535771c0cf0df7cb79eaea94b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3db554d796c1750e70e4d4b180650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ace092287201b96ba9e72f8eaeb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd38ca229546161de2888f27cfdeeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e7510c1ba2e858e8372d6efb8038330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1be6a1d021836c95ee8b3c0cc1f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24381a342779221bd85f6e488af72a79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ac51da2b2ca2a1d7c7fcec358fda0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d1582a06ad45fafb299b0c4b254e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bd9f9cba183460969a78a0b9d274335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890bed8893b91bb99e77bbc223ddec6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61169ecbf049d42787aa3553faeeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469b8e4e0cbaa32cfc4adf147883ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fa7bc548d2d78b71f007c045c308e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e446cfe7550e1f9fdba4b41b34786340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e802e0cf1dd665eecfb3eaa8fd1a0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa6fae17bc7af72727a2f4bd978a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc400c4d434b9c40e897aecd54d799b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58c4105629851ad83b2ab772e1a940344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30ad0a180e32442e315cf2b4cdf00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545665c4fc32160b2beca4609b9f524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c00f3716bb2b9dc9f2044e9a5c798347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f245cf98b175016fe649e088a1f8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eba1afb04a93eaea8e94724a5c351349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361118d7ba9927ff1d74659f6782f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001780718e25b415528bb0171501dd21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730b57f1eb62c49dbd86fc53f750cfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187f519fff7fbdfb0432d2412b4257d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad88c0901f2a5d927ed429000fe227a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832976a3a0a16fabcb2a40a9ec025b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b18801809120ec88f851ba6832885356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c71c085dc629955f6ad92eb3c8210357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71959fcd4de36983a519bd05e010df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33878b16123cd3b67a3cf582465c97db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f8118b580fa07be20468e5a639e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab16cc2df664bf6031eefba1347ac8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75314974b5f52af9b8820daccd2cfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725242e1a9b85ed08e32fa6c6a4206c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32346941fafaf007147041282a87b82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd71247e5eb2f4596640b7140be8baf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f44640d925527dd39199ac91810a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267beafbe0451410fabc4b8eef39ba1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed50282e8ba5250da4341ea4a4c0ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85598b44dec5c7cff9adf7f1eb380bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860b5d9fc9e96c1745c30d89c19ae6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f717b0d390594915ce671b90aeb60ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943bf7d9077bb299e13809968a1b1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59863fa451e429408b70d586470516373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0b9f0885bec6d0b931f25e0cd8b37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be7f6bcf65feb4a77d820047df5df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2248961065c422e91156df947a552376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bea33c8cd11b8ed12fbf7eff63bff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907f6980ac554984f6441a717cc37db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a47f71366322c0c0155c06a08634379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c92ded4ef14d8ad73a37b8b679ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc19e2607a8c9af0a95c05a5e8a701b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193d368cffd6081af72d6a0a7061d11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc021c3230b7691ec4b2775d32ee29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506c68e4db8149476c8ffe4acbad74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62df07b06601697b62ff4f5f53371385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f092d1befa30e2063299321b37f8bd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ba06aec1d90ed5837f1e2bbcca1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a62339af3af93cd200274e4b3b03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8d68495e8e6060e4f44a8f27efb73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953b91c439c96e87d1382ecef28e095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ef5bd91040d94d79ce731d54941aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ed99fa4a5a7c3ff60321673be70b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207df47dc365473f2b3b3a308b614c51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb802312f06964740f8acd7655f2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66841284ef2a5f3402a2c0d3d128c3fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ef0823136cfb5803f56a65700401396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931bf6331028b415f4d0051c4a44ec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeedc0accd9665ac9f17120805fe45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a363e407ec2bfd27d287c37239ccbd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c902e9884adcd25acafdef86aa162400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cb67188c2d2450eeffe67686b41f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7d0ca65861ea9c7a400e9890fc19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a75c043836960e201e732b1573544403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf719cd5d7855da3dc29cc563aa9b9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ef39bdee3b369b3786b299946318f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31688dc0bd80d69fa1c89e33b8dc217406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c34534b4392cf47a7ae30d0d11be45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc682c279f64f60b3047e2c5c21543a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb015f78d2f7ced9462e7048a5b5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767206f4f76ad330f515ee619f01703410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654823418b6e57b3ac7f3052a11e98c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a909f7f05ea15d325a08bb0289e52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33b3687fc82c704d140feb0cbab66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba09b5508a3e38c5a812c5b1abfd0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c92fb6a4325691197dca67544cbdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5c168158dbd3ad0fdf9442f475d89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a7c4278de8fdc6b3f25bf6619909417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeac6f9893f69d8a4ab96b8893bb108418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56d38a41f72a9bf4dedfac19c7059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1934cc4b5eff528861bdde07f122420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20ef75080971a5d0ea4881e19ce1ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98ff1810b02c95f707dffc1628794422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6d6038adb8cea0e2064925f16c10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99773f28a562c67ab93752d78e9d6f85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758b64a8c584e398626e3bb77d49ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010eaa980f951aaaa430064df28c9e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69919653dc5ad86210b8cb6b745a3934427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877485119774ca9d005402d6a455d25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f9e967911cba3bb304513904872d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae9a898ebacd21b94e77db5d19c03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa0355410e3f525200cc6191bd23e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa97916cde0b40ff64347be0036f4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2ca0a415e1aa3e7656086a0b18f7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff5bba88df5e41e2217992193e3ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfbaa7fbe51c6996279ce240d9eec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce49dce1e2c91ad3338c2ab500be6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058e81f0fd035e95b9ce1ca724af2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf9a59e320c5d50fd06681c16f78a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bab7fc68c85f0c768901a8908f438439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7355cd8009e79bdd71ee42d55bf83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a43d0743e56159b539555cdebe063441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f59492f62d6e6a5fcdcacd4e694054442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43511e9ac50493977d8d374bf543f560443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1649fde1ba785c71edfd8e016279d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294fe365fcceb7005ad21bf934d428445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99307487f104c70ba4ed06188749aa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f256ac611206168f073851154066447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe02f24a634b3758b6b58a35d7dfd2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0006341e2be5da81da2f507ae9ac40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce52b006e937668d51a7e30bf988ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845ffd29733e1625e6eacec3650e0c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca946a355de371678f141ba7b48913452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdc1baec732f50d62238f09c37d255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b49535c0a2e922a8a693fb3728d87a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbac8ee8563d183b3bac435c9a81d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff66ae0bea629e239fe6cf2e09a9003456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72313dad44b79e44cfab3498a53001457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2cfadb6cce44a35271b37f2048ae5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dfcaaca394eac8a4ae1b853b89026459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffeb3dc6bb2355ba96081cfd250a7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280af6e494b0901abbba64db18bdc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f667ce765a7af25a9cde9d9babfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc62f30187247226841d5dfae9024463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5bba1538504b06e04c0084631599464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580fa70252244f3461f703092cada64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704585a4542e820dea0d8b9ca6946439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d429108a02794703fb426d08ce42c31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dfcaf25ecacddd136db56cf528dd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f82a99c00556f8e7f8568912a697d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1442b8a167cf9973f84fe07ada930470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62709484fba1fbf6e06eb89bf27ae71e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a4559c40d8a8982c095b5dceda9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5fc89e2aa80c67cbbf1ab3dbd1ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ee36d75ec2e99295a24beb2bc444474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e88e9c6f9cd2b30896523058ad7e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff054c732d565f2c2484c9fcc1a65803476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c5549c8ebaf8dc32aebbfb398554477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2f1c44a3747b190940176810fcc8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cf5a46213f8c6290bfc32e0ccc18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c73a37fb4f28e4a067da0892cda3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081789d884195ce15bd6d60775c5c35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706298cf8b7eaa00d4719b0963c6ad7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff17c94479d06f366893bdb9faf974483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df43c729728a9bb2be5ed53019f13d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67689dea2bea9bd958b7e8489d24a36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72811ec02e1f7a36c8862ede40cfef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71dd182e2d8571a2f3e9759149faa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5897aa39a6177a62df54c43b2a937488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dba6ceb0250fc4ddfc9c128b39703489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a69b5736173c4cdb8f82bfe0d4c4ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073afc1f4f9dfe9f7990bac567675696491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc02fd19506ebb7c41384856ad953492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af81643ec36ce682dfe911a8cdadb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d38452534c0f66e844c560985daa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5f4e3dc053a7210ca1a3ed2d8b47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328581f9f82dfeb76d803e891db90e95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2429c50349ce03cafdb5e06cc575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b16b673228720243d712349d2ce792498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7820a341b75ff5fa83bfecb6c68bbb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64067494b24364eb1d570732fa9b9d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c4a0ba83cd1468a58130294c2e2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94813aba444228addf021a2c8e7490502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5f74ff56d2aa84588be60ac6e3394503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26240ff3a56cd21f437444b841957a93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b00c531f582488d5d5bc21a6be6bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755dbfbb867195948e529cb765beffe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9f8d5ecbcf2b374b8d17d5751dfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c7edd1cc735074871893fc77d523508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8cd3e17798d0b273d3035248916a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd7a6ed60a6b0334968466efca6191510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c4ce8ccfe6eaa0a8a35f7c28e73b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc899c4ddbd9b0b53b020d052dc98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f6d97377090116e104037a3eb0e0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532135d1efa73e04473f170cb56821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12bb594e817f37646e7af6b89e9f7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5602d49a5f2fcecd321d5365ed3b90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471a527508fcf558981928fe769c42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13eb3f6af2666aad16aa19e8ee41c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675de40c91985fb20d04326dd126ffd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c66198c98c91d5c94fa94770b68962520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ab38ecdb7c3c510d509f13a4830c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76cf6541559fd1a99ec17cb1b295f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a48f516aacc007ecd91bde0fc2851523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f89697cbe5240bbc1bfe530aeb510524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26440be3aee65bfa4ac6f5f60b385ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8ab7c1cef60328abc1e8227535488526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd300fa437aa6cfc71160d6cba7d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b9abbb3492e2a9b4d36ceba517dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ce029a08047b7d7899d2f7433441d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff48ad51f411bdb477816ba7a5134530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357892a7d742ede098680724990e46bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683644d6de30ebb23e28d6cfed51732532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30896e3aac4b3e905bb5dd803374ac3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca2851abcde834ba2fa5d4ca1812d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3387f41585ea4274a40208b89f041d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4daf538b19f8751f6805287d1cc56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268d9b1706cacbfcd72212000099cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff20d8dd07020ca80a6edb57a44d7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16002bb63069e01de3c17b671ba90c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ce9933444f715dafc68585378a72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed7ddfa219d421c3ffe80a12dad4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437fccb94a9ca4c0515818bc443d618542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd481b3e9e727311eed61de9052c1e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24aebdbd4a8f60d7c5dfe738adcaf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886104d27e676809147e859b479c306545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940bb71dfaccdc80a028c2429022e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8f4a229b19fc13798382536d1f8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ae8a14ed36ad1dbf9d75349b71bf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd414ed3f8d70d7d2bf1e599c179d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae24f0d2bfd7138880ecf7174c386550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ab0b9c78be846bba19ead0b88b4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4591a4fcc5c0f13e9dc44507115100b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811109f2efeffee64dd7aa26a4c95105553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb13d7b1ec0216efddc981991be4e0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077f7afd14362293b7df34788424234555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c75f66d414a1b7e6b3886da98c52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb0b56e15f59c14fea689f7bcd3f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23cf12e50459b478fcc558caa371f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1425e02224316a5f414dbd2f27d1ada559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f12e659b78948ad841be0ad9e30b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d25a4e22b0b27f8c8ce51876ac288561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87040abe29fcedcf6196e0d180d6d68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71272f122f039649fbb4bcda5d8e63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a87c56fa48cd7e5f5afc5fb485d226564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20a83cf74d3708b53f0ab3fe1c7dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf877e5992c35e5955c0153d516a068566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a75a7602e18b4b895525848f3e535567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37f6d46241cd3af1ff431b9a59861568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af009e02d33da409e7914b867a2ef0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9385073905d1f61efdeb9423b206d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57749b28c798d7a6ed48591c7bade571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded12fd1fa50f13b391e68a803c32cf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3fa0b6fe4365b05fbb2ae330a003573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3390bf5e988845ae0417dbea39e5be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529c4dbd1d749d3e8c3bc37c8e48bb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8223e3c26fa7628dd6c72c91b8455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790bd7acefc3bd59a10c46cb14691dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46fba81d1c0a438da0861da01ecc45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07fd3e6b38366296c453b983267d5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8fe476c006aded5521ed61e1905f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21580b8e43805fbb7f061c9347ccfa51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b316ce22343170e6cd55002fbbbe3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f943f4481ffb72ba17a1ccb1bba4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bf9b2c943d500fd618ab794e34742584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea0cece02f22596d99c3840713b36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a088f959541a42bb6c05116f14b3fbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d42fe9aacde83df3cdc17109e7795e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a826db549bc0d6916b06fdd0ab2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c073af419fd4ba9deb4efaa2134a654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb414bc2057c94d3f0210deda7e5394590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe20e625f7aad52e0fd943ee2463a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e13f5672986a312a54562fb5b797b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74a5bd8104aa44213dd7ea80a1a32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b234a370bb67833f0bfe58a0ea15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dccb7f23da82ce5a969b00355d890595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79849c6fdcf05cd9bc9d5ddd1c12c71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291c3d729365c9f7191b4419d7177c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133d41ec7dc2fd1ae41340a007853c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ee0d04375e917d4448fdaa188687599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c59daaa5c7670b68b3b94fec5a83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9db327aae26277510b657e007060a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763c3853019569644d401165110f18e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a277daeea8654f0c64da069f87bb8b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c72822882d818d05445eeb961ea06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fdbfc5b6695c1399ee4767f178a57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166a7ec539b80145a82602fa6beaf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c5eccf136ee3de9e954ab0fb3843607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb28fc04ad53ffa89959ce62894de3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1548e7d39afeca09bb22339992f99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb482d13a9a13a492359681a0a1e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92d11b1598b979b918bf0d1a92c7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ea1efa45422dd07707ffef70f150612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec3868fd69c92cc1231421d9b13d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f52bec262d80b848efd43e4028a9e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6460d74c2afea4b88d28296618e5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279fc334979b18f7e7282c9ea4ea27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6883e01934ef43b8e8041edd1d2a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f9f624af51764631f89ef2c659fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e4dd300fc09c1d3750b1855cbaa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c17a548a757efe5aa3c7c9f07de09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a4c89512a241998ec93190062f1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9bfe662aa3146b225bda2bc9fa40a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc405e8bb320c3ec5f6fd07b89c2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478ab48d8ec4c14962bf1c5ee319447624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8713ab1def09fd36c6dc505b66fc3c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7b5578557850b10d88b1cecd4e28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172110eb7780cf57bd22da4ababd585f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed97c63d9314b59095fe2a3fa9d3de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f553791aacee92fe7f45cd15c3ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd214bb08311712aed956b94392cc5df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c259f36b606b7139ba96e637383246631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076d1538a7f6db3750a69bf18077811632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c9a8ac1fe1e107c6929dbc41ce9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b84ce9bc1b91c803899b1538fa9d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b7e57f771fc3dee5dc9f31142ad03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53194b0a3d45daf3a21c4d1a8da5e04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d534eec0029b3e160c19104e6aa0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02894f3fdc5f43cec7918ee68636ba0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226bd56e2090a3a4191c3442a9d133c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5771b00f750ec2cf23731d6b0995c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb59279a1d79259b7f39337cb75a5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e8e8ed01bf4a06088a748b57a9ecd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b77293af47297570557a3a3dba33f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b4b8a882d82b156fceae6ee41e47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e7389ef2db9c38eda61a22385ae9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89e1daed13a8d4797ac4c14e7bd82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ef45426110e2c3bccadd9c9d3f94a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06b017d0877239ab3e5b2e74a567c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400994e3911f4f73e4116ea4ba3e536649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082ba11e18c1cde244fd26625c2a58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d586dc609515843b240eea8603278651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86651b012f2e974f75a9f9e1f1362a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a125f063d2af0c822f877cf12051653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958afdd4b06b444c69f7bd579558af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b6a7c19bb30845eed5fae39dd72d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29f3a516191ac1f270a14db3f8ee7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaafeb8278a13b2b98855a6846bab52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1b9282795157b091dadc0b83d6d66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee8054bcedec921da814de1f30387e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c7b1c3a489d264628414d6edd1f94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594cb32795687aaca741a35fd4c74b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc612db377da177bfb809537abc62f9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda20e51a262a4e8adde9faf3c4672663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c69ba4f36263154285169a9a05930664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe8f241251731e30f8587e7a0e681665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32571092a208ca6397301ac15df5f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc00ece631e3293db68f749a1a6269667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4bbac8f8231f9d1bf2829737e498668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a4db613a02c1d157fb8e035e781d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9e5f71b07f1e2928217162765b65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a3bd255ba86d70f64f7804191735a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe431ede8ff3aa2005263941a0e3df1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f799271d9dd2d5251cf3941525e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3597ff7bc935a75019d04b19e2b87a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94759f8c44651a60d93292766f897ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e2e72e354f78bad555f71d691119676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d3542eaf680e8e53daf233ab424c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c4407afa50500ff4fec0fac2302e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d7da009526be908c5af7bbab0a4da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dcc8687dee16ec03ed858e137c310680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4d7058edbf2272fc6efe4dfa41a7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f662a2b6c562534266c1ab5236888682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020648b6f12684b36e186d755f35446a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9aabdcfc5684f6ff7ef73479b2384684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f774c76ca73d9155eea43885728e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d43858d9a253f313ab50da9edbcd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c612fe5f02bfb8b2ff3e192ad427a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdcb600aeb7f5d749ffe450cca0e7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5c9589d9f6ee17b165a078ef38da1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27903783fa068ca42065035e3dcf32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9a2aae8f2b8182817e1345888fdb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b8fb27354d404609139d27bb2bbef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f868412a04c71e232c92ac3ec9a4322693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bff04cbbd73d4cb54fdf726bce55be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3870eae5f0aef2c8cd6698458a1c04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1fc78a91804478e3687711cf4864696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da597acc1f4bb4716e344e5c7aca5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322009aae58771f78426525cc38e40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec9a4f7aa2f2c84d6ae854914b921699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b172dcbb9866b87eb8a8367d9cbfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed254ba703ef56e8703b50db0f2f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1302526d55df2bf2727c1c14a50c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd399724458def4f832885400639d1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c1bc23c6619255d45ba694a536b1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916f877df21bac18848ab615bd5be73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b2492d7c4a353b577d89dc4237a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46897d74b580565ff8473e0271d0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a0cf62c7a1f25c094cfa2552034c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834a908899084c95ef6496dfddcd14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c361a1e39d199c779dd87724154ab7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e79bc9c58ff040bf941f1dd81aff0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ec053cdae039d758ec866650d4d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d1305067e13ce50adbe3879fe569713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697afd7a7bb036f2e65fa6b1e1d74fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83911c4e921f41d21b32ecc220b249715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2bc140fb684e37121db810ca67027716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c95bb55ea9f0ed378f092e3dc924717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e43b3bd57b1f5a8d0b52d60195d7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4a79fb9d29cc97b727f9927a14f4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fde29a2eb800a42c851b3a2f83fbab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e241d7400cdfa6b466ab259931cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dcf9a0d23dc360ff8f34d8734d4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23290bc3e73b2c8f76a7ba221063dada723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c46dc3c4fde4e84270c190df9ce558724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a6b8002a8acfed9cdd6daa1cfb717725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9af66eb2909c04bb80e958bcf9d09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454eb4569614ecf0df8de675160f506727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e68327cb514ec89d06e42ed24af28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86739ce4c9603e1b1f7e42467fd570729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27517a5c7c8d12915bd10cd5e65ea46d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3387902b70121a32aecacb3a46177731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ea626b625dab45fe4bbf116cea7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74dc690a8f2b89713a3fc77bb463d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6fd8489794728194594d89f0dbf46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfdf3f2164f1e38b1131c4b59b3255735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cc36a7b69145ec40dcead07c23390736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd96f2c759162aa7ad80a7fe07125737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f3c930c5c836c30e73cda7bdaf30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd9fbaf41c5d1cfa8a1e7afa19a17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb05233ad96c49f616a5041fb549f75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d24f94e48fe18d4bf969b0a5185a19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93735af8b67e3840a0634172dc0a9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fe237da1b5a7bfb727010a378ad4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416c7e7e15c3b538009a43d45c1db0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4be48726dad4cb7580728285decee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3aefd5f71a0716d1959d8455d79f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6c416049468829ed94300202bb290747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ab54c28b8805cf8d7a4f19553498748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d255f1c50a5580616b3a676bacedf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d48508fc6b0393ac75400752c911a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b4bec2f6593be832285ff13b7ed0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9357834cfbd90dfdd079f92a15b7df6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d080e31759f21257c2660f707246ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e9a27c673ccb37321a477c21f49a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb0a2535559405bc3903420989758755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168fd9297912f187d2544ea434d09d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048e796819544bdf0c5e7ccebf72265757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbc49626ef650c685ede7a6d42226758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692151dae7f3749d026dfcf6135821f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e403420af61dfec9ceaac1f7e5e931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4414886a9309b12d6bd9b17c17072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e470f50420cdf70ebc0d011bd3911e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07239e29db4b73cceedfe14fbca89a294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2cf75a7e66219b4c9beaa62a8a8b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4ec07085752773bf2f64e57ad265f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692e4259e8475fb09cd3a213ca761f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df01e86f97573846dbab91dcb5f3d688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901801f823cdd54cfb17a3827560249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00a1441580837a8bfc169f127590410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561d1580b001624d16c43994e204fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9c0d17babbab7a187e2160444ad012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232256984c99cf49440f7855ccab7ade13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ca0f29bf1bdbb8ef2aa8c7b8ab2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f076006c6b9c04f2b403084202c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0e990b68b00236092a2c08ef6999016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d9769256232d63ce76a22b7788c5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd0f1f4e795f24aa6d86d436a0600618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e543420bedb70d6bc919ccbd4bdfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629177b6f0c381bcb5afeb740bd1addb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebef750e937b6b2caace8c3f5c875c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584d550b3f8ccd5c8e1b6a286ecb5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e2f43c92cd942ce51d5566d8148823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322f104df9871a4d454f66aeb951c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a22a3f48570f837f7876617964bd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830155b87467b9f9265f7b6f810bf7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ddb4fff7ef22927cd4d871c768ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd14888be7583f9de4542dfa3264e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8f9d77e609cb74216c94e78f3d81229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de11c6a776d068e4db88d50332040030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3cea418ac37a54dec05ce964731a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85aa7d0d01e1afbbd29f9f9c4121f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6293ab0fdf1c13221db016a9688f7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b47cb4afdfaef8b59c3bd54642df634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785b6faf3216d0f113b04f644397ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b23482b60240da2fd1cf13d42e51e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484890cc140c59a27f2ab7908639489437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd71e75e7065ad65ca90b43d300c2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152edd73f17aaf97322a9c0a8cce86439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffcf48980abe662def5946fae9ce1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae948b225fc0ef19c2de94114d19c9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976feb8f1b7e59e317a12b371bcf39bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbcea7c2b1a36e6464cb3ef36f84643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f1b4e8ff67283d360117bed916f4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079f82b0071762f8445244070f6d73f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab9eff9b1f8f9e0edba2417c80340146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d4aae7f4783008aa434e18a3c49747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f727df146918f385f63aeac3c9b59a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a632e46f902d05007db6d27a07a54749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48a5949f2ddd59f587fbb4b8c9a29950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ef8490c31e723ab2f4549b84056551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322834ad9eadc42db00618923853322a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235682ce24f747d5d9a506a5328b9ad353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e195701e2427c548033d51b443de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878691425ff4144c321bb59bfef151055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f28abb3272765c2e5277382afb35156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe88c3477e680fd2e280cf2ab00ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4953209f22ed4b8eb4bb525dcf47558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18019c8e5d54c317a7619559d40465259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f8e6cd785924c169927d0700870160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6e95d72fe730a6441eaeaa7dda9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd820024c3a6034b5321008ed8345fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2271790da6245fa2951b802eadb3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61aa5c8ec48d98b2fe5574e298e0af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b58b5197843da91cdebc662ad46365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb038679ac7df7cdf3990957a432275f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c895d37abe680d6f4baa6d27eb65d3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c8e1a85d5a62a5da7e5ecaf54c50b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3992b19ecc046b91b8de36772ca569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fabdcae209b7970d7cdb7aba70e0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc207975e345f33fffc2bae039708071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415014511ae2e87066a65c7935c077672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf0f2926f5876d6bca66bc26bec44c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a25879b9fedfdaf3ff39c2e10943b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e165e74f9698960a491b9d5c56ad30175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2b6d9c8291e15d756395b0986f2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f6846441c344f225a51dc7718931277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8417ab7565c5898686d83265f2c7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31b739af1e3fa274c89ba22ae2a8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920cd91b7f684b5900b08cb4d0f02080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c668a4e0f95a24823247087155ae6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd4b1ce26ad735f2d8bfb7a06f81a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a1ede0145c8c66a84bde5cfffcfa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e93d9b91c6894814c2f1e02550117884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc813ffa84578704d9d0718fad3b6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e0db12e2eada6dd2468124cc1908c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37924c2fd8a75e15248d267e695bc0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a11c5484b5d280767d8eb93384e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cbe95922bcef1701c849df0ee2f5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b2fc75a2fca07a529ee77914c90cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379263b23b6e27e9c18fd8cb06d1c7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a01a2818a38b088fafcc2d5b2bc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae49037cd916a84b60cd4a6e1e4fe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb2768febf68fe9ab94e27a9a07c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9818cf91ba41b03a0a78c39ea5b4f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe10ba73d6bc3bcec48d576687cc41796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16fb6f3b82cdbb7818e4aca91e033a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b2fdbf2b926e374a8f5fe31431e1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32172335ffba21ca9a17ae30fddded4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b90ff77d7e61f5e93604cf95ac029100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ba94c0762c71d109fe8efd4a483b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b57ba5c9f1224f281a67ef864e6eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ad9e4baf4219df3df10f06a09b7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34971a3ceae8a1178334e3acfc3cc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d720c51e33bab07da00ccbceb500e36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a59d76902be395700fdf2694e27e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac6773ded6e729bb523753db277d5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c507b2eb305ddfc766b734e44b533d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796470f2c7f8df9bf5956397d111f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4184e908162164e74faba091f04ed1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d796386b333911ac376e5575376499111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb94ac290a5314bd5cc7c48c11e231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5357ac58ffee5b9880762aaff191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a4d570103dad6a4a7686fc772388b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc302e6c8d0f95c712029f76b21b398115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109473abb98e08de7f561867461342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228161d761426e491b0423d36cd452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b8917ba9a5d22b8bea6391c0c4719118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b4f92806d9a0be50d1a8027a1185119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d29b7fb9a95d3d5bbcd499a42ffa5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16c7bdc34a7dece03d8fe909f08af1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd6761cdc153302d89974d63f6144d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1521fc9eb0fa3160fd2a608231d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2d97ccdc99c42f9b6e559e8a4d51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd31098e137339b821f2c5dcb393b5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60456c2aa2822c046afe5ab8a38c150126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417451d2ad469a12ad7280fe3b9e79b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a089479e71691d7e0c2f9ec8f1b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b1fc13c37104b7aed45d11ffa67d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e20540a0d57cdf25021605360e9fe9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0811b0a8fc45dad932188a58315c41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aacd92f2292c06c0ccf461494775e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7f5a54a49267f514144f08837413a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c7c8f0fff206171911578d48ec2af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533b572cb409b70dd04f30c1e28987135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12205ec283b8e616eff791bc407ff94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6ffc4b40af11ae17195c13fc69f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4f4aab31cd3139f1f498db2bf7eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1221ae5c3b7cf4f0c9204c2e102532f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383ca398be730df32f6cd3058dc60c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef426f2e0d25298fcbfe84bf8236316b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0940443d37a7ff1016ddfb00bcd60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b0218221944fcb61ba6ff1164837a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8783f5c9a49fe288e76498f18575fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1fdeedd0ebb2d6f47ef911c98abd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864980dd4e41741aa7a482d8dde8d1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707843de77ed1d74cf5bc4dda7f5b7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c7703e33b1aca477bf0dbf49f774e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d929cf3df8af3e0cf18585c4bdf52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b8ddfa01ab5beb3e859d0a379a240150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913118ceb0a154fa5ea51c603222ad5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7b9b38335d6faa03684fbd35d095152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eedf90c76792352b23267ff474ff0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9612c730d3af9dc02904c099662fa8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43affbd737b2ddf12809c3e8232d8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d15e7897433f0eb8d1ff04ce99bb6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167e21bec0125c7991f9df1a40df94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17d9fad478851fedd978d11a5ebe9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29940f7a05452cae4384015dac1740159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246103fda5a3e6540d48f8a9cd1b776b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b84ea1761c6914e8fba098a0ec49b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30f49437b731a57cc131e6ab18497162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5772eb22c55708b368cc5660ea1dfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc14c91c253690e58b6117c50110f97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fde985e77a2947f1a0bfa14854f13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94617fa0eb19bd84ee79c63e5e2c524b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415766c0453dc2d6ce6085d48538bc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25319b0b1b7f65f3507504081f580c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dacf5bbe7aaf372eca3a684ef8a512169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d776d788597de73f6ce866e731ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd301b8dbaf6a2a456bd2c8e4b19503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d74a216e74ffa0703d789a32eec6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a276111546bbe21a3ab162203d714d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53990fdb7d65e2c6c3c419e5d938a030174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f979f7d2305f0d766cf634fe744b39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c8924239315b742a84163e8ac6d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8159b39dc3e8176f1c20576addb80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351be570b820a2e052114ce6bce07d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c065318d3f93e2fdc7e18dc31a6a54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139c9ea7d5357239543b45f8a74bff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d8a457f15e6df77bf1da474eec97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4827c132de51adad0b74e8eca7f203182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1918ce283ddbf804818b0b08d93081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363c6df8139e1b2e99949dc19d2504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd8a4b0e8127124bd8098239ceef33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc86673a5bbab33edde7375845c439186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d9ce0ffa1eb3115bd9b0ace33fb69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa9d83ac0722236e6f0c18d3564402188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5c19450d2e5f056ac6e9f37c62df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf741c439feef9356ed8305a12d8e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995401adde047c1345ddc434d7082f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa66521f8b09352164208649bd3ce89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ef2c0a0d138741ab12f2fb446e11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4da81c37b2c8f50abd0dad23e68a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebcb06eefee1f86970383c5b613239195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863334310e05d0d81bedca1dfa6653db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a5ce6ab3396cdad61b5c5175ba49f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd6c3aa0bde4a758b7e03e2c98dc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757fab3720730ac68d28859c7a24b1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c0e032dfc18ce83aaa6621bcc2ad5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ea7021b9bc4a33f522966d5623342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf489f8fc357c449e443ea1c42d98dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e09104c543479e954eed0e467c9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74f1a8ec6ec917c78549dfdcf6f10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ff0d7e40115a37822d6dbfae9f56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e03db19dd6b2cecb6d7d23720299206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa6e7f7254a6bf768a9cadd337b11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b7434c4c25bf7688f05abd674e215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90eb34004753bc9535eb1c348e0614209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bad858bfe9e09d3b2c5a3458c68d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec143c10889928d5fac643a48231800211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb8c3789ed28fa9fcda3b2a6d39ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73146a58c00215bdc24a82815c8065c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028f3a89eba3d18505a7a9e03703216214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb6caad23d91ff42c16d909c19526215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e1b17b3f51d82abd78188628f7d76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14161b4d37818caa9eb326bad1178217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777fd9c1872e7468861095bad60f4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b68edbf56976d2a70dc28c7f3de11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e43bb8d38120d7968d9e1cd39242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946713d5a13d99f198fbe2ed89917d4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79379633ff36ff3c3edb5dbf539dcb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d91613dd860eedd6f5616f078086223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9d776dfab0d1e516d2f4dacb704a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf2060206248ec63eed2b23a0c9a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10b18f6e291b101677cdc451568248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc98cd19235913fa88be13e9c4165227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11580dd6608ddb78b7c2aac65beba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb843ca29611ecbe8f3a89841e00c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25af960f8bf02cbbe915a2a57b1f16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68582a399b389149aded9f601e03728231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5431bc97de60692a51455d9905ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99180e4c04f07a11b90dfb2f7c559a63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660104151982c46384d388372c6ca9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f1e3455d84abacaedd6e336d5d8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35958aece2baf8d94b890ac247d28dfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f560321d76a19c5402e8986dd61d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a902a75518085ad53992405d16acd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83103e3b26c44426f622e1f769e080f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5fedd41a1efcbfe9ba876fbf354ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d8a2c66d99b677ac438106b6cfd54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32de3775e39461c29f21264e2f930a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02fe31077b8f14b82c6a4d323bf3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443ac86c8512819da5d02d5a77bc474244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92d2bce23a8a0f04d616158fcb791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c6d7815251830474af34ac31dd5aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85989b3e876a6c5da878b6b2b5ed2c80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197401994f466559ce16987cc73c07c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a048d811455299849a777403f6ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238caa918204c7baa34b1a555b6e57e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37290bf780cf38e441737c1a2a7c6c6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05106691b795f8a1a76fc869c77c6ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468401de12739402b97ef42d016070253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea2b7517b36594507a79153de6d364254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04da7343b78413c5bdfee090e4a3f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed201c1b83823887fe5121114fb0c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1feb444f6561ba3e9b4619b6123f46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c133718f709e794cd4a86a5f0fd80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9bc867368e974fc54e552a9c6c33f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271bb2a976b31ea43796cadb460280260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2780e0ae0b4de45ce251cef2920a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f893a30d6e2a1dc4e6109c7c81b49a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba7e0eed44409260591bfd61887b64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d982bd985044217a7c0eb982ad86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4d3c1617223feca7b57ffbdbba245265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a025f738a0a8d00b2e31b5067025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c29d85ce53a4068e288ee3e83fca5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870c23008d5750dbc036586117a48e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a6e88f1da081eb214b5a6c3dffb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c43defe61f846223e0b128fd681af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc56fd845ba838f85dd791e8d6ad00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7bd35a9d6e787318d522b5500dd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac176b8ea1a5e5cc10fba13cd4bb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed4fd02d3560fe5dd1ca15dc63c69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d2b4fa68393ec60985ff9fbd4ede9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923276ab3860855f0fa1598f2040cec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9c39bf8b3e3bf883291f15c4bd1e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f544650342377589593a3192298ccc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864dcbe13731f5f6aaca02f980f553279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28b56a5d22f6aed3709ae5265a10dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b721c9c1e367720a16552b02c4fba9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe717fe264478896fcf24cd8e39c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed75a0cd09140ecb1e63215a5d917283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1065f782677a5ca3a01ddfb0a0824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec56446043d7acae873fac42ded664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122def6e8072f56da269a0617841816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c258886c019be3766de3ab6a7f85d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea984d4df65f472bb50b9f87b29ca3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde48bb004ac36f80039e81a96cfff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52b5652b8e8f559c33b4213fb0d161290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e03facd5e5770ee7fbad6dbe2a30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b8c8cd7fa3451b5667f026a35ebbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416ab369516adfada746608db1ba07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc490ce7af535a36fa05e652afb2f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1da57db952e138a4d07efdf8c15fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ef63c692099568e9a9cb23c8f68b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f507ca6146b6f7be709fc4265fa58fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000db443fd3286a65dd68ecba2b0d18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adc0bb35d67345ac435fc7f9fbdd78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717af8271861faaaa9a404e691c4796300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245d88f333eac70693e984a35c870bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9321087efbad527c8368bdf0f67da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209232a93754b4ffaa5f03680017404303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f66908b2acdaa1cc290c6c148f404304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4dea6e90c042e740e560f9192612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ca83a74625ff469963e86c166391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30745b9af8a5b651c4b81cc02844a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69020795ff50233971ef766bddb29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622c493193ed3b07050211e67e1224309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5b5e6f11b0001df80c69c6fe6cce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757991405527f84cbc7ab8d4dc4359311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a4a3acab769cc7b7a9c19d289759312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f77e4f926f5080dba17c89e3d328313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444c17450ab2c9286b814ce48172a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b744d527b3b9d599973c0eea271b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548686bfe45263ba0b0440f82616fb9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9612c4d205866837e2803cc78bb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11296044882f88f8923607fe934edd74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b8463c15c14ce82c649880c6f8d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19c6ac92f920494ce626ca4a2b776320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b4485263517726853db9425c55f95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e577e0963895adda29954e2d78ca3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d0e1c42900b28a247bf73cc018bb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9634fc75290ff2701e6a00178085a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c70d44c30315495040ef507747060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c211a8140a80e74c6c39601951fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4ab91f770d52a4bd3317919858813327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f46b361a2ca243281da15091fa8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396e4dac62b7aa923f6ed8a4294d34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952e17ad5a9fe908a2d87f96348b1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14957c7063dbbb4897e40458ca5f6bc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ba6d31bdc6747176130a41cfea7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18a9ff0d582015f3e0ef29d5b576d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e7941a8c8b53ac0a87fecdad2cf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ced253a1134adcb30834531af388b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2c4e0b51c91860acfcbcfc4c9a107336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed6ee2f5c23da70e251f7446307b30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c268e99681a7af0443df18ed912a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4e17c7aa3ce0ead1f672041013d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b6c0e43e25325bcab854760036d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a0c1afaeadd47a79db70c7d78d3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9c07f4a186888dd0aa9737c35d7a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35395d481095980475740d11babd850343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abfaa0bef9e70138f53232ee7158ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4ec023f0493e3ea1d62a655460d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e07d17da5eb07cac88c4a72d9ec419346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec1aab8b2ba2f56f22540922492c32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab4b7d7d71c0674a678cbc4c5811b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1e4d06982be09edc9ead73651a5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48506a885266c6d4f0c4cfd9349891b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25104c78d30a13544443a8ce95962351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc9f4e968a59c0a2b9ca5fbb6ae705352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d5fb8b862cc3431bef2372f1cf8d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205cd7b17d0be13f8a8bc849763d55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2efbc93adb00e16ad15ba99ea4a8f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d56a73360c8f4cf5c79976041d37a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a910b9bca60442af8045839bd5824bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b42814b8f9854cc7a747d25716d84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd8706465fd3e9df5148757fb4d9c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638af825f4d347c092da13063dbdc22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8107e2acecc7f0947418e7745f2980361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bf7763ffdd1050de213917c3b8ec2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4eabe7b2e33cd6543ff46156f124e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1e9435cf7daf8179dc141bbfc58e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244f66d3adb669cb6f0aeab935d4238365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ed7bb6d740a46657b79c3311111b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a01b539314c3c012f18ae8ac6f6511367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9e22ca21d05e2d51026134e38ebc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73e84dd7ef537ccb0bd7bedbaf1994369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4933ad03bd6f36434e9ff65387bd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79925c8b7da0fb73669b51b02cdde3e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5506a47b29664352b8a87380b13768372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49489ded09e1b850b6398feea1bee2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bc72b1db28beffa2356a4828e686b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad603ffa018ac695b6fc6b2608e1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cf37c1d1febb158733a73184730e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8495683b175f99dabc2952ad646ab1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47653676d95b90a5198dd0c954f8378e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f4b340cbe53ee9310faf9c19ec719379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f4859b80400b3749cd72ce30254b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd43ada69d110471e38489192c1a82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31899d16eaa37066cc50626502464ee3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce48c7508f7d8f53a523366f9111f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c420d33095055bf820a06e370aaff0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e681804fbf0e0577bc66f827b64cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3f2b0ffd28a9bb6950d7ae052ccf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b7485c61e278573e74e9b46c8bfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54e51a9bcf5b37b78a8d300dd4dd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db90f7fcbf5556f8a712060ce450fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856833cfefd690091a5aa2c881257785390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c646b2b3cda83a2211fe1cf28293ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c980547b6335e0d4ade25a07aa9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c053e7d150b3ab8bfcdfa6b55b370f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ffa172db35c3c942bcd655dfbaaec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396e2dc6f2b14e74a7411b52f2129d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc878ae034cbedd4c09e7b57fc7bae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952435577965a979fe46060294c2a540397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10e2fd13d92f9ff5bf88b8c37e5aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619ea39218b8116773e27cce707533399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8171aeb1261b65733748b23a5712e38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6001b0bdd86a24402ad575a0f8781401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82937deca52005db14b2103a1462ca48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc887aac37759c570448aca40bec329c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde369c6d2c236985b91a3e3f8b8ec8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a142cc646442193462eec955a6908405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1738ca923e49129f05cb2ae93650f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b53995627e5a34fd426f027096382407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86880c62a1dea3757a18e59f88a5e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8549769d78bf0dd6ea83c330262fa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345180ab1e5d34edfedc72bdaa676c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9012506d4306818897a8a79501550411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49e80e7372b9318d7d2cd89bbdacbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975216fb487e01519d82f8a5a51926a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db39ab27362056ee8c8dfead5b3de3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a947209d5dc91eed8ba55f0d7171f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a9a7af85aaa24d58099038f686acd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa75d2532c6702f711e86202ac588417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341edfcd66116013e189189046c7d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760a034519dcff1b0c8b89b2fa92e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c58d9adca7988ef14e4a98ef763c16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded1d043fd655c5658268d01e110e4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be5b1b8dd54bb289906cb658a3edcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f35cb2cc29652888638fea8157970423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15371f2edcdabc0b8cb7599307f8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658073a39a22ebcbd7aacd3d0c4e2619425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae92b8e78653178e1d92c1b13b4c0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429c63a0e717d7dad1613842957dc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3edc063b8277f86584f1e114846ad8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deec7949f161cd738a3b836f5e24b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01da8389ac1f554e99d0e9c81a2ba17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ca9c95c993f0d43e74046d13725c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66498bfa1d43d2ba66d9fbc6febfd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cbf5fcfe783be29ddc7925c399c05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19fec8a68398ad78cb94df2b2ac37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae84f9ef386c65e1941d22200791c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42462aa7366eb0387506a5ce9192b6c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f0ce81996ccc893467f012956287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cb438bf8ad33db0ab5a6abdda858438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884cd8c9413961ebee088a7668337f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f9af07ea3b3d1b768908ab12127ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299465f58be1c7e076cf9f0f31ac4f5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53627129ec3ab52e65362268320223442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c918fcf86fc3425d1285f349c0357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2121e4b011e8470997f8ab84e030b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b0042c7cd15988144efcc5cf549f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5372a71f3d5ba1f46c038ec401ad38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecdab2c504c10a6171eeab4c341212447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423b8aa96a7fea1731325dbbfcbe60d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91631c7906c63681f58c4e8d5e92b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1316d7071b8e373081579f931fb6cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c8bb8e97b3fa4338ef8f00700919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5743fbdf32bcf6b1a4b90ce41e02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac5884a3f4d53e612139c9b859d50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52466997f0e172f518b304e4d56a0402454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eee5416e7c04eb1c500d3c7f3b5d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec0fb9ca7763e92fcf66a2ebee1177456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08d229bc5e3f4f51303913fc2ae0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6edcd1fd56df8f4143fec76eb3f290458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c7844738d1bdb66469764a6ab615459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b923e7f9768d87294eaca65cde96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846628bf580c6b87b623e63f651c47ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d6bfb5d28cc0c91355cd85536933462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a0c666d4dec90a56592b7265dabe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c35253fd1e14834f3b665eb4f20d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3ac872538a901b0cbd8d0bb5908f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509ed4cad745a4dd8f0eaba341a468466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710da126f9c31708def4b749e24f5c0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d09405c5aa0b78716ad36aa4718c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364f87177dae343d83534d7cc8ad80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff921f962c0e0339c6ca1b9ee9bc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f727c6c87bd0db0774fb101a3b56d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb4d2e2947a30ebf1822a9acc78bbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277121e40e5d1950d509777bdf5c2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd2adaa89c605311d1859bcfec6fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa3add7709d219821f21ebef217bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7179e468a6318572d940393b90ce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b54bec4653e7d6af81489fe204c43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57040201fa114ad0c03484ba51329478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326490558a5b99b1f41ca3f692f4738479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab8a00aa45017b22cb8136de90e65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285095af0a4663f07a858992a2ec602481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa370863ce54412d6e7709e83840a00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f2611225031196051e2294b806aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6663f08b6ee906e02c5b0a5d104a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa507714e1fdd3baa034259c36fc7245485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88fb7e8482243b78f1ab12c355b6d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c5497d4441937385746360c58296487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677ab0678c307ab6baa5d22ce335ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cb83b71b6becd1a0732df60bb537a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc1c6018b7d30ab2819524a902f486490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a2810115b9ad1261b83bda3e7f4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf24f06b87cb2dfa61508838fcca98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da5b25b35480e9410a13237a24790b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce830d79904cea464645e645e02fa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e18124ca9cb3f38ccc1eef929dc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0135522a2517fb6c27559ff7577fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75950984f75b16ec2a24f077131171d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76c5c1026b6c77eddbb7eeeea26357498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db0962a186e7a80816268b4fd4d57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e17e1fd2fb8f6f4d3e361ce0bce0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a9ca93084805e440135891b2aabc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f6ebe034eee2d0c65a60934c0ab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d996dd314d1e61b26cfd76a8624504c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36b9c6c4f3094a71dcd3361667d6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f47b8ce6d68da76c00ee6de9a893505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307471aea8b67a5477119af10f42749506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2f80d6300c3daf92b01f625b4be0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d43251746e969a319d7823894453b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482dbbfadc6b251d47f275b0ca468ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890626e964f6ae6ed5205e4fc7966a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0fa7517b239148d318f6c8c76820511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f89ad56a09604aa7de89c3ee4935512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c923eb18e3887e3bcdc7b2db244778513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087820a4cf5ffe6443b490f45331909d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f598b01cf854595116bfb4c47eb5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b348f5588f2419ba7adfae73ec5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58c47bd658149bf05cf0d157fccf8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9193df9fb9c17cbe6f7353038c7ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb33c568ddbed72eb4aa1f208ad658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebb314061d4dfb3eba9989b078ca49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23addedbe2f33adf6b086d93d00b993521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c0984206953feb35f0a29777debbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c91ba6e4a06b514ae061c502c5fdb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e336c30140bfd6939894207305b6c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c358943abf6ee949d45621228eee7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef195deb2aa61d500ee1fe8c45c7a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655717a15d8a3a95d4be52422b95096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bded2f9cba0bdc38a06e43516217d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408841fe5c6d76480162310bc95352529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a083a0d04fd33d68197c2941dd872530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045046d3a002ed489f03c49d1f8ea4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d096bb67429ad67afa44a0ea195860a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9616964a44e8af43893989e33116de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a1fb9f8f4d42deaf182d6e7f4299534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff7cc5fee61eac6659a5be57926296535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99179067ee54601822373ef03922761e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033727b44f1c33afb5a595b6d71efe7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40d7bd2c4660bb3cc5ffd3b95143a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b793d60f87d5c07d5dbadce66274539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d877d47e5f3dc9cef462b52d941a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b573938ebb16eb889e78c676a25e2c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77219b4b670386f871e3093d64c1f7fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dfed2af1322d360f4973297f7201f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e93d18738b09ea972c62c3ca6a3806544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559211065e10f885b84ed09e1f29e7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e17afa58275b9896e3f2998c325d6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb52489393457636f869b979bf7aca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db41620f74941933c5bf69d1d87d7fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2e7b89fc5cab05817a3f9eea6087549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786d961007b5caa957a7621a9727f22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d699973a49c56dda170860c802b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee046a780d784fe7c553939c0c97c009552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdebeba43b6d69ee132f9ce32fcb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea0f74220df5d0951625083c185aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e637abab704ff50806f30f27a6e71e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1dbc4b76cd6ce95b9c6aff306ffb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab716d771d1679f65cf1f631b2937557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09669bcf479f11607765c3213192fd2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229db81ec18b26cbfb26cccb4935fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb882a9497dc004222380cc713791f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f24cd2eb7c6d4555aa8ad81fcadbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad05e6f27e9067c146da405fb69f85f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3ed4edabc3a45e3a9cf1d221303f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b78a40587766dc9ba81f24fa6d596564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ba26161ca3ab9bc9b21a79b451d0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3b2ccd795f33c6f087a13055802a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604b5c6384dc4dce85f9d53961abf13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb1b774db93e84de3c6fde49fce31b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf7952de37b88d70112b549773324569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325432cce6bc48e138cedaed1ce493f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f1e5fd80e951dc4142fd36ed3fc49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a1b1aad7642f819e9502381f4cdaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27ba8c96db6cdb0ad66174600f887b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1978002361da142e9d8bd6886d18c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7d32498f8ac0391f5f5e0db4b9d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1384856ec7b33259ff4c0709acb18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52230ed7b3ae8bc5f5aadea232b6ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba1e4b3f96c67061dcf9f50ff451c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716d1228277bbcbd3dae337e97159b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2adde6a99d9ced348b75d70d618360580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c86625e9c7dfba6c19750cd7dbe9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1705ec2198cb2569cd515078d4ade9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1095887d9683e67db5dfc04e8352e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eadaf78058cc98081c31a7b5d0a052584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a985ff3349a71fa6a16e5b643c1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904e7cbf8689edae788a4de2a3b9d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d83640de0caa02fcb74de36f7c82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d15da16d6085951becdc542ada9d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839c719ab3e7399ca7382288785216589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66883b37451cae0438673a5a9f108590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8684a47c370b9ec97af949c131187d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc61404609f66ac19d3f87438149d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad2f07eccea324ed6530369a1757da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a759db95b8c2709e8f9d8492b27e437594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c286f2317e572f571de827ada7a70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea5aee42e65d38b68575d65948c44f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ffc4f65b3b2145e56879ab10a10f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad48bf60c192448ceba168e00e5d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e53610f855f36cd3720e98ec91dda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b95df4ad405edc41faa95c8d7f4cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478816f407393f3e4a798e237a4cd888601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad06687947d18b719dec19df8c5826d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8927cbe6b43256a1aa2ef6f2042f9f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6bea18ad633d839562b6edbe285f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcaa40f7f7eb6b378220700f1e952a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7eed8c739a85d203356f34818965606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e2bd798f2516a3ed079f636e6257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53161f106408db78f50961868f7b9df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9a6ce6b40716ff99081b1eba54a00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec0a67b13ec747193db280630ec76d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fad64b2fac245e3fe3daf7ba23cce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a1c1016a1dbf45fbd8077296d026612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d12bb721e2c17b6c5c7b996da5f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef674449bb345e6995eab4bd27456b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76d0e73ce3e29ff5d7c07bf2fa8bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412f70dcb1ace66ace3cadd2602b37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816c1e430fce98c0af42b466161471e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c3657965557ec83c0e4f428ac139618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcb497c619012222983ac04e98c55a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2479143d3d57b346d9c2f8d727d6d4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5355a5f52f99c3dc3acaf0aebbf2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fdedeb654e9832490aa0f83dc77b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ea48e8702610f949309d974fbc98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c8d73e481df265556ce8cab011e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548895a343e9eb6a687241ebc7f2d10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33d569900c862e937f3da9206ad36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f7db1b88ad6dfa802153d5c3c90cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ce2328dc8c08a91494126927c4cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371a7798665fa91069370fe6b79aeaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b240df3c60b2f7ca8402b9d4b6388630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7272190112e6641e2ec0b89e6d2a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af123d75ae650fdee0c80bfd25c78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af597be36685a516d9fb4b95ec648c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031ca427f6fc6fb2bfe94d1aa6348b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430adffac083b45cf7668979a0a5ed8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec506d343759248ec04fd7bc2c2a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d03caf5274e92511f1f8b41363f1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d58c691b0bfd3ff5f98d4869cc03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9d936fb3eed519842437c7b9129c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3cb0846699d1fdaca844877db417640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc562fb2423295b78311b5593379b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54ca695abbba3a15921d35ecca32cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a857df30484b08c9679c32aad0ea085643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c409c7726b4d49640174c95f01e2b9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67987d284ea3c5e5316a76a60a80c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b16acdf5de74fd70bb968d17b2ca2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c95173f614c6b6746be9d3959295647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68451345cbb2035b437a2c49fb23abe5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f62c18acdcff40342829f6ea34e6eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729f9fd8cb6ef629545af3dd07e625650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc217aca4055273d66c90fea6a3aef7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5168dc43509ad23cdb9e56cfce06bde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565c101e6be9af48137e4b8fc03db4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2204a8e1247bb8660c47b597d790ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de5f5e185619e38e2df5ddd10d24b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ebd3ab099d0910720c397d4d6412656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2dd8038f6e11df5209aecffad7b65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b45c893dcadd1945058b227cfa53a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77455b86f75dbf0d257fead90295f900659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cddf95297abe3ef407185a12c03ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f61513a2c2fd4d8460c0a53bbe78ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c433efc34254287dae420d7af71ca5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8a9312af8485aaafee246abd240f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17cb65f77f8055eadec0c7c8ea9ecf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027d7b906debd0b3728d199767f296665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f37112becc55a093c18b461f96723666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9adf6b501eaa1b469fcc0732c6be4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a20dbe3a83aef96ce413909088ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7e9f0058894b8abe22fa73466b52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81b218989073e0fd57ec5b5de0f542670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c30bc6de562238c24a269cf3230c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dac78bbb7203682961897db8c6358672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd54d8dff99675bdfc068d8366b70a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018cd829f3e91a7d67f72ebadb4e3ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b178af45bf32830beded2c4bc09e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5b580711d89ab56d65daf6d440af9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab820af9f0113791a7b6dce76a71e26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464632ebbbdaaf8152e9c9a6655836678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73a02ee4c0584b3edff5a128dbd5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2d05ac4906b2c477e214ba4151c21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a61d06c63d4fba2022766d17018d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e9befd0171f8d7daccef9b5a5866682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a0dd1a9fae3283aebec46ae92619683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e337cadd0de806003b4718cf80ce64f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816191bfb16cd7fffcd88f39d125de9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f756ac4e8c6bfe10095e148cf0c6ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33b637111db95f2393a2b3524c51c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a15ebddd35eef1a41f911ef64387a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa913621fe34c17c8eabb11550c90e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c3d55bc71c81beb6c391c955d5d3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af398da2f886c3b10a9a1efcc634d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e2e79a3a515fd9ab8795694cb350692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba23ba66557bada9c50a31c5c7c4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e7fa1f9a004282c114456d879647694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8684ca59443d7accf9ab49c81f56a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd2fd504cf6599cf36fd5013e6a48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5ad2a67eda492e86fed53786115e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c0b4653775ea262e79e7b71f4ec25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f585045a2f4993095e712080e1025699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7cd0f21a25f8795fc07101168a0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cec005d1ca5555e93b706a247cbfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb681dbc2e337fae237142f577d38a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa2a59925ac542519f1fde7fa67c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6016f00be2e589cc7c32ffe127dd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbfef159bc668a59cc6b7eb4bc101d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a268e886711fba0a6ac0cba38703d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ddb83cba3f3211f3711b0896a6b60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af77333db80b72474491d1dcc3fc254708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657457e74731f391ecc621153f07ef7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838be1ebf9f263a776f1cb7e6f7e3b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beee929b56e814ce8dc76f5f8a4715711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371942a4f4de8d6e6e0bd5598168402712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810547a1e8ea45964e98d0543a09a8a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e275dfb3e04407ca3e7299076f4c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d9356619b0e3a7b2197553371083715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68c99cb89dd67653a01d6728ccdb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4c46a418c1df1f03d516cfa89d384717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0579d7710eb09bb7a862de7d0d6402718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf1678834827ecd51d266d352ae342719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff090006e8c38c310b2b085be1e0b178720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a47eeff5e413a6b2c176eb919759721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa652bb7a3650a83d9c5171516295722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606e09c5462af1fd6878e13010ae45b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248daa30ccfc62f884e6f9a6a8c03197724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa51144c61009cfaedec319694daba3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108eda379ccba10d56af1ab2f4fea50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811120f14468aaf92f25a2aa3e399ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbdf212f9c621d396bab1b1393b57b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb05b0008ceb03999d96bed10ae8bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e320d9d5f2a8070a55ed6f1436983730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd11352473ee5c457374d364fdee639731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede2e5f7fc249f27947fea1aa40aabf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757638cf4d7e4f108c01ebf2b452486733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a3ea0978bb83a9697bb8a83a8589734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6090b5d3b13a0fb73b864b92417bb22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22d2e0690b5764b40cfc19a97f7a4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1a377c841ae157396bdf0f0fd3596737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875710d37215437c15ef3c9cffa99a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81273f8d526226765040316bd5733c3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96a3229ee9829cf69b0227f14bd321740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3c000d43be020666be649463ba076741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857612bfb3a2e4ae25aeaf5c81b698742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159a5b2129c99fa8d9d119136c56f4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8289573262d8a690f763c73455f76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a961523d12bffcae6286f8e274e8c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b569f2fe3505dcbc184260b7965993746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66098de70779cd95847bf75fe56809f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509453ebd44c65a4e2ec16b3f2e96da1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b67a5a022dfd6f1d295868708fbf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2efe309700d60c540cdefd407f1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bf938af61c6da1171fe402222ef7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60363d6960800145c63031713c77085d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ec4307ea16cdbcb7a5659f92f77d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d510f0b694249b683daec9ecf148754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf39a5117085d8e905bb9dde192e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254218978b8832cb06b31d4139f4e228756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7291ea7d88b552c7faa7090f7fe72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54861fb35349b89990cfbd3d279c51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a784d5609a39d48d1bcf00873db64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>