--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794294296fa4f2d07a93786b73f7c7dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89573440dc0f71902dabc9eac0b7cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fea8e70ba0319aa834c9a8f1cea633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85da46d6a2e8c677e2c28dfd1e62654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe53a73f4af1e4238ca3f26c5559a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d81dbb8e81121cb3ae65816cb864c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fcdfd7e8e74991180120c6ee6e5997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380bf8e35c302ae9c37d185af47a6a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6708927886ee7e91013d519a7b4609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc89b924d931b56a37f79daa4d998610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330fceb7f389d22b35e5737da039a1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be2ac30b32ad802e491181502db1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be4143702c35d0d1ec6a1d6e0a52213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ebbb38d5d9c4f7b9d21a1cabb3ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a71a14d738c2f139f2ddfa9727c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd94e9076d51d5cd07215d8d745e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fde116bfa5b0102e5100633b400717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657380390b44d16eb02cb44dfccdcc8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433adfe4821a482b747d53ec159b06c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaa6fd933a431e8df3517d4f3e3f6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac84e45f6d606691adbd6e8295c414b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb2253465283a015666e71628693822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d6006b783ab83b9ac63423f0e32523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00680dbe0c960baa792211ece56838b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a3b0eae59f0c61c49a27ccc6490025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb7f4731af35e0560d1a2bc8d1b0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392128c29094bb133769404f8da9ada427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e63755256209743c8691163e925728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8d2fed8cb3e23f276b37afe8b5a3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bab16d8baffdbeb4a362d5ec8738630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da98fe96f8cd0113b9d95fe74dab4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1dfa1d55ece65b136a66c1af28c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b23e8b5ebc1c80a0f823aef642f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294921c88a18190cf447314f4643071034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994daee718316911ea62f303747a098f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2318e94e67dedd5413532762b201636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6945809a2c846ecf99f6d9457e6b5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804ba59abdc8a203002fee574c658f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f57349e75c0ca7a0b467653341389939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d0642796ad719c145ed06410468640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d5aa506653ff1d13f40edc0f9c3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e25f3027c2ee083ed08777745a61642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9e09380ae0e37b95e44143dacdb0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186f06e919018383402ad6b0787227444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a7051293eb08211cef2d053891b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951f6997c0dcf4991d52c78614535c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2477463a1bc5a30909d15d11cefe147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65288df5d4c2c25b0e1d83f3c3dbef748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27752d9151afab2860a58fba8218df849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f472f49ea11ee59cabdafff1d8d5f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebdf569bba0231a5da3bc4c93663e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b92c5a04a055ff89d7ec1dd9b4fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5803c440c4d69ec98a56931e87db5e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c730729f5bdc6f2242a8d10169da554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd433a4fbbe516ec49999c8d9577e7de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256086e678c2f5654870be01a1d8af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942d304cc6582668d8b08c7a13017d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc6c6e727e4dae46d09be576de02ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d5f5aa673fde96f2a15ca42b0b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed18a2d590d507e1986d79c448c4ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76926d3ba581c56c7fd8eaf081ee571461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a00b821f7d5524a2cb061c8ea83062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da9bb4539ea8d3ee555e029aba1e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b5e040745f1c6561e09e8413a19cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cab51822dee5d29e5a1d37ba1abbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b60ae9a9259c7f8cefc7625464bd3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0e15ef8696fd92cd380cb3c904cbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f6399f76dedfb97110f4327d408f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42213e5ed11f6aeab7c97cf0539dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842674beb34797396f9a4ab5db9bd3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c421f3a36752847533876c9b04e70c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d6c0e6e72014becb7c4e583e45ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bc153ea75758614ba6bab7252edc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e451f44ba562851dd86049e5de3c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0b48386116fc6413b281623380d7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da9d0c4623d2a5f61696af2b0141f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4fc6f66d1a518727c3a1f2c2a46e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826bafc44d4a4a70b64d38b9a215f1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48aba1c7520c7d35aa35f21cb69c3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186c42729cd527d5afa53c3f67baf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb1d303633b1af00a66281e84f92481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd1a5d53d9a6d7d9fe0f645a6f4bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d715c97ccbc381eaf06d4c03d157f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ac1f3a39f39885ceda67b05b429484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10690defe2cec0c1713e6f7668e04ac085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450217bba2f176a3220d735b8a9461f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b91c1f28d11a1af982ff7b83b38ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a45f1a74a0a5a4dacd8e8085b3718a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e928b4e0fa46ba1fe9ac227905c78189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b348bfac0c74cbd330876a5de2d1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca26f4aa203f1df32d7274ed6cd9a0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c4db1ef41a2a34b7ff1e02e0f98192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade1fe1ac17cdffa33facbd8c0a8dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee10b23b37fce789f2aa233eb01dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8df470ceb351fe17138c96a34d9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e9df47b218f795ba5670090ece7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e0ae695342f20f0e1525ec81fa0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24550a6b7fb9d7e47f1d5f3aa4e0a48998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b8d17992d51397bbe17512b42e3ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6674ebfc71c9523c084ecd74a4e203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b177525ea1b90fd66cbb0e5c08b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb5115f7f813e19cf79887f29332d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0529272216bc83c8fdb2c7f616e913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf46e32a8e4349468dc579eae0b30d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea4143f91eec02cff3975b9be3cb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e3e21a32ac2821d4fcc8998dc27fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c69f966f3131fa4b805c3204d4045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c641131d9c0d20009c9c55b1d8b8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bdaee26e3e30498fcc0fd71e8e4ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d8fc31dd7daadc292a15cf6e4b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7ee18030bee3d2c59a360bd721cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997655ddb254fe0c44a4f187bc651a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db0b2e2ddd0001a76a2f4ef61070d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499e45e3f863f9506b1fca832ad923114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347a791bbd1a09e0cdd2eac452f9ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058eedd2cf771bbc066a3d3ce88cf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98608d969bc6faa11ad467b439bdf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d3f2147ce778455278d511a2e2d09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efced2ee0bb1ed8e706a0ecd5fc7ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b3c95a51a9828e9fe7f4119e9a040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240514b162590d605ff5e9e1448c3af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353a0632630e86669d766b8898ec837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f7f977f19ad8f293ebfc291a49d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b09a1c6f0f69701b0ff746d8a6c85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035fc6e0e5bf1c1b9b3525bf236c20e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba2363222d8e5177851fbe7f7f112a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d41d87fa947c7d2ee6fa9ad421c5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221bfa07c02531e5f02a6b3d8fdaa02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e752ac5cedc350ab307684bb6de34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf8e8dd5f474cb759561d317c4aab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375464eeb5419563d467c2cd52e9cf95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209d19d91bd121a046b3197d2f963a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394602ebb31b4dcba33e51490c8ed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d59fa96759ee74f3daefc72eb4109134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437be4474b57a94bf6c0a7a27f6b007135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b63f9e7c054254f89df74de957824136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae934eebd6d339165e1fdfcd5d97e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eff7b12829f5918806910d6acdc9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c657441431c930786c22ce870cdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386e4de8bfc321b56315c30f5ce087140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac7c4f44ce78bda6f7476ef794f336141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aa6498aa269bbaff3627186c9a04d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09179a1e1c4dcd5608299d744ade805143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896f3792d2801ac17024a5cfbea80b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ba0b4e2339534468db0315c4206c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da074c0cd8e1177091709649ca8d49f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1654251d6564b7caf533f3fd45a037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3ddaf77213e43e75882a1b07ad7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38043d985b184627f10a6cb97031a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114d499a6a9d42fc2e6ce8cbd9fe5cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942695a76cdd7efc806925987ccf8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249db5821e3fec18e8d47daab201897152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f84fab37d8d2bcc0a726d47dc064153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b52c4e7574b9917f7b7faf1947f1fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff8af2ad5573f42da1b2483f237b02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb1f06417516b17dc8c7101e623e7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fede7d2ac1d1aa2bd5f5a0e3fc348b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3022a5ec81c6f43007683f6807571158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb6b0725f488efb8e3cca57e02618d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee80108f732799f7228449056c0a55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08291d7b92902fedbf83a5cd6942557161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd640eedacfc5418d311da0320a4f6be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64639cf1318fa8c7d65305f5b1434c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aac63a9e541bd6683b2ff4fdfe7b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f326fc6d2d2de40690fa19e506cc8f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c131408f69d8553024dfc91a07e90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf85f17e64e6e0419ff7f6c550c44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5588ef8cd4593fc7f50c2d430cba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358974b02d4a0b664b40bcfa49ac2ec3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b288d0e5a797e7600a0457fe9c4a88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3002b7942cf9dd442c1a566eed107171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2027cb182cf4d8b683c4488d7a8e0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef892774d0af6e7d01e82e81a5470e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca19ee3d56f19183d17c324ae6bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b258b2e461055a3e54bdfb23427f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605e9e9728aef2ebf4ee9bdcb0db879176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295cbb3fb7526244f5a938dc1f9d9ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c319f994e9cba2f1e6b3e4fd2bf825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae30afd09a7dffc4576532b5c87e02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df780f03a642161f1e2a78a17d7f5138180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b5e77eda657f7247bcb4b4c143f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ffbc77d7451aaaf610a2c2b3677fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3614d43fb8bd9c1ef7af8cb34ff7a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02520a38d62393487fcc76988cf638ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c237d10bc75d44f0b235782f454c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a226aaeb30318fe7cefe098806ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add77bfe01fe3da379fc87a4d1c786187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb883a26c512ae8f5488753f577a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d824506cf565bb5d6cfff56fa06f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e658db46183426950122c68173710c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc918e92df46338e28b432a4208e3a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b68871d20b2283df45d2cc3b80d3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f6d5568deb567cb402650e9631fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e5e6a1bd11f01ddd229cdf6b49f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb8ab830dac3512a23e545b0db5b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06144d3eb763882e003ea844c5366238196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9bd65da1ec80944f998369a6794d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4325f14fbe910f8838b41d28ef6dc51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28d0a4bb5e7941857e1cddf5b842f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04642ffbb8a69a1cc7baeffc244b7481200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8baafe1829a4368b354f1cfcf6a6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d463c4404f3215e7242270c695e1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d9489c9d675023f03a71b6161ea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b5f8f55531e5acc3bc933848b15a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfb1f0a6019148d12e5f1d1d3026a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa50af96de749d2a39be0e1539786206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e1cb45eeb496ea442449a15cbc2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d501a8838c9ee8937522df354eefb20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007cd041194b05137ad8f5d8b4900f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1bd62ff5cbf99c3a26b75cfe2d531210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136378e22d1da1c82a737ee73db6b260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbb90ce79668af4d076e2d841495a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461612fe6a3c7d4f52af43a8b3d5d61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3bf3d0dc78164bb4fc023c00f9836214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca1a7856bfaa20180a1f96d7a95bd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e771ea591530f7574c1ed0bbfb0f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d5765e755b3b353b9d585a387fa5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6ba2acdf1994211993323c8e4a53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0448d5cb7da4c7e85122e6e51573e1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae45692eac5c0f7200632d7eb438d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8a4010a51ef5d56e7ecff254c811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec780f546787c3668fd77bc9927ff15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b2283c415e4f391d0688445700dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885521cc3774b84dfcd845cbafd42d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5c12df6d0dfbb551daf2f90e37264225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79af0ac27f8117cc79d1090155db3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec66eb820825c5ccd3fe33fbd404b9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321a742a6c797139bd6ec543480d830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2adbf0713c4b065aa57659409422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a41f08d089fa0e77034dcd95bd2fcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc37bc9d431812a8a4e07d91cd05f78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d52ea3b02803d5c4eabdfc64bd113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908ee9c2f8f1cc16a6332d7bb77f23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf741a376d8ba1b640b5ccf1e1758287234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9730c02b73b0dcab657473578ba9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a0b036b9c47c3f8c1e21c6f6ee8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ae92db87618b6eb05777e039da01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc0172a594ef7cf7a23e22036ec3fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22802b87546faf5613e87b4119c032ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3287318acb43be770617ede416776f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f80e4ece85e033cd6b551bec8e8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2540ba30ad9dc17a784b18fabed0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3860589983f3522c5d598965efe92b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddab131415d9b310b4e8563e3fd8fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff35aa787516c6ca021bbaceef7b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360d881d1e3fa7c9fad7431572abf88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8ca23c052d1b98da7cd080c93461247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a1ac6276b5a18220be4d6aa1af90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc09391ed4b1063b2c521a1e5bc976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe0723efe568d2e72444666755dab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae8e5f492a72acd8028c52a81bf59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d8805b383e9d11e601267192101f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f68f3a87363441c8cda0ce5eb4f123253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b0963f508a131166b2d3c4ea8e8b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbf6e15c5dbf9236cf3e0d5a6f144255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20eb919aa4f578809d19ced937745256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4583bddaeb0499a6e450f13dbd10a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6bcae10033f24fc583c819aefee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d08bfbbde2ce689e277386833622259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d2659e05c88fb4793436a8278cd8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c23ddaf9540775fb1e09f3137d1772261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8169e98ac15abf3249376cef54aff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aefe5b89b1126bef0304f81a0d6cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d38393e306eab48f7acb3467a5657264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea742838b537d89d49edfb74b20e76c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca106c7caa9df29e3c149e183aeab20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c50bf24be30c1fbe66adc256dc8c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e311271c8fe969c980335290d9d6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555bd1d04b81ca553c63897531b6976269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e2ab97051d96c3a8640ae147ccfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d9ae991dafee50a228e88e65cff0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9031560804a65acb30912a05e19f749272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ab047c62e350bdc852050af06450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ce345889f4296201a6796691eef9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd7b6061d58361594f8c0f2f33e9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3348d8b0237672096e28c58547328276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780e7ddf8767b7e7c8d163918d1d14f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e49ec57e47fcacee2e30141be5b63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc178e3530346411b494def960760279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc3f0dcd373b308585f61888407ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45ee4a4e2b869d201cd081621e410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287ae57fb96892fdff5cd146d8121b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3cdfb79bced5e6d97d59f2d72793283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadd14f3c170db781fccd72a60e11ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca14c7c7f141588a26a7d37ff98eff8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac4d2b9e2cf079a1ee95788b89046286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299217e1012d7b52fd57ed5d214f27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec74f1cee499dd1e74d6f5d599fdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aff02e5b7efbcbbc42a3e222875d63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46bd7d36123ffb2ce8ef5fd719261290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ed77ae65ea59676b3b3bc52b5cba4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9fa7bd8f2dad32d0fe180a61342b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547de80663fe682654ff2f88f10ed24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a03aa9a9dd17001cd7691d49ad092294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2072cce2db9460c1458a4d168fa53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf41b79855e732df22e53fb713ee88a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b4fa6eb9ca77ff2853a8b5b2a37bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50ef391318c44df09dd3162610cf1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7feb37d1778368ad80d69cbafbe55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b8420887c4f17a5a1f10e0ae69df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af792f59f71f225e3cc4d6ff3a9e5f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c06f28b5a83d04a5c202535c1bef0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcdfcc14bcfcdba82f1a316117f01f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c37ecf10f17419700f883019d0db04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dbe2f21d63e174dd764b19e3cc98e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ec61c18609439f780b4e610faa14e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc257fae492cffc73b1caf59f9b135307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298a1c97bdbba7b94c8bf8f96b54ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080247bd6c17ba45b2d46b757bb5d723309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a81eb2b3420a851c4bc57590398c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722f7852b6279be07d3af1a67f203c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ddfcecb8930067e22818f00c499d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36167a2bd226713f556c0d0cf1c0cde4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab944a8903827986f84fca52039cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdbf9ef35ce37f5f5de89ea19e7739315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c693839f61b3c445bc57e456c17ada316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23645e5e65c158b2ebf8b861a9db383a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191e7f6ea3126ffa29c7a696c2ce791318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc15d929e7907c064f725b06deffbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340645955bf9e6d1d2cb259278489982320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979e388c2ab47127edbd76f55e18873321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b7901fb671682723369182d268b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b6f4025eafe3611337fd9a098586323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf4e3321379275cffa832a07203516324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c0d240c0eadc5e4d3474a9de4e11d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d6d0873f589194bc07155e25e312326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5851851852a681cb1d4d94db7b4970327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee4754ef2d43681fdd75252e179ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a54aeee81c22035e87d09b3ad9a79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d999a62eb4bb0aef3f2d3484fdc5a42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165743e7e3951d72a9a3b75da8abdf9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9edddee57c1e7e9695b8d698ef3958332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80135ff554a5c039f90f90c64251793333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b05dbba736eb9dc91907a94782eb0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e03cb2460d7cb948b89c140dae2fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552e2c0ea18764400226b65316cf7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27992813eb79886bf5df08685ca05a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebffaa26ef757c6efa62b6eeba1031a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994d4fd2280324268ee40e547cb6ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f0d54dfe894254b7794f7348474d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c708cd10acf4490afca4f234a1a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d16cedc4a2217e31458688e30de77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20859840ec058103c3be2357bf55a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a87414941d05fde4f66f8c9d4c52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a64eee404f872896f12934658fa7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399906d122598b35d209564f326df8d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5c219f108b29c774c104dfa0cf58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372453bf6a1420bb5a578d956583946348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0b4cdb26c6fbba16d64b3f61ee184349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add266f1c37e3f781adfaae54155902b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7178476fbfca9cd96be9b526e1e2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3834fd17e5edc0a6551330513d2c630352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c330b73390af4ce1c62c2e25e35e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdcf8c3a028c72f96aace2f47480f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e351a57ea06aabd938dc30e6c9cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751e68b7d620f87939cd7f71265f81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fcd2dc144efb34255b278df192ec8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178fe32b245fb5b3ecd11718caec826358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319bd955b8c786fff479ff1f30b45dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2f4d40250802b7f4bb370bf2c438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2d1ead100d9d6e494531377507fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28603207b14683bde63661956fa23ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6a502082c1c59210845e2caf28d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb018ac0e1c2fac34fbd2ba211f3c1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41385aa69fb4062cdbd80e6e5785c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718d8046d1fc44853e94bdc6f83db5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6381cdb1fef34d1936397ae560af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e457b6924c1b4510559737ed82828368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c4dee7f5adee00d58c3f005bb476369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8bd5448b6a0a979c07f1ee3097097370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c397863dc5cb76d9939035a2a08305371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb8b3698fa418432a444f6ab23e57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c6bb3eae24e2dcf84f17726b46768373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26286da9170e5b147274f49c1f517c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d360a471fb0e9cb5c79ef3bfc963dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6d18360bdba8fd458ef65444e1b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b41cf21dc6fb3b2cd6810232934740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b0c44ddb0a78dc0459463244796d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba5e61683ae8aa8b059d7aaadb2fee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658f5f4398d0a83ea67981a225fb693380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec33ab7542260da3e05cd82023afc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e05c1643982b7d771e710994e981382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b716611c69928d26dd6562bb3bc014383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ac9f0d78a1c58d15c41f934b9c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac24a9b85dbbadde15f2d7b67f9af6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e887239a542747d236278e91c5211f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503447ac24e5aad421555d0bd82742c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76ad5a1afaf0fdee98a41890b2ad52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303ba13526a729ab92f6907892d3e45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aee4ebeab12ed4907c158cfacba4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb03dd5748c0ee65248319956c409e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31941a7de80c394f9f923bb2fcc0cd7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baba1cb0feb1c222f66476df2d0982393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7da03f1bb4d1071ad778240174ee2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2a86917850440a2e1804c1c73471f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e790e18c533f23b9d7bd06bc34b2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769d288bfef54a1d29e0a22685a740397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6afcb7ce533a983b456d2af98fcf52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920100d702fd76506e4cd64d9de9c4e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d484ae38fa7e1db5b058064cd4a83a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bbaa246b3ea613fabaac9957921b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02dca35a82d3a7b3ab2455479fcdc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbde5e3589b02f3d7db0222b3074c40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f58b09f721e09cecb1a2d24a2205404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2acd10d642827c5a3195b6feea77f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa4424901905bd2facc6d1139f7052406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c2815d406af495adf31e871ff02d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c45cac46af67ac1bd69fa5f3c1b1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435a12f724e759913161f7b7c44e7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9447200d4b4111223b8610b391f841410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a35d87fff850132e6e33342590f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59028e08c902d4d7d39e28822f28402d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785aacb49eb98e11088ef13eabb9cbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b70848b2047fede044a3a4af0c7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee5d632af3298a7b49a59fa48f4091415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae736d08ff6ddc6c84b77668698ef9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d65909e35bc6c3e6c097c4d3db7e53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41105e8e653c53223a08bbd124866d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995aac859d29756ebffd5c3012a7944419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903677f526b0c74376749764cfc51c3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae82c228aaa9d148a67d91c3043c5dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6997bc3b4355d0431fcb333c6977b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbb66663ca11d5c631a1c39a8c7c4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bbc97b412348cd694a76751214835424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9dfbd159c0bb250166fc2e9e5d974425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c404ef08c22aa48722a780f78e30b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac4b094f8c2682774084884601ca1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71997aa1d0aba4fc6815c27025b45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e2cff37c131e8182bb283d727b39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd80f30333ea1968a73a38373ccecc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac06cfd4ecc2c95fe4faed9532135b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b7e875cac6ed8d50431529f5c367432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c3c4c82953c964ce153f6a520156433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7144eb50a58e88b89b2d32e2a5d27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc1435a84d8d2168a156348fa29bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622603ea491ea8f87ccd6a8547e7be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64b4e3bf9de1c09551a7148f080b1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ae1f5bf228a9fa86f74466d8f558438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdea0050d7c6b1b215fdc2afbd4c6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29c531db16c0dbbf600bd77584830b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b272577c63b2502df8d191ef4c021441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569fa88dba92612fd62aeed1a68c455442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fe0ab3a01ee99458bbbe85624e0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088de138d3320d5e66c4ec7ebb7612a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4792c5e9b405350dad1d1d434ff8e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d0929ec1dcb3f9b3579ecbb09404a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d63eff0677d367f0c74572c72f5eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc598e1498ba6d6dbdd268fed7df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25216159836fec93b1a541d86497a571449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8fc118f6e161f5cd033d05fc1bbd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad4bd76a18f1fd156ea1c9b4215138451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7f9db28db0e2bb7396e943a267b2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a16cd465d284d31a942532dfc890453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2f4e78128b89009fce55bbce25b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942493484df5311f2829bc7f51ed9ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed54091b1ea36d1a0c72283a8cdd01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fceafb9c5da2ac04338d1a9cf9c522457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f643c87fbf4c21101ed6914898f0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526477f5570904c8d26d342c66de3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35934770e803db407f42a3514334bca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25cb4c20a164feb3391e2a9426fee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9571c3ac58ef53f03e548ac4e870462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322752a0f70ffa55d9d41edcce14d010463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747d78628fdb7439ecaee267525e21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b6bf57a4ed076d2be9af6e79600f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da55bff1ef039803aeebda3773eaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3ad6fd6b24903e8d6509f22282cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919a5f59e304fedaddd4ef7f4838c9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b54965600c8c0c21173411a4de51e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef67062f3a4a44f5e18c6a763173e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f405a2798211847a227380228af1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494ad7a3747ca0cae70345854819b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a19e3c3a64d11433e762e86f409e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e247acdfe9e020e5a177565940cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f8b2204217c7e92dc4dbbd5b9a43d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885a58c6c436c4cc31905b9eca7da63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763b37fb954bc142217fbed301d905477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293dd613f1dcfae5cc7e246b1509e17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af29a3fb0c53d3872e9639f0453368479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e27c242d66086a4a95f97a96f7248480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155eea4081ac697dc37516460d89e59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aa0e19b273f9865aa6c7935213c27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca1a4c5146eefa2f8bdfa66aaef976483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207feb865f835b0297d59a71005a804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7545862bb35e51f8d8d2f83c0b1c31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d05e6eea6c2859e39cf279e5185700486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e51d2517956bf819917298c934a294487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05c148f1c21dac4e79c5a42678108488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10a2422fc9fca3f4eb7fc2c3b12be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50463231ed90c79b59568a30f130a1ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8146eaecde35e2a79903ff1ce67c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ca29b3791da4fe7c91a86b374ca73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf3f59817f60fffa26b996b91c763e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c108e2f78b06b9776769b68ebd61ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5d4c086d93857c1ea0a7aca403ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2e336613579cbd01487b4c4601bf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c26a6749c075ec9dfe982fc4e207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4971608cc7d00c914d22b7a5365198498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8316f2d2d0e69dd36318e9c0f6d4d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cce2bbb17880723e7ca21ee8c9e91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396012029116870a471c02617aaa24c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ee2a77b7c6db5b40c20f750ece43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8699bb0160f9816bce0cccbc354d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa88850202689d76a307c214a5eeb4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb8d0f32ecb974de61e0d15fc7d44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68cba0aa03f52dba75cbc520555aba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049d10a49746f760c4563668696859507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce320d30daea7dc6183c4aff6d41ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4044120acd49485cb391793a07636509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7022860b236ff63bc6ba414d45fe061510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a65bc1cfe7ee041c002187099b27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0346e5cb2430f1c402792c03a119512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7e81e87c22d9d7b6c387ed1224b2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ab73965cf876f8e3796069c28e8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dfba7b77c701f513321f73ab14dc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42d30c41e1a811b63ac6d6a07771e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b49a4f300eb282d1dff578e171df3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f65eb7a18f5f1e92b2ee9dbb2d6c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a525d975dcf4d23ed15ed31c4d06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87d192d977d3f7e5c8f193a6ad15af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55350626bca7b0453397ab296befb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32038806438d12242617dc59995e922522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff35f91da85505aaf95f75d31f1d32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a02498cf2f2043e0a107d5e88dfe8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce139ab654f8df77a6c78de494a3aa8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16dd5a0fb177c509d5af1da3ea8260526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363143a79a292507fb7c78f54e803eab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f875edf56b6bc51312d4fca1c480e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502990adac74028e2bdede20c8abe9ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d105fcdb956cd3d0f3080d916872530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d29046f4cfb89c45ea359756c820be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4adab9c7178903798ab30b943daffd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafeb998fb8d01210390649a945cac0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb8161233c474fdb7516b66296d41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47df09d9a2fa4bd95a41389d5660e1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f72b35d0e14369504fe997656f35e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011b000d0c9fcdbcff3d4058ee71ed5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe77099f80422ed84210dbfe3c8530538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eff8275b6339b10f371ab6073cef7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b8fdc4360bdf5276135547ad0c39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55775e8bbb878ccf839e57eb1010c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d40a38b4f7180017c9ce8dae48827542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34a3902ea19a0063283f52087ed09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793e1549d05e4ac6d8f04f8f39704e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c6ffd41a1446cd3eeb253b1c36f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215502418b3ad83a40765460342d31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8733f3c2ca3ea3c11fcb5bff4b431f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d4139b2fff248d68e28299e84bb16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f0afda91986a6b79d57f7adeff511549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a3046349f5c851970c3ee51abc04d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdbf7d4b7837c7a350fd83d32f1500551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0755fd601eb29b604ac740eabf15e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219ea4b001302f9d32381eee1c9b68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff23052164322ee88bb1c5f6840c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a688eb3d76bf5a8580aa2ba10da0ea9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47354ec8659888b529efba3ab016b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52643677ce0608510fdccbcd4db07f65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a6f7fa1daf5073254dcab21279b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065fbc54c119596233c82ba7abf7f20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2c57afa06e66b0702af5531d32c7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5f96370a668111639466fdb18230561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6961a7d2701efcecae96ee6b417ee5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54d4ddf05e7d17fb409f899dce01d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8da5de7d79434e699df9a50d77ac8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bda0b3973f059134e1e7984b168cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033420a419074e0caa812116fb0239566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482920cf6f882ccc2b430ff6ec1e40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cbbfd9e123b05e0b957ef0e9fb509568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53997dd1e43e8e33cc41d9a78fd1ed19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c23f20ca657bb41125b883b715196d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ce79485c5d617042ab1482be7c09a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9efad0a87bc612cb3abafc19bcf27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50750b06e41f3271f5426abdca95e3af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059ffcc2c7e17d5ae31cf041357dd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8196a04cf12c8accc01d856c9f05bd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22aa32384bf5b7f466b439685901a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024df19d4714f522bfd7ef84f61194c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5bf5551b95958bd856540288791a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5d0dedf95cbd5e65aadd255a4ed0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480085df7047eca04b19a04d75aa031580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f29534f42ea7ae7c1caa3bfa58b0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b65ababf3c6feebc2102787f7dea82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87cf8a75f3bcc4b9e6b1ce835454c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7adffc634327d9981027d60eab56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a391b4be81d5f69d82fbf6aa5056d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475604c3ccb50557164c8264d326e051586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ef54bf650f2d5fd848fdae271756587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e54e93001793d15da21b85075adb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7cec5f4d1a8bab4f2f082c949e7f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093a7a4efd44cd2f2ee7330a3b8457590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb19ff8c15108da7ebd0c0a863b2a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd2c1d5a9b1859875dbaae87c792d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca35896599256c17aaf95ea4347e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36eef671614c633a59d1c75133c2ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e380c4dc3159b3c4a13dc129e8574595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e76d01477f25e758fc87e20f9534596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bae7350bb277cd9db5ee75038d3db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd896dfe6f6e8984894535b28ee3672598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2543e4d61b03117fcd8eac5fa1a9fae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca6c89a7d89d94cb0834ffda975776600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de54da7382e5199a7b5b6d10526d22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef5f46baab244747b29a1ef9cd4dd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e249d7b3ed3ef86b599e89fc1e2669603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a30c822028ada13c6ee7b65e982f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b0af9ade48455a70309c7a427697605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eee904e5f189db3e85a5ea20ce794606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d88a6ee1f4576e69b19a8c5ed56711607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213468bd74038f68187dbefe3a1124608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b994a71234ed5f3fae0513120010e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4866db98d7f3c26572e6331a3b04369610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ebf8240525c26376615dd9cd724f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195c27e13482034d86e0797b21c6f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05519bd3f0e91ea4e59259d1767a53c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1540ccd5c9d5b49f49bcaa20d455614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a87c76edb0daa3ad96acf2601c6dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c2136c19f0d122ed73be75def41d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f1bc1500ddab7f33319af8aa11bb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab031caa7067f9dd8b20489cdbd1e13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5e9170d3717c2150e2ca79684b0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e750e80b90cdcaa1b9ed42895f952620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c0e2270627129295188513e766c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca61fbf75149c248cfee925065386622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bec742bac3ed5877af0dcb788d50e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660325b6775df7c922098ecce9d31654624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53770ccf3d21e19c1c321d3738b4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b56735e725c761e7536e1af46269a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cb10fae3cf5eb772f8a3ec7c2a97c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea5426e2c5377093b14a4c33959fc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aceaa3de9351cd2f2b98018c76bad6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941fb34bfe8cebddd264e1625ed32c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ae5486084d9f4608662b15db925a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09067721e6358722be7c992c023a14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e461a2686e39928810e9ed1f32989d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877503b3a16ed15dda19b00f7c5226634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce77dd74f82e8de3f79b4024777f8c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b96ac57fce5477a290326e9aa5d01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600c56d1065844cf5051c6e944cc2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2c44c6bffb2d110c3296682d9988638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ce997ad6b0cd663df57113ac22e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251647862803089cbd24de680f7f8206640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8f8924a7a5a01579dd4399d7cac07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807598bd310335da20813334779a5b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7dfeca7bb1d6eb44004bda45f01c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbda30b3bb9953b868fc12b697a302644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197850c668305d62b98fdb36f069364d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ea542bd6fc38881ff428fadbe2953646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafdcace692ab2a0658ac7c8bc3175a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a35e43dd43b737af47176c6680700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d8684a8680d6ddb1434630903f66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47278b717ffb0354620e8cd05802aa79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f7544f14f920b0f51a185e90635b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38123b88269883ece4f205846d07f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e73d15d270ecf65ae6a05915b28e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa645b433a8217751aafe1c95d755f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158337dcc419bf50ade2955ead56bae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75bb303fe126b20f2b4b8b0e74945656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea94531c4e3f5c5f2a44b73af28831657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0812662a6eb97d43366a0d89449b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28223ca80428686bc8c32bcc5deebf53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca6ec3ce9f8da5e848bb5079bca058660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4ac953b823b5479bc7d08bcebc07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68171c4f3aee355ed2cad75533fec91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8610862bb08fc1232e33398e6c1057663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b46d4e7688d55495c71df7426510664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e6c0753ea86c51a352d1822c87f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e03ccb9824823cd2878b6413b1e709666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06c2c7ac1a74e22b7dd6b7623dc3d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75191b324bddfa16f3e4fadac477e9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13ba44727e743033183ed67297451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b403bc9476565fe6f081b1b07e5e43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf614acc81857da30eb0a075d939a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf03104b16320c2d4139cb280b3437672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6035e6a7f015f9167e44623c14a77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e785309199f57c79834900037d2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01eeaf2b85978d40a7aed5bf51dc8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe543448ce85a56451888ca91d09e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391970b062e8fd610cccf96886340dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a977c842ea56607135098552b431678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5d91f6cc8ad9fd86a58131f9900d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c69922efd617e91762ea2b7d1c0f8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf3221336478408d68e242fd174ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d20e623ab15ba8106ac2eb084b3ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2ec60b3b1787151500e7744bf54f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2eebb9356c38d0c714dad2cd6a5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5c4401c2e7622cf2d28a788febf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13dc0faddd87fb9f82f5813b633cab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae9fd830b7ac53b2ecb0e00ea951d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5edc81757ae5ee08eb22599bdc88f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fefab63ecc27694d8866f1cbfca6a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fee00ef15d9714c4476cc6b45ea4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb4855df22a3a926b70f7fcb4da6da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5770995c862c299c5b4a0b571546b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f704e0915c5edd377e36b0f25e1074693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9df7897969bee4135279c77bde3788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f5fb60d718dd3453a5a3ca916410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c2c927a18ca1d1c13b70f8c520995696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cecb55b3289424c38d645973afad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9888db1171a4bfd00af435629a18d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacf55df5fcff02708ae1c1f754a2a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201b8cfd705af68f33d7ef387271ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ff36e636256240d03c1ad76df2796701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b656be70c2d2c7315a5cff8ea2c56d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e67da16c7ffc6d0ae656e30b8cb6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be16d351fb7d4ee9a51c5cabcb01552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7610bdb87dea359df44b108e9af19b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b1eb598b8f65c3a799b45954aff75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c15a3ff0a28e145f1ae4e677f79b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69bde1fecfe0cef63a2a9ada94423a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812ebd9db5f32130eb6d01a80c5e160709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35928d4746a853e5ea3bbc3b851343710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a92c1a72e2025db00d715a8462ba0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528c98585e2e21d84aacff9e7e7fa4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c9eae428bb66153da163e76a3e165713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb6c71515bc33d5bc74389f399d81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a063c75d9638514e1001ec1d4f08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca21175e3557626506c1a774a6b321716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06642168e48c66a996153676cf04d7c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56790bda7652c9c7c3d250f89181367718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7163afde230daeb23dd429b3c146d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954e43ad9464d3e4573f94b3e059490720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65e2c64f0e6b852f3206589e8b49bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e74adb90546fe1950da903dba1a3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e593c59712184d6c43607e21b947723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb845ad4aabbc9ae4e73e2e4b43d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47074b2c80218f42d6469b3706afa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1433a34fff2cb7baf98793514a57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda3f1e5589ecebc3a1575b3ddd70e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b64014227f0e078a8bcb774e35e7ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be6e836d27d298700266c351547ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627de4d36603b8d949c39b5bf471a6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281ca23433763fe391fcb55ae00070731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c4753948dd62275d276023bc6c854732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b207e1914bb4fdb15a3a5b7a816a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e1a3b0933db5c9bdc932e9648edd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70159df16c398d7d1b7fad45dc05caa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc1ba789de8a38b6a2af7408712ae1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb878e9b622f2055824530a3e4ac2a66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba148d2ca436e741dda1471b57f8d7b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383528a6b9b0e99721262d9383c646c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4f904e26dde09717305f0e40e5f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5af26b37be432a06aca384ad3b79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f126bef1e99ae81a9916c0677d841f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee7d07b5cc303ad9ca2c42252fb60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b15cb6f59016cf10c03b291251e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd9185a41c4a22948ba6c325118e92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dee75c099288bae38ddfe42cfdad5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e0e4e5ad4b9f37f7fa5bf507e806747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92e891788b4cde0dd3bc1ee585b38d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d62d6ad720718fe1841114ac8a4ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb54daf088f3b53d04fb78d7d2ae0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806677d0600d2cc6a1ab29dd793c4c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49ed77d3646f9de3ba93f2e82ee253752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80464a4a05726cae6f64e07305f83ce753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c1bba4e8706fe39cff3b7940006431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832d285452858fe415e87d214983842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513cdc9616128b46ed2dc44d6433e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a644d00f1d4592318e8224a5ca15e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4025f35ee4db308108c088e11191b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c056c57d8fce89e9238b639005e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4eb8a791ad57fc357f5bfb347f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5be82085506e7da6a3ce7f5e70d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935426e09c44b506529c13829e5a0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf09f4d61cfe674977677573f285b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b10295e07a157c7b7c1d4a35e6cbaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5165e4bc4896eb363e65bb5755cf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92523ada90e5a9f4f09fc74a8f6a4ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c2cf5c36ea64f89875fc9265aab214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8cbb5bdf7a0e7609edf695fa85e6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697cc5b3e9f2f309fe5e300dbeaa26916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136044e3707602be271644e49975119e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ba51a8be83e02d15419705523f7af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eae1366d1e827b03b3126f78c63b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7b48b49ad909bd8e10ba42293403020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc54bdf9ae4fafac71384514585ee4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16370251558e94bf898768895e8360022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc72b4aa0677e227bab9a183a6deb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ecb02100cce907801e87ddb86cde424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f41680d677da208d2cd7004bec79f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d67ce0611e1947680845165a8735d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e324ecfe27f49589f7dae1e1ad8b2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe0a487054a6a1b6d4e33d61a6f7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bde7bc1e987c72ccb402814f868d0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed3eba9e5fa4b48daa7624d9d3d2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4a1e32e7a366b4817ece03e1a4ea531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cdd8aa406ab879446de1b283e445232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15bb1f2b7c593a3edad9fff7d8bb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc70dc929181737cdb48d4fc372039d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d17835bdbb8a1b98cb955a225f1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680bfa2c0116f14281650953cc3bd9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac3c401da1f85dd4c8b7a6ce65f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b029b172ef6a0eac461d01a10c6fad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a299cf1ebc69a2e1af0825c397dd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b3ade9daef33bd37243b04f07110d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364370f6a8576756465b6d1c73110741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74c3c80d22ade3327587c3414374042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d71121114cf1a3c74b9f24e6fab30743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa46a10788cf8fecef46f610f3b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09e8bdabef0143661726c487cccd3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674abab51e78660b8c392a8d6282baf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5191b4f99ad3b5951b1db920927dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9a3c3169feeea32c54ccdfacd99a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1054aa77b2710098eefe1297163bef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd4a1ddd3f227cf35b75da23d762b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3aabcde5c4d74696c8c74b749dd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536518a10f7c62c42f8aa72e63bb5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f362aa4f3f809fa7da1a6775abc69253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814046e4b3af728ae7c67d98dc733da554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b3d5a80f7fe3c928fed964b39eb1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb23edce851adcca6e1bf26ef21e62c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4396fa43288e7846d9e405a47c9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574dd43289119632504c42b22f699b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5395a862cf5ac3d83ebb19a50b08059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36e3414d0b630ddd4bbbabfd3b31460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb13c56ff7b0b6ff29d4087c875c1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01323c971b2d903b81f27ae84fb3c37e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe371bc4211b58bd688ee8d4ca1f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121e010e4c8b01998ed273ed4e3dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea900d30b235ed85348f826448d0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617141d55600db601e37f19b83e737866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233007ca9c1aa57b3e905bae2c0768f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b32c9a7545c7466133d0495c9ba2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa40ca2e84027157a265f0a7c914c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c8697522944cb5a68ce633fbe842370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10231a26f589e63aa44b1cfd0c972a0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2b241d9fe550c7cc117ac9b14bdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d955437927e36cccefe4e197b51773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290c4a6bba26f0d554692c25e5d3b9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c29c7ce365c10c9a9143f6484fae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661f73ce28ed77decee3a2c8b421e7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19edd8d1723f0ad2ba9d0d5b72352e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072244e2a31a7afda549bbe167ef4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7196b5fefd3ce97b9d903be32e92d1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa35087dd23c47cc93c7e5118fa40080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b4fb3934d0f19b1dddcf69e0109181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f52ff06da4faf7ecb0e26cae6c38b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960c6bcdb6c9c98bd4449b92c535c7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d791cab31502773dd19988e9808784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae12fc6fc0907eb7809b93694780385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91f5708fe618ba1dc5940c5e2c56586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e450fc4194cef31555d2188b94cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd1fc0dd70acb8ea40de84b041f1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbac37618b3414ba104d1c2060ba80889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c696681a754c73dd7b6a57f605450490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3a727e1102b3bdd1350fb1ab628991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf32246a9d545f715558b771a0ebf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0f2aa5df0f69717efb777c5e8c77493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b10aabb73f9cb0d1389b8ce2d000894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca370f2270dd68873cf14305c0870de495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b736a357cbeaf2ffbc6d1e18d6d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1ccc59508db78cf46355c24a97edc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e7b1d474a64168624feca78e687f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acba35c043c26d8500bb5107492eb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7ead85270e43f5c8a1fe25cc45ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7d6b7271fb32d95eca13a70ca3727101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8de070970d26b9cf83902181087eb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a0eb02fa6f79ca23b6e5b45466ee0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9752606ebda7921cc8454ec6efe95f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5895561852ffa50e2bf6b8bd3d6aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd464eb2da0a8e1168d0a87f3c7c80a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f64d510dc2037e814c6f21da111a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faaffe11451e0c93cbfff598eb4be0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d869246f163958866910202fc777dd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322601ec443db03c83e97667bc6d1519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e94077e687d4e31c3ee63a47a8d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4643e1e451e98796ac48d4a2dfd00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af2d91b666b54d251b5fc07d8a494113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df690f344cf0a4074d33a8254528ba4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186c271a4b59ac0b7276ca52a1abbfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972dbc32e46226780833ede64e4b9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c06b9f98484b4189a247b2064d94a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc25e8b4af64e14e935c71050e1378118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7013657fec8bd50412f79df02cfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc71a4b1b433c3fb29a042eaedc3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ff184188548de39533eb6612b4062121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf3af38b4c6de6de6a11504b6cb530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd55c9d3daae6b38fb862ad73102e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b094ffd186ad995eff21df0d1d7a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936325ebe777600b578dc052984897ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c05fd3fde385c3a9ed7f14d95e5582126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860823ea018703196148113a625d5e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47ced6258daba20cf5075722cfdfa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1d7c9f7d5e1b43a331647f30d78f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7a451044708ab736ec3e0c682be31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367e2663ad50b5b26bb8d6d33c8847131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e053b0c6b1e15434984e5fe5e0289b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29819ad256d2f2e95b9136f945c24d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831c4062047a7e950783a26f471cfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6626ef9758f48511c8d660ce7de9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79777cca0a7e40a6de5f28d8656670136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f282f6aac61e00330a0a8986ea7e4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815c395333fb54c2251b2ac21308f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e137c785efac13bae0d44eccf54f36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9afed6647130dbfce3a8046049ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c042667b3b25fca7f51b02e7368a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0d242f16fc959bc14588a08568c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a40d2b9f5915d6b8790020ecf4395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daeb51947c781b50ee99d1a9dc052144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d588ad537fb5dda79133792482266b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f191e6f70da57ae63be46349c736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b746f29d6e403515f53d28d7c39d9dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a53967c7961977a56cb009e92bfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbe6e1655d0e21d2c02006f662719149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4356f132d62de8085886bada42b47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1423eef3d7791f6acfbb1cadc5db1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c430b748b95195d787e93093b3a37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76a2e9c6e94ea15785fff098397251153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94972b293db79b2e0de13c87e9b2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e64a04a0430fd3a9e44b29a5f769155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63714cb3973b6dc9e9389d7a70cfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c76e4b38b4273a7353e282535e6b9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70433fa84931f670c60814b4a1b0bcae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d870c022ce36966289b8ccba4752d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e13783e30a1aa4476f80159d99615160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878090d029a3a7b142ea22efdbc4fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef179321e518c5fb4dd5922d5c7e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86bd5b299c05461b41c4e0e5cd2d64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b94ae6722476cc69528f6da7fe558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1de23464fe4139e07fef2bc231c44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1fd6a5a9a19cd8a54b2fb7baa5969166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d1ca7772d0132517a61729e683995167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b656f687ef4c151e9ed36f73aa8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c979dd702c9dc287b0b8cf4c9d9cf85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72ecf9d80efd5a9e65da95036ea1d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54308c173b06ba4b5fc0f3fd92e09d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62b52f9aafec14164afe93eb81f01c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2065f895babd650122442fb0d2e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773b81efa4ffefddc66834c7c070fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74609296f1d53dd82f1eecb42559d71f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d8f1b33b76aa0c058ba5bab259185176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f5ba406be23d029f3490de0bb71b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c8044b6e157436d45aebe213cc1a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b850bbaf6efc9dbbbf6cf66919a69f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f9042ccca7153bf542d1d1dbefbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df34718c8bcffb61ad54954dda6fd6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594609d48350a08341109f40686e3b8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6e1a480023c1ca6bbd1197064539183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583c044a40fc750a85a1ed42bc980f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b26f261eb1caebfd16fc386114781185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d92f4cb1fee257b1fee6e4b985f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f48d4611edbcf1979073d6d54f15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a568c851c0c5d631b5974f00e855e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe2a9d6e649ad09604476f0d61b63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d10630f91d6223e4485ed2dfdcfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae6041eb0777d0f8eb328c785cdfaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b14038ebea716c3e726dcfd15309192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d54dcbd7fc40cb7f289d13dbd6c1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba744b920f21c1bb84df1f12c7aa7de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1aa05f8187e4dc54d6868a7b6d92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63686ca83dda29da08e37e39d4cb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dcb06dd19cad7a940a2e520703a2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de1d5df0c192c6cdedaad6fcc8978198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e1f19fbbeaf4a0de0ceae3eb72b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91901e12c11ab04477fdf889d2b2785200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eafb9c2a861f6fce7f13c001585dcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fbcd73f63a69b51d08c37c8578d36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceaf1ae5485bbf410ddaa36feeefff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e814426a6c258558ddde0e3616ce81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a386d268de59a95c9e8d1578d8b518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9af7e1ea184e1d3d34936c342c34d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30363c5c07e9e27f9f418552752578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9ced7cdc86ba25539fe3d1a359f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148f088553ecdc327f0cae325c9333209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd47e95105c09f65e08b7a7df41dfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8094d7650a3cdb7ad4c73bd819d95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de913e9c2540e3939431c201bc1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e54823b84d2aa2c231295f744eeb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa62abd00d695da6e60f6d7851bb36c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ef1d60536d2de2cdfa29b8b444ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff27392bdafe94f5d9bc16cf9f62b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb41841fa7c72c0f4b8e5509306dde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b5201a3a6411625f1a4f2ce02d3df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03318d03a4718c263bca065af02db580219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddad3f78840c13962f8bc4b8550af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4487cafda47420b65f7a000916b23f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3e9324799ef86dfb63f9a44f9ed1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2bf051e2a5240b3562dba3ebde1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f0779637f33ac8403f10f9ca0b6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12f019c9e1641df111d3ca290139df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb09ec01398134b5aad1c16bf369d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6779e98c374f9d42d45260681b12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e96cff6cdc87359ef7791feb05cc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae711fafc046c039b3271029e6e2ca2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950d855d6cc4f45da5e6e7c26f2200c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100adc78f6de9cfafebe2ccdccd2a65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d88b2e84c23cf462d5e902facf65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c11f6439d6b947816a277e91cf61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffea0731554765d01c2f05a2c68ddd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce79ad353eb4dcdfc0c302dc8ba7443235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b63bb8e3d7d6743ac541df0c4707236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0adb4fbaaccce7ec1a2d10e73452c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4de745bc11fa923a2de76ec7b2b4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a12fea0a763afc0be1220f9f52c02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894da9f72d26ee5a7a5d0fda78d25ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc7788c3c34f8bd0fdaee8e0d6e86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c51532611469b8052c330662555e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0388a21414c149afea386979f5c84c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068204eb5d20c482dff92c579562ef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d285638c0687a5c8fcc0411cf3993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4ead142fa74452835ad8e45bbf89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960e09a0425579a8d51542ad1df7c3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d02a2ad4cefd49ae5a5670b0115f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54806a10dc524a48639340d5427836249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a54b0f81301185f3154333055cf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf343a935ace24e1d3090121ed75aff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23b4b3b0465fe1867870dba2f1a9f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f13a52296dc4e128124a3a1c5321e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97c4db871a43cd200c83b0b9921a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d03be50d52dffe3e71bf1235d3b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5a38283d333c22b00bed5bf33fc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7092353d536bd56a1e0c5288acbae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df4eceda779f65e73a42b42442088258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0f2845361abefa21350b953e6186c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674eb0f0d7cdf847c707afab902dbdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d111045f08163991a59dea33b0db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a18d0574fded4834b7338b22c2862262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20de623b0169fc4ce44acbed36269263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae2d0afd2e2e80fea423fc767cf3e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79755f266845a10249cefae6d02aace4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614548275d7a5e83f1e43f814a0e4578266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc3182eb343b3adb5e8c3307477ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5b196ce45b84dc71b3ebb1c13f91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067333c3e48c47b655b4ea6adbf30e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5107ae122b81c628d8ec0fbd3925270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34526c08a67655b13f6794566e08868271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099fa0b11e22961ff09b0ab5b49b6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf849d3e79722ea0ebf778b927c7d1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b9e06e973432636883472e5fb146274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f94903eff164d35a6ccd44ff22a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98738b6d11b93b48b749e5154bcb15a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591dc43364033cbe2588b10e6d2bf56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173784284577186b5f8e34aac0ec60b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb49583220ae57a6183ac189c16c721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb53476f5465db90bffb4561bbf5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a56a616897f09135d0559a42151c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b4fd2d059981c46576b0d05449b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30140184ee3cb7a54e4f5c9a4f4abc3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca1f9930e98c43774beffe1c1d5f44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860c2e5b5f33e60b208f4bfe8234bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17714606b7d623881dcecd67da1ae2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048824c80762dc2cfc7b69effe17209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4efc18462531560ed18d8f44c5ad1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460445702170ae87abcb6c993fdb37d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e28a89bdeddd6a8ea4bcd9871b759290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a24e14edc9c92abe780f934caba07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e10c3d4fe4348c045e46eff2828d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f747e3fb7887804b8f56b50d2e69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72003d51c9795cbc2aa17c533476c72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc47e5f88478b2a05e7c066a12d7b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eac988fba55b47744a81fba93c650e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d0892f1202828415455ed7419bceb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeecefc3acc5b25f941da41c901188298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810368212defdef9a8bac1b5155c9ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a223b11cb97a3a1d172b8c5a9609e41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f213d0c66edd91a7acbfd40d557625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd90fac4619246c207373ef8fff536c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd291d7f54730608c2108c1c36c52b54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cd9a5c7bfc23b5f397ff9c901ceda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cef06089c7356b01533d845aed71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eada3d4c388354bfbf481e16cb5c98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c0caf2acb29eea158e4cfc9c3fd05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad03b8922e7767db37a92390d4f5a28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6418c47f8fddc1881d57007920195309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd7c58ce7337802d49bb00d9b350d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bb3aa3c340dfd5bbf0106d7889f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437800d2b33e77a3a6289c165d244cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c8dc87ba6a12087a11db5e80717e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec857eaf38d5e3fdee246ee43ff080314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b017bf7ef10b7bd15997a064ff23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989ff2686ba7598c9bd3a7fbd88faa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368047a41462ab01be591d2759a8ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25191276afd8b86975fb17efe2e54d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db390cfe6031d11fd9d8201593f394d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48cdddfd58ad6316affb1f9e02696320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784a48ce41075ea7974500f37a181d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115263e3ad15a15eac1f5c97ca3051322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad750985571aad523ed76f92a6a7518323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b69accac40daa23dc656560127d96d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae663c38892afe74a7ffd21980b9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b67292c3217d363a52f589293c48d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10cf739c0fb2d0635c870c308969bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ebe3c66808c75637c63d5a243441328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dadc537efa660d6dad625104a7dc9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef530ca241bbfcbfb659100146e43a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2676f55ffda10bd0b09794f19eaab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af452ed1c173d8e1c0cbb8a8686e30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98b2a579a91ae0f52bb1e29387ed9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b3494b3457dcb8674df9e7d8a82bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052730def8ba80ea54295975b29fdbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0d1e94371bb202c708d264312152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037886f1e61361e52123a53e6f030e8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010688b2e0a4100ee27726cf68465e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716f0fda5393fb9a7c11d50fcb0b99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb85e428aaea2ddaad40f7635a992d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ed7867dbca6bc3dbfd20b66f57e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89743e17e6329c847593e1623945049342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3b93b6ca588c53756165b7c89bd76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6ce062b7ee9e959a538b2741498a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0736757535b831d094f767aa22ccac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7dd307a5774fb0285c0cab0783332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b494972de72446ba9afece690a3ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64d813d3dc782c8e9ca1de66d5427348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839df0b74f37e115f18acc39b1868ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ab878bba52f671305214bbe0f7848350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859df5f95984895a75024b947d0e98a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa94dda297c539fa2e75dfe4049b7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a410492f31c35a372fe4da4a11c936353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010524fa67ee1b45fe84c5c6f2975e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9ad0aa1d32276ea625709c68c5395355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02c26b3db5509ed097080fc180102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b667cdc7df5a22f89d8d06f7fd0258f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7110372739477e8339885f15d336d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeaddd0678394fd78313fe1c71760c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1bb210c0922058db6612d5f809b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9eb408da1f32924d0abfd0f4e7c57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc09df26db13e2c8f4c79a96c8e448d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd830be3b0a824ab795c8aa23e1f9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304728529d1cb334a6861e0bdaacb89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ec9b998b83e24c225fcca2409c11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9558009556ccad6e58ef1c06108701366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2a6c81c7a5a63947a9a57dac8a31d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410786bcc7f5c3983186971a9fb129368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1603c8dcc5324245339ad861df65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d08b14bf32759890162e5b698af5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99382188e29027a6d13a02f53f8d28f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a7e9041fb51fe05ab39a034b9e6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0bed416d610dd930ea1db1037ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd1a7599f17d352bb8ce981be45cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53f4f8a604a1b61ab01a5d93116c23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6fa710d56a9ecb2085fc67081a1e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c21aea1c81bfaacf27da2924a16ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32c52df3cae516d345851bc99dcbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e68148424ea07029de078a5d48619379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cee624fad868f6ecc5ebad0a3eef7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e0ea4fb3860f9397ff903255b8e31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd44d3568fcc02b17db8051a7b37c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bfb36a8dbd89cfc3a1d6c9b44af54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976049b035af29c81e0bed6c6f03e2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64bf77b59cd714ac92586d286706d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4dbdcadbe415ae7909f6eb2c0b613386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35d3cdf17bd0b0847279dbc254833387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b3c8da497655faa10500e0012ec4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576567cadd5286d2fb5a3f72a637a209389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5360ca5f97a737f81c7ba5a8380d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b277007fc3c3d86a3491d2f07d23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473b7f22e31559c79493788e7b9836392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce7e569330ad1661478037ee983259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04dd6261be04665db506639530b1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978edf4f4ad2167212fb6639a81debbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f48c3e357f9eb5b957e07360c54bc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b17261cc8f5ce6b6738526383391c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b353971a214f3399322a7b307806dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ac047c307593a3a372b4b02f8da4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b303d12a03e1252fe57146d180c30f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49434042f46a3fd8c0e929a6f2cabd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3794786b56aebf0494f059334fef859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32277a4981c5c22c1c0dee6e8054c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a195d746ca9703ebaeaaa5468bbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a26a7afb7fda3a0d4419a6a84b403405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f38a01fe5d031aa360a1d7385358406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb0efc19736d97a958a6c4d48787e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7a8482e87f92729eaf52f7f0fc77d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7308a643697850918b8b3736f09a2db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd771def4c8e1370246b48748a20b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8dd6b738412ae3badb243a054ba6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc677601ff0bd0864621bfb37e0e2c07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855bc7e7ba471f2468a96c1aec748a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a810d8c7e775f32f1fdc4f1d4ea1661414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60219e8f793ce42aea24fe9a9971e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392e34a6c458c64910ec2cb773804d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a7ed68d0c4eb9511926e8a5d4d4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf10b6f4be4e64bc457da13f6f41c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac30a9225c40133f84536bd817bac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647888e43fb9459369988fd49fa4129e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfce425c34748c40036f7b06d804f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f15caaedd57da63acb3edf4c6c4220422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde11f1a1da7dc550581a141d2e23ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd841d49ea6a4d252287be1dd252aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846b67b08ca7f7897a3e9dc4fa6f2b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a50f835c2ab8d00a49b0e8f3b6068426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8212fcc1b4a9e1d990be6ddf399128a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69982ccdad5fbf1de359724c5f75da3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb9b8030fe752bc15cb13d37a6ab8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b32319502b2eed933fad991eb96a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeef0cfaae5d8ee1e56d3a06befe38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6944aacad025429c04b1d9bd56f1b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef13b681f2057584a9d87384cd6221433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3581e1cdd8fba7d508d1d9e72ded17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10532a43662c93408555bf23d290d689435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051da0864fc38ab8ca4f268761ed87f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f28bb968971887d26bac89cee0249437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd13748d75bb3957d28101b5911856438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d3abdc1db3ba11c1ece8ef8e4a68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976dfdc90d3b4ad8e1caad991c16749440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1c9a79aaa6fa835f15bd4803b502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54bf2303ec0d3c5a1a8bf4514bce8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb21972d6ac62a541eefe5af1cf25a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d07497baab31a8b8eed16eda6500d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd951fc05bf21621ad8e3b01d51e64bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7102f9816a2b99cd5693ae804fbb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7610fd9ca63d6d38d8c2cee275e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c983bdf6ab9fdb14546797d550f34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73381e1c7fbbd6cd3df83b64e4bccdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f937557882f081fd395f6c0d0d61d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1103f1a4811a6375fbad4b10a499451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a1ca2ac5b8defa5508998cf722f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652259a27dd32a077af6071f576c96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d59f12cdbbdd550a09cae2285eee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dff6c3478fc6120025000ad79333d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4983ef7247c0eb8a93195b91335b89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea5c3fe5d53c9d340388530eda923d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f1bd21323736011a7bfeecc96f487458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b7b24c514fd79f99a68149b308534459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee522a6630918bd77547e01cb0b17d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4d15d4e9b8e4489cca1ca42bb76a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238208d05b5adee3e599edab1a7e6e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0b34090af7bf972da9c39a59c301f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b8481a2ab3596a1de27f4595febb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155f7ab30a1e74671d6dbb5231ad5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2ec938f4bf526abf366967e7c35a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eac968b564ba4695d49b7aeb46543467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cddf6fff048b6fa7e013280eca1251468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950b159c01a1ad4eae192e7c346abda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c63f84a1fce60e3bf26cd59483df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901486c4753e5a4f5094ac8f1d641e35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c268c67bf9f27fc744caa63edda0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b722e2e71157967dad90fa635d99bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba235aaee9ae8c9fa6049dce35648b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da98271904bea263901b53460badc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d465be0713bc13740c00af3e8cad5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662dce402cfb771bad498c24f900b6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2addea311e700f93cb08677ff103478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f08c1aac608ff776b250b46d2c0951479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a32dfe75539a522e74b0b5080e6406480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9501ddf38bb8c6023be1839e578bcc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c3ae1f9d21f7c81f92f91ac45e68d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257177875fa7a7424edd4f77470de22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4acdb3acff2a94ba0ed7b2b576225484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97277826128d6bbdb8dcad46884f7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842df5a90ccad8cec37498e96b711e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619505ca73112cbb515bcb7aedaf97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493fbe2dbe7dda20ff4cea67de7bb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37498752cc75b2f48489e31bb9335b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911caef14976d5e660b1a502eafe489490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc2616da740662064bb148736e80c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2b13fb6a1b6f0fa30b5d8d397c6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c04904b7a0ddc83ba179df4cdb41c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0e492bcc088a5f16a29cb0adcb7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1637fa4dc9f824c135da6ba6a83a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6063dc1a9f1f6a8679b69f2f047de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705ead8c8a62c1c87b8a9db9fdef0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5075e3174118e67225fdf90239d130498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2e8d69237856caa5f7e397caf14b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864791cadf8003700a46498c3e030d89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76662cddc19f82ca887757bec065d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5001c8bde3914f83bd4a756d71388f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facbc9ee9ab3b4b5d72db93070c8374503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe1153f64b28a10004759c7065e9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50201c96c1ee9b4da94e12058d640b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd073a42a8e86939706addf748bf5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28bab35f6426f32bc3313d661b5e9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078c443528135cb23a51f3eb291343508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f44c2e55a7b758161e3d2e15f7f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0d82e8b70fb281c9bdf70dac9487510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca7737eac5ba3578f1ca960fe3241511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6395b2ff61687ff938bd82e7fbfc71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913fec2846a0413534db40099759405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168779f4275a1c46bc467e433ecd889514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5f9b3211db8b40568888fe07c94e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85c97217fbce975664f8c66d6e04b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235503167ec8355c08b9633bdc1edf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a45d80491afd1b54a1665e3611d76b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf756b0254381deac0150365ac0ad87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842ef9dfe50e8dcd23fbba559d8c18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133e21365d5d8f113e29ff755dda1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58d562682fa1469c948b7a7245c1e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b808aa9192acd71818c5b257c7e33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46f3a99bfb017db2da8720e31aca5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf12881598aa56dd0e15614f6a8fbed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda47489783f58a67d895869760dc245526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d821d2df1e1890fb42e411fb5aabca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d6ed4408f1dd20d38b16c920deaf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1759336b2acdc91b31ae4718dc944529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a27866cdd82b2c52c248ed528a8638530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee051120d52354f6fa28e58e4ec919531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee525bd6f43cf48d9db767df83d799532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c44023a24ffc878c1cb82f2340a33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b81743a6686fa5d22c8afd7b7da79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6974d4ab05e5f94f6eaadc9e19a0a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9a71d3fc85addb54b16859532a4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82754546ddcba89ceaa480e9d69df231537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75173c7cd7d8d0b548991f6d225bab6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41a966b6664780a27d2fed60d0a3a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084f55b8bee82539ee6f52b6850da12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504dee9387cb4f1b3598d07039bf281541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6370f24aa2bae2425d162d7b96d232542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af2ae0fff8132afeb216f14bc78541543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf4c82ec5169010af556acd0d97f94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d2e0a8af12425e657c88a70d97328545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31e8c5a0cd8249c4410dfa6c3f514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde74ac8936fb66cc42439cff3c6e9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483947ffbc57f2a9d0bdc1d82d92a55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a77e6b746f93f17cea0bc523f7fd56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffaacf03a5ace3a72b64a3e8a8ba91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a98e8db3891655777a4947223ae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a260bf17c80e2a6c478dd92b553094552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cac9982c2181db73467949bf84b87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55bacf25f8c69c440f9a798bcf4d6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27987d15f4ea8b3b2f3f2092a89a3f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36bc6d3fae3ee51b5136b515123d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8938db7b1124a9594b94a2f11f81b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916c1891f84f2c216e7629d1d93f6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e929a585a5684fe09dde64054ca481559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bd388c6371b1099f100d33f97464a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d23fc81edd669cf0ae98f26c2647561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9576d87b9a964e0e800e2f3fd8ba7e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d12b57264e14ec04714e55bd0b0e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b5a14b092241c658996f251508b37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a7c0c7a80a58f50f15310f4fa7240565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e6e7b61b8801e16e89a5c29ec9709566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b4ae50f0c578bdac73a5ed2a7650567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5687ca2fb05fc5e3b271ea326dc9de4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b730c0dd32ff3a36a89dc62550eeb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6569f3c0d5ac5f74edc4332d368d63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2141ff91f2244361ab26e9f58ba8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624fbfe3a295d23a68dc499aee2452b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2e9d4abc4df4a4bfd27163898865f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ce2b07b157df99ed2e33d747ca90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b87349243778b6ff8e0fa39cebcc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0702a1c15644e169513494244ce0c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f42664a83cfaff5bae477d0011e1ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2ed31ace759816569f974f8410fe3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cc5ef071493a813bc43a858dfb8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ddd81688d972967330f5f6f8b5aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2c86a9d1a35f947ac3f583d38ece3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16212ee6b34946f0fcf84d72219d4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef91307af931d57c608d07ca21f138583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799710f6b76722aef797cc609ebf4ecb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c410e4765d83f2325a91b01d8d77789585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51aaeaa8da1084f44978af7d5b59c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934073bc5963da9487bac6df5a8900587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724adfbfc5dca099e0df39aef81fc10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bb7ef51f08d83b5416c825f15531589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98a6a13b704a15c64a2e98420fcf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc2d255bb2854cbc60265cb3eac7a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ffe668086201520577b4435d468e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e5edefb245417c03fd58e0e976216593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef94055650f3bf54adbda66349562594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637136b9a6c58bc9a5e3dd286886e1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a737072fa7edb10a5d8b17c1a344596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9082f4ca2d4cc43517c6d1f8c1d9a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c81fb45eccd552597a7d80662ce579598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a7610dbb0a11034241652acc01b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179536608912ed2213805f26651759e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d194c1e24246724692ba2539adabff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a55ac85640c653af27de91d07737c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca029721e205bc30523d85f612eaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315e259c6dda01f9142019286ac5fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4b36f60c83ba8874aed09f741328c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df71a556b8bfd96be5dab146e4093606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475611fd3b50bd9586297046472d880d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5ff168d01d3f58ed4b41f7150352608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc237e96987ada9c0c3065e7c07eaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99fed5f9929033b50f90cac6b67bd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f483ef91bb7b14ed00ee5f33451588c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f918e7a9edfd75dc27e566a0d6cff9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199642a4010f53b2ca3d1fc648585b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc85ee5a77d9cf3d7f77a1c87f4e0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe323e338616547f75680b29a3a75567615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ffbd2f05737f6fe304a802688b31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6997ee257329d792012a439bff0212617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256daa48d2fd20a2e4e34ad2bf42ac1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6818e7e0a5cfaa60b869d9f2f3df7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1be5cd6201626a924cbe0285250b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb74ceec68c48d8110322111c2ce1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e83970006f655bbee1bb4629d0167622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c80a3ac63abcd14b9dbca87d5d9734623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2b93c8e864b4a09b77b9ca682cfb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb85e0866f602d14d76e28614b171a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b13bf80c4dfa7e9e430b99124fb4b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55e6b2f04c7323b48862c9c019c554627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f30d1e671d7d0eebe076c73808402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ee54e252c0c22f1df3228d14d5451629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71fea1110f2abbe8e906e7cd2811e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623564c077e0a1775c74f1d796759915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e23cae7b36601ee49df3e5ab436c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9d62dcac90b50f7af0059c12a6e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808dd7fe21f2743aa14107576a0342634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53727d0a8ca86a3ecddfb9deebfc8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad89c832280a04040e0990c328d541636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d5209b779a27a0fd7512a0440bf6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbb439df029b3e5ef0860b355d3aee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f1e24a388211f7ccc75baa45639c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e42788c53ec838b857e61eaca7d437640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd204547de137ab11f53f11bba74e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef611bfb88ac93631e9fc0157e93b087642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6d59dd50c65733ad62f4e40ac8e61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd83144751f7355507109338699a02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8ff70eaf0e2d0b61706259cc7e77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5113d757a55e897fcb0d87615fac6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d24d9e2318fe5eade0b08369c7c0b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4254cc4be2b58c2cdc650a70acbbb78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95287229a5c221f80bc4652351f5d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e7525d82fd654125752635835e4f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99322500557bf9daa7aeb297ea884510651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e164d194d53e4bde90447820713ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea67d70988c4f9a26ba3258f8d0288653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b05d669eafa96e97c0031d56ba6a83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd774a085bfff3a596f93e21913c49d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f0e4fc55ff7741b4fb18673be2b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba1413a9db0bfa73931b5ac38700f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6ee1a9ebfb862dada21bfcdd71c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6ef323068775b1b769ba9f555e221659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7600b76d20129b017b77a2d6d2d4ca9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4745ad31f7ebe165a172a59f2249c70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f245a5b6e684bd722d8c8b3fd49e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a4097520d2f1c5c4a2666687e9652663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753971db6d52384dd70f0e4857429ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ed8ba8ae7cd7fe997b6ca57007db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4774cb4c3a8a27c92d9049253ed66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11ac6ebcd047b483aa1ac878155e84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71ac03a427f3e84b870706067ef66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517eedca55a9532188c40457d6debff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f672690921b802abc1cf25e4c8c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc0fb638de017432a0189b131d76b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f14f86f00bff4bec5db8572291385672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829a9a313770f96242f1affdbef6db5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc167ee9b66df849997e3e86742dd82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4045a3d3f77b5903eac454c8cf945675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc3e7bc0808f35ac0640eb80d3c95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd889d579384ba2c57b05a20c7f38786677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77b272345d4362f013d5d41fd9bc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96669637ac1e739b91aef0e25b4cd3d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f29d6c16b96d3a9e648425b2b1908680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967d7872e0df36e2895555ed54d839681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f9f78c69057da42ad4c380f8bdb99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f93c9c517c88c2c3b5d3c194783cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7acd72dfea271793114d62d52ff92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae89d7e357ecfa4249497d27d0c9e11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d2e1cfcfeb2ea661d26b553f504b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed250c2992b059e334358f030bfdc51d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663273c50f82cc4a1b84d73205b3d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46be07853057fc43ac62d3b4c929b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4b3a6d633285f1efbfd3f8513a0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4bcf8e5d847e88042a0ee03f28470691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac26401eed7738fc437d1e77cc5ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b8228f32f12a8a55b2a9b837e27c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5c1b36ca3956da76939ca9f408e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4245d247f42ced3246c81c05027c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df44453a6ee50ab6664d81c6bb29759696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe692b49c9a312e5589a11a9d6fa0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94969275797ac2a54dc7accbca37cec1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2f428dcb0fc4da57af57a4382965699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b36f4c9c1150e6b95c085881945fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa008ad92e48a2023e6593fe6d1d43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d0e0defad419b2dd40b08894be9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21e9c65c710bd8f3dad10a6a4306b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ee0fa58f0ed5605b9230738d2e4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a47bdd29475720b65a0146fa6737705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c080dbcfef3f81314f11c93783022706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7912a7ffcd85372c0bcfcea6787afb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088603b31065dd35126c8fde84ecda7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f6b3a55215bda9d70b02103fc862709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef298eeee3925bfb3afd61a1d5340095710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077c88a5617fd98a74b7efc3874fe6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea26f88391b2d7fd7be03372e8a120712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6332a63615b9e9015b46cce7e5dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348714a760b0fdd14f9bbcde9b43653714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702bce50d5eea6ee8cf4a684f18f8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e96ef8797fe7eb2ff778c2a2ac7333716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19414dee1d4db6466e40a7b208fd8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a9e6140ea612becff4855c79ad1f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd8d7383d200dd4fd431864a68f737719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e518dcb1472a0a0a5d977984d89a00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431137ef233e60b9625cac7b30c7542721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf2c530730ff7f5dd908c860c9d6df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d84032107f129448a773d4cdb1dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177785f7274a0cf710f0f3a6bd5c2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090b22dc051a48db5f280ca30ac1242725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be23ad561a148405afcb18c667993c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195266a57235cea9cf5df38d045c2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767c92c86ac780864e59f896d6be6c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e51780bb6719814930a5b29807dc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c738781952931b94a5022b094845730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bfe58f78888ac50ea3562e417faa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da883029489c25bff81e9afcf4cd4dd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477077e63b30daccad74ba6f66ecda5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cccd99022bbcee17f828d1e04cc41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35161b160d50551fb0f332d1236c2db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743017f1d33eede61d5ead5382f88094736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bcefaf3132b8425e37cd6b5ad2f54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef41e91c1e5080872e5627744f53f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f8ccfc9925d0651ce7e560cddb10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a25839562654f727b925e3d1c64c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f76c93902575d9d4629b8f8a963cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bfa3171872c316a0973354e70ae2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869cd9446b342038776634a29b3dc0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585292812c5add0d7adb2229bc5e5f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a5621e0abf4a5d90f57bb228144ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ad186cb4030613dd7afd48ee94d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6e52f56599cd501b7d0d9b8a2e1c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc582c288c29d0f1d7bf23acaa11cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dce0ee1eed1b65be5cda98ed93c97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d551e29997d2b0944884709d849d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec842a91d0e6b25f44e4149f4dbcf2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9634db72b2f9789bfbd2faf99b66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba42714e7d4b4d64957435f036a35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c1eec2c778c64e7a08dcf936ee6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fef514c17d3ede13b51aa6a1b2f76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fa5d984d86a4d4c21b7e064809396756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b245dc00dd1866a2f960d9f7a0c281757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>