--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b204b8d0af13c51ac2f2395250811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59757a131b65fef727398acedd96403b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad51ab9a8add3eae65af6eb807dd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3fc4f487cd4e38d4eeec42b1c4fd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4bd54b5a665058eded8017b9473535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e982b029c8b089c54b0251860636ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8de77c9b8ead1b56e9295b4d15c7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feff09ace440c17c4d718d0c9bed028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef6326b3402a21e3e9442b8e885d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0dc4a3258ca9f4df843ac93e2755210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba2436c2047cdb830797e2c0d926211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081973ac2200a1ab6b68aa20539943412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2a1ee255afcec295aba609283d10a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1431bd407ee1902a1575434f8839ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d755a117fee49cf393f7a0059ccbd9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de68246cbf89e36add600adf4bc50c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcfe91e6e68c7d09738dfdc1f78af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222d652f82311d0c518cf76d49105818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1608dc54cf815e3446e62f5559cb5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be11fa1289dc7e2868c7329606aad7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447a026717b2aadc469ede6225753021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df07d7c173f162179e555132a23029f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c0e08e44e7c66b6d8f6dab3e683523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc37f051d462316bf163627cef32bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d973d9c7713add03fa76f431d4ee8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff254c78fc16fdaaab89935c43241926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f50d7e6a166398a1a9248bd2fd42027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d370b1760d05b19ded1285a94cc27128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85d390098444aa8300c2af1022dd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460ab80a746a902b0c98e211e5be4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da63714556597caa30e72d308de0b6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877287d6435d83228aa9f78fcc21e84332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eda3bc8ae21dd0822334219e5305933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7cb1ad2100b16eb038f0a08a3e4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15a7d0db696804a7c161e0c38415435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7d43fbb0416bd985259e1e8a8e2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91cc25bfdd2ff1ed8001e921e9aee737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bbe7022a4bcbe1f7bb0c847ef782338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d935baff84abc192db89461096d6b0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1054636bcc2ab3ffd5ac88c365d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea528165fe0dd6661b7765e8e6526441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c081feb16b587e3b8282215074beda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8198652388d085cabec095cbac049143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0277eb8877e0e5d0d985ed9bbb7cc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ea8664c4c76afe42d51ef238c9c2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd387fa6e25a439326a3bfc9e6eb693946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de36b7bdbb7a662ace353c271763cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412914238bfbeda729476f14f05ad448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c19880ba1cee7fbff352f7e2e2a55449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb94f2c4d808d5fc7b7353615c1335a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e505004e10de6b9371c13011ba4898d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef58a94c5b859d3b626527865ae04f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4ae8fdbb40540c3915e4ddd80d6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ecc289a0252c0ebcd38170deac18154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b901916c0ae7bc63518b0250736ea455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00166dd194acf0f692f1ca2ff4e78556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448cf666ba4f6db17a341dd5e675df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b1ffd65681624aae0802fb83657a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724f19b33da22422b37ec147fef17f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de95e00679bed3cb689b5e056fab6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e7849cf699367eb3a79c34804cae361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90359ba6120a026a04e5f0767cca42462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa22898caa2269a9c16df5fce875963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ecc8fe86c7923f4673287cf647dcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034ab79976ccbd0d5f8b7a588cd12665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d97568425db4ff88f95174f738a9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244760d4846f7a5eab84c0e9fdaa2ca767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72212bdb1235b31609647e61bd406b1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb8c19540fc7db8d631334d969b1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705c8f280918656255acbc81af092d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aecb4406679a08c8d3b9e14b38d9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed07241bc361be335452bc960a99d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56472baa9cfe2b35d5239e0bf430a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7dfc83b53115e59199c9e6fc21c3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb9ed45ddc0ff4f6396154cc070e0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3153dc7193242d7d57d42a7d9c2fc1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8b2f2fa9a5ec5380fb055e166ba6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2df12c6cbbe14c76b4b927f4ed562078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129d9674dfc3bc81da31d190f8615179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889b3157ca89dbe9020c9cc308a04e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b8e8e75e606876e79bd81569d956881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41297be450af8ef629cfed49ba7403282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394275e9463dcea4499ffb4c97cf22ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7fcc3a37d734fc22554b87542957384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec819158546894c875d4d91f59b4c9fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c7c6bdd9893b216a9cb0b562673c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94ee4f42969637c86e72b77a9451af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f881478a7bb3d30015401c3aee30e8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ebb9b294d6a6a5568402b3a61ed1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f7efb476a7128c7e6f77b539bc2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170807820e93f77aa7baeeae1f2eb3a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df053a671fe776e8728b283110ed992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d5204b4c005770f3a1ff2ca6b3d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb16e312c0e510ceeb222bf45890294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d657cc7e699f6d6df88cc468a332d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f22ef8680c7c5c93ea222c8e7cf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c258c5024e7dded78bbcbd4fe4aca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec471548602d2d6f98a826d8735ebb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42c9441e3a6d0595af49c636dabdf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5f216d56fbad0de3b2583eca7aa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c7a396b75108d769bdb8589bc9998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a41482915dc4758a5c387a06dce64b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc0ceb04c4c16a80783f6e7a9b6a7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb605ed22cb40f628798a39bba394ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a8f595205d4e0c5deb81d82aabe5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae0d3debe75ad481d0331938d7ab16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230fd8cd0f5e5d80f0c8c972820f68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622180c0bfb46bbfa8a011270cb6468108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db413637f6b9ded963de08a651022109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083bc69821c4897ede0866cb2fb5b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7133609e5408556e3e9f8a959f6d3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f041fb0df1b82688bcc49ae35f931c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f6b56c05e6e630d8e541d3bf389f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06548d06074148cd68dea3bb7ac9d089114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b59adadc297e99a2cc3a4e919369d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5a72dc2728e018e2c0e4efe4da34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4ce90e05e93b19e8a884caaf790ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc77e983b2c70a6cfd96f65b18247118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98e2d89b09371d95c905c91d47874119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483027e826b513fad5ec3ed6ff9399120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8581c8deae3b910ce35f8a26bd60cd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5337dc08e65057a8b09b087fecbddb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6032080cf84c6ff3ec065419633cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9ceda53aae046a5d82d8af2fca50e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eabdb44e2c201c4a2b4cbe2d4ccca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f99b63fae00f09989cb278611b2409126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d37f9506dac9b7df1758e4e0368198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb14277960abcfd5914364aaa864ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42344e1c508baf8e54e8eacc810324b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7fb4e82650696ffa679027e63032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e668ec8a27436bb58fb62b1d256d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42447312c0fa782dd141a0899818ac6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0ed373d7b73bd7df2b612d77f8d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6778829803e309f3217cc0ab82aa63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968056e910bd1d3cf9de47bc627aa2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2864b330c008d447acb84b0aa33634136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e5ac58018fb43d97b32e78559c63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c1b1b2b4c216f51d54fead5b59edf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246526fb32f622590f39bdfc69691647139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb293c573be99ca86afc30b2f312f80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd361a42cc3fe8b585b5235a49c5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e304f33b08c3777e0de8d9b29229142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e822cfe9573c19d1ebebfc20fda650143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7687ca2c589b5654575f8052d320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3762d1df5f3a1b6a5a2ed950d1ec2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d89688e0b874f343e50f2f4ed101d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142973569cd40956e95d1713acf7d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373019356476948f216dba9f2d3d4306148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377927626f1713f51f7ccc02e0906ee9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab6fef82f87da9c2f61eaa7fae832a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88c5383dc1a46073879ad0a3f3d30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47df75e84444cde02ed648941ac0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afaa760028fc2204b01272f7c745b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244686e88dab71936755911d49d19dd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c314305a226ae4a252a643ab9668155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b988df1c6b603ab2824b4c6375852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6421aa78bdf73057c18ce22db3fcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81eccbb58d763be733a53d3531f8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735da7734971b606ba486b481f0110159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b91bbf2573718b32b83bfa8108db0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa065f522428f9b53ac5a3326cd60c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303e61fa3dbb67c89f7833d65ddd5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278f0d6ebfda10ec0095a580c8c89ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea570049d3a962932e3bd255b107aab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68b4c98884c959b4d33f7c2e17540165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d5075fc93250f3aff1d2e973ef6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833e479af97066b1f2fe3d44b660a24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc56bf53ffc1805503b3d70ebb08df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e682e7defb013ff8af4a584aa1335169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f0b16a48d12fbcbf6dbc55cc64c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b225f5b7385fff7a7a345f5e6979e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c3f91842c17626879ca6d2d8246b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc95ada4fecbda5744cce87817c72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9960e0e9a60c6a0ee8b69ba554e01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e607171a4699673f69b206314d9e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d30c32fb2dc6d56703a91431a4558176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1213c39db81f9557ca84b355cedf9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e214b20c4c2221f58ade89eaa8792178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39caabe8a66a9c390b5c951b8d6c6c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa52f01210d013f9abdece96e701f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124218ab574f26310afab1e3f5f22401181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c11143a7812a0221ec69411ff42195182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4cbc145ba5ecc66fe9b1f26d68a54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505f44bf2c94acd9151eadcadaaa2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc7ab466aaa1076e833e137edc59ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11ae17a81f8db3d1ffb2ab6baaa36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8187c1843c71d8cf10bf124f1675a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf083de69cc69cd640f5238b3d0ee1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed25b4ca0a6adf0118bd93e83eaf7e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fcdf827a6ed6dd77f001a6acda3d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff95e087f254486c2d111e58fea9307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1f2ca60cccb4c1c86a92f45db6170192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe699c7825ae995fda1088e9422ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d710f30df07a7965df0b318ccc63bd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54736f06a7d3da45873abe88d147ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166360b176ea852fde26309165e50fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48ebca33dd5b353a4ef888fd63f50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecffe9679bedd7a29c5fbd3aac0e16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896865df95d32949b2e3005e5981e408199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7614349a3af933b72652dd48e90c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f3b592fba5e04b50bf3cb8d7e5a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8783b2313f9face07e236c7d4bcec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0562fb92f9b30e214a5c5989ab406d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ff07999065420f662ed9a60cde1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232438deac4d9d25b3e3b1d9cc568ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a8aa39151399efdb72c6a03ea0a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1551abe1ecf5ce343061244319578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270ce9607b8aa543d26780f7012d795208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d02429132df218e40ba62e1c873943209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c12f5b0fad3e57f8d4ccd75130e0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a18a9a1cf5e1ef0b4e710266b2c69b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34426c6d36e2bd1cc6a111f68d78878212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea38836463a39a5fbf79c94d1f3a29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ad3223fd29c426166145cb05baa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13bcd9eb5f1f310983eb9ef123828215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6782695adc8ff151a2258a70c0a363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf37940f0e108f3ac9d747f88f0f77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066040cc4bee61210c96096df35520bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9db58fdd3c636562d50fc91cde369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4f112fb5d53f5f5b070a12de9db7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0d639abd84fedd3bf1c8f8014409221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b559467f72f118d03258d5c01bafc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a77b76e0347399cd07b6ec9b444e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcc4b24b972816a02300571c37572a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84995a45e60ce27f014fe231c2916f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e543ed0f726a0672eb34a9502c3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b86917f1320bf0636bb77af5b58a5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfc18937c2e6fef320b2f5b09e5e83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dff13b00600abcc8b4aefba67768ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d9cd55ba8b98d5a362098ca028ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecfff711b5911ea853df613d35e770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a103ceafc181a8aebc8c583ecbca35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9512c3ee320a04d2390add3099b7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272fc371ed37cb775da44a875658586234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaebf8d4f0fe44e7f816d779f3d5a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ff09234dd4ec7161c5b2e3d124f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b0cad10d5fbd60699cf5910a54045237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb323f7a2b73df076f4911264ee1c0d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99108dc6783f28305f13043b593691f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6ad2698c35adfd907489175ecda75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbe6e5a828bf26ba87470647a7f0b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088e31bbf68096f3816f768d876d6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7026d34a523ac5d5a189360f626ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5171d5e36e2ec666137858ee4fb06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb6f7e2b6a5dfc11c1eabacf3f0f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d347ae73a39254559f5197a14337246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada87fc2fd27f10568abbbd1d723a27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df3cdaf8f35b2a895eb11e3ee4017d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df85ebb5312854a58a8e1cf3920056249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64d54048e09980ad12eb989b5173c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e319238d4a0c6dcf4d6fb41d391a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f41e91aaadeddac28488e3e7766ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3fbeae7ecba941ea21d501da1a00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab823c4f7e08f54edd46ef0ca7b9fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30efee37818bf608111e25dc80688255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d12a186d6eb71b35df5b2e5b29d3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6606f707c78e5f05975bfdd98d97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c281409249282ff6fc8dcd23c8cc4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f608cc5257b3a51d0704d6dfdfd676259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb0cd07f8de3a74825c7a179838135260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4d18c0d12681a6dac7704aba02e84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f56fd3c984bd099db73d9bd1f33be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36300885fbbcf7e1dec87fbcf394358b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba8ba72b49bef77ed8c05b77be971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b41e68ef6d65fea8f4a0e0df50a0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a4a69c9b5d7dd7e8f3af43f7cecdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f822fbd5063ddf31df351524c73caa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4daa837779eb4539c5006a599a078f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154784edd2993e5491eae74579a8d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92270536f2903dffa7eee367389b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789d0a1c5ddbd17d6e152cf63d4e9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce74e83a7d78994609a8d2cee899a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965020e75978e4b88a81fa9e13769f33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856264e3b49b638a98e05f28a79d2e0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472425537162c635905c6f51b2ca807275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b64d1e9fdc631cdfb7677a7039a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b69f0e58b94ee69095faf20fc102d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3a4fbf6b0fcec6ada4dbe3aa50315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ebca0b02ecc769502be04608b0a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258ba9c769ef44f90ae079ed92a425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01615378474c794c0f192e3a0ea0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129192717eba481f35ef3e3681d68ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb267d0202902ef092c99098148aee3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac63ff25ec8708d1763b9aac7353b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d1fc49c068a7fac320edd8732cd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c1868c6a62086bd72e7021c761f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d6ec709e6dbd3b955145b8bd364f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff08dec79379f65348e57a8174ad8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac186fe1a363365185b3503110347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e0cc7ac8be0517995a0c4a2396907290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac934ad813163e5936375092a9509291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a365bb1bd038b5a6fab7017e1b2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693f3ad171d5f1a1fc654d2d2c7629293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57221d61858b65232e7f0cccf561b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d273dce11f7703cdd92f8d80186c8fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc55d9aab0088a2d99fd5e215c5c88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb64b46a460cf6b691ceb80c6438f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d0e16f85218f44d7eb62e3a162db4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cd8bbef6b141b2951a6d739739128299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cab801895dd3f1ff2bc65c405b6f26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbb09d4a45acd9c349e4550f31e450301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae54acbc5fad655659c321fda09436302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245d601a4b8aa17ed45d3a752603a1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cc3dc51d9ab00ecca3c88ce74e0ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913fa66879d555a4eb1ad877741d8d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165feef0ab5df123844dec0263e98a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652980bb4daa623a77ada4d501b5d4d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215105b2657cc11e9d7f91e25c18be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d389ec4b3c4f349f62d7eb922f12e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c5ac4a93a0b359d23cbbe223e2cad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be401357ca2e30a0a9312f41615db7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f7d79f769cd67cea9a478e1a06daa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1b3c8cafadc9c0eec3df7b74de084313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a633762068837feaa7fcffd1299e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763dbea894c96b3eb80f3d2eb5aaae7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991581264ad05507e8a206c8aa7570e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a8f12ca746253e86d1dec3ca866d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1848c6411e1539c693c84ea83c0575318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3934a081a5a170266899a489a21864319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b5294e86b754a240b048cea6eb21d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294fb7a878a7da33640e42f507f8837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1696dce1d95f8f484afdef7b4549e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d279e7bf6c9c3d13827e47da17089323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8391f2bd63edc5c771835dfff43143324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaec499de679a1b702d03167bb5f4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5db750c7fd448148429c5cf4b9928326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a6414cc2bab3e85ab0b9fed9e096327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc51edecee499b092ee15653d22d048328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8422f12f353c075e025cdbebfa7aef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d58be3cdc6cbe4d5b95276096831330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698797f47b2f2bb8e8e02001cc5b3efd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce8c115ed5da9504c5a9b14d87aeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb023ab6be3167ac399cb10376425cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fccefa29901869800346c3f8974c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e352c448e9af74f183b472cc67937335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b66cf2d18b9894a78141b05b15d3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546f17c38d6f0dddaaf89515916b1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382e9357a2530ca3c92700ad68ce9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e384cd7dc45c45ef641226b66f80fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9774ae4e1b4582bc4cc0b0a777b61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde8ccf89b7fac4264901506e1688d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36398499e3d527118c27050d8f0dea5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664e5914a2516ec2fb142cdf9739415343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17403bbfe314b1fdb6c64eb1f94be25a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca9530b31408cb6e63c326d087fa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72009fdc7e4a5855ff8e59246227c8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f10060989b28bf3be509c04bd578b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7287e37ce07661dab9d46c27a4b2e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e189cf1292541d966f90e4bb259ce9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a46b11a66da94fde81864562351e70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f36c2c5a9b6ea807414dcadd743a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6134d506d75bd04168350532b37bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45b0d9f8f46b377743a083af839c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ea11cb534f9ac146b914f7ef25eea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c449a21674b78f0ccec6041543cb5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f7c6f0d24d83b5bfa85c8ea0936ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d7e5554beac061cb0dd7f69e546d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d67a62282ceb97d3d5f7b084625d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e20199909ff6b4e2abdd8e5705a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c10d27974a938112679efa0c80c98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af718981faa178fcfd2a5b30132e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729b1823f39197d8a4b51ede7f4b98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43407ee0d2b243b29da082f800fe880363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc3d7d6b354a49e5c5af2166b8c9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba1a4edfaf10502582e24eaac5da0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b07143c5cc5ead3ec23f51008c583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f78859879b8fb5da293203e30e01af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe505b76e473319403d5de2f758b58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d7d916fcdff74ea0bf1d19309ea6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b8dbe96241bd238c626f5ba2a194370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720c45978f1b909e0ecbbf5684808e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff05bde39c4e9b0d68cc02fd5c817372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081284c60d96a461108d4e169154f72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba757f48510dd9bf771369b09c05347374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20903c02882d69e7c9bc8d7f573cad23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280517c1dbd31aee2d4c271f0478313376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb043676c12e2323d5431179dbc3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d7666c57b7a723edae057c9af706378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf29745717aa30d5a20b9f3930fcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae938713ef05d4e9273d25aad5d8e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ead4120804e5c36662c8f3bf159d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c8d1452292bf3e8de7afebc9bdce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57083d2a2b009cfe892dc21d6fa364383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be0fedda6ceb8067276d8c50ad3e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee626d955d96f4fbc76e99c13eac9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5043ccc073dab0e6c10536549c00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2135e58bd3b19cff9d2ced693521e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc0ce8ebf0cef651a0f7b228f4a494388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0200a8cd0ebe56dc8e97be5b19293389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b239192cafd91f1a938a81a982b9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1675610b13a7e068d2967f27e364aea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983107873e44c3c010be98ac4312c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd40924a8f6f4f4df18ef7fcd353135393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12d48856ed9a0085a8075650f44382394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230cfb0d579ce1cd4ebe382bad80d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51b54ed7d0e1e1e042ed4280f6657396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32221d653d62b4a6b88d2dcf1fe0fc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d809baf8f6bd6aac567c0ac01d0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f45f274c1b1cd2465ef965f5441c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03433d0f81dbc680fbcdf6b2961c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f6fe43a9631c876b68a8f04bbee8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b41ff396c41a63e214ec2064146542402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f1078c8d98ead1f49fa372ca7af6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22aca8a3b32e2417ca6b8d3723764404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46be358d1dce93da7b5b9de349c4d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a388b309db4a86d13e18aafaef4ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450453f26dcb1263f36460c06f96196b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2117436bc759c3e5fb2f67be0212408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb33a89780917fbcc0a900291d0b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ed200091b41e94a09e76c5875fe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61943e506f5b29d473e4d7768b10496f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d71a6e64e8abe9907c3d28c964b93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed68c08561424729ed6750e3c1a7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf874eddafe838a7e31e30f71a33f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5595b0170e0bdbddcbf70dece84720415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca121058c036fac5f97c9d560ab13a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1987f9d1e489316bb09f9fa6188b237417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e7f7441c2a105ee9840b794d3434418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995117642a9f1e9d6ed37e54205a3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cad48da04b539ce783c71111b38d1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeab9e6f2e0bfbbb67d44a143310b01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cba0687271916d26e2bc9cbee0ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488791e7504146f6e7283eb1c470684d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4710e6b487a0653509e3e4903135c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e6841b70fa4d9bebd7f8f0f4ee614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66bb41f1a1b5337807483e7ada7f07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385b68f5fc3465450286709359c74c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646b455d61cb218941cc9f3297d474428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d36d94a8343173c7944beefa3ea4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ef13b6749dba5d8785fdafd3768a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca86b99dc6fc435a92b3c23433e887431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e923ce3325324d798118ae6e74b9da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27ccb623722c56a0315ada57ff3dfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5ee592ec0f4eaa72cc05bcec510c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf947ec93186678b7c9b6c1abcd48bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e88c6cbe79d621c47c9b2e175b3213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6689d4dc7cd09b5a754f42d82c2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b172d9440fe441a1b40964bd754e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8074ee1694c2dc6a87315af6c79e375439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411ed9cdf54a2eb0b44ab874c012cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aeb33fb742e452be40306f4350c3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358d43957d7339ba6aeab68fa37e491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834486c25a385b5115f81213c3611b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de7c7c4d277a9eb3fb7fe7fe62ec4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ea5e693f86e0a65249a068bb1ad6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d307774c526468afdca266f160310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e60592b716451285985a26c255e6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c97ce52d2fc99d5ab3d3890dc5a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cad08c94e91af898e0418c89a3fee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254a499b33a60122428f1227018fb68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8862de8def44e000f9d9e9970d9cd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32807b3f1babec7632c4c18c2a6650f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c23460b313cbb03176a6799f24e1df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d2f72a6591b77dfacb6de08e2cbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca343f6f5906929942c63ed1b95802e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f0b606aa2c8fbc824c1c9304d280456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8351bc9c71fbd8e5599787b556769c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79792049b1d7f2f172a33dc85ed66c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ac5f5f36149a48d790ab2bf6b2f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291019e79202454b9384e772a8824121460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f05390a802bb31a84098635413c67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63e450a3fe35310d15b41f837ec9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f11513262dc422bc0ae86a00e26ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bdb34434c1c26a36bbef1f9ebbb4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992edfed47c232f9d6e06bd39e358c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435574bbcb8754a325518c50f4fb941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dd2434b9a55a0fee6295893b36492467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014aeea677d36e578582ea734f3e52d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658af67362a44b2ff66e45bc52b01f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c192df503512bbab568d94e19faa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c097c3ff46e7089bca72ac5d1e4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a54d3835f08b6d65073cf6f93e32f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193109f578e82d30e3330b76b9332b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e802ac22d895b2a451cd715dd7f82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997c79fd92a97dbdd63b9b9e6e4922475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea174c7907514661e40ed0fd19f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafea5f6b978c3d683eb21977a125ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c464a622ad59640b11d23b2d161cc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755dff9e3bdf06eb109e94700f04b3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422beeb16f8e757ec4ee014142686d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd063172a0632baf99d6763edad5b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695beb827135137103d3adb067869d57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b349df3ba9cb0dd212f79a4767a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320c75af683173466cc5cfbacc4a56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064aead4d1618e9aaa1a9977bd2b4cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac246733bbc3bc83ee63038da3cadb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b36cd2ec8dbb60eb2609ce46683b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee7c70ab0d57c907f86fab961f5c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01946a4a498c80acab0c549bd95bf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7309c6fe7a0df106ba30629a0542490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823eccedb1844f0ceba33710ed71f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bce166c340f71c944444225786d06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722362aab5f58569efff0d368b119900493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193105507b17a2ad49fc41ddd8ead7b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cfc94bd7fa2e997899048ce0c98aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ef707835116f273d214f97108bcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b72b8bd112c4dd88cddbb7f468306497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d9a6e6263b72a2a0210f939fe11e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68655ca4f5b00f348309d441ace1b1be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8487e0b9ffcfe53e2a800436a9747500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc336af9332f7990bb0164a65edeb38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867318e64f121b113b78ac10e93a2c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71936e0b73515794b68f8d99b633b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a48fddd9923b5f5b3abc06829fca34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140add8037dfa012c1398ab0337d6c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb58bd632b8b9785e1071399172d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0195dfd4ed2173a3477f2fe8f9de1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db429cf39f744042dfebf7a6aad082508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87c20a2df3f1347a71b149247fae90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c28028dd3e29ea55e0cb3069f86f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443365edc16a0169a18ec3bf37c145fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5964c0fb55b1d5956e1525b5f1e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8db1d1e4cf9e05632db3188e186609513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3aad01bc0c2bec1cd4d2141df5f49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68587cc00eedea1c9935ce7b304dcda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4c90df01ae9dce9cfbe0022e359e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb3806d2462ef46c32cc1a5ad8f03a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0356544bc704cf6f3d3ea0d4ee4769518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f62769861d2d7890120c87dac9be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f150a39668d5c9d9fdf0b756066ae0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59eacb3e9877bc5d827857b31a56cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b43ccafe5ed43102b42d503832bfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e876bc5d57d3cd01013eb6b71ab42b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6725c44a2f1969564d0d616fafe9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d99532e768218db65e472bbd62ff4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f728b056b2fb7e0a390494024ce9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0d4566d6c821fbbabe31907e1ecbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b832ea5f276aa8540afc9916a2fa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2ddf49d1cc1aa322308b320df17d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4195b21eff996172653147fbb7e39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba02f9f7dda8c38025e04daa34ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585aa9b4d9ee65c187d87600ecf269a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43b0fd5061ab44cacffaa3a5eea416533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5094e7f160703e51c21b6e176bd7834534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac5d61a94f1c0c90d6bb685e6dea32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d8b8cae5372e8a760db354dc6134536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510adea1e8abb5e583edcc1ce2aa7b3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a5f2fb2aab5ae131b53d869a3b8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204307aed2a6da690aad1091ec6c47a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb09a39af6070ff733c47454966790d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0e8f3d73aea6b42b54780f03e9eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c3f2f44496e57a9fb2b2d016b30fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333241e3c8d94c4fb7dd6cc5f86834b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc5ba892696f2233ab8bbd58bb798544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff39f817f289cd112deccb93cf17dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a5eb032f800b2189750d83133414546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eed9b1e5b9895a199ae02736f1afa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38379fd1ce25ff2b7ec645426f94691548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c384f7982891acf1fedc665faadcc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36abb3911310a5d46bbd239ac20bdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f83ef5d2e88bd7a1ce8c6b058bae3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef8e36ea13889555824c06c01ee33e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374ed4c8680ac9956ac8c7b15a5d05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11ad72dde1d36afa5a213a91ce506c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e3782f964622fb144ec1328a9ada555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744945471297fa8a9f50574b677fe01f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dfc9d9cabdacd67e1db69309373b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656d281dfbd94bf1fb1795854b8d4a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd583c28296a896fc3fac10dd1f586f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445386e30feec6cd579902e28423da90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c970d3265e2283a00101445e5e5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327c4e4d8413e6cf623442dfb86984562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134520202cef2367358023c7d8907fe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b5411de354e702f6298600a1e4e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f314ae8df5061832bcc1570b0af7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94794ba13a1f7c86875b22d6409956d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74926cffadbb0a3f7160a25c646d91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11992b47c740dd55863da3aaa21fc0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049a809f38bc4bd778089ae1b05333569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e7e8c14f465a0c96d8e340cb0eb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177cd545d37234598e7a593d0fca946571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef1a687da22b2b09e0108349aa424572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6263a71620abcdb236a590d2c1f91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba63be394e21bb1b88ec8874d2811574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f6a74a8f65da501a1a582a90bacd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cfba9abff33ef3a8e58dc757f08d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6932be8bd443244385b2d6225a7f3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35a2ee28aaa163c1e51d5b60fd4fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2061dcc2e4a71ce7440852386455f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485df8de54f2adf71bad58e469c29d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758bfcd40da2269ef6909b6f81871d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e217cd85689992164aa749d2657006582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c3ea244caab2abacc6d89486cbb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e796267772e4197c2981403f4c3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6647783380a04d2d325ba69c2f7ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1296e971a9d4252f39c980c56c34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77200b66e95f17002c59eee81cb8245587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466dd272eb75fa1e28a61170425191588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa4702ab44f3821d825be91219f85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d29d17f7a8fe8fafbb1a001e4134f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8639a02e83a726b01de3a883278f889591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9921c75172c49f6100d9dc458c3256592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22bee15e4a103182b946764ea455f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502164cfe8a95bf69d539587eba801d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b078ee834abc1075752fdec3d0ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c7883a178523e042b5d0e19a0204b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee2bcc795a426e784a584e6447183597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c73ff11a6b14b4ac0b659a74a35e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad630487f4bfd45f5e1bde0c4ed52a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5558e2561581f4433704bd5fe778285600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a72fe77f601feba26c54d0ea19ec9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef95a3cbfca936c2997b02b6ec1a644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b6fc6da3260a650b4904bde2276f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c69345166b2613d7d4b81671e6e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb278c22bacf3c2378084ffd35160c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40159932493e8822fd33e970f9fb21ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770b82062ac46a4ef3a002fa567056607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b92f78fa7316b3489c11e8b1786166608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aeab6d16ac7a6c42732ba0bc6720b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181701025cfc274c8283235bd90fcf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4822837a8082ff6a799138674edb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743fca162d3975ad08da34976c0235c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ecb6769d67ba63db3491135149a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e0ee0e06556d8899af33772004a86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f5aa8e1158d4bc014b06a8a0e7409615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f79bf23aa69ebf97c47e63b096b4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9d4a29afd1cda312eba26ff78b4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856cb78842172d69f0cf9bcb2a3a47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42113f19402468c4e4ec476f73aa4826619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d0de2f9de7d757f35ecff099ed3a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02415c4d5577ba39e02998d9280bbb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c2c931fac817b735787b466beffd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f56ed092b0db0c07e80a14de8874623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa0d3ca1977b07649ed493ef4fc6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820878aa35a95035d274edb08e6d2687625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc47e5f1f7aa798e3e8a40fa08877f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb20be6a82b1c6ce8446fefc2cc12a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b861660fddb0cf00d285df01c3a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735835eaa47478942e62a1e43be81899629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c342b3556e12566c2f9119fc4668630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c6a62873634a2794b1351c782d448631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586201d6220c5bc86ea06fe7333d406632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a13aab0632fa91cd50eed031232f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32156c68aaa16237c36792f82dd32c25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71ec0f866f584a0fbf319b093cc9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0f712780e584ba7977512088f7230636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98cfd74fafddc696b9bd05d95d78c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd35a311f39814b7b8aa94fd7d7616638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49071462d296a967014f806fb462c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6debb00741a1c58a3b111b710134d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b09956fa6438fac4dfe6fef95c1708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b5f3d9d104371956533baf17f872642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0ed3a40d0eb5f57456b398604846643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447fdc9d82583a2e7957910861fdb29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1971a04d4a3032aeb2f48f7587d25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619ee8ce157672d86226ea3b1c268c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f191866a612a6a5e3eb9898385cfa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a7477abf147ba1bab3c391ef2431648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122276bac5f21e102ab0d36a6514284b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af365b59d083b574316515d159a2dee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941742719f181aef47e0fe6442ae7348651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca788a093ac19bc6598cd736632d6151652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370b9082b4ec44805288432e762a3b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71dbc9901c81a148b6ab7726abf10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a3389ceb8d572de63f0bea75e0b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd4086832de23bf5660ed944785f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098beb5d9fe00a00dab46ee51745fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc7611f2d75cca2581f6557c7a6d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d18a9f06d84fa8cae7c2004e3784659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db12773dfb1af877abb1d3f3da3f713660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d7c8fc066025c4a86cc71b1e9cc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77300652eeccd0f7693351162e6dfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b1ef6c7a093f569c14888eada0ec1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d4a6b2bc1c5c840253bf0e2e6e40c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea878f6f756cbda41f436349901cc37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d392388cbb937a7ff59237104ec8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1d1f0addbf165c4760d7269861073667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affcc676660b731e0cf4233422033d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58526033cd507247cae4ac0b51b9177669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37965269592e125e942839dd354c9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f911555fe66bc04bb80e80c8a0aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a74f013f605680b01b1db92d7cb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4bf1177c636647264f5391d2a861673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb5f18686c3476b0cab93828bf142674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe396de917d6c9e0870f3141bf04d30d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813540a55e0c64fc8749e093948842a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e283d9567c90cb01a0285cc023a16b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedd61c02a33239989eb1e4af7fec9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da68d502d68b458d6fd17a8fc86c31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9200de30816387fe8eb206dc1df030680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109295a2019f8e3c84ccdf9942421e1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5078cc80a6cae8fc5789744991195ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92389974d8ea5e874a20aa51e5cfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6736765aca91ff631f5ca5ac2ae32b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1e235784873401ccd8c3fadb34f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674c1801b661890d3c8fc4a2b3d558686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3d8b0af01fcd3185d4f22530478d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd7da76a8a7914396a304d05f9939688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4f5fb8b18195ea81602cb8c746735689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483219eab506dc44f667af963f22fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee79228785f1692818694d63e62171691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e888f956c793f9677b2014b87f67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604a31eae8b5e2acab5a5177128c1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef245d5370eaa00638b928750222fee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578a30515a8352e1927429b730d925695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11b2cfe240e64107197e40835dd50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464298fcf7b628a2ee2ba519ea5432e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a0d76b59093efb0e5a344eafbf01c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb39730cbfb178568d6a58cc88e7ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfce03f71d14d8953d52f961437d78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b372e8fbe7643bba85359cef9e0637701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cd9ae6fd00c1f835e2e52ea4cef92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da94a63770e59988124bf8c4dbd4e1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235425208ef61b022a134bcc0d2352704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192924e15fc33361fd89ea895fea9ccf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae1b98c57535f1964af4a3765e9cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dfa67d92c9af869587a3a9e78ed13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fe1c35dbcec2d171353ce5eac2339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b0b873b90af53771945cb76dd6682709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b024e9ba4de12076636ca216fad6b09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97dea1e44da5cd0849004902c79f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce85b7abbe524cea2ca50395b91498712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949847e5afbaeb3dedd0348d83104f9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44993d563d2e629e2c357ae517370182714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6107e138d319db752a9ad53400056b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27216dd3c8980c4baeb8bf526fdd6909716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b145b567c84b3a5257a9cae0fb7cd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe52198f1bc56b7096ba62e0078a4a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b45bd73efbc54b2b14c308480ab26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e34ce78f2b3557f9874323a9b17a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791ccba19a59f693585518611b96be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab74477d19f7f5d8b6f0175ade8f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468899501ca13b5cc3b2411e194da6d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a135586d63a5e490b536b2251073724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953806449b734f27c14626c8e7d6d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c909ed2ab0371a5061349548ba7b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3582030cc38bd43b81e729d2c0365ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff23df1d181babbce82896e2726e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cfb804c138fa6da514c0383861b9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1a67e94feec9227423fb0743ea914730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbb588bb7c1392ef3ce70ade01e49c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ccdff75cd329bac59d907d917d600732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6a640583bc51c691e95a16fc784b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44927943499df0df3ca37d7723dc64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624536f779b397b6074152c4ad21af77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b66f064a7921685757d94548df86a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ecbbfe3aa3c0d4040ec37a5008744737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4e280e65696c3ea7ac1c611dca838738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476798b9d0ea52215bcb2a3c9eea839739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36829c47832beaea98f6c9c3ad54e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e1b256e4db7b19f5eff1da722ea6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285a6d8fe86179c010c6a5b23fdc4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae21e91fe6e35b3b5d5cba393aa5ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265fa2c23932759926a78dcdaa970a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d98b3172f18531fe99563ee460f9b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9b4b27d30d379ae7e2e494f00e47c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa266105717918be6d9d142981487747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f67b8d842421e0d76a875ecd1247c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8bf612a14c6e81cdde8f49b319446749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197df4152886874dd7a01837fa0a1fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce3086fa1e72d002d50bfd52c1c1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60431674d3a499f25468518bcf3e15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358cc818022bdd56e9f1343b343cacc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9852775a3feebf43288dbb9c4dd5275754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bb7b2df56fbf9a9cd81ac459ace3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c3d812beb0b8de73b0f921c668fb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb47f7bc9cb36acf71ac5612917ea0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c9b317f20c48016acedf2621084d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85275f0cbea707b99ef581f7347604759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc949d754f9faba1f31f6427b8d0b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512a0216a447989a7d529cc9c56e7302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e2112ab226fc5447b419695465503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e7a37cea1e0784f5b54a51aac6c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04800137a9acc4dcc3c1539c89b0bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e17ebf279b07f9f00f467df12ac006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426945a7c708e848faf75ad4078a187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa361741ca1acf773e182c0444656498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b072bd0cea2bbf0f54d0814117759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0e9b0eed23a0a19f86dda44321e3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049528d4fc17fbf86ff1c33f1502b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135cf4af64dc4f7eef01fea3a1b8d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7ce96515920ac639a091e6583f1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812afc96eea1fbe181b319653c79a2dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f14479db6ca344a32a47c025ccee3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6ec19254d7da1d2c9664f1322df016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391c9e6523ee1b05c82af0b51354ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3513be7f7fb0a0721a49f938c5b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4430499e1b99a550807ee7195212019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701448a44085447ad8b0cef59db4cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7eae0056ac130292a60f4a8af8b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb51bbff8ad432c2472c7c9c09ac522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa47cc830a7995b8192c50c78c60a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e3512054cf70d6baa7849218ffe224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626d057aa154ac86b3e4e3ffa7188925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c095a22ad8c2ea68b6038b3fa5691326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b893a1bdb26794e6ea0b04ea1d0d7df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826c2d441b8362535205860a5d389728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4536f8cff0f0f845c50efa79f6316b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517d4988be6cddcfabb1342694bce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ecd36c594555240cf8cd3f0281ccc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e99b2d0ea6df98f35e3e7ac191295732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7a888b438575e21f8b98cd1b52ec833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f8d2d21c5761a12399037a031a36b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f122955afdfd9837d3b42b5c579fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddba36bf75e8dfdf396e902dad8bd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a209ab82b7407178f8922255cadbe2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e390d4addc40ec4021446d51617138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5788ca0ac01cd6fd49b451a91467c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8353176c4318c353e5c87579ba5d7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347325abe17fff3f75fe6b88233b4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def4c9c60725acc7c10be97fc14af1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbc2d091c1bb0205765add9fd1702043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483cf0b6c4db2860a2b4e16c0aef5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b2310ec1c625ee91a2a36ae691bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd72d39e1971e7ab459087838baecfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322f7e17c802bcaaa1cae48b151c1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055137dbf32af15877e584d8570bd3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bde8cf258e410cba8944e98aa8ea449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e200961c87f4e42e7998b72f2c6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab4a715befb4f12a01a777826b35f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d24017d3685744fd275e4986966552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1c86101d1a16e832f3402c46d522d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49afb053d0ad16f153df717bd0a1c2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58828108eadf8d2c0b7ca7fd8101c6c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe377142e7c2fe5bea6176dc8c138bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a835be259d202dc7f033eab962f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3f06356c35988278b9667b26e0ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed811e403fed7d2938bc5f82ee914759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29809c92ef3dac30f8145da790d1d21460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55469b289eca9f775cd91e79b280f3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691764895a73c36c556c9b663457dc4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a42d04eed799e0275f709d3b4ea49e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ed17beb0879e9ff4e6b11958c43764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544541debf0ad6a975264b5f00ad50765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445c56078a07f0d3cb30e7e1002b0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d16b48456e25dd5ef3938f074d1c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662309443ad7a23d8776265acf9d78568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202e9b5d82c9c5318b4f51d3a2e259c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a923029f10cc5d3fbed8f1badc7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c882f66f031e2ab32cf01a687acb2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa14ea22294856127904c3f4bdff1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743bd893566b9aab403b5b60b854eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ca9c9beda16d92b3ac25f84ad307174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec5277b5113c9355d0402ac553a81375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5ad72b0183fceb70f646cfe73bc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f5b1123ebb09652f51146d602730a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c66386f6d9673be82a25667caa2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406cafcd99be850343ab0751c8a4c5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c3a701b077accae78c3df1619898d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df473e555fe4c51b334404f657915e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9311f768f1812a8c2d8a8c2ebf677e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b685274cc53198536ff24f99f85683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716df17376af6260264afe76f4f441e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2bbcc976db828e6965bf8878415e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90232a2f9755d54c7b1c73d7f16b7b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787147f5b8378ec8219124bec7431987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4eb63b4059bbf87637fae1d1dbd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b984a018649591d1fec3b2375c09389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cae846f420611d9861eb53f18d95090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8799998ab80104cc558caf5d0e0d3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a16a42216489136cee29ab67456f2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ddb5d4cc6d2d8fb0b2b5b5d0030e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41315e74752bc5bdecae1f05c0727d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e265cf768e201681475309160048a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bc5eb6f1b9ae5c59a66dbd09d51796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799d3d1e7084e782099932810facd2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053dd41f0b766dc14ec8122e08106f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959849e9e28fcceba27db4e4aea4752799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edafdd2357c8ff6b26a08dcdb8ca4d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544c00d407ccea2c0b13dc8196ea41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201d238e68fba5dbcd9978e6592040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c855733d99ea96475199bce1f4e38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780aff15bd1fe5278f5511d250d73b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a101b7c063d9dda2aa1f3e5a4a23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa95dd5c8551e5b58a70d0ae57c3bd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded6cc6a01235e8c017668f086a9f1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c926da63fbe4ab03d5287032c6f6f5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea627d6491e5165568a5b9bedff0c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310c292d705c59cad535be236af45d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eca0015d327e6e36d158b7e530b10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b622563d225581eff073a62f9b672f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e042fc719c54c8e086eddf2ff380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04401f7360bb23a8019af059d922bfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47f3c315672520f416e45eb61e4dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06748a676545ff0b1f312aa1e919ddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445331d1f5e71831d55c8ef66da5413117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bbc010b1884c5e7ed618ae00b8043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166592ed4242a1524352c1d97ada6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5c4568b3d847d5dc3eba8d60d03a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52d16efdbfeb0e267c50b5529702f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc425f24ccc45e37e2238057fbe393b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37d8d05b2d8b61ebfd207a92bca59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a66dbffb539152df717dbfff6273124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3402ff32dd528fd9a6404a517e41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164fc4263512d6203b7b1fd8b1bb07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d70aed0b7a6d95854848a7d97e31e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f185c6d60fb297968053092714a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff1995871a84817f2e16540c57331e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb587ef215768f7f5d70d8d51871f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f742ad8ad7fe7db16d3ac961c23d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c9aa90c2693e5f6498482667c54f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff3d2781bc9971746b78958387865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013df5de361f632c0ee63b901f0e7cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1f28e557b1257f0a509814eb5d73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d39076173a72baa9fa0ec776b8b250136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f54b5e83c5c90b37b5e5ab56d7437137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2abc11567de86dd574f339b77d5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176e017512d180a5d19068656e8ab1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b0950d486505ed942ccc136f9414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8774f337a0208f55322a35dbfe22af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585cdddf7aa73e3fd4a91cb60b35141142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9e935753d3e93d1f334ce6678440143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff821c6453bbe988db91af2e3251606f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72ce66b2ed6b2eedc233d9b2fd0ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd759c99c38c942722bbf6b451240a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d437d5372a51a39f465af88884b5f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242d66718518f49bca29a10557c84c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725f16a3ce28523b54dcc5e4d6ae45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3191289a4ead7c87235ee9d61b33a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c233ecad8919c193ec67a489bdda68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb715f74d0cbee49d93bd070479f549152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f13d44126bf8965d79c10bca2b7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf14e80d6fa75c825cb7df45c562a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33772b7944fb5ed2dc18b7dfd2641155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ce1db553f7752adead3a4a17ebd1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30d8ccbacff95d95bc7e41024f5fa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f90fc6d1f030f4c4dbd343bff08c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0e92e5955cb732143ae9bc5d7609159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec1360e946a1e66e8279a39508144e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d9a3757154bb70616b75dbdcd774161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d0e27b0000351cdf624edd21ad91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d0c66981b4a82014c2343e8ba287b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce9588bec1b053c6c9264159f0969164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3edde5c0ef436d4f1c111ff1bb520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c3180cc4b0b0d75f30db7f73a96c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0411c0c5e6d90dd4aa91a152f630167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162b9ba0d416859e3d14b0dd1a5b6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcf7cacf9082177d8b45954833a44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7815a0ae26ee8db22c05738ae09f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0577450df04b9a224d2ecb3afd5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3059ec2a0b368d88d3b59e49e4024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342b211464dd5fe38befeec8137073173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc6311c24f2674b9695661c2a05f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093bf432223f6bce82b2e52738c2837175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125546df47a780187bfad0eb95a33d75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8fb1c9895c474fd908335977a150177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce960d816c5cb2daa63b24371a55d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b135433db52185d3ccfcc9d6143a0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3291bf7e2d0f8208571baab2d2ad07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e16116a775fc21f7eead65394e94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cb697b1ef3d39ade05f30da132136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a30c7745a15430e29c0bfca30f71f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d564b54dab37608097593efdef2fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaf09b4ad97924b9c12f2c56c9b7a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9e9f6911cb9d44371b8ed3bfaa4bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a23d145e39643e7bccfa1f0819fec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895721933ca3406fc4b0bb2bcb54a56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3063b156dda53acfbb7d812557fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d417322e4b312d57040cce3c4787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76192676433d5a87c095d4cbc60debfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff907b0c04c41fd9082de70be577d1a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75beb063b8da649fc76cb7469a1ce18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277000b7298f0935dadd75c607d93d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d179401aae2fb29029b79576ee5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46316e690f4e953fe61456d9b38baa37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb992970e75003f100131f8552d899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296bf7a24aeaf1379a1f575a251c6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a2da225c70a7184102fcb5492cfb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e40902d25077e829fec1da7320bba8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19b808f8cb2579290c08a3e792013201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854de1a7fe418646269b9ebd93e270202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee601ff288ee2699ec23193c5cbb13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73a119bfd9f07c14e89dbdf9d3d9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044c76adeeea0f398cfed1dd5187d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3246769b92393810b539ee474025206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3452b81e289ddbc268627a5eb02485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4b584f004fed0afbf851f71be6dc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0137aadf7f9e2e739f95e0e57c56b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd478b5712afaa589c45d909bc00e27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273d9148a51adbc0157f89e84404706211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f6110340b80e7cac2b1cb60d0a01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b069d1cb914d638635b07050d3e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e8fb4ae0e30e980bb63dd0689a0b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c213a007ecfde224a331d711ee2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53170525f7b22093059ab397f6bb779a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b0e2606edaa5b1d0dfa7159ce36f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069eb2eab544ab4893c206a901042c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9912fd038b2e82c3b07a510cd0a4f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac393b9a0c9f0fa3a41fd464d343cd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ae88839e3f00ed8c679ee1b2c3df6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a2cb6a7d2e074afd307cee8ccfcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b811cc3b0d741f81b1b587a03fd7a58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abc0ba40912b06d3da9f9455b1420224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461b91012ab81ac5c5a66fe2ea6bf4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c166a6337cbdc44999e119e48f2d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914475a7fe299e79cee9b23268a668c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8793d033cd35d75952490d1fbcef5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0881c7eb394f4ad617dee65d98a745b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f51cff3b22c8aa69213d9524ece7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6140a3da139b9a97c641d33939cb15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7eecb4177cf00877509d03bccd656232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f83f0dd33cb0b9b89882c136e02f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d9aaac9330c15aed6b61303c4852234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315b9fa6b1a9aa70cfe7ba490049cd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511dd64060fa6182d7edf103c441786236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a8b21e0755d30ddfad0c8d9d5160237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041ea594130e74563395cc32f7e1ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4199e1d63f6e73967c0d2aa7fa77d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b38f7a494d013540ed7cee50911d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1ff5f353fa4f60e5e277b9ac48821241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b288ff1e7eadba57525fc3fb07e104c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd546b6f443d07ea31a7380aa50e8436243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fbb466938e517a1c6f350226a124c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a43db3757b422c554a64c18085b960245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d65c257853a5c82e5396a58b8b631246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e82c031522a8146cd77c4e66a355b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd8041efa14b278f88e6f95150243a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba594e84377dc0b329655732ebac4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab85f84762dba71b2b3517fa767d3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b1f6edaa2a7c252c43d45120326e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae072e920032359c4cc9e2b453e24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f9272e19782b56516f683ac6a5948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c25662aa2c2309089a67b42a8208254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4fbeeba611bc3d5cd0278d467a8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322a67d496436e315a8686ba63d4e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039720e6ee3e5ad4565d3b280227960d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8cbf00040ae1c6882aa59a351337c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dfc9c58815c7985d7f0de8e574fc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ffc284a98cb96d295f63500170a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897b8d0d314baf98717fc83273ef034261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa59d3b21569d2832bc8fac8b62ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac9482c598968abd006f2a1b6b56c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ba98fb144d910f80a9c23fe1cd94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d46c1b19f80d5750ee4d2a28be7f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc904001c1beb5f484192da17f31f97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c3cf05a59ac0936b375873f3cfe42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7663a0d316d5ac6b2e6759582e8cb54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea096b7ca099e5ff5a009842f9204269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb5d3d057f00b65bf970b487cc8fe9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610ff28ff2bc2bb8882b3dbd105917271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbebbaac5779eb6619a905140346758272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5fdc6ef3782df3be928ecc2940b83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d699943c8ff9227f291322bbcfc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e44254a3b43f3f9080aa0285ab1256275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876065738587571f6eab2c53a1da8850276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d4ad73cf151ada6b40b1c1fdca12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca3482a17b8e0e0e57a9a333816e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc0dddba54eaf5978dbef2863e31d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b59c515e73485d23f18d7da4257a25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068bee319693bf40334f6fe6d3c58b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481c17a51080bccfd988cb12d99df5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd1efcc40b08441d84156c9217aa3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609d4ec86c643f57d36a1e3751e407b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ae5f762576762377b39bf628d23a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02d7dfeb9b64b112ac41b938c025e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3583d76ce2f45bd5e93bfdcee9ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc108bd4a7e8db0c01222354381192288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee85b9314824b690cea7d446282acd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb80ef898bd4fd5bc7e04f7a00687a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce183053b926db53d2d60ed7fcce02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478af1aecc8cf6ed82fb7c734092e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577a950e659cbbb65b04039b332d77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c2225132e66da0630dc19eb319e6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d59104a980cf6d22f225706adca96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43eefe37dcb8a7832fb2dba6de91c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4722bce4595d95c98d18d272833f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d010b52c4e6151e9bb6fb2d982d696298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6376bf338cb49869286be2c684a80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259526b8818a40a481321788f69bfe6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6612680910021da603e53001913ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d597714c76776890fd2e700ceacd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e29c4fd29ff2e34cf98020532a253303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8479648b51107a492cd6463926072b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cc8c2e51138744758a6a0959a9e7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cdfe1492979158ff3528c5a3bf5c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9b76a27d0bc355a78aa5e8e7b5b0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650413a65d363d33a88e0a03da9d5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc3db8f06ab292d3e046736f4e2e16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004dce670bc60e445d827ccf2f53a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3e3ee1249dd2cdf39b3d5647acfce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fafe5717a209e146e64b13b813ed4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5b28d4dc8423f2384d9e16bfb2fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554aa5500234347e4215cc39a5ace71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedd32cd3160aff5777d0c38ef75374315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629cc2fa536c2a187616f7a6968c47d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2854347e357b77d58cbb836569e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127fc63300ff2211e851290c0ddc1df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70005df06ff3c7f927109a137b78a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205e856354073339daaab9754a42099320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738009bb6758d6d0d43e1ea32b261681321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209898c114d6b19da65d7c255d769218322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc64ca140961e3fe267a158bdd753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88ccb3ad1a34967275b5e164df232f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395e78dca04d721172285121934311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bfda081e48519abf9d55b6e4cad26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378af98ee51d8a9e5bc0a150a54ea519327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64353f752f91900bfa79297d12016a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116619fb2f2a750be7be41e9c25d549f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f79505162d8d4080c3b2aa351259330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292763848bb5128540d64ba190db16cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf00970743ba16419fafd6c6a5000f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea64ea3b1602b7805b2471923eb9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5f40a8828a3f702df54a87c862304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba68ebf8c5c714f33a0297c75ca52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dadbd0482c11362b78ea864ca6d91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521064d7bfbf90ae73072f93963110337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8bbbb9f2aacd4c84882c48d075010338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab292669fbad4944650d9c147379e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9006ba3f72f08ba3cefc610b969a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7e6003d446c57a6513b4beb6e7b06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61efecec6d66ef74e9c97d15ea119b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a7a4717add68cb1329d71006e53d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894617f5733c9cac860e4df5b57f90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54f401c422c9120fe2700f8f399cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b23556fcb187e7a6089e4e97b30ea4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9d355ba01010fb89febba4656f6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c76210ac19463ad67ee04c3a04582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec5a858436129312cbd6de6798acee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01843c948b4fc30e5d221415fce46dc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63122e4676521f6701f7d1443b1c71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d643e56e78be3a0dd0681812ab6563e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea216ab4da3083cdbaa94312814ced4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f896bf746f8d6d6c7d66e941ef86a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe33d61dc435e323c3c613763cf034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baebf1d45ffd805c5034e00f2d3a89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ccc092226a32cea3bdf650acdc93e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e1d12d65e8efec66d060a5be75010358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee05d9eade0bfb166cc55b9b10220359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f33b25b51caa4472544fce08990325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632102ee9a99703576932e0413095f90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4171c85115a09c6893c6f6c15bf5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde65acd14953d34b5b32ce8c5b6051363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288883edafc0b2529dff8947dbb9117b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338732156ec3a37caf4aff92022148f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f1116852f88e3a7171e2364c2f4d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f2a4c83531f8fb194ae9b798cc45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd4538bb90dfd130b8eccde921a4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec091ce71ac2f9f2530f76ce87a0153d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699032d0e5a3d7adfeae9c9c6a68973a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9c69f836861c91cffc0b3a8492c2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59016846177d1b63efa7997e602255f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac728f7fab77a51ad24188e739be9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f9dd9a272fb499849733c3117f2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3e657b7e7cc4cb3fa77667db12ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eab741f90b15808d86204611e4464376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfffa515b81ca6a83b2c15cde36a356377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ccf8df8710d8d51909705196021b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244ed24424604c8e3898396445ac9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6e770acf9d7b3d5c67693407ba45c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d847d60da6c46258cb78c4509c243381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c07d0ee736b3252ba54212371a8a1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e0bc41b4de3c7a8e60702a2e32de1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a689ca47bd9399ae0052d6e635dd492384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee62932b96f8248efb86793a38b07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbea7140865d923ac8ccbc3f199e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f963a903c34d1f05e5bbaddc5b1f4df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df7c64133ae6b33adc879e2f06f42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd75fdcbec4de740356b33507a8c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4638a20e1e1b8e2fb3ec6da7252b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4fa9a47f1bc240dea4480fc89633391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e950b349307240ecd2fdf9e9767a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b84b3bc415431cbb73b263222065393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a8fb309aefcbc5c83182f74ef42c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7167b84d4315b9685bc0f4255c239f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d0b09b09351d73d67f055a36eea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2653626af4d6b4cbb35bd5810a8caa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757e9e11d983b53f8a195bacf63869b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f2af76e74466957b26c73bbfd9c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3d09f4e95e9426efc0cfa0951983400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1a069ce83a325ffc3d9ce19754917401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472389da16dd2fba2dc894587188e2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe349f231a8516c33f943724a341c8ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca455a183b7c0d11433882f591baacd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52510df0dbe18b593d218f3a61fd2894405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fdc26828f18bc49be7a130e40febb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ab38b48ff5b98f0ddb9ba1b244a8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f7c2a184c8433e216292e78caf71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632dd1fc582a44b7a8e4beecb5205ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6a07a32a8df3e9a4096491c20556410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2adf69442557ab85ee9688769d163411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33025433519ccb00438482a8c488fac9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890838a9f7547faff1eb1716ef27ad45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfec96eb73d6e8d176e5774e84fe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669da790adf0bae65098aab0ae7adf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232234f1b7c30365f3b92f61e3766287416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a0385988048d4711056f661fda08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7945e1463d0896d4b4bb4fefded08d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593b377fc5f0fe8a7d4c5a1a2bfad8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8190e4a775250d36e732d80b7d295420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6d3554bcb2e333e8ae544c1f84b51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ac66fee856a233d032fab6ca49bfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb3506b8cbef624de6bab662d86555423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beb292369de9191c13526d2b4d046d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74611136a09319bd2f3a8fe117f46a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04571312b50948973e13074b19b4cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bbd4d0d991df2ecbda28af50e7b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd70b93174bbafea51f1bfeaf01f99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1dd3d66c4222c2a41de4cd349ef3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef27caa441e224687d8d8014868d93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb8ddac95176fabada9ddb72ae060431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfcfb7882efca7158771cfac01c7e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab70586e6537084d700a7bbdae2b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2803abd3c198afd59df1539bdfa951434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b52a79371d534c13c3778f2947f3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caa4d72ba3daba0339c9ee9e7fe6b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a1c71c384feb8a8991dc12cfa48d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee08bcab791078907b616e28333f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da504a3b993100b37a2958ade0d0bfe8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716b0402171bf0b458c1d7d51d733d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768ef04fd22ebdbfb5adc4c5f93b767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd1d848972232e2736c9448133333442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a26bd49f80b54f649e7fc8fc76235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019ad7d6d350d238b83274c4d23f2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fb4e1e4cbbeca18e2c4cfeadc14d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360a187e33d25130f9bd4075118c04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398db4e94053b21e45906cf343b4d4b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c68a1a52839a75ead509655954913c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b712003d7a5b603faa526e23bc72c55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332f7c40b0c7dcf07def72e02528e52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4f2cf2d09c7b2936175bde6e42b93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebeb9bad78c260f8f92f54d6f5f129452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90571c4d57e455779b8b097ef8dcad36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1400a4ed98032c148622c07ba233b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e877d2f0df79abc504513a723b7b14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685fd99f1a72ebf488aa001dd7c4d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b150acdd71886b7294e3fbd4ef339457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf891d301c8c23c5d4efd99f1ef8aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6b03ab07318254ca79b48f61bffa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc29aab796b1be9125239345e8004f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb876462ee3b95d5d734628288c277461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0aaf2139742654b10de5b845b127f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b8dd59d847b629e262edc8de52031463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83b83143df24020528b51db59f4bf3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68471ed4a2ad452ac103bd8a14d29293465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051cc522218cb0cbb47c01a97b631ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467812d6e53109b682efd22787e7fd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905935474b6b64eaa3293d7a847cf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9484fb2f9837ef5c690e43320a589b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37adcd402e964b83343054d413aef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9369b723c5de920bf159eec3165698d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a945e661033fa26347e5f4e7d2bb67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb652fa4391d9292874aea44b97e0bb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2870038f91e9d5bb7b18a9ffa3d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c25b5613dba246736cb36999e85d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723377a8ad7a60001156a2b2968cee84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afc3d7d8f633e563863fe00335cbe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2861f8ed11cbb91916a164adb72f25c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f1aaf2045dbd2e8d1bd25bad35989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffb074b33ac4948857c0fbc47e9add480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63182c62cc106bdc1b7d12654c170b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f1a97fe525c6b23ca12bc9ecfb9b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86d72953ec97d811499d6ab6d519a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9944c7b9303bf1700f5b28f56426b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923ac1a87caf3dcadf745a6cdfc13ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda1881d18cf1c2650f22a6707944b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f171e1a510afb261b9f188642a90f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37436663db0950a7941271b081baaf40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f3b3f64bb1aaaa4103dc733647808489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8cf33ef41069e0c04c234b871f9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3af06b707a5f5f6bcc5fd9ed6b14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0be0c701044482a9e3fb6e25b5ec9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87da90033728cea6aee77ab9d376c30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51083ca7cf53a9c948bd1d037400fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0cfb71b1c79d55070b3e41a48add2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b40d1b76bf5c3663580b6f0856965496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf392aafdd743e15c64af2db496f303497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094686bd2cc07d804de318d709ccaac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72624c653de2113f09a9ec1ba56fb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f957b56b14c6671ae18a1152b429500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a565b2ca165097462c7622831a5d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9f2245f99539761c2938e9627885502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed7f4402c22f34f6f9a022f11d07f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7bb16f79dcf2edd42ed72cb96e72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b9e108c0a6ebd1bdaa48388ee079505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a1cd89253608333fc25334e5e8373506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147bf84b8b6e64d17c4837114420df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f09eccb01c98963136c365dfa33620508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820cc10aba94aace257893f2e0eac3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf73971658fb2786abe63d556a96bde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac55a6fd291035b4d87732d38ae35e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae306a82fdc7a03becf7ddd95d39deb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a39d256fffbf2a75945cce163b13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50124d78fef98c31c20d0da2f6cf93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a239099e880d13b4c0ba02207f6e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937c0297be00951ea4a3ad0e3523d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25528c3078d5582c2730bfa1fd1c69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9decd9c16cf434d9bb389d1d5307a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f75019666d0d65c5b97b4a57dcfaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463245b54c4ba9bc730829ed9f9876ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985138393b5ec39fa1749260c47a24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72605ef6c781c2b3c81049fe6883dec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d315d232e48aea4fde4a0a8a4eb82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f845a55e8408e45cc897441b7b4067524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd9b9ba5720e73629590e3ff73a7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4479341d397929c2492ceee7ef55d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9188d4d0be3f43d2a963c5599a82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d94d71486dbbd774121b26e2c65825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac5b271b0ad59ff9e9cf6f08c7bad9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d2fef7bf2eaac471f751b6886115b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1525924bca64acb64b9e9818e608993531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ba296a60531805a713c939e54f73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc8b87e331af0020364802e3ddc4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca870b700a258d45830bfbfb8b974534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf684c40dea910f425fe8acabbc8f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fefe7aae5a5bd957f6a0e2b31ad3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359428297bcc0780d035e4b52742d1c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c287cc8b348f5a848d82cba6ffc6ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d17044a5e8c3ff2f55ad0db95fcf7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4971258618becc8ff7c10a3fd4e2b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb46a17cc86d8ee213701b7df6025e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8abe643371991ba5f5e380f01c7349542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0491d0f521374aea21e40370e4525543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae412da65e1e008b293347d0bd23f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e12ddd48bfd59e797db51ad4915893545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18058895bf864ee300d08d61acb3cbd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c0a8bde040040bdbdb3799ffa859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee3b0d684735a9e2398afa7d123a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da207ef7b9e5e411963be11ede6ffdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b3ca7229157cb3362c146fab2dd31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe7e0c8e222bb2181dd583524c11d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa235f49cefee062dbb0c058580bed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629815f3eb51b8db41fc288db01169e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb37877f94a18ac2e525c86db36ba0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ec2ee0a1fdd7cbc33e55829079e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d45d73077ab74ba6f0dfda36f21ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a9439b8f8a5b47a7c6be3c3d2091557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf147426310e51d070d645136e3ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba4f0b0b5d627c27fbfbc6bdd61bc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95116bc081022deb77e25e0e4ff1caf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd656e117b4c7bb3294004894a968207561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1dcbb76423072fecc28ab349533a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec363c2bf661eea8f9731b988f8d9ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3ab0e4e4ee0e9991b17ae458fc781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06e3d527b20c755d446ed7ea9e0ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54763380e48d3a19cf4fa7448ff1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeaca0e0015f3ab4efb6a292f926bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83784895c6da9722b4e5b49113fd5ada568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adcb9bdb1e73b4d484f8f69057be3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f8920e036a8c8372f1ea230e55df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84d4380e5783b472fb288c90b6028a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b958f56bbb7affec0607e4c0b90f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e393f5162c33d0b43fb15f77f2bd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe4865057255af1177206a2afed6ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1306bdc3d5a25630ab92619c1387f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fffd2df04f06e803c2dfc2ed7a1ac1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e797d0daebe6455a916a4f8078c57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e4e798b79ec6a2b4c37735b9fd32a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ee8e627b14372838363a8e584c79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab184323a1c7838d1c32403514bda31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bb91ec6e8ab0032624501ba4fe40e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239be404b406937f4336a199e137ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eb99f6b698e779af3178bd197b1c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f22a879c7b3e7f49430c95e943e6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ec506cbd0e0ef062f311b6201c8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d26181574ff47a9c76bf70fc93a15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bbdc2592a25e578600cba9e18936b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576f6500857bb36ed184b72787da85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dfed0ca540fa2170f2a4128c0b98d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc54ec468dcd0007dc2327aa8a01f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15ce352674ca4fa6f0f26f0c8f9c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7118341c90db9dec2374cfbef82c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9015ebbd6428ae6daecd37e22ecd483593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6c9761636876c7e896380a70425b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5adfd6c57fc08cee1343e8ac3df63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ed3a65a7612c256ac22a483df7fe9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d88ac6d11cba44eec1361cbd57c1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb17453f8e130eb3ffc3a88e4eb3289598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496942eed877b88039f61ac892a2330599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b423fcaddb9341ddb1b81a5ac5da5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be99748dfb1519450e8cc8dc077ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a88df210fdea96bd3ac84922adce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368ba11cad53814127c9235b046bb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67737df56723b9d8a34f28e0e864b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c40cd3611360f951cac4c8ffad0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1689a48151be0ccd694bf19800cfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770317a0b10604bc863b6e31cb38d3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68719f0196645d3f3203f5d7b537c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b528145df83eb71ddccd9459e4bd2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56550f8bcb665018c62b4bdbd9a35b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9492710c356bf7a1441b3e823db2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579a736ee45ad075c8c1d11a7be432612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba65d2bf10035f03b878e9026c69c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d59b851d250aaa6ba1056dcf720c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14768302f80ca83d3cf2cb95bc8752615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674f31e25202bd542413ceaa07cfe4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844164c20d1c12e6f32ccf88599c6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78f6651a8ceeff55a0b547b26e212618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e355e61ed78e96ab300440b69101f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038cf553a5357a0fc4a786eba656ffb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc45dea1b36da73d49d36b0e96f5d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d1e12ffeaeeb17151fb5ff457925a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e40d2779828a5c732ca69e01b6aa0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d82c4f082730dc56f9d02cebb834624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f8b41caecb6b327dfd984fc538225625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b511b4cf5106f0a03fcf2f67b551a53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d49cfbce881b3e9628f48bd498ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7117cb1f96ea5a191f8c7f049c3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c77ca3af58040e97651b430f79b49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ba053047cb8fc51fdc50c3a13a25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be9bf533d60ac8e483a365acba9cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180d3f1c826e033db4e15136fc55e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca995c07e2c95a3896ff35c7b28fc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abae0f1c31d842dadfa5fbb1602fb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bdf57a4392078f7624077ca9003ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449109132cd2d59df36518e67b90ec95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c2a2ba9a69aa8563130603adb699b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce108a2efa92df1b57cb50207266a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799f8ce5ddc4d53df4b0c15ed3017b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11edb703bc969a44eade35872da6c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f276107f71ab63a960a1db0f2de6fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fabc1d558376cecdead1471819a13e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e323e3cdc7171cbea65141e04793b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143103e74a0c66a2465582f42b1dea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767ee8e8dc3db4eee76890d2fbb301645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c9ccc9c1384e68ae35dc4ef694ebc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baead10485e52e7c39590a7ecfd8d8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ffc9f9f9f8995c8e0e8da91efe4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591da806bafc93b52b2a1bc205b18a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e2a8dfe74153ed87d2db9662c97f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f01790f93bfad693a1f8f7fbb3558651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9ec31f451779f6d5fa1ac297bb6ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199340f9cd3957a005427c61d6857a49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c57baf270caf546a12deca9abbdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b11f5e54084fa3854094d905939be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e951d3e364db885a812628b837ca87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43341e48380f56b018d348cb85ded7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6139da723637a0ee08dfd5a5db1c629658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b798fa056d39e939428beb2da639c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c51e4ed28232486d8232faf2ac9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d4141aa9686c5504aa46042b2197661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d09222cb84498b982cabb2a9ea937662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0e694903988a55538af6b22521b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f399cfe4c8f45134921af7c3d0ece664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20dfb8a1e9f288f464dc4fe3a120bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731daf7cea8b5258c09dd2df88241126666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f58a65949a80d11a69c68ba32d9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9eeebe8ed6461eecc3e4a6593aec8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44ab0f468fe4a296d4c09cdc65a4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d7a30a4ab430da1de580f0bfdd57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8871f2a67e658eb6d086c80e8a4d10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e5572fdb028b11ec74c611c3af9db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f92c1f1adcc232c1406f68247f291e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d651d84ce09d10b5a9dc9ecf1a1e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d8f50a749c1c61f3bc95dc5ad4ba2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c484fa8710b928dc23a6ead4e2d86d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168d6743dce329ef4f9a00a72f94c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a9f6f961abc26eab4898cfa317062678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf3fafb575473c55828c8c91ef7bc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9df08b1e8d8f5583afb4e77bca388680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a786878e6df441303bbc421c2ebab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d6117cd65f45951c8ac24cee133c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5c03d9620302091ccf0678d42ebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edcd007bd16fa009b56b0297f5784a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d3188c284dc5f20e28ec55b1be655685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034390ccf2813aacf40859debc89f6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e3861f991cd14726ce74ff7741835687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea909a6f57eb144cacea1a277990f8ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8db69db8b2febe32f7e5d44f79bb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04afaf4d1c451e8adbe0f3048070ba1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca75f7f5e467af2a8a7e6bd7ec6fc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e4f2123e7e7c96c9a54da67ebb51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134aaa8f6c90437b054c18611fbf9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643438aa165b65ec497d76ad0fafbe9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024da48e4bb943fb0c9adc481dbc0c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49bb436efdf34a3845c9767480fde9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25fb7c5061014b94b65345a857407697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab8c83344d7e96c4d8415f5569687698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aaa210c1edfa510c520c6abc4091d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8ccec8a46b02d765741eba2a74a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947aa21c79f694a2fce9b043fa8c81e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b04258fe21ff44e65b8a05c7c5d4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968e35b1452d743b6fb012e82f54ea8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d3fc7b1df914df4a63c15405d3f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7d5921d4af8c7cc1b5637f31c7f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d34909e13e3e9fd1eab03c0efa3ccb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eab62942baa1af0e7c3a4e6839e24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b012d0da0618d2c2f4c8bbf874aac24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f0f66810f1d4c2f8f5b2eb6d503a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d02a685ab6e4de04f98c8ab65241b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb60cec3944553b587f5823c90bf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb3dc95efc88abaca5deca0ea3d746712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d2e405bbf10411d9f59c7f3f210a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd15f80d77ac4e30b086ee0b5cdc94e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40548eac6ce2274b4fed3cd7aea340715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f3e3a913a4a6494f356149a077dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d486e856380d3af559e64decee8a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f72eeef0e1436857c0aae231bb574718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e871d727962fafa5ecdf41fe12dc07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b81fb5f0921b9452cf6874a388914c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d23b9970e6c43f41d3c8aedcdaeb3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260ff6a34bcf9004dea81b0979de85b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f452f34a1a713767af00f9ae64644723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552206f33ca17f1e1d88a98650fff4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ee3b3862b597757858bcfce83642725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ccc429f888056e3b2cd520e7e0b94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a14914033640920216801af7f38c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd39f649c0f4a4b256e87c5a0e2695728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f23cdac656e6e29caf57655fffec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0759afadf7e2c3fdfc912aa041006730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc231db985b5f1383fe8a52acd49230731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f2220a1716ea1b4a63a18acfb2dc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b35f45e261ca923bee44ba331aebf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369601f8c07753b39f3e9b1cce4bf7ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc87d68d4f5617a0d7d918db5b1e35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5b9f55500542d7d8946e1757950a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48aabbfb2bfd99d01fc7e28c175d93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fae7c14a46d39a935f8b626ee6c37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c891a70b2a575af671ea43af44b021739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4cf05ecd70343d8ff8c0a90698dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004e73302e54fc3b935d486138b51e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62453dfc3b8bb81d8cf3ed15671848742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f68a824bf643b99aff5b4d4c5042d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4babb15a0d512fe0f5fbacc09449c9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252c7727670c479f0595c8475c3422c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2747913fa93812d3ed73bfa9b8528746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c653dfa6013cca963775fec7a541747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bda95a08baadf8b93949b005e4dc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f95618bd0fbd3c48aa9dd9595db1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cbe0701a1d46167dacdb29c5e80f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283b2a1a977e728f708fc074359ac3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42c0d834c1a1fab63b9a3608be8fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40067f7590bdaa7551b125aa58ec72fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34732990d21e8678348e29dd7c0584b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa24b9ad3004fa9c1eef7eceb86e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26500cf5e05392b38ead88a121ed7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9776760ec9f94422ae69b820dce7f12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47bff55931728e80a1146a723a941758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3eae178792916ff2a2219bca5694d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>