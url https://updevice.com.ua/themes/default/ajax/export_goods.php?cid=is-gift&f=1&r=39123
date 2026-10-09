--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c0addd54af5d91f2ee216d48c7d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f236c543c4ef42a325c39fe55ec16a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fcd586d8bf1b20007d2de848be6bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a86888156cf3e68f143837cd11de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad2d384ee38477ae9ffa4fab895d555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb7ef62f3e075de789e135b3a595d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f56f6aa335e5812cd166de905b6a827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd45d37f8f36d7f5bb64f1fbf37fc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f32006ca274d36f4690e1fc18946c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab86084f406e0cc2a4e1d7dcf3f17910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7e3b9ac27fce5ab095eabcaf399311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f0465f1df971e36bd04aadd240a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef5e5be85f66b4fdd95207b87f05b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746ca09a1a2decaf06b0acd45d2dbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77a8125806dde56a2a92b4702a466015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f1d9d8c6ecd487dba146c78102c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b1711655d0a0f3e662d8d929eff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246265753580cdb71aa7019d3872cc1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c08fcc19a78890093da2931067b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37140428f5863e7d586747e360d98020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fdea09443b4c901fc45132f8cb70721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c3f904d35cdf8c4a1e85d9e6e139422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753fc13428cebbbf82acdfe894401523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365995dc6fe8b9cde13ce75deb36a87924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66580a91f2337f4c90acdc48a0a86925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ea46aa891998ded4faad9f993f3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817cca1f88053817b2f2ddfe24541c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6639d1c182b6fc54ff24192fedac93e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fcf56be4b557006d9ac87ef9862f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49bfcfad62e803a1112634d6c486be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7178c1304112d689efc85f71ef3c4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27c678d2419cd4f915ecbbc255af332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d6eae94350ca6729ef45e7b696c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c428e4cebbb1f2c8ec97965122ba88934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b0b569bb366741cff9940bcfa2fc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebea2ce6be2c04574b78a30dce88edd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de800bba8b9e0ca68378e173456515cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6f2744407d1867200614a479e4b0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5237ecba247163c1c745c1312da5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e615f9d7c7739e399e860f22bc6bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0420522767d803a9057bdb6eb0035741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9265a344efb8ff6cb6ed91436f8b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa07bd7c8dc605bf31e5b515f8e4b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4851422824d10c7420bcc0e179edcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635deed407dc51b4d4630386440d8ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd36ad69a9ae1a0353f29b1469bc97246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e21c336f7a3f2c4d44ea9a828f0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0c2708530982828f0ecc684bb1cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59d5e88a3173092a2d4de51204b8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd95ecff254a5d074c5610a9bd7e8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a1b57948f908edfed237d9a013b3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c68d1ec1846ed7bdab91b67374b3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371e187271781464202438c2f520f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a1fde5a7fcfca530f79c46452fe554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678b414a8412249dda420a8e4608a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65d0f21f28eec0a51ada8de62993556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88041a71690f54291933da9a4b2a3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b9086c7a6a59a1cfbe27d3b3163858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784cfcc30adcf404f49216c34a201a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3ccc957f2ef6dbdb65ceb963cc0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8a0f33b2470a24c30442dcd42ff3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39722ae4f1ee6f545cb1835a10e80a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f109f200ab2ff8fc381a1803923e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b2f2ccddc79df374eb5c6ff90f7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a5d3037587c28e4ad0417d300583165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2d8ce25efe11c8ec40c87e96535f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280424b3238e55d5a9fae10603d1b2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664a1047e22f6330710aa0c6835e9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee7d85a49a3fb6f02bec56345c88469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75dbe49b791d320273810531382c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2585c5c16fa62b783a85d8dbfa00071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83086235c1eb1df667ba368cf59050872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d2ffbc8b9edc9f29bfd57b053817f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d43a31f1708c2003e593deb935b4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b96997b621e95a7796ebb3e3122f0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbd082159e9984a2241cb9749190676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97db95c347688c9cbaeadf79a9e5db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c6e0962f193c7ac23d738806db8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03eca28046b67dadec73fb7c1e4b8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b86f3c57feeba259cafe4be19d4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327e961fdfe2509a858767c6b45ca781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24113138b37c472ed470c808eab28e3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784d1f87542757267fcd561d33876783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351581ae5d101fc1b51be8ee980585d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dec5a9b0a2cecd704898d17c49e7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d79996928f2d02b3e6b7bf516d53d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a835dba010a828a9735ba4b1669044987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc3f0e557f03b968699fb8c0d472088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd5623b5ceb8c6508c6988c1b779689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c876fe0bb618e612fb5927dbfa6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f94b3136e4f5df9cbd80f4bc04a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab15afebd69efb125e7018002a1e4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b77e5b998e2bca6feaa2d3ca39da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae375919432f3c8d920fff593242b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d451ab2b8b5110b2d0ee8d2322e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef574e52a77efc006f6f4e11ee029e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de4e926b8eb61c66cdefd08d4535797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec3382858b29d0bd3d42f378992fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1c64f9563208757da381422c3dee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae4ed77198d5688fd7a61eb38161c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416025f3bf128dc91fff54e7829cbd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161d8c63fe074044b64b696414195f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c6ac558b4e319b660886168de7ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a31268c780e1a4a93ea65919a42be6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3388aa82ad17a2d1d9904c96f983e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e7ab95c34bc01b12ab56489d6f485106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc9ee2627d8cb4407b8b85bcb3f413107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae158fb122a1ff82a4ad9a9d5e77083108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a93ac9cfabc6610fa497a2535a7a54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623492628675390b294272d34d6c0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e8c7a1a8003d72ce7b79995a148c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b574dbcc47e891d41faeadf51437112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e55cac3643708b1ada36e5cd734e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d0098e7eff1653d2eb20313c395a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7293668c02348c2b6e112719c9a03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de7cd7f81d22c386998611da211ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61aaa392e8f8e72b85530d51bb9c06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488be7a16d604a19a9b2b5fa4e913c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3206b3f564c7e0cbc89ae35046576f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c85235fc4f0bb45782ca158ef68b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc562d8c05a7a145ad3ceba340a445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca52514b81637ef1cd5b1352b7ce9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13219daaf65bbf3f879013e394e62dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bfe5501b9e40c457689d8ac884457124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b182a4a46fecd96d68150f2173aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fb48ae161175c6c281c2bfef54c32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ab9b1eb126eab59a7a284bae3542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae4daacef3425a93ed775c5146d3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0287f55f91f8e1c09a47faad7006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1ce6aedf672e19cabb5a2aac0f33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf758be4cfdd0b6bcc985b5817b731131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57b364d81daa0803bb44078ea15a92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf0d4e92a9a67e20f78db27a1abbf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad9d8b346533cb2cb40a2d4330ab28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d010e43e44ae71ea462a9a3c4a11287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033945dd146389c35c54b70fbd0de37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228353d0c91e2c5de5c2d4a0742cc26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ed3e77625ca6a0de116ff082adec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325d76d18e4fb7302806f08c4ce53af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4940f50921d9571a68605ad207471140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71952aeeecf55b90abb6315f6867c5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a3fbe12234f834826fde55b103aa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00655f2d4fc2eff3875cac488e00318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f01242517cb13a444eec24cb6076c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23018f3564a3adfc28aec4efea178d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e4bf73a720e4ba7573a6319ff835c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e666d4f8fd48bbfeb890f0cb226a63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a011ecf9a1fe01cecf3093a733e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d7c80a241b25339e65aac805a3061149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f2c12047e55987ac52efaafdc67b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fad2589dd1fcf8c18f3d606036ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c212a568f8faae3a3c962f9820a87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc046b5f55db42084162704905d1e87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3af919218cb6c67d4dad436922633154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d94979cf6fae269b79006e31805d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea66ea1dc3eb92795a960892bdfdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6e88b92459a5d9e12837b68229b57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3e32f298d1a7bd3ae56a6c01544a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842a7711e5e2d85003a3d966ce036ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d04ae793fd29abdaa04401d993a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f20ea9265ec50634d4661ee44f97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2333895dc232d640da0dc74ba0ed72f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697eec5c7f11254d931ec0dba6af3e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c51afd77322bf0ab35b8fab0e43b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb05b1c076b649553c171c4d4d3501a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23affe80e08516f7f48623c4d004728166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99a19dd735dfe334fb23d92c998d91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ad61e14eeff8a62ae9d0601e9117168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8042f4eea36f80ede3c5eca6a0f142f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189889cf4ed5e8dc2c74fba04364bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a0256598f49f831d9f913fa6d5de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241cc26f891583d4547059c20bb5c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809574eb2a64bb60201ba46f876fc81b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e6da4e62590f79e90b9c99bd31c3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412b02db1303dfc8acff5e49a200ded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242296ecd9447cad6ed25aa6f46abe1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a12d367d844265a39d703c73cdd475177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abbcfa5f82239117bc7b1089cb1bf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f08bf5b8aded1643eaeb652a5bd31b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13485c8db546499bfcb34f9d2a082180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c98ea0a8937b025c25239e51b2c58f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20757384803a574e8c32fcad5b2deadc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d339332da2b74926b7a435f7bad9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d2d18106b326160233c54dfb7aec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c20ecc1ffb478433f54d022bc9ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fa386cccedee544e181fe35880269186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b4b79dd71a4eb4ef4d964c035e96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7131544b4b32346a9700c845877f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b512ab912543946e5c6b5a045a2fbcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e28d4f71c04fa39bf3cc8c52c61f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e59b38e75784635c1614a1b00f5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b824e57c0fe74ae597abd88e85cdd06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde631bae9acb0763c951d4654258c5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e986b1e74eff12553e5541519c737f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e9500c78feb0e4b6636b72d86b8ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057259631179769223cb7383d9ca9e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e26bac033d2869bfa13f1deac3b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7162deaa990425ea13fd0652a938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7526dcfe2e182a295835c26c829eb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b40d82215327fc3ef7c6648a6dcf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4db7ee4c5d7defc1c974dfed42054201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4780e30827b289652606722a84bc90f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499a9a0962cb2bc78478d6efe87621203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75e3f4202bb4a9b9d6f6ce7841edd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac02d7aa7ffef7d026c88b1582308205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f62db43fe2e36f4a8492141866474206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5805f57c6a8e575bc2fd147d3155f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61ae4354e0dec345968e13d6cc78e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a0445518759515eba7f2e39f0fc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9625464df9444ed515473191516c9b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44bc4d6f61eb8c63b22ef25d7c5720211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb7d0d7ca00067c3131bddffd8d79a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a691cb3c93c8c6ee1670e3b5a5359e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d55294a3ff272a8a2aafb2bc6de2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf10feb6825b1b3f57ad29ca4390f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991eacea5f51b36790d6056699d4dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f47bdb2b7257f733de5458599f50ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69733c4c3ad1d4021ceb5d88357b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aca175ed6d21a292936665c2188de8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91df7dd51d4b8f283211381a5ec2d84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9b9a1fa0a810b3cec305ad6fdd929221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27801fe5ce545868aac3bb1d86848b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d165d0f5265abc3e375c33cea701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c0a74ad65804992354dd80d3a0d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257919636f18f596f81bca31be595dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2012c37cfde510146fac41470d853226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d044e6a5024cab3951cb9f58199a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c9b55d0efd6309ff826da95dbbbca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd07e9fc801877080fb1bb089feb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84913dc5345c96566a56c249dcaec225230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae5abef23b7bc71d2028a4cc9ce84f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704490a8d46b8def1a452fa7a0ca84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e754393e0024ec9c5bdf1c8bfdd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a5b9cc2489fe2a2a9ebee255b7876234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc236461f5f6bf524b9ab30de7113d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b834a02d1331de72b10199f936e71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ad02a17faee5ca8840df0da136096237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531395b7fc457116b0148f4bfcfe9232238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc5f5397ded2c0d7d23d49ca032f90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c9ada7f087be7178bda7e528d3ecd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077afb90d53aff86a6d03bc28f45f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed98800206c9da7af15848b262901e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39c8225600aff7e65711353e6a2783243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbcfa65676ca2e9c09926c194823f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c85e7ec865b4ec93c5fd38749bef2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ba92188c820dadf7fcf8aaee597a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cba530f17217a600e3a6fbc12d2bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbfd3c8446496e886d2a7f66de8add248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31f0bd1a953797928333a090be264249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fda2d30514318e1beda3fb5dd0627250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19619667d2291d40986f7645bb6dd73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95d8377db357552132e394bc1123e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a10ad453d1bc7ceb14d3428db6a26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c61195225611342c2da61e334a4021254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3b2808e438579b64f1b5680e722ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1959a75ba71c0f5ae2fa23990c008f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab222852661c7f8799af94efdb3dce28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f9e426038c83378874080bfb3e5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8e8960a821d170c7191db3948b12c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4fcdd5dd32b02599eb87beb399710260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b8f48276611cae91e0bef9842a728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417ba6a653e1259ef4fc3394b375b4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb200f0bb4f97559bfb89a93c0351ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7db193c742b8d5012c8804aab16cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099887c708176ecae86e9910d1255c6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a76a5579b5d89096b98201365e12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ca60ac8963d976c69c05f04413fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc125c7f1caaf840697ffbdc790d50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb4229f26a6bb8b87f3788aaf60be5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882518d0e065696a4c992973c29a677270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa239244419425b0f8a8e01bc9b2f17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af04a3a6a364e4b04a999eba7fa44e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8306e391634e7d86e473c4e422664273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db034710af418b61e3bdd8330b57662274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3e6f389b16c5cd0871c6aa18c765275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a800f91d4791b24686ddbbaad3c9f21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d4a95923077741bb62b97abae33d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1437be6c93205defa67bd97b7f3188278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e42f366de190b2ed80e2c103addd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2112132d313d66998dc0af7a9946280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc85245fa0c425977004a6051e898281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ae9ced741058c03b506bfc164344282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92090e1641666d354d3e1dfff07ab2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2aedde742c9b4a715861f5115a36f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86615cf90f9f28d9b1f05da24451d739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542975fb08fad64b80f40a558650ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ef17087167084a6537fd30f3eb74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090eafcd81581aa54dfc9e4cd36243b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781aeb3d69825dfa84444a458fa5ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613604f93d3c5cf1f15e8c14cb7f6d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b27d9b670668a796c38f25ad9d793e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6121925464c9b3b1f5597f7693b90d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb10ae6fe8e511b0c39280ee80697293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1e630f1f8bf44cf0876ea12fc4c6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca549fea76db5d41f3637167ee0825d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcd9e119c14d5bf8ee9f6608e54959296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82569753088110e11911028cb1d938e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f018706d5180b677e82d988fb30fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f7ef9fd7e5754ea984a9bb9c090e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d9ade3ef7b5b8fedd5632d5a20ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167767ef90f06aafea846a1b0056e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f443548f9e6c2b59dd01019065a4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26088e86ff90e66e2c50fed1c7510fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a5668b000e255925a06ae5c0a51c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9c87417ff86296c3e4e68f12a897a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b1eba85eb75606f3a06153e8d6987306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03904a7c4f7a435415cfbcc5e15fc184307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c831a3fca8386fb8455bcad8e5b1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a7ec676010c17ba29f9215e53e2fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19dcf381959adfe526ec1edbed136310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e001e6235d32c4264c73cf2d44058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3428e1b2e187c9eba3921991ec4b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47cd4ca2c192b7959ca0a94a6ba6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36df29e87cf7e8edd02b1bf612e56c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f141a924e5dccccb5b965789486d188315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a61fd3b33561ae8734c6e39723949316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d2c633ad1c3023261592a621cc3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7017c331492a8d3682c9c361b61664318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b231f5e226b1c15ca6cf2d503b054fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b490b7de5374b41fdbf572a643c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9d23cf5554a3076341f522620f96e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a76160ed7da4fb6e3f63edacb634322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e33dd80d4526409b86daa4cd07313323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1112254ebbd814a965a2f1fd3b70e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e217efe642bf1b9949519f0a0f4b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c9f0e6ca697d3ce6664a6599afe8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ded0487cb0f1c00e8c36332fe1c5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63fa41910b28f29c515ed6a00333f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4604f0bf75b06abd2e786dbe1fcdf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9c8af261dac026745d2472cd9621330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd9d0f8d8826cafcc88cad97852329331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806ddec8e75a7ee18d1a7e7236aa5d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236e591bd324b7ecb3ae9df51e43fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07a9df2cb7a971fe3c70455911e7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25331cfed222355311e38c27c67a6a65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72ad5cc0800590705e6bc7dad25ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf39332ed6326fcf741c3a73c27f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8803ad4c2585d5930e5a071ca758915338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f4cd5a407dc42b08a9e757a88dcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc4bef191e805c0b5bf21de3e6055c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45b2c35b11e5a9f290a31b9ce6262341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2174737c015c64cca48c72e65a6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825cffe9d6795fe2956d230c8afe8c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7f8c75b8608b4e4a2a2ba7cdf422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e238425affa3afb0cd2ec0d5d0d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6a496ed0adb13c409249961352dbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f19a7f8ad9c01ee169e2b37fd38f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacbefe808c05311f533ac0de379dbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f6ba27beb7ec9399f3a41874bf87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6b0f218ab2a19fca7052dd7dd63c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc59d399620e60857893b7d289bb34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9d15219c41a4d324c8013cf1e9608352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404fed07139f97b67cdfa99eb9496b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0273503a442ab5425e92e19c843d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a04979f6ffa8d83d3779d89ccaf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045273961ef400cfd4cf66952bd698a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f5bdad828f34ffc4e51a31caf981c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48b6d45201130a0a2d7241a578275e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10898b72a7751d876e4c47e71d7aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb472d80784f3efd58924e7994fe77c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735efbda112d89026369666abaa8374361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd542aa2cf9492d0ae2a95bea1721d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1284e2ee4bb68e7ca0c9ff436a300363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46597e5c0cf0d6e572a873b2ccc6bfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc45037c4cd93831b0d59d59bc80cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bcaa4b24bab201d666ac4f1855f3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46a0b56035ea1378c6fa1c6f16622367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a72e7ab5d56f2649b9c0b77712dcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aeb1832c94e706e0c407a0c345d4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f3adaba743fb636916f904afaf7ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8d909b9d858690a7f393dddaafbb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997c78f50b3512cb415e38b84ff1f6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b5a0ba80f0236781bdc2c161c68c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a10ff724484fa74d3bac0cec0f38d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236aae12b4f7ab008514d177bced820375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b490123628b05540115f4ac0e1f8f29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa42fc9b6d7867c35c8de6f23c424377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0517534937ba323686ef4696d18b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f93de63c2abd8f4b7cfbad2c5a603379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe617f480e813cd07836d275771de8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a83229394ebe8e4c1cd5bfd055f14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c368019168da8e13d04e3819b264382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77fca8561b4da1e5d586b158bd58ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e40cb14103c6bab00ca70c65a38f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eedd8b7279f893303341656bd592c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f669313047748ab270c077b5b1a9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e82715d354dd26fc0b367818ba53e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26582292d6dd773452356ec1d3615bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48372521b7621a7c6bbd4085004fb4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9898c4b89a6ffb470013eaf965846390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7bfb0cc2c74fea949e7a20193bfb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e0f1f1e4a803bef6e453963f99a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c452e2284d6bc9ccd231c95c7799f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07052dc6f3f09a83d08e17136055aa8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff773482ce7ba2a3050bba087fffe5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5830619a07c4e46df3296a38002e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1d38aadf1387f10a745ec7764b6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f052f866607269fda3aab0d392ff2de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34708fdc45924fdd8ceba9f6684e3413399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fee1a89852da1732816e111de7fb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c407c73dc51a0ebf82237713c9e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db9a953fc06d9d8e6ef277a6145a61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f262d2f9785af1d499cf35fe48d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b64fb7b8f7171637749565850e70d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3582639baff459c1c5ca500149384405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b6bc2aa23240139663f090723b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6c63c7890927f03481e0b1fa8881407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d5ffc57ec47438e01b16507c5ec3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741cc8416916d3e5a16e399129eb07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118593394862b42601b103c04481b8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9335b28c1cab4ac6d690215ff3f38fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a442925be7cb291de4c9a9e5ce1de1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fb0208a50c944c8d994411fa8a18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678250684b83b84a86c21ac96f2b693414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cec22abfd7c1e6cd1b5355dca0003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b6b03fa7a7eeaf25b8503dce4657416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d64b63376bf399d6cd155f736849a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a329f9eb2d40811080ba08eb6ad51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330f29d509edb685e687583180e028419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e501f8093271d9696c7b1d487c0ed73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3692ba831a1de283df4cac45826787421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b51b5c7ab891571326b57a3cb54d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d33eb72c085dfd94faf749c9a8f19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a66644707cdcc4eb3e5c28af9f00c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b21accb1026c03d3f1beb5550f9f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6ed4f1919398e9a53ecb9b59b8f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7c78cd16cc0be4cecba1efcba6df0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f1821d9ca6c80d6108b429c1da625428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5491ef322b0a63e5c0b276d282e4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932cd35232adf4058a4bed7e4f7f8d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e350fdb1558488cc57f14d65140adb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494651ff8ec20e3cd0be2545f86d7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b894c5e64ac4c587e5cd402c4bb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488fad43bc254dae3b338a46a4dde70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed8222aa57dce21c0ff028853c6046435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f482222bd15d1f1dd75a13073a970436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783054aa82a55e60c47bdea801ce6c56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7394cb7735bbd8f6790fb65a901c85f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071c81779c399b8c7dca9f6ed1e961b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb349468932d2c0f27f0c99319bcbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090daebde100417f9880057fa0e09d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf6c03e0482d0b672f96d5fa27bed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3dba22e06793be8e8218c7f295d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d8de665d5a80820df586c55f0331444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d3b241dac36afeba5a14cfeba147b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361c40693545909ef2705c2e63388b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b7e86d71f9d1daf4e8b02621c297447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf8dc09cea14903660e264af648db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd8a1551f76d60ec7f9fb88377120e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05796b335e02e732cb831a71d38aef2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb6ebbc4dda612bec0ebe38bce12e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a6467f6075d82edded899694ea32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485c8cd2cd45a2bb35b6d903e993b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8c1a41ca9e9fe4bcf10091d49142e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe9414509a4850d3d41a46444cc3b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491681c45ead249224f754c7dd99501456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801816896c212edab500377642ad135b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac18494dde7330110163e01b960bff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16485770ff45fafdd1d9f6982619ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36537a5011e397aabab225c2e099d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85ad7b593cc41d679a6ef24fa677fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd508d0ed94f47b63c8c76d436c9fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0f3bd47afca06070b992c4c7321a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49db143b3c7e771b4fb1bafc908f12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d278176f54067e8e184e122d3e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473184870622cba5b26eb64a0637c9ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3668d58d12a40a26485d3d01832663467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb521ae9f57380aacf915a8c3049113468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a2851116c857d9e15f6ecaaac806469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca007ae2c969edf07092a2b28f80a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e70831fe4d4e93db900882b07d0e9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e3425d721198e88430c020592284472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d2b94e1b7ae99bae8c22ab3cc969473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aabed6742319899dc7440d3fca743c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a0f9b546d293037f8defba0ce7d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b16f5843cd8e1a1dc63e745538e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d167c9a578ba845ea27cd75af001eae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cffd834f1585684b829201eb80e3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95bea7a9b1a6027c1850b7c86ac6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dce91efe9641f92a8f09a7f5ce76c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cd8a77cab1ff432107a4301b37e6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7af8669bb19b9f8f3c6ee5daa9db08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c07865d46c4b53b4805e1fe357dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90656d861e80a0762749f3f8602b5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b07aff67fc137c6108c084bba22a13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f497a56f3680c4be467344780929486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b6fa4cba133f8d523289cc0766ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f0063c204f297f3ed99bb41a6e928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef9886677ec38a8ca650cd1439fc20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771debd6ee2c3b3d8554eeaee9142a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b465698efd0b3bdca504e1ad50035491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b9621480f68591d9ddb379082a64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429afa2c3d6797d932218354c44732b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d50fc395a5d29f179ed135b17693d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217d7f84e1932a0d944d56e9227e52d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56862ceef8f5fa295727e1398e805af5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487675a40719fbdabf5ac9d71481d83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20449c79874407c833ee4a48b239aa2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104990279232361d6fe656e7b282750c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b902f01e92b9884c1f545da5c004e44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de34f37e82ce22c9b5d13354fd92e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d2afb02cfdf7d5e696be821accc52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b69d831652049343cc825bf7682ff4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2540d207a219c952afee3dc6e5467504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836c4ba5ece0818dc15b532f1fd6fbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca174835a466c7e056028d985518e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4f0e022898a07e4730386c3f00981507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2afdce97a1d56946acaa83cbff04d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ce0447455d9012eb926127ca30ecc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db47d292e1cb819b3fc71b34eb626e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d46f8d378708948e04f42def7d7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542fbd09b53cfea5ea2df961e36c18c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfbcfc751698620103f1ddb7a9120c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b00ac48f16245b01727d99e688f78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadec623b8018c85c7975d772e84548515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e4c7fe4baa78c412cf25668ebe41b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d723f24fd2d41880bb073ae4ef45f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d33a3c62f159353d0fc7f2f6e727be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf272ed95e85c26ebf0ec7e7803a6a46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b4bbcce14744d20f82c726c7e8ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4dd5e97b1d900b1f772fe2fc310a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4170be2cdb0b8d21575f6f28545545522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b850492973e290cc402c16cac53e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8abba5fd58d9378c4da909714a1fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a73298476fc20e17ecb94bbade89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7417114533da53f1b5943e5d8636526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e647707bae6f3af16f14e0436d66f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a89fc9959dde1173077dde0c7cad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d271ebc41e6da5d07d01e6ca401b49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff0cf5ef4622ab59abbd6fa238965530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc66b84d3bf0f510b786c874a84da7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f846896ab6d266326d5520c47dfc06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7701b4a01a66586d1114e369d0bbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6d1e2dc3598b68aec46e547008ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495d0a8453212fff236e970bc6a4b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e0fddfc61a42ff6c3ac77d7c56050536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e1e11955d01412972e1019b568cf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e7748235279688f23ef8f65e8ff30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec078405a25325f11913fe2592af32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba648702b0a05e8d99c6ae884a5fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd0f56545ee06dd167f4383592088541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586a369907215b5988218c0c39d175542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f64731c06b0d2846777734e3787f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8facada048b900f2edd61a4a9f33b42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b959b7849bc6932c284cf94927d678545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7237df5b13d644d0c01724ee538501546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6dbd6dd858c88ec50531d7a1244bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bfc86b5c7c5a3c28fc960c761c49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2862e05a1060a73963d26c8864317549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd5c03715a7e5749f47b2274679e02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb11acee20b52778d47acec8f765d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43986d149e22abaaca05d50159907d39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1cd85ddf2c26bc11a9cd9fc8fd10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95b67d8febdd8090d876199fb38c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982139187ea1f13077a41cdf3279497555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcad0c1eb4af97c4eabe67ef80c11e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb2f0496c5a7f26b947b747f6c9225557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86cff8bdadaecb8bc9e53470b1c9c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c157e1d6529edd0bf9c69747a0dbeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4dd2b72d831231ef074c448370a95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536ab85ef697f58450b9b29146f6dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723536e22824ef7eac22125e65ab830562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832f98b88bed62925fff58c182c54e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e0f9bafd93c87fa8f682c1c6aae4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099f9e48e41def39374240927ed313565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d00438a6469b7241036ecf6345255566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80bf59074578516d215ef7108f6f8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78cab16369fd3fff30341298a2599568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f08b5e47ecbad0631589483bff2817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e629f58cd1dea32ebd19b1074e3d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107930a3241c4099b2bd02563368cea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af785b78a21d235d43f19df52e785ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8494542e5a6c716e62531faee3f94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24492efa684aa852ce139fb6a3ad13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c31de8c5e45fed13147d6d03ad001575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932867ec556324516cfcd73a974fefaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cb30bf304cf684a5fa83fde76ae8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accecdc579926aae59b0ce2d67fd905578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dff433308094c2dd2bd871c0a473d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832980ee885e66de95041f5af558cdf3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460f19bed18ea16d830ffd10f2874f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af927cce67084281933f4807831ab1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013007ab90e193d589c5be4871b251583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8aabb7c914cd5071234b446b8a94d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40475f33b7dd23e6e2f434f7448b46b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5410be0354a7d94d5d5acd93f81c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b02b6fb322102666e8940f42831f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e5d216a5599b5f088c5ae504b6e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c95234e1def883094c9b91ffe9300589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd13f58d7197a063e44b9f28e0178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71566a143a72596a43008d8557ca3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24669b40d1cbdf9fe6e64337a543bec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f35c20da624f1dc2d11c9d5bed1f57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490361093fd019ef0a39cef26eee4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1393aa6b1a59cdc6436cace7bf77d84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143909dfc44c8d41823bed68f8c87e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1ce5894d34a5ee7d2a05e1521f84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ce7ab1535428210206c020594363598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32a7e644ba50ba5133ca45b67e3a2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64401027489c570588a9e6de204f02ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0a35ff1ea4679272cb790065ca3fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9122b771e14356cfd24ad47c5354a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741022875226cc42bf02d1f49477b1cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16895fcd7c48300043420316a63104604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365315bf72d1b1d0d1165765ec42c421605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6771e9eb8d8424c9d456f59325989606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e6e3b12affbc9c1ef2f610b38182d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4179de9d9ab4d5c776d6c4273f5c5c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c34680a8bbe5958b6e00a0e2b730e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde27379e3490dfdf97baed478ed4de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065be92a4d280d9df6a0da44bec0083611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236c3cabaeaaae52f002c619e67c6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44480adaa6edc184a0c9104c53f6be71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e31a25aefb8e9c334498c512b1fda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c7b1cc87f1c0b836da54cae6726f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e434c66a25d4c7cfb651eba8103fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b990362f4447902e67611f4ccd73fbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd1e11c87b22cac9b047d64a96110618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a063ef0eeaef77f6937f52a93622a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f20f38d3bcfa22ba97ef36603796e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933de0bcba78609906cb8870e876c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45c460d850e2bd869f775cb267e64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3306558b850a46918dac4f45518a4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a8e7db30f8bb6b7212c585f44406624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c190d7a3643d31097aafb7d9f60b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627dc0d950fa4288e54ed2d2c0daaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03668ec8f4e0fcfa33d1a7f0acee5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a71a8090ad40111fce3e66612d092b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58255a499572e9503181ad515adc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e306ca0796b3045677e1b59947d8ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49be5feb8a7f5688af8afe5c5843d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6baca48a03906fd1a2ee835ca1e48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7e30dbf77abe619c916020daa2a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30069f25a91b06cc2bc895c1174a949634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ffaaa2fc3f50575e7313de3756080635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a2ce0ad614c8535b79977f9819bf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aadaa9df952622bd1b116c32efc9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42268ea5359d0c11c22b3354f797f849638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f331721a997db038a089e0fba9bb97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f23cd06a52bdc3c62cf7f4bb34e149640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7019ee51070b4a922db2af6772acd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c40b7b0175b59d530bfdba8852493642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05685d6f825495fcb145786280088f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930b04be4a084de86926b225c9e8c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a92ab10a62819d5268815aa0c57b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fac641da85975912f68e783038a2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688dff069c6a2d4439f0133945205ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efded90a063d426d22d7466617b0e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce77375cbdbabec92fb3d4114f68a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c631bac657441bcea2ae3fa27e7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c5ed345805490fa1fe2795f679d2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb5d2f30f9689ddebb0b4db3d6d517652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3550e5dc9146e9be70ca4659eab57c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6fd5d1451e2745079a62653aacbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328209361d618421489aa95cd2bc466655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2344f7a5cfef7ebe0f70b01939279656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b5038e5d2519ffee00f88fc4c2b2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d6bde970a2970fb18804a07b24c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161705bbe1d9c250f2c2d4f1968c37a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5e6abb21c2516aeb46880a0c5655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f34410334c0502d76f593e815e2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df72636f526b40bab86a84596e0bbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526eaed91ac47093fab4107e1fc884e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902728d1a827593f29bf3d371880b243664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261c8ef665f35e6cd2b16fde43428c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9a3eff22d8163343581b0658eb84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ba345db00d7286c568b19f89a729667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b5fc1bea0ce2e7253a4a2206251b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b6760182c01d3ff3be13dd7c3d9b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dafa0d64d5bf4f493d8447fa7e66f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1da8df5bf91fdfd455153e18377d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb719f1664d6776ea416e452e33981672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bafa4c1de076f0ca2585d3d91ca3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df22f140d29461cc2496ba34c13b7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c01417c05bcbdd7d58cae1cded80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c98e03f0a6422ddce367e3c217df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0331746cdf61cfa7ed8d5c8860df6ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963585b794663c5c22f744b4263392678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0f57fd5acf801e60fe0e80623046679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e840cb3acfab2a7110968a648ef4d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6aeb45735aaf51fecf798358fef43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03243edf7fdd4a6a5d2e5d600136e278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dea545f5d6b0f991e9abba053c055683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae5d7fbc1cf571f9c66c962fcd7d4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924f8b53f0976f695c1bc77abd3b149685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460de58a7c62285968ebfc6ade0bea8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3b87fce0c6ed78d79e3d9fc2dc5a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6f9620f6c0d38462c29b3962748b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dd1981c11f005178584d4fffe5ee4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87bfc3560b319e9f753a2a947c24f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065c8e725c62639e8ee94fc0bbcae79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb280112ab549a03ff9b7bb54a09a45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c645937bbb043edbd16d9f4aff0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc340c0ec2766e67a90c87c20493e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e620bcdaa9f16aa95b1a366f88f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228824504489ccf5fa5c3750035bb919696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aed2ca9c5211139d69b3c81362ccb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ac750f0841c635db10d92de3978a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bde666d65968faf95079da8b98060699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b92e1805e77b1246d709bd00c3871700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b0138c4999f99462b71d045767b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ae4cfce130b0cd8113b861b4094af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94535982c7f8dbaf9f9092b7068f71c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7b4bf4583e9f902f5673a335e71d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916f9c54fa2dbdbabbf4b4121bf57ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a189a6df0b090a582178465974033706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06cdbdc76d7b93013acde711482a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c989345a2bd6332b834e6c617e063708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b89f764d4e91142d39c20389c8205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483555564be29220f571aed0e0fca03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602235a040e55ac6896ca52ca9407a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153880a9a4731672c21068b76d360a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b7ce62372fe64ca97cb7bcdc6181713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e512ce6e44b99dd0bfbbb32b62df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127541561b4268d18996a99b9e9ee49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406ca42e7c1c8c0bc35a6f1cea430c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17134d14f155ba50d288a84b45a2ee84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b392bdf8b53465459988f9f65b7db4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ea95ec6affd63b3faf1e02c7246b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7720d54a13cf5d8324ae2c8074074720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220efb6f270cb34de39545311875d766721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310bca2fc6a06580a1eb003f558ce9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c0fc01489f69b5cb6dd6a7aec666723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c23a5057dec67bf475dba64232c83a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5b1fb2b911d451fcdb0d04ada963e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a941b9f72eaaff84e36e9af7687853726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade0bbef164eb36071c45610a85d89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6194d0851ff47a631d7579d1f544728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92059bec757d85b51b43e5e0e9454156729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56e80833b6149778edc047d48331f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa956f7158442015db402231d797f863731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436442caa8c35991f04c8c69a11475a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308135b38919b6b2fa2a1746d014d299733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973d9e6ded294cd7e5a904072cc18eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40060cf6cf7ef373324a369775eecf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cea5117f5e1b32a957b122d60ceee3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb952b24971d6050c5d17d94fdf199737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4109dd3d5e40c87b4a298fac4fcc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bd1170d84bf30b6b8bb4263005451739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660be251991fae83b5913f6b4061f60d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340a75a9ed9a727f1045e5f53a42b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c68044b9094a7a26c0523b8335ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb0d0ed78b2bbc08e45f81581d91a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ab0a32123d19f416c8ea92ffab94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fe96216ebc6cc83538b61c416440745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de64cb83efc9d9d59f06ba45758bfe8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164c7cd0443ff4e69a9238c466168e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273de6059144e7f52aed16ed4098dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999dbadcac0cad15eabecff83840ecc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeb80768f483ba39338bc7f40a2f20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ea85afd081d7422c84eafc2a330e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a714f41dc58dd72f5432e131f9d4755752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473029b087489cc5efad7afe15ba75d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdc9243ff73fe9196bf1f81204cd67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506e56b700210fb276503f7aa575fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fa2e4967b47e4e738fde28b50dfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8df32bb4b9e0ecc6b15b67279a504757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b9e33a9ccb99c6177b36c0f764a90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff41c9870178a9ba071316c0fec8af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5a7350e593588d156ddced3c433a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718a718d655cb998342b7ac063a6ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1b40a7d854a44e0f912780af3ce9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f13c95a9e15c383813a333d1570faa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afb390c32f3bcf04b2d5ab99254f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae22d6774c36ce0d0f8a2c9cc341b746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab00a130e4a6dcb004ce28253ffc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78ecaf72374012c7a68c6d9d1bb778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c036425de46050eb0e59466dfb17069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a77f3821f254d73298bd52e4e82e2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38890d63910ab8460263d17ad524e3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c01d7db7c944dfc05b7bb2bd5d5c1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4701afbb86e18b6386461c993e8bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef700aebf293921044e2f8c18dd74d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a2523f29661bbbdcc5fde658597615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25eea7f381875bae401d16c0427ecc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c267ac2eab848288b8c7d7c788c3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848d1a91889c6bdcc6e13be60866df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd25ee3d98f8ba979cf89c6e5c13219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdbbeb5681ffd6865ced6d80c723e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11c55a9c257b6b5505f059cf18148021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2379cfb80fb2d36264180c1d901a3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131a0360b92ea7e3ce1beaaa06d522623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b147cec157f0121e82d898161305f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d47b618426b5038e735724850a9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d378316cfaa9f741c6004f0fb37da626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e5652b94f7ca26cdff5e79a1338327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f52ed9057abe775f4f5eceede1e8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d780e009208d61d22e672b6e86faa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fd44c1bc1079f4449e50c10d4d8c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2454fd7bf4d9a0f438a91fe924c81e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cdc1aa99c16dd92b647b600acaef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba4a919b3dc2bbe24fa9a06fd9a00f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd63fb82f7131447709a03de0ec1e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85252b4216c9efbeec6b6400e419135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936026f1f4623f94c186f96577152d8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112cad1b621f97ef7c726ae329d4c4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a34880680c0ba2a8a29b2cb680c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3899b85cb3c7054c18c82ed239f9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bd66fe441a5f651ffbf7f5f7b0df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b4cdcb3d57f8495e961cb5ff651741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa4a99be14aa43f6cee309b1665f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240dbef992e40c72c9f68e2381291e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a72a71427b2e6779036c95db9b2a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be416c9cc44dbf0348eb757e2d4bfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35cd4db069133dc55d7925d68054746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53cc148a1c57436e586518b5f3cdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e361baf60e4542df5da60973dd83948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62577667acb4220f842703b3d9dd2ce749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f52435a689fdd659da6854a39b8aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f645e9be575070137d789fe306a40c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12c5b278b449d95a51bb0eb475c2f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd4afe29d719c27b55abcee01a1c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600250f1db6ec41020def7c153fd0a6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3f1a6e7c93d764e9e96129423597355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c285fb5529cd1b02949b6c332d89cc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312b320e5794de31225fdf05743eab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf769604b052a30bdb8c417fd030758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4168f6c56d92db3dea332c75b92f51c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e7cf8f06b85d2c7166863763d15ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7578ece8f9cfa40731e2612a3fed58c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c9ca2c093d0e907eed2723fe1aff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7fd7019e643da86be48295e15ad463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e03ae8a625c8d8f3a5b87f463ff14564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b1393a669cec5a1bfe6182cc069365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e808cd6f1c82cd2964ea07dc41a5e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac2af1d2638aac1ac966c601e5d80a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbbb72337e74bc565bf1b8ad20fd1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643effa95de41193f49dc39eed90c9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a157327c8fc79f9feb62673341d6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbbea4f8f817fde4bfa24888148c7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1d8874234db4c9b7c0640774310c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276936e12cc43f581d2f528c100b2c5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070cff9c3e972cd0dd9f90e742354c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d982391772e7f1c6c43ebe5ed6b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497eb0b97ee548ebaea41cdaa10eec476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442fef14db67548757a7260166b355d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af265161fbb1ceaac5a310213e05578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd51327c5615104f68f5a81badc6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c2026bff4a5ce68f09e81bf8f9f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5759569e2762fcc749a8ea487431a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a80dcb46f09a6ba14acf3bde240c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d2944fc19f6630dfc8e2f0c37affc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56f7544e653d9b35931caeb830e3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c947e4b812897fe6a1e194d262f7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02199bb17b1d2123ab2d142b21e0e20286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2339b1b1c166e5010e968c90a1a8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd70739893767f329d1b011767159c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fae949cf15ba0057017c3e7a4510289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93459e8bb17d340655dc5664b5538cd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ad9d2dcd0f22c57373c581c2337c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658508e70dcbdbc4f7b669ce4bc9e38c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498006913c5cea98b6864bac2cf7f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df43c4b062b03e4bfb5856bc4353994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c6116310d83e8a01c056157608c7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d78b79bd1c251892357be31b047a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfadcd97a63552ba8a9cfd1d2b7c0c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f9c4802500cc0a14ff9ef910231c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0752f2c8fca52b878db319a850f500599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae2f030e2ddec449c71b95cd2d7397100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd723868c737aaa14554063b6e55e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a5cf8bbaf62685a86920be76d1c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ae4f83f5a01e1870d07d26a957e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd4f4b5a5614acaa3ed943a57c63c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef914900d233cedfcc13cfa96a542a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c25dcd8cd9b840ffff67fec5ba95c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd80d597f876ba5f4222a038790bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3345a095911fb84eb722ff197a00e9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410cc27ce81f5ce2ad143b97a7ef9a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7235b6f76b2c10396ed4160416088b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b46cf4fb425b98a3daa0677fd901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf446194c7d69a45d9fb8f762f2ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5128ca1484085ea77c1d0d3e99fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf712e70d569d645e2992344bc5830114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e3324ec20f7594354d2af2635b5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d699f79bb6f2d7558d32a6a75a9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074c54abdf1980612c58005c64ad55c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e4045a6c9cc8b4473f5aa8b230cfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e59822e21396231e623371c46e402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01441e54d225bc35011788cdefd80916120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fed1ac64fe6a193b81cb5349140ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c52ad99a96f999fdd4b7a2fb6cefd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87b96b44a5b1d4fe27e73fc3f4cf7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103979bd04180b6420aa317008c72a2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e8333a89c645cbb70ed7ed78493e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd729fa28b9e0bf32a72f7eb940257126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae654a26578cba846d770bc995a2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015755cface83a2db16b933fe6866fde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef948385053485929f3c3b9e7bc8ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60cab382d9d1fd81d969e001fb37c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a39dd2780429b80a24adcbd1c60b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880ac2008d080cd0424ed69030db93f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073090f3982e8efbf6834c3289ebdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc465057d33be3dd6d3b88ed7eb813c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eccb9ee93ebc9402b334e8aba81d69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce331067adc67449e497708755656f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286299f4b9b395b92c416d38b15e3ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1190b2442225f367222294aae9ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13cb0b3cdbc57cb719891defcedf1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738aa7f00c007201e79d0b3145d7cf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7a8b14ab3a2ddc90939b5c62a980141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0bda3217f7f5d892824b67c6cc11b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156356309a69fe0435db248ec05508f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2fde769b216e60ca0c9011c165a22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c001ac85781984e2c97ec49b570fbd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12649f619381995d71a7aecd0b17d5bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456143bd57b90def1fd4781c0815d1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7ccabbb513b79197c1b61019bc9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1a92530cc5d8261c12063bce7d06f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc018aba71eb6d7c1076f242f9f751150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40f4776f4a7ce0ca9056853bddd66d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4fd70ff8455c3ecf2d27dbbd0ab67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4706c2bfba794510b27255188db42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087b67f7eb129b1c2e08d451e7e7037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18166ad7648be8abbf586b1bcdfa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6c9ebab2f59b46852688dc5d3ab7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ca58edacc8746072d229c5671fff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b19422c3701fb8f06d525b0336f11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8096202e6abf2834ace40ed58bf4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b524a7316e6bf522ed4cb567ed58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9246c04485fc35e4baa8391b76ef9f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9da948e5621b4e715face43c96f92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c633597d73579c4a44b689feff6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f9306cc431bceaf7bb43368f99c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e931b53bfa28f27e49752d6afe3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8cb1176fe6e30d08ff6c1f252eb69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620996d34e7cc8b62f0c5635cad818167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f135a9a4bd864e7907362277727f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dec59538b4392b0a2093371438946169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639003aecddda4f761d6a69079513d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030f0e7dd2bf156b269a511bab9c09a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be326618808660a94a027635805ae7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2498e45d48c0eb6c2b9b0cf27c9b577173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c0c76e7a68570b9d15e6ce7f9cbce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc05259417bed8c3f71f3f9349c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d0aaf0cf9e4192356efb141375cbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b987f6da8d58c410184417807490ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fe468a13a82dd3c695929b471be0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b51e0f38f482cdc735516f2f9d5f36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac2a44199705fd643ed921959f57a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d89ec56415fe3c284d12c3151ad4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197477443b91e89be250451adde50f16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8ccdb87df2f7e10ad94837462c15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cc8c40ede8151c248c53c5e731c20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af0ac3da5c3e1c80c612f7337eb0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eebb910e527f94b652e6d1df960f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d926d0479afc9277186aeef77871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd12bc8c929ac407056c6ea17eec3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b510bdf80c452326dedfbc6ea497a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cfd03ff2dbee6ea55d13e5725f4af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039030219921edf6563f1efa9e80d204191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dcc158cb8ef1dac789e88cc911ffc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03336a8d3ea2804ebf9ca95cd99eea79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527c5bb0cd14d4171b07b1c3cd1e222194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb99f838b17de0fca2af1c61b28e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd5a9d3e903f55c360b45997dd048196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f11d51f445ea8e2cf8500b44fd543197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf31325b944ff0dfac85f79b403fca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cce26863cfc32054a1db6d728c45c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648eb70ccb0ddd4ede3ba178c0a706200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9773ff3e3d38308ba92e9738cabb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f429ea6683b41b4d5d94d6177155701202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc92bc0beff8db0d155de6c816847c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e137f6ab85f8f68d9ecd4c5132e87c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773cc3cd5d193f41896ff25db66c69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5af444930802cb945a23f365c0e60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae320f4d958024833a523e9590a39be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc468e7054f60dde1972279c0abbe077208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301364d48b076a3fb2c6192e9958da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbddf944a2c3da64a7ecd80b5cc78c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac339ef71ba46a656fb3ec339bb28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1034efdaf676864088373befed541f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4278231320cc91ec703a1d2c466179b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91563dd3bfb4098b3b45bfa12e6c83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be48780b38967f30e64d214c7f6ce1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3232b1ac79599af3164f5fdf18dd34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b803b310588e60001dace7d6de9e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1c340d7704cdbb9c1588df5b2d5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfcc37b73a7cd64c8faa9bbf5e851b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe49a7416faf3c5a1c00c123cacd2ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e898cbceb679fa22ec035f7af89ee82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119751b2edf3f304f8289595ba084d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268f779e1956dd65f7d328e8962e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cd3c741c21b6282e4c8c0c1c44b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742eef9fdbedd0b6d0f14160c922cba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fcff8b7ecebb3dde197c4637e5dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4d4f92726ec3f5bcd25c2de9d22a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3487e0f6020299a8baf7351e2f7d67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7b498dfb83dd56860682da02ee13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1dcb19c33f3f8bcbcdfafef868222230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629878071761dc0701e160138413c2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d978ff7342c9aeb83a84e8308b203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2135d1eb4adbd715e137091f1f71a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe100d1ae7184e0e983cf5113b6484a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a22ccadef8c79319cb1495fbd453d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbaadef1a483b18c5aeb393639cb04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3563378ac883deac204f4e251f06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7ea0d2c4da199d0c761a35710139238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b8425885f574e4fc8477f8f1e007239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded2e34900ccddaeb6e866c39b4311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bfd96d17344bc8cfc2eeb7a569be9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1bbeb758d619a600a269984f9630242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b76497b805bd0fb8e50dacf42eaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457aa8c36db49fab61b4db2a1d90e07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20755d63b39f7830ea2d08a87477a2ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd6ab2ec465247785f97efb51715f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cfd086b1604686855d84417c0d53c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85083a14409f166f9c79c4f8327d35cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b84ddd702c6c9f2790b5cd9c371e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ffca4d9f23baee153a52fac930d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f3a89be37477f25de24101d6a7a8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75f768c259783ea9d08f3aa87c9c3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03299ac651a12961d3803300db979f1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514811a10fe6361c3194738ad1b9bdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef198749e9961785629efe902b69b9dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414d4c58bafc780900a9c831cd97b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eda52bef331ec92f2f346c940604b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552238ffeaac20ec7954b5c0768fb7ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31321aaa4787c4b7659a65913b28a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a90d4b9ee83b7a6df9a7ea29d5db16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783af7f2091744db070e3b9b460f48b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c74bd877b0e115316c9550676723262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d5d3712d6a92ae5f42cdf3c6f86f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4305643ee9be702313b5d5e3ed1e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44938eea0e7071a41c0bc5ac17f52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001041c32eb96a2ceae39b62c79209ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec843029dd78dd1ed7c019d3f5ed4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568353822c83aa561121faf1c047cf97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc37ae756c2c1e6ed01450620a1175269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ec266e6f0db899072bee4127d1e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3980a7aea43e3fc20266bbe8dce0f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb980f0178cef77aa1e7e6da7473c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc483220f7748c2c1e3bdcac18465273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83903a0155450472ff98ee7d3d33e93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c231feeb2feefddc066b68ffe7ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f480536b1795c1cdb55736c4327cb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808fb1a1554426ba87db85d61cd378a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2dc95bc03fe4c67d0a145495acd39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e18e1b0d67eede3ddf6ddcb25294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cba9cc496547186e440c0f7d10abf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d0d729aaa0f1cc59e756c62295bf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83599edb4c26bfd7e98bc2980cef7a3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e3210ae4325c808b1b56f937e0d71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d445ca4153f7dd407d02255ad602284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7733178e07844c6a5bab95ae17cc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf31430e928cfbe9b0f09f9b91e26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa268b769a7f84c77aa1a933e092a87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8270e336f140a0fc83824d2d1177d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496c3580488c67c2172073641893e0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be74e43537667a452061dc4379a2656290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db765416c45af7182f44f8944c3456291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd5f87098b82b799e1cf0a193515a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135984fcc94488b33dc7a5c2a689725f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b7cc560164eb1aa1e0fee5f1d8847294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463578ba297b38f90b1ef5068f0d84d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345aefea212f41dbcbb39da6b61d37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34a7b69e5978967f18f9e8b75da822297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dc693f169286f8200d450a49cb52a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b17b50af46b474bedd06cd7b938f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4438ad87b75dce52d86a80ddb9034300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab16a9cc0f6c72527e9bc69d66900301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42256fb0560e2e4349aebbf7c7849b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4458a69dff8e7b00901848a110cb2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba6220ec2b1d45ddc9e1b7db5255b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59066e6d7fe53c8b894e80fa157830305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29bccee01a325a8fe7f2ea086fc07a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711b24884f6c5593409a7e59513daa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab64f51e7189c01228b74f8db75f4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1072dfe28f76211fb29f8886da34d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d81bf97b9cd3ba4221b5a781ae99c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d2363e5adab0b112384c70629de81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af34a41787ba8f61d60767d0b14652312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8225c422bbf8d345a370a0910849d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1894cbaa218f41865485bf2878d33e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e975741460fc34714fe4127e7e4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e174f463598750d4870a2620af9bdd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4a795bb83dce01278675f72b5e3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d230c6865d3592bd400ff0c2d934f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338383b923e6f09f752ae550b3d6d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21de28d3f75a1a03b7262a3ec9b449e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf559748268470bd4ccdf94da1532af2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2cf730901ca16bdf07009c7b22af7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1d54871e4ea01795827e541050a28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd37aa0f7c1f092b91031a7236b357324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf81b53c8f234124ef3b4355ca20e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed015943b8b50de9c77794a8688b07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42528257e44279d2f3f8492bafd52f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628eac1e207826ca94ab29d4a97ee5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e424b3f40409551f678f9997790e41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905874e2d72c867a897878fb310645330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3e6294e1f8201ad39ad8f5546ba3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ae1ebea60bc3fff6609e0b641a7a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec4182d72352c99b45bab833cd7d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af839e585fa8b112d1de68071c00ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70971d51f0e4d5811dd609ad791e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cb0b8c28533429de66f0283e191d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113db97a6547e18e1a92387adf5dc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0219d535e0141c158197f81ac427338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd9f0b02334112d78dbfc07b9eeb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea6c1b0bf318dcb11be7937ba9d90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7387cffbcce3f02d996138d39d58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e240555ecd40af8215754a28af59a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d295791f8c13f260bf452b14328cd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29daafac61cd5ef48014b4e099a51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803227a755d053b31ce705216359da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb082c45d2f3a51426fa29b97b4ad2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39cd2253cb0bd71b7430eda16b1470347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ace9a4a190a2acf6631753d74ddfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304a2ad4452fceb4152417f870d933349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8021b2af7509b425375afd006733f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2250d3ab597b0b8edd047237f69f06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e879758aae91765288d005e4e0d92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0287fad1178dbf226bad7f9151e4044353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae97e37f7b203949dde078799606a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f378799bc8508a49b15960e467cd5cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9803354464bc94078ee3e33c542b45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38453a47bd0a95c3b68a6ee9ba298fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ffd0ad5968807fb7ef6edb5e16e51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc92e2e49c10e346c9c41fcf79f99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf502416aeb1d0e8ebb2de233fc34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80512a1f5a0b328ab08792dc93a1a74c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b125c6275b3c1898a8b3f11e1e16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7788fc3be3361614642730b2f35f62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a84f65e5a1c7da1e10500c7b36b49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03a9502a36015196e3fff551d4505365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4e850186bba1c92be4cfd85f841f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc50ffec6157f82ac00bcf1ae7b3891367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee567a2097d704dc238e0711424b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8784723147506f53a46418d8ff22e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d183d40820506386b1939d43af064370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e57bf53da1de7af0085b08146322e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c850c72213d4aff50255f9be20cec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8c20997d78df5fc0c95d98e9f9dfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12a12aaf84add97e21c6da59d2803a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e01cf65390fbd9f496f8c07cc73e11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476c16944aa82dbc544f9bd3c73525376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb9c7f5d8dd5bb8654f0a6af87f76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec79951e54e882766d47b6eb8ca638d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d82fd7f83e592610afc9a0a60f077379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b806771ffdbef11d78d0fe760d080e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c077fa5f3df116fe2d10204135ccf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab12f793c9c3927b0825c1d1ebb709382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb2f696e663ef044b4d1e30e2409f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ad509ae9f117384216848e48f00a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37d455fccfe2a9a59eea953838292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e102be58fccc3fa5385680206f0c14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1fba10a2b048f3eb983ec188bd28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189946b6eddb2c1f3cacaa6d23fbe0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7671b2606d848ad3b3b55c1f1bd20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5081d5283997065af2e0fdf987017d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08476c1525b7a1222c7e6efc314a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f543555d650852699d94791d00ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ccc2cb8390b7fb5b0ed78e7c8980393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82112ab21b60c7842c34f8766429e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab046434ed18b4e78a1f19f2b88d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab371d8c24369b0401de1d944c79a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e713239e416f9dc440c3c1e72d8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b03e38d6b8da852682028a105a30c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e51416b87b91e2c894baac1d929eff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339bb82b5ddc294566db96d623d7ca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f0f55cc43a1d87373b9930723933401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9646de709d2379cc05007a5fc0dd280402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5646928df74bc0bff864fdf7d242d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d9f247197f5e3ee8597238d4705c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d3230d38f00d8848bd8d7640583a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fdfe3e27959e04403baa5342d8f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b5ff1c61947150c76f214fcbd7cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a41bd246a8987500e5ba33fe8a59c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92579480a243475125f388b3c5e5a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba197a69019338b6b1400b25ee144aa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d211c5acea03abe368376ea18f843411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8726fad2e6b32458ed06ab75a2391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e8d4295b8b07f6242ce8d26e3fe9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75618f3467187382e3d0e977ab133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840021c25d663652658076a16bb9a4ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d5569a9a02bfa62131f67472f0c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5c23e902976c21daf7d4616c53578417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a35a589dd7ee54b2623b884f7dc760418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d3647b2da48468636984d362cc30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4195ba2d691631ad6c0267b7d40b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9707af0c39c12244e68d02980c3f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512aa4b91d5d027b39f533b45fab928422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f41ac4f2633e5d151acfd372de1c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d243bcad83b1c980dbd99b93f8e52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a36f8d9b16f29a1d4e96ba51a86e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cdee7d43369186c51cd32aeebe8b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7a1491572b83c68e290eb408b1df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ee9b0b702cbbe899fbed12ecb0341428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f426619fc21ad12cc3c5c42ef3da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7ff8a2987b25f9ffb8dd9f356e7bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8953c2dd68bc9d6e4564232854113431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7026cde199e96f2446f8c4367639a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0441085113f7fd2ab41066f123efb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9393da85ff0434cf54a4dbb7a9e35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525272fdc0d3ecdf399f43358390c3b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6ae35fde3a747d431ae5d3880cfc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb6883f3ac7a2b6110a93b0d1988a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598c2c6bf08d6aa3e1caebbcfce5b08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21d6da4dc9f08e859dc03f1c9b0b01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb64b34e4063ff29d5f24e6712d59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb894d948d2dcc7a1dc1d70e06622f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0d78054c6e6d2e3489ec5f8414eab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5758ecd8724c159f67d8953c28945443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3ad85e47bfff7cf8eff2c83b9524444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655df6ceffba454968f15ae4df54f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d004894465149d2aed5c8fd854ef0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9d8314736c3a0c93fb5462d9bfe3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525ec1cef65fb2ffe5a3721a9d7e67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3affe39ff604dfa60b327d3f16c2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7daec0fd23519354a0cc4a1ac5a96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990068edb939b12f95063b201c0e4b6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca907a730c4a6401f52578915a0ff39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b01bf469aa079652e160a85870d6c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a777aa941d8cd5e36e56800049b9b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed952aa3df4983bc852648c8e00008455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be07dbf9be5db06a8847c72c4cb639456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6381feb88913dc0e384a2812c9d021457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e49abaa7edecb8e9f3df93f19368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62b3dcb766d59f930966e2a1754c61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38394ee7a69bf2b3f6bbaf43bc41b387460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67839e75548b98e72c74c26cac0368461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8329e19a8ffef9fefb5ae0f5a0c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8989ca5ef7371ddb3d2f1ebcba02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d944d5b6b7271cf89e043ba3c8b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba50d5f1ca051129e3826d097f196c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a1cfeb3b6efd77eb10c2d8a8d712466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c719f6037126236e91815310e827c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5bb7fb2eaa83cd2032422638b575468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa39278a883b6155cb80c1285b73b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a0501afd08bec25714e6577d89f84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719107feba6fd8af20d11aac4c38651d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b8f43d5b62df9159f4912640d5392472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1064f988727e64695ab723055ee21c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99631e3eeb65102be6bf61b44e6a130474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5fd9a0d720c6ff5807186ec048653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90443bfe9e4ec92d8711396125b8cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d6a98e5138dc871023dbee503206477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c38133ddcc6cd839e7bdf384ca4c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44e9b8036c3db1c4eb84ad0868d37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0abf770b21789a837c3991cf9381d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228e4b9b70ac40641ada7def269784481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e54629101d717d254f642c9e01d4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff109fcad81c5d012c9fe5f737aaac9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04705c1400e4bea92eedc496ff33b5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dec452b2acf3bef2fca6cc7ef7c2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7b0d2c99a9a3fa65c2f1b92c9cba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923ff0ec778c169171f817ec693df6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b65f588405c42914f0a553a0b226a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb202bb844901d34cf2452ffe6b0e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e930ce7001e0d7b13b3e6f7129759490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d93d278e4d67a9f6969d200eb558ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22247caefda625e74a3f8b1604ed01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f7cbc97fe01e895d3ce3d81b86370493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddfb3e0d0938f0cb8c1fa9ac5bf626494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19114a0c96c3749abacc1c0337dc5c57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5395ed1da908d66caef1a983572a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b17e43b9e671e8938e23fda99ab2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f34553e0c9152c8209d746a4d2e910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b05b89ec658de82468a3f437a609e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfa726effa2842eab1c663941c8db0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c6cd4f4a0ba50b014ee9ae0ca8349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ab205bdeee35df54e77d6b33eb9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac10f55c2f7ac3dc2acdbff612ad6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46203d19eed7212307783bb34ab35e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e602fd03096a756b5a517fe4c26dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdec6c94ab91b20ebd2bb85813322c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9119e55a9bf62c91ebf86254580f0f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf0d325f2bfb11eba7594a0924e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d008892fe5318cd5ce800dbdd7232509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fed6a7efd0ae5e2c5449609c64e015510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea6dd2a4d5bd5b2c863dbfeea601e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf87b1796d38f5ddc144d04636af2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da4230d62cf68945864a1571b900b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f9aad304b45badfe176601ea37031514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e2d2c4192bfcd9b852a3710daf3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9cfb6101f0cda8f01bfe96847a1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0596d568d516df3a74978932bb2dcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c332b6ae237188d1543d9541f656fc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c909acf6cc392f8b2410e3548624f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bcd09c9a3df58cf84892554bf9259520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acc943eb594e91394f2389bd78a4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70845a90f45819293a82046ea0ac52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650581103ff9d3728c459230eeff90e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f53dd5460c91251fe136c619a93cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e406821a8dc550c01afe8c463835525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c954730a78c0cd54944730b10d06d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96698bf357863dc927d72ca40e8475527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7984eb5cfddab867c5961f7657a2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f424dc4e306ee6354ff0c956753bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2960b6685899afa5e4475918c32d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9deaed6dde21321bab062d94eb0f99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f166e0371715f77e4beaf7e59291409532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5957cb58a90efe09117ee90741756d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ddb2d1c1e0e7cb2bbb152616438ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b8c2dc25048d993f3e4919ed4f0e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef203fc611669c62f1bbc208910edb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff20e590334e5c44103670452697c7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d770febbc9b852f3b19a4bc25a0c79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1bda62aee52bed9399790c05ff11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd89ea33f301dc8330aa0c7aec7552540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce60ed51c0c95e418a0d89e66ebfc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c154becd9e8103f7c431727e5b2ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04f09b66e40327754f275c08f45994543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2441a9cc8a92d5446a04128b1bc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4f45780e736cdc83e33d38451e87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66560e7b9b7e965c782e738adfdd384e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2fb6adf19ae8add9e2a21b9a62d8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552dc6d60cb31321a8c97c5f3fa848548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6b72afb81c672dd8030a250bd8e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33606c7571ca956d5d902a764482417550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2b2bacba727e44b6dce3ebce3bf49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ab2e4afde426e20810893865e74d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6f5425a5e587fff4d88cad201d12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128efb750b751ebb0e290dd5cc2e583554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf1416b65cd2b1244004edf5b5bfe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe1ef4ad2891f978585399ccb5a22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6569fb9ae9b53b4e84cdfbfb48e09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2488dde1ec010c07aa95802d761707558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2dbf66f4effe9045847840f73d37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5779a5a3b681693780d20ab166d818560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b5e6fd03cbb27b6f7ac1e7edf2f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e509ca247409853c669d9dcdeba111562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433182163aecdfa3f8b6426969a053d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c0898c47302b95bae5ca17a4dae36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddaf8e3f0eeb1fac109d8cde494d0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c845aacc438bb4e8aea59cbb562333566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91325ca30c396d0269e1748f211bf05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d14e320ec262768e3c440ffc8461568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa597c98e9ae267cfcac680abcc61f19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b32e2dd1c75085fedf4f5f784ee3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24638c6a62405f2a349c30518599ef6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af95eea4806d4f4e5848cafb92e5d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f24b032abdac1a070b7b47f3e519573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbb8a5196b7f1938c79c3db9d3408f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a479ae85d0aee91a5aed8cd58bb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ca8807173d6e82c684fedc4ac61a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5afeded9738cc85b1de84d6256dbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de069c8df6d1339eaee8366eaad99ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9c2d85fdddc53046f1afab9d2b75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a878f35dc909cb143be16965ea1ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd738fd1162d62f8d7c26af35b838b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78184fb9894cd82d3d1958942d003ee0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f31fcf8af37e90406e2c059612d8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f2f88068808d1a1a20c6d366439d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c680d22a0a7922365e535f4bf3c2e1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6493454b5d35df62be05d675bf813f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f86ce7de654916e9379c831a99288587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2856bcaf165259e092f6de020b74be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8cda6df61b0897dae3781a2d5c8e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f058edcc310bed987d29713f85ab6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d50acfe280c00e723097e416d853e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd2fcbbc6e9666d7e0160fe797e31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193731df93ae171a3e545e3bf35eabf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a75c89eb5baaddd51a4abf85f9facb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440797a75a3bf331718b0312173cf2f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d63b0342defc0c8cc617690f237e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba16302cf74799748adf2fa321ea3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8bb285f520fee528065462bb3692f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80cd63cecf6655bbc3f1fc4fe2a03e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45d19e4e4ead723b2b34970d34483600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2e51da93ab801ddd508b1ea3e8cd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd46dc688ff1524492ffd341c32db08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7edea15ec271f4e4bede26ff049fc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9fe3bebd752ca0c061991f9dd1da5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97891fb8a474ab5a8f8c526c74f13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573496d8de18a2e4ddba450581aeef67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc6c89346c2844d7fe95028f892d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8be0192a374b9d962c5af55ad6380608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7df01da9a2945af9370d698e36ce8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa914152a79d637d4255a183f257d5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bbb95f6e81f4ab62e4154091b38af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac28ec62da6943849598869c6b0a4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6030fc0941c07ea6862bc22881c51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec58ff058b3557dd55e6357baf197d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e16682b038b668a5320d16954abfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e41d40ada88618e7809043bd6aa18e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83391be9530522fe398f67d879b3ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49378f073e70548c1113ab121c1ddc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480aea27b01f816fd9675840cfe14e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b74725625652ce903cbe5e6c4c29f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740e5c3e6f04ccfe742e36803c1e3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9229f9670623cc1276c35f663fdfaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79317c170ca853b0c835e6f9ca14e148623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce71ab079d45b556751c2420bc60ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d81ca07626ae949e6ca080789c25b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe68d8f4add343f4b9327095d9a284c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fdaef05b421ecd2ff5072eb59c9d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b880e99647066ac737aa8551235dfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5bb48bcf5260303c3735ce2e5d1b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b281c2dc63ddc6e60429e81ca233b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9237909ad9868392586655b95336e7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2dcc5077fc2a918b440effce8f71b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7a59c65d761d82a4c9591de4e641633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201642aeb38e001d65d94162a0ba8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7770f548dc7dc4fae20ff75411e78a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377055984252f75ae52971ae2c3590c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ff09e79fd3803ebe3c3b9ce25541637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d6422396fb452b9a02c22c8dc492638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e02597560c28c88a5b5338b28652f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5769464a00cb62f8cb3988f66f5cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaca7dde26fca9927d029aeb5449c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2db846bb2464f0296543e6565433642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fab5e8c22da6478615501b469591643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34f0e06c2b65c4a30294239015c0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b38a6358cd3c5e85dd2a55dcb2f10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1e69a3029bc4aab7b0c1daa2d8ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9cc7484d7c40ab908a751ca53b5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee433b2195e82ab4383ce49a70c3843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f14f26c27c3b1240f1719c67038838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aac9758705605b26e15e2231e4b9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1665f2a587c7f4b245a89c8f8f7a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce199aea46f4d7028c0ed841138829652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f1040a0a8cab05bd1bf61ecbb427653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b30577ac11f95f4bd4df69ecb43f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61370550382abf85f5a810975534d16a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f09579e909f355a6089e4d216154d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30de4ef42e755939d9dfde6158896d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af994ce6dca04d37ccb50dde7a6dd427658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c0d01cacd45e8917fab8292e44cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635885cd47befec6fc537a364767ee58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8dd2273833fe12f3a31b2b76feb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f267a937ec5bc6fdedd53d25e666d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f3210e6e40ff425e0d6d08a801db6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc03ea25ba1cac36ec55886b6037f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047442b5b7a07687d2ed5f770fd5f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b1f43d512ef3ad0f0e6044b2fb84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6bce82d026fb589131fc8b7425fb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db190ae277408394be8d5f4bed3041668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843bf123e573c10ce41c5fed389107669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1e5701bfeaf263e25c35b343634f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74baefce272158dc9ff94de97211f29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b20e31ec630b1b0f639136cc8977672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00527c9fda51b675ca73985cc3eee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3ca3a3cbc9518e643121b6b38670674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d078c0e0cd27adbfa8f527a80a189675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b685071102dfd3df8a19b023fb9986676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed68e8735c1a925be60281f6e1cec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3394760bcf20a03e22b0c080d838d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a906d3bb2edb94e7fd6d402e26ed1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6f01f5691872e98b655e992ecf0fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6b10af475a9ae7c157fb95cb33867681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb78ad6b2b651910fb99da8f3acec4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648148d3b4ce9aba41893ba6a4f6ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e2ab51e64b44ee65e0e33fa43f22f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1bcf0b6170f000bdbcdaf49e966a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c0150f49b460ee6be45513e45c484686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e289b00da81e0242e058b2c85ba9af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9bfe714e50f1e6f7cc89f5f232d26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef519f64154a9789e7d9d4ff57084d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b745e79df6be97afb80279fd2e16f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62785d999f0b6ed0a3bf6cd1d729c59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab46b1fc9841eed7e2b4e18425143692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fefccf8f4f602cf80eb2d7ab0eb9f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a7c4a80db1118be061345dd6cf0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48c47f640029dcb3a9b08e47d0091695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd47c3dc08b867c9c6917c2fba76cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a52ff982d6b90bfffd7f85d896680697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5175454b67425d17054f7ef37f4f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d0f401e9b9ce586a6ecb6fefa808699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15c97528618174e5c738045df5d39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f55100f9dae0309c0ca75e91016d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73ec89e94e14b2482639601557d359702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559baa52e03784530fe26f8456fba7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdcb4071fb8d04589be371f2ff5033704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795dedf277c0a2d6a6deb4b3bfa28b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c138955b8ea66934112702a5329ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c456efe95097d3f39c28d293db3d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d900d6a20d5e9a88c3288d957305708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848b1e0e9252aa1c85488fb660f0d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113102b708b430adc59c7fc2ce90a04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69282c284a616abf4b4eafa1ee7dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74a06d6e4e855454d849f69a6e97dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec255fff15308b2cfda04da0d357514713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea76a294f5a92353faa9e044d0002f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d01becad7ed00739f38399e8c62de4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ccb7cd034687de5e8dba9b3f6dbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435820ff0ee41cc4ac96c6ee923f5314717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf8d616d8e70e7e1e68a50b7f1db7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c42a271cbd661ad8b6a86c884dc11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d15c8c51ab3a0c6f0ff9512ae1a7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320881ba6ed18fd9a6497ad2c74726eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f8aa6624a58d0b7e12b7d4f597b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585c0e39525483d94e3d0772668677723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ad5d2344acf87c5ea92113ee7dbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27f0e11c4a1ab4287317d09c1df8b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c287a4c2d22e23b973f65b5257590726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7280134a11bf5bed57dbeefedce4e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49423509d119032d2cc3a149aade0a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53397e5ee975fca7ad8d2a9e12ec12f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde6e93b9f3ddbb13528a74cce71f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574f11af3617e74a68b7c168034f3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f8c7d680fa55d5fb86f86a5ee4f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662cea93e0019865fc50c6d8fe322d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e6aebcad4857e584a472033667cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d90e23728f7cbffab5e768a98fb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e396d72da15566f01bfb2537aa0d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d053767cd647647007c4f95b9c8fbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a131650e886f7a0492978e65dac10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9598db7e6d04c6efac24bdca30f5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59594b1fd881c418f275471d1913ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b008924de31e855b902629655dfed6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba087e7809f0cb9ead3ed01e46f03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9712124d0a4087fb807a536194a41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8932104118d2a07a188cab80923b03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf33fb1f81798153682d5ac3921c76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba637f8735dd07f89d0b7b4504a579746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e23f46e87fb57c11f195f3528cd2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff95321479748f07ab1233cca44ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456fe25cc8d2619d3093576698384c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d01e4be1f3a1a46b8b6cebb6a4d9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616fb22ae0a9edf2fe511a23e177756751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d3833570c64b3ba6a7085b8b61307752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7838b2cfbb7ef832dade96a08a4ee1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e355c80e47907703bf24edd2b68f97a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450bb90fcbbbdba1b58c7c10223a126755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dfeee3e3d486451fc713635a6b88c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8776b953bd0aa1382335d2cb5bd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c13c510658f3f9ea9a53af694f32e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86ea6cb346b89a233568dc21a55664759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>