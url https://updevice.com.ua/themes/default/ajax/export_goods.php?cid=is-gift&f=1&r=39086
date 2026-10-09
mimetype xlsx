--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc4f83c6f231bc49e26d87d81b4fba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13df4f451df056da96abccec6b509d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5500fea3b8d84ba4e878e5e6b1273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407c343640a6da52a802a8b9b47f304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b03ad55c293ff73bd456de824214025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474970effb6914ba06fa0a1fb56f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0777323922cf1f38e6b4609e41317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ccb997e55104f7e9a19dc8305cbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6e7993a5d34ea3d96f8ca2b8a1649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887c97c9f512a7f1d0b6217df6c7a7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f2fb61329b2ee985ca3c9abad791b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11543c1f15da09f713d2b1a4565e17412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34fc4dd1d4d17139f2917801a2c5cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8bf5882b966a6fe91ae56cc58f2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffa4f6e3e5aba2ddc9386dee219e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6a2671d3cd587501264e6b3f567616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13c487ffa17a671643ba18a5f77a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190c4f4599f64a392d902db961c7f5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f1bf2bbc0255e691038ad9549979d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028fad203e7433f036e2d3e6ddef16f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb0ebb2dfad8da039803af2e86eb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d77691d1de2604bfde6ac07aab0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab930f1d2bd9144b709b5116593c836b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bc2beacd849377c9200eb116fde524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a88346aa052bbb65415e4e2bda2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a992e0cdf2857e479f5d556863f4f3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3edaed5663d25f683a621fb0c57f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6146514445faf91a340adbb79dd1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbaf28f0c6d34341b2f3f46a818d1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b60373a250b1d3f19c314d84495930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ebb1a0153e4331a02566d0e5a70f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8733eef238990006e757a3aff6305032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c94c364a7eb7f9d546dc51ba95e5f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac966dbe3fd2fc2f21ce3b61a5c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f8da5d06e5e387a84673e72ca64f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4c2256e3b762c32cf1873602e51236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f12bd9bc5ff069566e82fd8ce4b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912e684b56c07cd0f0e00ebc0f482b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3e093f08bfdea122368bcc010a9e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23474e8041d6c82deca46ade5adb9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf8f2a84d9b5e5275a69e5c4974cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2d1bc9bcc0198ddd5fc9d4f377a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0304303c31b2803548e7a98ff332043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99212c965fbc21321b94a2ea5fca3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e22adfe4fcfd8be89e783d488539e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e118c163f8e6c08611525445ede5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba41821dc900d12f14183eab3cd48d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd83da0197018e3b42353f146659948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27c0e40ce519bb8dc60d21d927a4e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f7a663815d08fc51a64d48e64dbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f756bc8c572592a5a895ea1e9f8ce951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e8d2b104a8778cf447dc0589c7d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44208ea34eb9f96f425acf77994c20f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed49f3eb33776788c59e0524588f4ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4b21a0a6105958f003159566a3a7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91aeeee99ef5219013c02a6444aa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f233bb1a89416624192ffc3d8a0ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e1c382b25908131d89b9f7b64dce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03456120b75c9f0add2c3f54ad1d06ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca0a98b0c4155ec01ef33c7dbe1bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6c5240e1c68a772e3ee7b36e0161e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c16ee4557f3a696157a73f3dffc1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c2aa64416c16e6b3d55e2acad1c4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa270236485e1f169f5300800c7fa2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7be2c6b32f97067240454aeb2233b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888cfe21a109803915dbc34e076cafd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a056d6d6ee25b187c4b061bb99a191a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf198dca5fe9c338f9ff4238371008d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda034dc42384c1e82488510f3f460d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0a8af5081292e13196c3d949a91a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b73d25cab8ae892db6f8e543ffd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34640526e4bfc8f496b218f1484d3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a97b99bb82b1a04053098fe83769873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f07653b8586a8b58ae7f21c92d397174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459bdade89eb8a53a77e45bd6d8757d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c15ba7431fe14bfca4abe7fbc9f1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef009a6d18cf25d285af20099f4de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b404e6090839faf12f336c5cc1d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba2d26842e2aab6e277e7a8e30cfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46c32ad8712f1b9d62ace3146374380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312860e001aacd35c9595490c9947bb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df59101dfb2467969e58f69ac2c3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675936204f7e54b5a18948edff912ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c47254970f4c9c92dcee33797f37084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48bb9a899e8c82a2e8ae1e57082fbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ccb200f1f2256a5ec90c9da6251e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef338054c08fdf1b2c30af6a275b9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858729362b5fc402318dc906215a9a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224b4f022453dd9ce1f620d344fcef489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc99d3806efe3bba2ea48ba09f408690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e535ef5f71efd65de34f0b2db2cd8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c050768c9bd5d67f5646200414c8e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4fb76e6ad58d880d9b7adbfcded793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1393c1de508ec952414fedfa70ba37a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6531123a01bef2580521a12d3661095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772c2b497f5737248e965c0832662696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6fbef9f65d890e7b07e0c5a58ea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d0bcbf41d353b0e09eeda8bfc63798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba30586b8abc31ebbbd996ec542fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130bb24b9ec806d9698adc6469094f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947905f3de18dca5395a6bd96ed3eed6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23194fa699af88b0969737038b224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae22f4fca463241af60c7cc4819b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288fabd868075b2bd3f580cdfa2ecec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42693b9825905370a1e869682dc09265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a55178a0dc25ee9b236e985a72f0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48053d8b2676bb0ecd490cdcb649b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb302a10ce451f580ff30aaa97b80874108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a66bf71088d8bb044df9a561c21079109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aabed30081a9fb96c20872cdd2ec6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415874802f96d43a65e12b9c908be6fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd05ee96641d8cf23f8c42a1bb08bc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495117fff0bc0621089be6faad6ee44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c85deb795f5cc4a60c4cbb8b73cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83da4b1d78449d06bfaa7976b9ca2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b691c1cae049bc2ce4ff06646d39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d2ca4e2a40a8a8a03da887a09036117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b287e16ace9213f6683bc91800188d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde84daee76b08731885b3ea0ca272a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841302a8b598740ccdbd79d1b180226120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149fd5a26a128559b286968fc75723b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59fa44e1e60b3c6531ac9ab01a1975122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f771259b392390fd89a26315e5d8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c54dd4715b1c368f749f89f7c20550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ea2a74759a77a1c9ef1f370dc43b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfa8fa8fade7529ab2aaa22d041599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479a01a4477a1a46029b9134a19d4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370162af6d5e43ab7df12d63f7b4c966128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbfa9bbc598df3791cc5f5882a32d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b5f8381ead8c59f103c228d7a450130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb4a814519b7fb291cd95afc1f548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd9ed296aff1f0634e2a95126e6b26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639502bbc5070fab98561ee81e032f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0fcc9738432d003750565b54d768d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a9a735c9ad927e95558dd15e2379135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2d82d94aa267c8546384d196bf13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44201954b6feb936ccaa3f43fe194ab0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f71109a4cf3baf4ad65707c17d0ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43126b4608d578da0870874d146c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1de75f389581b9af6ff2876be524b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd52a04d6f434ec6e8112e7f9400525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb30bfdd64ddf4159b3ec57d2c0eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a243f63d656ee4bd8b7f9a90acff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097f50fb4df1f3f9d81234547ce136a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c092e85c01391499544236036b8ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052839da84945edd9011fdbe61e63997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352f16ee9470db7d015a820f0e71377147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b0375eee7f993e9e550b7d1f7ba4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbf2666b66de86b21d132a55cf00d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac9e26c51ba108e2c973b3d79fabd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aa498f32ff980a04f9e1356c901f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee603c88ecf704f20003903671946c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88abf9be469a617cdf4f117bd5fc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60b2b06e0ad8ef709fe969aa68231154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb046a1baa17461a0d5440afa9be750155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ec2221f247db57be0e4e2e058625156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161f0e30df72467f4ee80ac668926ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405cd0a89b7a9c6af618e5f57a020d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770126b9266d31e244f733b2914c2bdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5ae6d9a7578ab2d4dfa26d0895bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2086490bdd0f0d730d649b08df6c622161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21161ab06cb0b0ed978cdef0e6120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db18b13bf2ace3af0b8dd56077d38c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005241e7ce5ac7779c943d1b794a9f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ae3dc76594fbc04355a2774372b77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b32506fd680bdbe89b70acb27d0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa410d10f8e6865e7bfd4614d0635de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f55e9a6052d73bf06c56dacb7f06e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967326d2728d5688f0eb43c066127afb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a190dbf878a5064708e66024c2a19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9fb317f5f980e05228a7ee0f7be2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d27f183517fd57d7cf5e0ee5336548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74edb2a19226bf5a13873749710e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6a655ba9ba22a10ba3847f6f832a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c04bb4987593399d7ad023b41d40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5d89fcb37ecb8478a832f8d0f142176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea718d576fcaad553abb761dbbe075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572176cf222ebf54605fab365af45a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6189e8b2a1b88759ecec6aa55cd792179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e672f67b0ccb645b03e615b8ef49f58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75db6221f5c156201872a13653c69e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d320d24dece4da0111ed97ca64d0b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53e110149781c0228958c0ae82a758183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a8b136e51202859369c35114a8333184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3cc4ef38a47fdcd7ae6688971dc0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cd711fc099b90ce57e19072eab7ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f3e639b551dc21058e5d94b20ec9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4526bf72756911ca29e9006552fc9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75221e8d9486c9e8b9f54be957ed69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9af4a8304523bc7608faa8981a71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d649870676241d6aed40e291f6305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b80021c1e31598ba69697d6df317fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654e3f3a7fd4b78bf73dcc562a9a977193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d5366209b08fbf0f60078e3d61355194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50db39aae475fa65ec37f9936bdac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c60728132ef76d576d3b98b7e7e8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba304623e8e9ea64682b89d41c440197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fe5c9c9be92bc99a891a59f5bbb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149847098991cff1fa0f4e8d8815525199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0221e12e26f08fc881138aec971b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44f5a4c4a5396f31ab30c78fae1e46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea43b1c985305aab5ae5939d52940d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93e94da41300153edfd4523ac5f6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5650e20fc600253d39b7059bbaa7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1fb7bafc2a25681efe9c9d1358e13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617810a4f7034431c410cebf8c7d6de1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde277767a96174cbf4948e32c644a52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834950a0483e46ac36ef065f0c2394208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42983b60db443c5dd38c97b1ad005209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5a05aa79e3e6e317fcb8785667931210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c3e4d09bd57c31248ab6dd9c6961211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34944ddc9a4be1c93e200c2b18c9e816212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e46e9844e028c741b45b48303d2fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2a06fe6f05495db640d65b858cd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440960def54f550bfb8cb3fbc6bf0d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf725de1713f73494fce7cd5809bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c4543c1e3b53a1f42bc7a29d0a55d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb57087ff15aa66269c35147d62a0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6975d72c3ea4bf2ed3f9431df30db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e03908096553e33de233b00ed95c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e800d27d5fe764605abf09254020b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7077e70c0a57c659fa974b6e9356f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d8739bf979acc8d4d32b65fdedb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4826cb6fb29f3603a31322d0dc1f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd46eaf6c8c9cc620a27d2ffcd083a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd08da32ae1e502a489693fba6e1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c26dcc54fadfbd2024f9dff6119da5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde4eb964855d17cc08583881a275f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef106edd263cc2c4f9ee88fa53a434229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b8340a150b5d2766a8a516c93229230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f57081e01a2d823a2609ba0ec6666231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aca0f71742e8904c3e763b6bd2c082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846196533a97843934054a0707db8fc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2d0eceabbc5c8d1d4f701092015e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1568612de2480e09734f6744e57da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b96c949049e9906212542dcba9b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa995f8202a9b13ab5a9395fbf224c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77326454a73af7fe3187ad00288e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a02ac8c2bf08599b24a7cb1bbda6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cbbfea4e04c958f58a1d539c97cf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707f229b1c829df2e4cc01aea2ac8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e621b6a91bba2a74a70d2c176eadc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52084fcc28dd6de45dee5d754585eab9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84922a6c6aea9ce40639424aa11f463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2422972d2a2a05c683bdfa24740d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4f0181f6ffc161d80535400d2ce0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b94127269ccd1be70f8a3d52e415247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f2c78a1c274983709f7024a22953248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b876fa32d04e7c5caeb598f7a6bcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1605dd777039933808241f5929ccf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c538a617c7f65360408f7da414a06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2cad11e7888fa3721f8a0f7584a5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796621c229f5220ca78fbb5337dffefc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519eaf4fcaffb00a139ec787450224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77463f418ff647f7bc54f13ec272b369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9686dfcb9900cee4440f7d22c6001256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585975a7bca2785866f481e438cffc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80f92cbea219224a26ad698e07d75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e14cd4d3c10a136eadf6ba8b802b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58031dbe4eb5a63cba2031bf0d11496c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa69985b9bf7c05186205a878e923261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc23b1dc2acf07787d56135ef88fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d408ead6b756b0406920092585ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412856ce3d1deb563bd97d5bde36981e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e4055fa2923cc414444c0859d7d96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01530cb3f7ae9b8486ee0283dd9e44c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328803de54ada939ac033251c23ff7ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2908843d4e734cb050ae356ee110268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac765bd0f058c4fda5d65d53b861b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086712b86525d590aaef70a4d9ebb80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a704cf3b781bd8e511b352173e9df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6ad109ab90f447449b922dfb211cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d3e0fffe585740652bc1772a0ced4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b534f235f37c3c440a27a57b7dd7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d88319bc3a5bfdbe3479e14bb9124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399492a4b37f613c679e3b70ab465247276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b029bd0d4e5e2ce4bb1c22c82b6e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1a80cb62b3f3f95cd1349c357f768278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f898287dab583d01492b679c5a5248279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426a86eb199de70edf18c834276885a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7e4c5cc8ee12780d737c01bd5dac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce039c462f012b02e5c7420ce0c63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc20e858bde527e77afd388580afa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208626a95b8f01a1ec6c5b14818ddfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a943673bafaab39b205c73de1aaa65b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a89604ca756cbf1c864def2e2bb02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5c04c6822f9336b6083f4f1ff853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a9fc6a32a080daf1ebd78bb5a46e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753899f566fa28999655eab9490136b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ee207e924426f767e29e13363d47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0b03c7c6db7f6d37e5f61b61da2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581015f85a31233cb64d5073aba9bfe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7300affd4d9d0fccc99fe80462a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc8b5090f597fbde6094b7c9774a83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae052da83343aceeca74e16190d6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b5d609e0d7ecec10f8fd094101648296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09433c94d83435cc536e4dc923a5a9cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc293a96dc1c19de5400a83cf19064298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d44aa1e8c26c0d6cea9ee6c4e7c3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dadf74c0c76d154364b6532b0127ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97025b3ecdb819a07bd2c55897ba1425301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077031abd89e6e4e42e1811afeed4853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9682ec4e7460f144cd7069f172c9d0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fca0b22ed0d770dedc6ef302e06c50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e2ab54cea376f24ce0d4f89d6f061305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f50a36ebea91efc62dc83ba2d658f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c67632c441c32f340e3dca4e8c510307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffb2c1f03ac7c0b55b4aaac3b6542308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0da88ccb9093b970969ab337c51af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f745a7129034b897e2f1bcce44507310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc13eabc8813547489f19a245d7bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb09daf5f1281620ea457495e236f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06560b7f038253e724e3f3b2e2002371313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4732ff27b876cd5db1202f9d6fbdff2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c809f6e0fb8ec9a6c8791d47b4c50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740cd3090076ef32aa7788c7a88f38b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5ffba282b7d3dc0738d78aef7d10f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b08181125d4bb7c0baad501953ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c8e2c5c877e12f9576b8d06c55498319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f399a3fc1184a3a227dd82c9a00e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08354e6b970cd42cc54fc58e081afcb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1550aff2c2f35d63595eb9061bc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d0756fcd8ab96cdec546fbd7ba19d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55c2fa0811c3f5dd85c8e466339c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143d97dab1a53df738a87d002209599325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eaa37ff58c0c8f487f311314da6e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409f5a222f6e7cc48c06a54bdf260ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd472c3fc736947f5c37c3e62c2b41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d5d326f5457d80c2abba3beb3ba9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb13c94e46419009324d74681e68b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941cb838deb436398d8ead35719b29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee552c57978ccc6cc5bc6b83b771e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b293cd06f0040c7ce1d05cc3500d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d5768ac56d8325cbb28ca38659b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a5fe56b01bf5471ef6fbdfa792062335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444c8c1112d353e1848874749df89c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cee91c6dd4cd003742f5b1a94dd3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0c739bc3e9cf11e443a11b1d9120338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb2c893bbefe367bd7e8a71fc1a3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e8242e0b2676d88681cafe0c1b95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388913e6bee25536a87347f564ebd04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf6122f5fe7ffdf8e8e83e61fac579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99d91b03a63b345424ae9010042751343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7ada89e8579b117093986054570fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38278cc081f123564d83ee10ff820345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f8c1aa61b802dcaeedd2dccffa45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bad9d0ede3b00c1481729072107418347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576400b5b67e74a69fb14b77b017b066348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d85699ee25d2a180b2def67a68ae2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837394ecde54b427114cf1f46fae06a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8baaa19d4e95aafcdbf15c47ca54fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7016cf14cab69ef9d570d0ed5029c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b82a775dd20ef765c1c711ebba2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b2747e7d2e22f0886dcf6371f18dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44def2945ecd1feddf71211d0451f3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed036677b3956e920099448d94dc313a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1961d907eb19d770d7083d9864c6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e629226a89e8bd8ac6f8a597b74740358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e83535440ccc20902e3b45028519d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480402431a8c75ed1c5d56cf7675d781360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6c5419a14b4ea5a62c08bd46c2e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022c469b84c52020fa16a3bb079c074362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f75bd16b869e64af83d1767c3596363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df369b0d0336ca44828754b9932b1feb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9da542c7255082ba04c96882b3a34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4392014068d9b6346aae7fc20e4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7169ae29b11c7aea72d6bbce694efb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf80de9ff7b5a95d4f7d660f7edb672368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da133678052be5c3b6ef1a677da0b60d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba50371b8a55d5775fc49f14cf8039370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8fa8e4e893fda22d50d7232876891371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e81e3eb8839638f0633928090123f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff5103dacbfc2e0814fc1c9296f26d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c52b74e3a010c5dbfb42313d7e921374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529071c88aaad47a5656e10d1285404375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39a5c76fea8ed1fda26c3631b5041376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c7f728fcc9d6f293e7d3c5aaeaf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b79f8f3a5e8c9f06d449aff5f33ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab26ce31edb2af2bc4ea41c304f2d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825d36834ba748775de5a55debfb1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e759c6cf6850344e119834dec8eda3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8d1c714cd7cd6f9016a604ab45a6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde836b155e008c9a5c79619022705c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b30f37847092fb28a5d6a9b1c6eaa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231090cce3d78f88b0b04c1249998c3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557429bfe590ef5f234a1924a3b6f52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aeacf481628dee0ea25726b4148ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e5791234710476c80a63d28c2c1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc06cb6f186f23ff929c5bc1b0842b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c3f700c02860d0d7458b5784e6093390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c3bb798098f349810c7221897846391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab578083de7c6306877676834351bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e846943cb561ac1e796b1c8fa3c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf6431c8b00a47f5620fae0a7e91f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41acd0841f0b72b64728824b36ceac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05711596327431e3750c6f44a792cc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6a825d5ca4803affa83d584474ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62f77aaed9d7ee0e0e93bfca3244b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80e45d9bd141d3bed5f3a5db7ff1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7e23e718da8a7c3788c89785d4a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ef64a594deb8e50d37a1ef001828401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88da2b97f42895dd6fb0cd73a6e7b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef6f63178f802f8a182f1155ff590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd3c5ddcd009fab20d9656f8e9ad5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01610f0fc3f95e034f0b313331531b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde22d59a29b2789d9cd1c9e71912af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb1c0fa251b308ffc7a8700dce825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3ff1b32fddfbf578b5da8f57d977408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb4b67fbb23d0b1c98e7edca16abc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88c62a28ee7ed1ccaa3c76796faf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc164c0c882c6993a1ff1c4453b76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c450868aa61b719bd8910eda0709b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca062f93455f8fa9a558a7959ae244413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2428cf84341d3689287c8b1bc81bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b937a75e86b12b619c2521026325e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679b822448c240bb92f760c80097659416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021579fe4f573edd6b0bc4a2c52f5de1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b89694e8cf58a7ac4b68945c50a546418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7e5a576b4de6d7095c8a0c095cc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569f250551be897b3ba24f08ad582c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d34110066b86db252c3c51b9a59e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a282e77addadbb81cfff287f78d3897422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1efb97ed429b7759cede68b3672c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a18dd4fefb44a3d45262bb2fd3d864424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0197ec59ee0288d777e827f4a2865425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858a705f6e39cbbadef0583284af47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fe6cbc7686228db8b35a399b7aef8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd57d1ac64eb555cdae122b5b94d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f7c102f39b0abba72137cd25e127429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c6da0484521f605c3559125f67571430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c41e6a705ab2beaac3554955119b43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577395484b4a01aed59b28e27d9cd3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9799d47c4f68c67ed772a69de82b98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f9c498bc21be889f16cbb764ed111434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055f25d23b8faf808dd21cc64382ee1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d537522f2cc43c983d3f4f1f4aaf60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a348fcaf9fd7b0379b6a3ed93e3612437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378741e209807f9d25ca93255893e209438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc12f4a88c3cd6b7ef96d24c8a73413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadddfb653a15b399d55303e5627b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac1be0669064ea10f6fa3802ca862441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c160f8623ea77a7a19b84ab3901e0c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a004fb8649e7fd1bafaf577947d626443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85fa6169d3811c4e899bc2041b5e0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf1d80f7ec9089fc21f469257a45e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac339ecc8eae4439c0a4f3e975c60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68df7a7d36fc5b3accbed682a4bb9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284aa73404bc39e5502159e9efc0f6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58170b224298b2d9ffa3596d6b65b94b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f513dc63a8237f87edcb2428df29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e5c6ae92294bbd683356572f85281451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba4f136b558c336a854fd8803b6d8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b722db1294582648cdc04cf98a41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf37a4d866b62423cf3702845c07c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ff63c4c3e018daa0cf5def3ba785455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194743fb2ce69e4c80115b9cb561a350456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7fd1bd0e921a442c6f291497d2d37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe697f38dfec281e82fb5e8e765187458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c88cf7183f9570acea7e41f4d221459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad89ed44afbb484a38577ba0c7d764460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6015b913c2f1a8f3266d21a4cdbcad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad58c6c2feef030a28b456f3b8d68d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd4c7258800a6c9026b49c2239fb19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a4b854a30e79bda88d9825ae0cf4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56b8782bb7bfab8d97bfaa4b1745ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affc12bc126b657d3744a36612cfdcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d65095c5542fed92855bf2ba06d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699ee533ff09daeaeba92f4027112f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6837b0e0fbacc6c5cef0f5c730c3bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818031914d7c0bad94f66072061f4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe4df120b526e4fce4bb45f77b49a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e04a5634edb0add254fcddc1113b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f0191efc9d901c33839fa6406cc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d3f3e03136a07e54771c7bbc1307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d36bd37f5df6dc40a3433baf3e85a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb982b7c9e5ff73b8bc574c3eec6b40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6d1d06e5630812c7db0a7fbbf079e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17952a205890ba215252a90623fc80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ff7d055aa193a288b49346617d90f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc5ce53e9492b59dd6eef16855e00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab27e73e9a11d950494892ebae13de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f52ed6f8890fa18b7328b9115db47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3288782a8a7f61cfbe0412c64f1c265483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d85e0de630cf08b4a86c898840cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c3c2c86509f14cb5d3a01479a762485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca137228d67096ea4694c6ec4acd22f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710ba7e1219ee73a05eebf935a0453487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4bd851cf3adb1d4a1b25eb612b27f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7024a79a17d740869306bbeb33cbb52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e511fb6b2898e36c8ec43ead81cd394490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa32d1c9e04af55b724601edb1b05c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6ddd2e32fb855afe1fbc75c4271e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c32cd83e7b81bb839bcad9fbd545c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7eb8f5226ae41496eede335df8b49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6990dfc8bf205c1fd958013e187bba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30fa5dc0645316987d5d108310feea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c305d816ceaf0438290b6476a5c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077152119e1c672bb4d2fa69e0c45f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fcf937c930390c73c1f43a01f8d6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8b4b29c3d057bacc625f41aff32a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c037b004cfe6d501d4218b5aaf81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79375284eff3cf010d20b96c3cdfde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2753fe5cb087d7c00178b9973ce6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7996b4a4028bf4defbee296997ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43047161a98a5e6e9bb303925a51f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b4f373564590fec76acb15022691506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8027433a5e93663ebf763ec0396e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5b118a60d41c634e47b2335ee063e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc78e52c9324baafe25fa028896908c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e4323a6e7402ed9dbbc1faae3881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8f5da3a7f47f77bfdf285fbc8be55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1d1deaf15a3d67b730cc744246f81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0aeeaf4dc584d0ead1d8c40c16b6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2ea26dda889fdea6d01e3363f54d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd13fe8f8db4677a7dc3444bffaee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43cad593526d3abfd681e42d31b014516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff77b8d3f51cdf9364a675fe89619517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040bb4c81890968807f477bc2b3ed24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbfccc5a12bd8721079c3e1df778fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea292285fc9047a8b3b041afc3fb91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c9a4e5d595a600233b28a81c71df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2c5e32df32326d34f412993c6e93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90dfa93441379285ee42dc6991b6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168be94de9629769deeaa1320f6407524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d48649b8cbc3aabefd1ecda1b123525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476e2c3587769c6eb1ec0a0b813d4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331723f58bfc0adcfe2f8595f571f8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed82014f866b1c3994e485eabb392c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428286da6842f202e9bc985b54fe29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e30e74b912d5352daa04470d1564e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d01de1c2bff70bd0b95c2fb0f355531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a18db2d6979a51783c3cbf5aac9f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb8fa524a0c86eae0ae4c50b8976b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b225db3401a6285c492603518867534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d51afec66e90dae3da9050896d43b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d801ca4a4ade35096f25525337edec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22ed3f7434f43306ebd6c4a5d4d39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd52d8db2296d5d0edf76a7065c4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aeef27921c7ff4da29e64907eba59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26508f5705cb52bf23e961f6394f793f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53448e5c8f9dbdb708a112bee6f1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b6e08366e9788d629d208e2d14dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229393f1e0c7b353893a74f08016db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd4e4e9ec0f0d398742c5cb4c66613544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ece4f1677e95981e9ae7c9fc8c8f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5845ac1ca007db656a3940a1602993c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d76098f98bf9ee08b3fc371aac9c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723671bb592c5b56ad921d66f60287548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a8c4f44f1b0e70195936663c086c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c0720a7c5b9911ba2e9d67de9f54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6573c451b1f21ae6424504867b709551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914304576cbae7d236ecceab0d95a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaafbafd00255f127ac538f41c1238553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01789f97a8362fbc5a3cf1c8679566554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455f6b7a436e1252a52f6e9ecda393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff5e6ff14966c9588815c7e58594d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c25d6dc27a8c4fe5d542de9e493a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1f3d44531c77841229ef38eee0e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c415e1d4cd123872bd768de478386559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f8f9a58e9bbc65232a2e03bc6686560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ea6bbe0d67a87fd8eede412f146c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541cf2cceab9f9c058841493302de8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8261a3ab318066e887ee22a4104aa6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fedc62195fbdc15869b7ff391881a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d983664db8ba8d6cf76d44f22116565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c44df9000ffb3ba5ccf80011e0cbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca5cb2296f837b8ad485e45062e16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbca2d16a4596d9459aba502aa3b759568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef7ba089fa4ba43f983ec9f64c370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43f6b1f481e4fd62e114c57ec08fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875cc0079fab1dc53ba243db0557d6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace470e7558992d09cf3aa5b728877f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7b2816c2a9c3ffe9781fbefb92ad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7b70e692c87030871b428828b52e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796249b23baa48ab67a80ca58d9399a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9da00707236e65274d17d3c43e80d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe254c628e30b1d78ac55c6faed683577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73fa2dfb049ae3d63071f979b6031c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9322ad0a5fd1a1f6adb00164c8204ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237681f479bbd1ef58cf23cf9afa91ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c90dcb06d9053e96320a9874848b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995abda33225c021b953c18005291af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f821e3ab5864119ac2ff518e05fa4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c05c5bf042d376a5e4d08c8028c29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b31c10241993711fd140e9d2cf9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf54f01c2063f7427a1e55075db96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab9e088ee7796dbbdc1943180393ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2894c24b0364ae5efe0ce2343a78a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec8d84f70313c7edca65ddcc45e27a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc836858ba42f00da9a0f549df8bed7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51451e170af9f15ed7c6684154fda28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a1f0bd0efab880b4aad42f46913b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d879964b3391f3ba3f888b2fe8401593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e875c9ad2f38d7111ba6e55636449594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf536129921d697a6060bbd4996d9c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb90d4712eac104ba5e3191a379fff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48fc4bf3a7e57f06a2c62a426a69c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80debc4eacc6664aebf5d2e225703a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134a7e71d49b32ab9f4fd19e424031d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafc41e384ac16294df8fc4831330f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7a33f8dcf2a1286a78c42ded2528e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866bded723417ef8f178b53120c287f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd5468965e81a107fbb76150fd0f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83b25643ac0b524cf09d2bb8bf7a2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5301b41ded4b757bd4b5619a159709d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258fd9da839268af138effc67c8317606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d0b59de3dd6cdef23d8bb76fbd434607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8ca97836387aced9d6b8d88a0b6cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b72bcb2465190ae7285256dc19e23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032629f333972cb6a649f63a96e975c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05992a19386d5310c34335b681c2e73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c731d28e75c654ec27e8105e18c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9c46a9cef31fe8fb5edae7c727a0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517917002ae2ae465943c7ce8fd98039614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7b6ec1b52315ac134db2638379bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724310daf406529d11e6a4d6834530bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf177cf60d1abdd70a225f2995e1362617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39023ff755af33a000a07b6a4b964dee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef2d0695fd06d6a5f0f752a3fef7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05b7494c1da61c1b80e3c609c3c12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3a9f1cb64425c6022eb38dc905bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d09c5d24145ccdb8b4683b9fa813d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904f9ee2ee08bbde481c04658bfa628623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ccd00c8a4a0e530fd805b40592847624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55201b8a244828cfed223fe3ddec960625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf92c3b9a8f1f6ba9b8eee8e03969626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3919c8f914f85fd5035e85bdbee0dc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff8cd7856d3eb71a22a2fe731f5707628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0323377d6a16820264957c140412ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d8edaa159b20de3026abdaccb81f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e1861f5f63b0f06a83c3491108268631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093624bd4d49112269afdf3fdd61db3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e868c27cd3da2bd852cdaa299805d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa727e540f3a0460d1a18b9a79f26017634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8d611ff33a7fd31bc911792eb9f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd899840f2e50bb518b9577114985839636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f157fdf0298d1f82b3d78adffee01a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9277aec426e323ef72e459fb78120638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514271af5c02dae37e4d5c3d7661fea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd12f277170ca4768289409b44e30d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c11d95db7c53c2717730a5698278641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89132f3673414d96dac3f91d64f34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ce31969652d5b458e7fc110467b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e0f1715f5b76da1fffb5c88ea8ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927bc1f96f4fb7cfe11b06700cf0b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5047d16d6005f8b582c6ddc2498024646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8b18aa77051c74943659d4d60a60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03eb64faaf6f8a70914d9e281d48d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86482ae1cb3da5b83aae650ea0119a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40ffa59202bb4c4692bf6bb26b937650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2e685971630f154ffe7b150db42d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d4fa19549349da7fb5398cf1fc8ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239213b60576e328ce6bca57a05ae3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cdea21684aad0f3c8d742178922f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b69a0252de62661123710ec5b87e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b2ee50fd3062062691dc559c1872656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394fc22664727ca9a374cbf313f6de2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d1cc49ae2c3ba0a595f9d7d5d0c1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e699a0c4432832f3cd248f911c674d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994edd8a12d22a2cc32967faab82bab4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9688739144417fa3c2397a202f82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ff26ff1522b81d13964a4858451e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658bc068ef081055526b1daa8727da3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7ea0c9391e76feab66cd8f43fedc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff963d61a4d8dd41f6b127d4c153a9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d35a924064aa123eadf50e9a105c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac3c7888d77c40fcba8b5e6d136120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f299903204cacbba74b8dadd1163c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab85b01e6a498389ba3092b98929e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25fd8a459172b84c7f9fdf1ccc4c07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a3efdc352bec97f2d4eba023134d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744e57d27444cc014483fbb9f80130672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5a5faa3ee6b8aa04d3e0084dd421673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbce64a4222cdb33c96970509fd956674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ddd836452db7f8a9345837393eead675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21828de1421aa269206b13fdca8b8928676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963c2fa2ada3713130c48bc3de629f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e00e764a210287010a58954ba75db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2fd664236824f9e05b8523e60a111679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8911736707fe5507b0692c3081f32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af906d7750deff3bb8e571b72e322c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7decaf7bbc35d706aebc179c0b2a66b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018316c9cb88cb35c715c249aadadb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc99fadf661bbec2874050f04b6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd686e1c81a948bfee55be73c8f9572685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f66867da5994f5b7f9c5cfafdd4231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e78b848d75ea8a026a42f691db041687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8514c3fe5f148a2b62b33808ef5d50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd6af26ebfccb04c593281b227b4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae7e8aec7ca96061eb1e6971b18a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbb288fba116c2f4a2f161d8ee7b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566597f71d80664bc7a4a3566aeecf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64cde5b92fe1fa49f4f15c86d72c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf225c2a490513f563fe3128ac281694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548384dc661f5bd0054c55947906eb50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0079d84691dc4639111beeb9a5a01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f72f71a4b3e1e4573ae51b159190697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6a1a90a4f804c88cc5ad5c004f00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c56e52b79d5042938c625e012580d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347aa11d1f92c5cb88107eb63d2894b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a48b0357b2917023af6192661ad91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c4cfc4ad3ee6021b3e1336757f1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047018d521978eb5af8c5f9fb2387e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362ca89212349b3ffa5a65fb5b3b1d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a0c171cec90050a33eb93a664ec62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ff8e24bf694aa5b30030931b0a86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d452a8c4dcb149a30d5b78342af620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1279f7ec0c21bde8befe86a7b4123708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ddae014024854a3240cf87bac2b8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ed54cd148cfe2ee1cc452f096432710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c933e6be55fcd09900c09bb7f2cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac72b231d844b863dade3982bf9991712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fec55074e49f82a6b2e4dd5ece810713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484c33c3e997740f248f097f812632714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234033b2c1c724335773cb8aed14f15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25460f2d9ddc4b737f747691ab6d36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865446cea325df6efaeba925060ff57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a4d4491bad9ed957cdcd4dba48976718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485ebb82e0861dbc81f28fe654182bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad990e92150c1894f614a2412ab05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef0667d30cc36e5903f0cc712f786721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54cb2f78a7bf31ef9bbdc487292a71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d4cfa62a81ab1523c7a9da98ab02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c0e3bd7efa059235d542c9e290991724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2525fe7b316edb1df41592f97edaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb44115cbd674e590d5ffba4e04a22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc29ceb6396782aab50144c50cb93d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ba3b61bc3726c1a9c7a6524480ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1dcc447154654f28d189f96dd39ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3e64dd6582118e2a3c6d5112a7dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80a941daefd2018543f149aaf9018731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a67213ba5d79f1807575ab7c0945c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31634e42d23694667a588d51ab813ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab8b65aed07c729b45aa5fe9fba0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b517203dc4dd40ded85e0aaf5997735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91129564888c8c3c52068a201d1db4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1cd7d7bcaec04b41a4ffdf87de7b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a890d97b42a4e73788fd1f2b913f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574044323ff41fca446734d071d7cc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b223707f8302c3eb70ea991d05c68b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475b5a5109ec806b44b375e9dfa05b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c6dcb20f6531199b90cba4d5b768742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd6c864264b91b7e3b403257e294bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac0d50a2a4ca5914d485e75ad44e6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b1b0ed2774cbda6c8356637d816f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2dcb3cfaafdc39001c635be9b51e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3a56155e4591b274ea87dbd54297747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c8d302c07987c4d4bae3c9bcdcc0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0b5ddb777a3f7bb5a9aef57ec193d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12b380a73b3ed947d38ebb5e469d7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22477b19ca4c796b031a2314d7470125751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53822e35ab855cf4caf980761258e85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978218038126b5299914ddd71bf8b1cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2d25da05051e017a762dac446ebfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61339606b9c8db9ac930d2b7d51a9b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd893505883101aea3a9439045a882fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc2ee659ab07e7edf40d5bc8f9c529757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcbde906080c0975ab208d92604762758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a0fa4779d6530bb09063416c8b352759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c0612664853bdde89d55a882f7091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819bb1807921bc177caba4a710bd0482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d77822c5505de16d71016455ca673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5ff9d53664704394366ec2cdb3b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece89629e0c66cbbf962f6517110a0365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0c2155789ecaacc79d4746d43073a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663105508eaaa4941e4398e90b00da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfbf02244cdb26007857921923c6a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8cb11d397fedc65a3c8336c548bd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d6dedf838619e940547da6fb3f0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80185d65fedada99f34a5a921d0c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489337405dbf852846d481827d04cc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc849359d1f1bebdd399e3658f98d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f9629666597a3529f09104e277ec114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e60cffd57c2208e2107a04bb14930815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcabbaaacef204c41c29b9b67f579d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513166508746156855abe189aaae9cad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c2032db57b1b866bf8224f2ac987b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2895349f9e0ae6a876c38f3119463c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcd8151c4bf545c23a4e243ef7c0f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b507f9d69f972d2b7f1ff59b0636f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8e4acf6f5cbc85c1f77dd7ec2cd4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28028946d0e6814f92355c5145c04923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5593f9041a6041b47394dd31e57735624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c20de3bc7f0466ecd98bd9b35399525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c88fa0dbb7abdc9fdf497094e1db7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f80c8a5224b26447fa5bd10338e8bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa64624ac788ace53a927016d0b7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbcd0cb8e4f242589b342462d0c67a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4314f4f458d8a8e864ff1636e2d79f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dddd9747e5aab8914487fc2900e3ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440577294a771f73b96c89dfa6f778f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d7a6f75b72cc521d4554775d2407e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18dbafc4f233d5d7dfc77d98c89b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e62409ffdc0321c5a0eb6eda1b19cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a080316194997ce755148fb403e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358606f85a633b69d85b7a7cfdf1235637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3daf374ebef0ab198aa34d64bc03b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe38cbdc9f59e536687f55ac6c96b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4e5289bec3b579eb83788eecbc8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca345bfb541d03f4091ab96b147e76941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bde7cdc21632127e8cf33dd950d6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad21abe1eabfd245acea8556dc05a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e3827577c705867df6d3858a1bfa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2c83794cbdbbd5d163b5f68d4862245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead4a37acfcf3abfa99f7c96b416fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeccd65b699161c82097a5bde44cbfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a7fe8975f64eeb40dee155c0943748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452771b2d7c7fc7d0ba32fb0a7a424e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f8e1ea4df044ae7e73f98cbc980450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b9019a5c2e8a02bd44d7c978c888651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297708083c0f1d0ade7a1c2566fcea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744ac786ec8498b2642efb8da082f9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735332cc5285da2b09f4f5b2a304c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f8a17e3f58d979479db096bbb94255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d50701ad0a7ff8025125f9768f787e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af6acc0cbfb9c60ee81b24957432b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a516b1ae48b29d8a44daea5fb171158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf2a48f2898033eded7b0142ac5c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a770eb9463e71522f6d1b5e8a28b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3366b2f598ebc36007a8c807a79a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc35f6b90fa1fcb5037f7c70230271b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe3918d73b3f59c089440e5fad22463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3e799dfe06c0feb3d28eed72ce3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb097f56ee8540d8997cc9bcc592b5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f89509caff9a402d3ff06179027966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383e17d951171b73cb7727bae26d6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684412b6ef2ce600e5efe184020c24768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4716443b68e6a656a8ab0fd670430069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5557492a86c005e061d8caf04f66f5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bf79da57d7b2e83e9a6fceee6c99a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4994dde5d91aba75d96275a3015cb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e2d4c40d66bc7e53567b0f8140c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523a4902eeac34c4629641d76a7fc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16f5c2d1aa95074f8bea77555c11675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5fbcfa8f6ac09be01ad6b7f3fb81876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace49b2015f794fd797e53e064b7e7fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080702188ceea5736a44fc8e299f724378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16279782e92a798bd591a636ddc4f11279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872591e96269860ea712a38ca8763d2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c6f94b7f93f72f1f7cc4610c6c19181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27022c7f210a480c2df55f51ccaf10082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8635ef9a31563f9924d6324830878a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0eb8824a98f355c0f0a50265e3eb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97884d91a89124d7d482990b9b981e7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a4aa63d12187f0264bfda9b01a9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289746919d878087102ddea05a272c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e003e2e14076ec35a6d901f71f92588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c0316f04d54cdaf4ffec0a9ac29b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed2aca026bd0b358dad1f9768f65e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6ffbb1570e7be13e1caf2765673591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b2856de39d0bdecb1efb76f6193c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579345d03a894794aafcf0b894c1080b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff24dc7e2e5721191aad125d968cae994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d892baa421954fe1569625017a56d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e2b65bc2c6ff2029d81697526fb9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de92df4777148b2979bd083a98f4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc40e1d63fa8fe49fae9f16422f9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3959386614b58a17bbd85d08dc697599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c706279cb60cd990082ac98052d18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43c0ff30bc0362ec54e0b41a0718aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f83efaee6d45441f98b8ed70006ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9d6ba7823930029d20d2884df6162103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4025434c00072da8dcd76e28198bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114baef875baf2b8b145d6d0c984ef58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4666b2c1c80ae9ded5a563fb0cfc582106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3928325c0edd46b23c67198a19ba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a796be63e337c3004e8f17b3a5c2176108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac2b4186a83837db4b35518d112edc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e9ae7142869dd6ee5ca752849839110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a185e293d4069da30fd4432d1d817f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76954997c7cec1e1f4fe6aa99da930112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0fc9f7a91fdbd5c23a3f91a397727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218347128580d0f0bb0cc403d2660148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf760db553effbcc8ff9d348cedc9ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f574f22f2e5de433e1661fd463fee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716df63ab3084f5a99d69c236bbf48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e9647c82b0ab6e890cd8f75a4605c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc44512e5632d804ebb09a233322461119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf101bf1e160e9cab7a837da0ab99081120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9b4078febfe6208bb1f4fa85f836d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b1019cebe002619a05f7b02e12330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce102a4afc515e722bebdca8e8ecf85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f43e111dd894dbbe9f81773d3940124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73346eb67d61b5a69a9475d2cf9a91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba71459a59881dfc53dfbcf557a8de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60f8f86fddf4643ac8b6d84af9001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97c4fcfc94a32976caaba4a2a2089128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7a14a4e2b5ada521cf4a1f4b1679e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb92834765d81a001e24f23527dda45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e2653537c720fcc89836eb9fa215e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581804ab06bb048f6eadef4a778fd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb69de24c26bb5dcb329ee5cbee4bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80dbcc68a2b73772ca2d890d7aa8fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398fe77ab1d886793d7e9a3d8ad909135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a2d45c99c893343694144fd08ea31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ff9f0792fb5de19aedeca64ececcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3ccd2d42ca9e41cc7a893ca68f5af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12b75751edf1a27f97d560821399ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e705514c28f1a8daf71371b0d383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b7998745dcc83d303f74e4c6d15d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f12013cf830eff81c831b35cb2571142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae284dec41fd8053ce2c3e4a674bcf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb39f2cb8d07055102ccbe9fc9640144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4015f6e863a3e1cfa48f9ad3adb7f7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d1af4382d193a507de29b64054c16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fa75961150423053fd714e04dc88b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03362f1fb4543be7f49a998ef5fa154b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc77b43bfda7f97a76ad939f7f9c07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9cc0747087af52ec43e524bedacde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b094e3a4a76ea802520a3e63ea71d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268f21f87d33cd1443f50e7d67347e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0caec0bc7990fe73dd124765c716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c365c2666ce0cd2319be73bd44e9c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e7a6674131840b6509dbed09cacb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb694dfd9ec4d0fa78b68211a1e02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b709dabe67072e1aeb7f462b29a57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ec93048670b97a720de5c4e2da78f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e7f54d64388399f75f302874982b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102c1d886d275452f5d51b0b8f6eef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e9eeb1973ebf53c154e3693f5bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d160031d071a8becdf7ea4d4c6ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549baa4aca80d6ab87e9d0250455da7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41edf71fce2dc3e89520edb2b600b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880a9244c9b07fe2699b3ec8184c41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008c3f0fd8bc50610247867dc73e170166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71279339baa18c717e7b7180e1cb0c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87cb34cdc2f2f42be4a4a0ce1173e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634d74e6d78d4dd869b2f35e9e6308169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2a630cd551b03e36536bc7327282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69b15207358f09f4d75dcba60b5bd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179de9edd005f99d2ceb01db00434ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12976211eed17e0b079e51f608f305e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b541d1889a96d66c513336f15360c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1b77b4d11ec077664c45cc65d5f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08444b179539059eead092eed0dcdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1cc4e414712d384ef8a9424edb8cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325cd27d68712436c4900472885a77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220ad37771c43dd45d3b9ff0c518c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c5597b796ee7c6e1fa9be176aaa8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814762c1ce5016f9e039dfda4d2a6b61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf9cfa012ff341686d4f5c1c767d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34714728878212ca14cb393f31642183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f4f5c69cd5112809eafb03b2851c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18082c434e3fe9534f96a9705709564185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abbb126d55384d3689f54183e996db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e57b54368a5b6191868c258947f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6352f56c3f0a4049c7c06721bf430188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc6a464bf96798e0795f65449fc0b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841dfca029e4ef7facca054f48b7322190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87190360a8ea1f4c22725925b8b42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c522986867b864e84c645a2e1500b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062dfef26c54f9e0fd6943d2151ca90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66e2d4ce12504a92b19ee82f9cdfd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838d2e233e8637849d6fa09153cf309195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af1aa30471a8296caf65e0604c49ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf459d6b49d6f7730cdd4b8688197fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef0a741b83a35f057e66c4ffc4a2a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be9db41879571920cdf1f316c3358199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f4b1a4637a546921744b7ce07eb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d52a88d26a51befe741eebac4bae82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8737d6c84f93c3e8a30838d691c6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76b5281a406dc66870478905edab6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b9f461444028e3f1c9fa44bfb45c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac19416be5f1564e6238b53856b1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55525a9d84482b02cee61b7a0ebfc18a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5572c77ee2c0eb45e68755dd1cd0c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa47c747342816da2520f363df6b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465edec550d61cc5ab7f63a1711a1ade209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1935c02d1b2d76d9c23149f536a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151cfecd8f59880fd73428b0d8ddc80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42ed3b6a947665d429fcb4214b1592212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f4c45487923880c9ce389a8ce6b8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f3c0b8352b1e5516154e19b40d331214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534eee237d5a3b635fa555568c44b53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f66cb146e76a4e63935d79e977c3c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca136251112803d15b2e9c84fc0680e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c5096fecbef24cf50bd7a91ecde05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b7b8bc980160267bf8350dcd00ffe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6171c93ebde5379ff934638bc4012f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd584ebe4b0fb47f73f0c200f991b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b687c2bf4c652f28e6fb9f775444222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef600c19e5a8563419223b8399aea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308f82df90ac4b91250ac273240a3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032ea036dd278e3a2a9aabdf4a0490b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d155231f086482f0b12a70ffe71958226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1a6fc893fd412c47a871e91f33c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8fa279c75a89565e811abb465a3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63173dbde6600ee87412582b55963d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa260fe9b8e0d06dd59cb2855309ade2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f0ae641b6217a8be11a22c834649231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc803da2d2a371fd91678662bf6cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d99bc508e4fe2d0b48527bbedd1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee32fae2e894eea449a062bca056818234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe955b152a73634db8dbbc355a156235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812a87c730034810fc7914a8abbc4d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5255f1015cbc3fb928c98bdd70ede237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b60ae90f43aaea94bc8bcf539c05b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee6b605c61231ee9cf459521ab173239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade64f199bd1eb9e39a0c95c5ab28e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7bb979e677238be7825012c51ddc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f583068bb13fffc424db037f894e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5bb6aedef0a04ac455e38e2ec582243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b0b2fe74e0dc69b3f8a331641e4fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872dea9529979fe64c099b678d41f74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22d3af7fac83877c8d0abb5aa6305d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd07fd92006e297d10a7891038883247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ef8db46f2c09714d7d88dd39d181248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b49fdd549159c87acd3552fe42d79a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948331e48646ac8da177abe62567361250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce42080fb3fd48d3479933837defe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896156df64a15599d58919539c4139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971350a875e79d60badf812d8fe1cb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb2f23f0becc273ffbaa4e9bfc1cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae750c52c0916eaa18f4d850e46765f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca72fc3c3dc32a634ce241f72109247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b1909f60f51ec59e7d054a512be9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda9e2628809ce439b48d53b1b138b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c88498106404ff4a811736147d6f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0aaa0ae98f5479d1d23d37a7f220f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f901567a9bed461db3e466f62ecc2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70442e64c290a83277fa7809240f87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc65853f0ec662d4f7fff74e35d6405263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47a783923a69742f12d7dd5254fb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f317a177ac717d97a4562886856b2af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392276512baf1c44b50187f8716513266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef47bf96a7099a90e8519983f41426267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b3c247b00f0341141878404a05965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46f675a0b59c94f27420026133eb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdddf66b7717840c31d7601a42d4cfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae12dbf9d9434e9420a529a119af0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762271e230ffd4cdebdb27ebef05682272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814492377edc04325f73523ae41e94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42875b2e874a2fa41c7deeb69bda91ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14601f5661b402b6834a6ebcb01add0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d17f8dfd7adf72495b1318f649254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ea6707b9ed68088f2f6aec7b208c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e6d098d235d8e3cbe5547b6ae91f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bac060185d9671ac931c03ecf5c1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed3f250f8012fc46b4d5e6d369f02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de335b05b04b5a0549b8e1e16e6b15f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243845b7e5d0aa0d894010702e6436e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde635f59a0ddf156a0484163e3603283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a6c3e46f2ccc77bf8fa339b14eca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53511c98515d5aab2bbd0fd1f01559285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673ae56c582aaecae176933d2f30e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2bb808f221272f8d4fb523e288b44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb6d01e9bbb66297b2d14a417ba25c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee0a7ec94b107210db604b35eac24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e535d07fe16645943a275524da48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee32e70694eb5775a2a57d482c8a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a31a3fdcc2056c2506087c4fded4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d67323cfb4b5d08d86e70ad765fea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122394c07c6cc8ec1919c5fbf5a71fdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f0c1d31c623af1f5256b780d7fcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c6a4b5842b4a398cf35a2893aacaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce78b6fef27a2094b164278eb246f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14480de6cb5a2a046c1afb15e32a15ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38db3504751a3bf96feb9398f89651299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343dca04d133462bdfb5eef57e2737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a8d78584ca65d3b02f3edf0b19c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a27b79c9fe7985f9bf4989c5bcd03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147db774c3b4b0b6e071272e6ac7278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7262458f30c89a68d77eb988b34e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdb9740ba346a5904c2cab0955332a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211f8678c8a73f3718276092977fc06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746909e70f1809e89e70ccd0d90ef1ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f106df6548c748eba05293815c349c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a15639579f7102dfa8ed6056c241309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a8bf250254befca818f4bbdae5b7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622daf93748589899dee2f7378dd17cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d5882625bd3b51ded580b7bbb44de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8bb4f76b4339cfad1682d9414544313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76de2df7e410934898a2b344bcd29f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e055f66addaeaf1129f42b17e442315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20078553bfdc7a91afb08e60656617316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d779e93e64c79f1cf117446fa4ab54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee05fa5463eaf719428e9ddfd63615318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccdb9425c10d593e05e20da2e6fd78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecaabe7ace7df97b0561b1532f63a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ac132c64fae06fd45237eff5ab43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e047bf165c6a84b21e9c450336145322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3bc5b7989b52a857f682f25b478a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88e5107f22f5e194c23e2b5fabdd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a4d76a607eb1234cb16e44562ce0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f728bcd03c4c08cbe11b6f029a61e5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a02f1259898356d46a1c3a3d62e60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc7292736a55462cf44d8bf05b852c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48debbf41e60357de2ea1248e164bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db34f08c2001eeb6379d26a4c93da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7563638fbad92745b25f4d8cab192d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd772cbe097edaf5693a462b7960bb76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fac3c0d349ed35648fcd976ea19f02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d5d5d2327c983465884bc86f1949334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebb4eb0e75d5fa7d8d4b34cf37213335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452b8ba5e42f14053e0dc3ef8efcdc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b41edc8e61523155921f509cf461e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa291787695addc8b9757da88b305b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05b295829962dd0b3b89e5a3f39b28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa3b0efc46dd823b4c7274475472a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4fdd70f9468d15ddabcfddd84112341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a295471e8aef85db678bbc219d148e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae974f44deeba516bb24bcdb67a68dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64916f11e3202d686d4de328e61720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad876e0129015efeb9f836fb640f341345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b964b8fa901b4f77049371c8cc834a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181f982a76fecec9be48e0a65e50db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362b5c97cc3a863e230949178aa1c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42c64060df104468ff7d8a05b9041349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756fdb8238f97aff8ad2e65b6e1ccd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40184d64daeae759ac6863f29fe26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71c1514b5f97fcf085de9c78e5b9df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02829fdd5c5b5d1a2c85d6c41cebcaad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80b9d303555e89897bc02842efe6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9cec520cd60a80041384d59ee5708355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c51925842a5b84e3ae1179d55199356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3720333f746c16009c93c6fe3dd75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc004b3339b41c364485162657aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b0448a5213c04a60be2669a2b793359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c134951ff832dcc9d3b18626e1725360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b8ae81373487d9a695325fa85a208361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9e42a5f4275796ba744e3779f48ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1829820912bccdaee33cf477fe691363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f081790fa0404fe92b620a828b8ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf20073eec68d572bdaf7697b97f0f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b8fc502fa08b843fb555232130517366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5adc934fbe4ed2d151a47043cfcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe191049e90833532c7e77a5f8d356368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65554fef4c06cf49b45b4f09bb9a4bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67972895d60d8805f49f80857d6738d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b7842cd91b48e8c9ff89fb35e07a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a26c8169887005d27d1b3c2fac0c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca12391702295b831e27dd0543642373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318ff2fc08601baad913f50e90e73b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba741c1bfba39e8375d606ee04c9f67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f0084cf8232ed775b215173c16aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693241ed3befb204de8c3e4b07b2d5c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399c99ed61815f3d73893dd1d053c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e15f2d40f40943dee0e33d3c5d137379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63409805427eae6272f23142f5a26b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa06598cf84fbb43d6ce6b860f6b12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc28c1ee2af9bf2bc21bf00761af9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c794b306631d1722df3105400ee5ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4afcd03ff0a8c15c32fdcddb3856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fded262abc6da906f4c0a2041ea774385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c5f1d83a3ed45deff8b6df70ed314386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208d806c5a26032483d2af2e08b0ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc4465559116813498903c809a506388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f14193217edd14840abbdb3d370ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1f2492d6b1d1e68f9bee0f9f5c71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a54322853b210d52e8195be8dde52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d31674bf36821c5e81e59a43a7e6ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384604b343160ab992e2d473589b76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53327f52af9e686a33031266ce570a32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2436fd25b7447181726e833704e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d86a70ef82441a575cf665e8c0398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57b1579881cdbe2ac8298dcca50cfd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8914fc0fc42ab2cffd6c656661c5b9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb7688c45507afd5ae03b95f0622f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d1feffc3e400c0a53f5a94488d4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74574eaf868d90c0643cdcb342b2a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4effa4fe35411ab1065f6b86898e9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfaa4ea235acb98514db525afac4fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af4bcd4d2c010457730d81ccebdf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d63704517f9ac9f7d005e5725ccb76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f192feac87c05b19b5577577ca36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd437e43854a680601a06bd737e9807407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3507c257f7e0f05c039c4d309f0199408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608547feee471949a90d271111537799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d007b25fa7d1c0a374f76b5be8b93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c0447faa3959837d89968e875165411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1aaff8091e8d1184f1c7c302ee755412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b24c78a00ea5bd2b94424a9f94eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea33bc9037542c53ee4ab336abd0ad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd52aba30019b2f0912d340453bcb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e540f7f1699e70f9f7dad99a42a817416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196871dc8e87edb4578d1c7b2bd0c93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203022c3c3a100df3dd0240e1006ff4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcff1d78f41049407b00fcb111ee13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464d579a17f536a46e98f4bff47421420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bee37f04eb08b59d9d89cb785e447421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5ce97b29118e82cdcfc4c7b3bb32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c05384ab125c2f90a9a2f13d2ac044423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa573757dc107a1021ee2fc4d630da4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc430468220eb7128cfe07fc60de05b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabef5d1679dd5310482f4c50723e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767775d0c61facf4bc907f5025f74f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b21a3a5d2563b71a58f56257894a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d7ded74cc7b300487d71ff7d7cd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2d2311317c531e90ae719ade10d5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf32cb1f12510eb58ca49b9ce265f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a1ab943723c82ce3dab24a87cda4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a772505d5653e868be7749058b35535433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb6cc162af13e36d3a44391f567580434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5202fe663d9e32114d256efaf9c5e58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c39fc4915b06506b545c3406fa38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf451fc9713dea4be4172ef0545ac126437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda96a68b0778abde3147dc09502a46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1860409a208b88cc5ada110b7af0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ea1ad364ba74deecf93c6aeec104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86faf910c1ed0dbb1e76f31749dec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52659aef4b841a9cb3fe1d12811dac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05465de3a956c56dba55339c1a829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d1ac722382affa7c670bf68a6b10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cdfe2de49d989da8ac3bce6da39c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51bf5850aee4421ab6685ada50b2e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e9f9e614e514ce856761cd2314d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafac8172ad69a8a8dbea5f6a9055b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334f5a227c4619f8dae69debff44b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052ff761c0aa25b147eab4ab31ce30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f24581e6e0378ed9584121004483f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6894d2a2c9dd70c224373a6da7db3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88550d1712cceaabb7a9446d7f5ceebe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c13ac75794abda7637cdd6c0c44712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5001d3cf739ba7c86d72ef4c06a89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526f7a572e58a3e9a918712081b2d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a75c3260e32ec9d95e67c905f0639457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b28532c4d10a8b2b2a100f1daf076458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee145bd9d56e5c2b2cc63078677ba01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd0bc18b6e95ed3e709d16b98bde0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e467181a0df32185099976d99e579461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ef846a1a10e99db610b45586fd0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1018082f1185f5b82fe0e58574da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71014a3708ccdadd20514794567b8c9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0a0dae86d53320f6222c91d3e5fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc39466581549836b217cfb6a219c0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe420a669f30277c8e6aa83acd38ffe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acecdb917d09edede3598b7fd30458468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488446d06f55c943bff216bd23bd429469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079273096d349067f55b14179a1087470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cbcf561e5719128ab1896c656b04d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aedea424a42ebd11d84aa0e8861741472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c6485ba8e1277ba6a670b1b535117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0affb4b8517c4423b48c9e2d978bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4de38470aa3ac6680e78c68385588475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418f398e909b98d0a6bcc2255386ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78451d9b2870662a772c0c17b1b38c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf598b0a8cae5e6dbca49f6bc9485478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad7e380ac50c87d90b7d24f856eac7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba690eaf3f0b18d8cf57e67137b9b5b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3160f8a074482c2e66c1562f0b7a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51da8ff5d037040cd2374fe9ee897fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e5afc848bedce20e864d62d1dc4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aee8bb30986ed885dd6b64cf8e89e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d540b1944f2a1959e816ab895b30f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39662fc3e8ea04113c11be9d69ec902486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435029b741f75cc569eb9590dbb8a843487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ce50844e882b805b757f330807d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312603bc055572605446106bb8b8af7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51795aa6baf7eec03f89c2649c3c6fe4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc774fc506dcbae596a2ccf82a0d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a2c1d7c325da1858c30da2b5c8a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21194f579b2836c2437d55a88766b5b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe4ea6a70eb9252463bb7e23f413c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11764a6449a8a4fa210456a3cccfda8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37c82c3cee86d617a96f6a6026e81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25e45c829aa0b71c64b389708e606497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9db32373878a9a0bf8363fb0a8ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb0c3ba8aa154977d45afd8310d87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99880b02fc0c6b03a5dd3899ed70d126500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244a47b513ea47369d3a344f8dbf91c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7acd9dc00b4fd51c08d75ae0b0fe33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4f94cc281f8fde74464a16524068e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12942bd7eebb65a964e1bd1aa6dea9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a5bdf55c65dacdaf2f512646ff84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b4314c86bf7a485cfd9a1b1ba1b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0207fe2135a7c7d8854913284673507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a10d24265011c2195d1863cbd04fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cc39bd322f0bd732c53a5589c3c1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a09b3f61a6eca4e69fc47d4245e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2bdf8ce0787e26ba566ca461bd369511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5562a4de8749501acd7efe533b9a80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937a70f527e4e0d2ce4fb5748cbbdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6daefd57753b3694985a2f18daa70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0816f323042e7117a901d1875a1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5044192dc67787fd73e8e5d8d7bdc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe8904217e71c0db1e5e32fb933d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fccfb2ca7e05f205e5928d09adb98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe8d316f3887d942f77e1362adee88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d0503a4ce164a1386c9c1ea38f67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385354c89b6009f239f234e1a7915b45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6bf3e3f14b9764ade9eb45fac2e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb51d937137d1012a6bbc2b698c009523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6e6f8f4e78e1519fa90210c3d8419524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8553469e279b2e3378c7bea677adc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1920fee270ba0ba5708f7b5c50774b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d89e9ba09bb3aede967bcea4b7242527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee791d8b1d15a26a0dba6f61f78477528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883c192a0c03a37392002ee440548f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f255460861a62ab745643956708e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea719b635a13092c0025e1cd1a3a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c16a7a8393074cd8d86647ad470bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ed30b9ea26a1e4853d0f84243e775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09d6786de4dbcbe5accc0c3f3640d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f7b49a7b3e923fc205e1a09c3ab6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e1adb13f97831be221f3695330c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c8649d12b5d07c85adc25dfc8910537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df373cbcb27727140bbba77bb01e988538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdad3aedbe93dfa08f036343933307539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00bd819212f045d481a130a3227892540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cc56a97e5af1a22699229d340a8fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178733d957659bb6c1f0cd6402b1aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce006776924c8f6652609e485978c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0739ac3100df0aaaaf9f06e10618d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9c1b6b1a461b8ab0a000cb7b24a29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433c3957ed10232585180a8daecd2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851619a75c83dc1ac74bdb3553a02b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf7681391ef323e7d25c40ac06bf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140da098436a5f82302031f879ba974a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f8cebbda3da11984a88c468e5716550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c2a5b4cdda9702dd4e50708d3bbc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e326481cde42b07e8cd9e9f529987d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0ebcb17332cbc901997806a3dd395553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17579264ee4d8968130347fdf0235bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f478cca51f862954d09adb358469556555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ed5de68f0ab9fb2a3c7514a32c012556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94952caa41c6f8e5b94f6edf5d9bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810919715f403d28e8b7f0ee997efb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bdc53783caa79d722f30e075a2c63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2ee46e95ee8d85b69af5ea827889560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2047daf5af91da065a671de6e1a59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703554f0b1e69e712868de087134641562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c209ddd053e514b1b732b05b5eeffe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e353ac402abd16f1d4a92628c5c9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2799fdd6bd560523ab6d1ab41e5c00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c960ae3e8ad61f8a0cfeab11695b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b94b3d7bb5790981f47393907bdc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7326ad39dcc3f7a03e96ff3680e759568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc918463595d4e15de273b944b84a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f7279b2bf1446baf1fbc8a2f13847570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273f69a1061703086cd3f8433af69d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553565c8e1158ffea694e5f5bd27ccaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6ebb668eb1afb4929d8dc462e6052573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb4326c0e6e2a0c9feb5564d76b250574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399a070b51319ebab181985dbc4314a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856c61e1f961cd87e2892646afcdf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cae933fdb539f4a908936af4be3cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb626f218462cb873aee16bb48813668578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa028b372428b7187607f68f0efffa9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636decce44592f7dad936d983e3fd89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06dd378a344a7ee91f85024d2d0d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bbd7fe22fbf91b0b7c6c34d68f6ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9360fbfa240f68c1ff1fe0c0e035583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a6488e893d5211bf4b592f446f664584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62475e4561d887f682e71d77da5641d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2814f8f9341cc3d1299336b3118e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804de102fe0b89b3be3fffe24a1277587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed2d4829028d90cee6d2613b9bdb21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd0b17bc98096031ee9eacbec1344c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882a882ed875cc2c32366c476ed920b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e49466b1e8dfab89e47dd48d33ff4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ecc9bc67aa507d44619435023f366592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89019daa249b767832ee582b314204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9a3c3d01ced869b4905ba0f34998b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da20d7b3589934e87c3a99fffa3f494595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a0559fb7b0c2eeb241afe331f7e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbf28bed29800e2e3942abcfb0af1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c146c386bd396fb1ebbae9294387598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf59aa071f5ee60d94c142d23ec909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5a41c085765c6b5b07b1967b781f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e583de2c9e2c1c5bb13cac7d3f8358601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9888d6d1fa31778eacb08d08629471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c54fe7ac12ba1f9851388dd2a7be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd53addcfcfe8e861de61a88183851604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ad2e5cc8b801b957ca773444a867605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cabe5d34a397f384fedd80365ee61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e883e52c4f5d2b9c602fafc6eaaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c0c7fd3a6153d7309c4363c4cce1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2958b9885a4126445948c1293d1956609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4e1e8137097fb5824d4e7528a10f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea451fd5002e9fd533ab7bde4532ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4c31fc5c564a7902b2e74d7e41e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad6aabaefa67a24275b636a2d3b235613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bcfadb006d087468dc49dd4057d95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad4a0c408f1161de4df5ef4c34398615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2dcf6c1f6f517d6b71956babdddc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ea3b47faf31fd71ec5222400df13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0183be99b4d6510d7e81e94baa11f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98468a9f21d070a2480702168067ec6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae522ab1aa28ba3d64d5f42725513e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e6a5dd04ff2952a150174ef02e3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f68ff1a813982293a949f62f7fff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceb519d0e98327b8568b3c5e37c310623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074b5d20b30a060cbfe17aeaf948c08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d8306915ed0554cfd086f2134efb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69882c6c4512a30774489f13c1d170626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a2b17f5ba7db560d2ff116c794248627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae52826bada5874cce64cba5648faa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39bd12482ee273146e15932b31ec2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0504479efe26f82f0aac99c12e4f532630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882948d1caf4026de05b513a03ab5e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc2c894cd4b2376334ca086387bda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a77eea77b67d4af6674f63d45705633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bebb23f34761d2ad3290d1ca88f079634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774773fbba135c6ddbe6dc14c39e552c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da173facd7c1ee4c6efc220bdb8839636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e6902f7d54f6a9f5dd71b3aa6826637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21216b5f5635e25b389cd00fdc1ee7c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d5ca54cbef066636144cb24146aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573704f8211d3bd52bcdeb315ee31d4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766138820a9672ca1714a1ec20a7891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d3eaf901e4e5131eef5d66d9304ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e43ddbfe589e15a77a1fe2784af96f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2069a119ffb1e1cb4fdc8aaa673b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d07b429065b691a586e373e9c4062e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e700cfab872d311d57dcf5d517f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b4e19105ae7452d7c9ee198602a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d731dd6b0e1fe5df35dcd6182c1c38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f7a38ea4ba578d0515c9693609b5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514831e5692f6eb31b5215ef50757e1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e34dc0643a91c32c8e8cf29a89f33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386717de3e652864b44fc74e326e9f5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a1cb6c60a90d5ab4c335b782ed2ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60096923ab0d6136fb7b180c3748b62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9fb73e4899fd410688aa1f87d04ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee96a8d0d488343cb351a1ae855237656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb92ab51ca343e858b425c602e2a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453ac9f3dff4e270ea8d1fa0efaaf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15430f2fc760d494345400d9c4bb18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4ca1e5ec0293d9c3e22c39c735aab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec92740fd16e3d8ded76a1ead9f7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8146b1fca85c2ff5c5555ab54ec5e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df113fea17adff7479e3dee3ebefef0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b8d339c05c669f70f207e64f98f96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f2e441d4eaae062f752138025d0fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a9b5e5b12fae6ffb0562c38a642d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5509d8ddee322dc7829110e78522c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d82d9dac566cd36173b295c799e82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc28d3868c8e011677146b6792b77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3227d848e1e1994e0384d8ba597b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f26375ec148a528ea8a866c804e5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064835db1989a2db84f4b0dfc475fe07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808c318c0d897c7d86677444b7fffa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1743f0302bcf9b23b2bd662b4e87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a48e7fbd9ffc3bb67f3ba2fae3bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09953efc80a01f6f36d352a6458a00a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b067fb2af9e1ee3af595ceb4816a886677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcca86f5dfb8873177bb6f0fc0a749678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557668b3750371f32ab006ae23bb81d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d40f8fd1807a1758de7dcfaf68dff8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a56d8a39cd433056d2e17b4a2ed555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643d619b1f8e1bf3f706d4f2a8c17d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888ca8b913ec6cbdd97c623f4694ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea3d3ad3d62d9d490cfe68fca4536684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8133eeaa7307eac9cd6ed3c45603e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d46ed48f34b61d9e2323c73c57da2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab57cb8c6d9814b5bf9c16d4a77a19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45496852414923f11d0ba49a48ad46c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff6337eaac3e7abd24b39be632b4b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ee85e4eb9745c87711ff6f94d68f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71328e57ad2291eeaa64ec5a104c99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372bb76c5c5f6fdcfad73a483b12d78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10bc34650446efc1c08ee7283c1bf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57159b4ab428934394f33d8e92d6826694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbcef5cbd0dda0172ab0bbcb90ff09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17a344bd7a4b853f1219e0ab50bdcc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4431268882f45b8f0d01214a710ae0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd12c5d8d0f9a9f348e73100982f65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56eac1c94a51dca89079bd1f8832d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a648b8bdca3e8e21fb86a21e4dc70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cbbec7da61a077bdf95d38c095c8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa8aebfb2585f09a5c9fdfa15cc49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233027f84bcea09e6f5e50313bf8309703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77640b55cd0ec67b2f3d9220ec459a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ca28f1840b151759e84bc1627b38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87225905ae03036a880dccf5effc67d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc708224010d63628e55a3eb584ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d79254f2b2a0bfa43306b06f8375b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702ecc917a62880b637de39aadecc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64a83d0714e0cb5032303e2ed345ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86489c282f4437535e6ed50795cafbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a563a351660d215079b6de83a6cb1b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0247f1a53fd45f1884b844019ed8659713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26246f32660ac1bc39ac752f691bc891714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146909a087b29cf5a7e49786cadc14c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bacf8ac87de0ade325365e5b07d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1fc6c1906c291f6a6a2526c436912717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3012377a8aa90e6893ac49e737f98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39159707232aee99200064c2cb1e6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a955b8f434952d85470e981bfaa4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4262eb2357628d76ac8180f2464d4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19df804283e9c448f4dafb196a0388722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed56fd2b32e579d27b269378d7888b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c80cbf3a1eb07eca0ee219487c1bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d281f456b4d73aea3313ab4284ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aca4f032115d54bcd9dd465b0dbdfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809bbc6ffbeed8f9e89afe3116a265727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b5d30c264f745e247faa831b7054728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881967588810a5b52d509368a0653e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4cefb13b3670862025ca24c0a62f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02744559a875d6e899801a48c1c4506b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaed678c4c2949c39f7845cd59ec3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8e6550d52d8bbf1b9856056497383733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c737c2e90cbb5bb2b84ead61d192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd433318c0b535c754c6518f0021b3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ba03e2092760c02096cdedccab18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee770a340c73b8db3867818802d70e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d231b844fbaf28117b6a1baf3af19fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cfb2aa83d1631ddd280a2cac2cdf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7057a6b76bb45abeb76870b1c737587740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f1125f017de88f8dc2ef36b9ae8cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42409916f21cfa22cdea53ec06bcc915742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f2a4a6e57d627bb4a4cb1d65cf7f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b786937fa28a8a6ddb955e2ee9e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d0ebcfdf9fd59035309fc1be6736745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344676cda133e8a4ebb63ff874687d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f08adef04ba9264b2e180234e23b2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a1c3796cdda31f933c5caf066c91c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca94e287143cee5dd2eef4f0eb674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e00d1731a56ccd3d3a1e79e5cdec0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8313b4abccf4fe336ec66cf26d10a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c8eb86a3541ab30d5e5a03abde0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ced8e6c2078ba7eb1257ea7ced21e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db503575e3f352ebef7c54008be7c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f6f75eee7a348c7c56a79e296345755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab2b93c829aba9da293019fb6d4dbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aef55bc8df5d4452d2fb6e80543424757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb81f91933f94bb60f1b57350f174758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c3f66b33901e1288e9e99360936c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>