--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e8a8b32bb75189a4f41446d4ccd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d124d6a826984659b96597ef6134332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec19f701c727c0239d143750d8c9b7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0dc61b2efd47dc8834f909aa86604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b1170773569cb6a6d4a8446fd1405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765732f7b117121c0e863c3138e89216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc55f3b353090ff42bdb669067d7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d5ec734945479e863427bbee561738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab0fc15d51b962e9d532ee87824509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736b50bd1fa1a2c4aa1a63bbd2a5bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f316c1a326a1f19fa78bf1ac7d9a7ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a408e5ec32205d637b0c0938150cf8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad73cbb6b603cf33b1e71b0fbc736413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe27ef0dc432c4701b87622104aaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc69404fa07f31729f2f7a3f0418715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2908646428a0b754a2fcf829d7efc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138485b8b935621cb7d6a91b4b4f8a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f964a95e3e7162a8b7ff0928c294b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b6cafbe368e5fcc9d20577f3851ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506db99ed5ee1c7fb6726f3b0acf5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273746b93aad90b6bee63cb1bbafdc9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13786a243789040628fe946932979822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1841d6f35b45d5d621819c33705cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170440831ab8b9958cad1c94d2885d0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b05f0df58a493f03dcea581d06b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da3e82cb68fc340f1c126ea4c691826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01556254594bbb877efa672f1050fece27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f358e17ad8b4581b04189333701b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d72b4a9deccf94a549c4bbe7a82fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c7fcc48cec48ebe5068e1bec2fe1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe4acdbeb30db2bb52c02d0316c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff5f6e85ec0855b630970dc292e7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961df19bbd75fd4fc2c0f26ab1823bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe17c4e97cd8262eeeabfdde328b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df12646f9366087bcf53945c3874135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abcc6ad0030575ff30dd0b648a81836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e7bf40285b0567ea3c2b010b66ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030357e7461b5398c0c6772c5e5be4ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44322db958f2acaf8e9e5ea65f42bf1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df756a118f0903d1ca33349e5a09040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9a3aff78c22550ae39f58d153fa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a2e1a17242da50152cc5bd2c403442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f7e140caf3396530ca3fa294719c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79191662a48a5df7095c092e99cab444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a0028c14eab29298588a2ef1d3d9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc27281653ebe6eccb28ca35e494d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cfb741994cad16b18eaf7c77ce19f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28940dfa28ef3c412eab0b43c3c38f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41dd0b244aadf19ad671e90c10dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3949169e243d334ec7cee2cfd1c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395a930740b5f38fc5844566ecd7c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0443b39c5eef9151fe6ffa9aa366e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c577cf66857dd062cb0fad9b87e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8fb3e7301e78dcc28384994eb21ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7bb2a91bba4c83d62e947c676703a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dabb319a4be293007b7e996bfa9a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3950c78169300a27c5acd5cd7e44057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943efa74325df778cf07a310491c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e5ca664684b111c0b0e3dd418f3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe94c52bb77dbe0561d3bf458e3a1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c93826009ae7a234b5913b2d1f01d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397710cbf3f6100fe02989e50e8166862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac35f7d0e0765c9d553a0c341b223063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d914c358eb6d0ca8577f248b667d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf32d1d9dc62d19c931dbd0042080965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e56917973e6304aaeef71d3ca3f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c7dbdc7671d6c2e3ba1b8d41127467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be999c079990c92f0157648200ba53ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437206ba323d25a88b7061f3d515fd3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5254535dfbd83828613a33d2e2041da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69729ff3819ccf13bd5052fb0dd0b58d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf540f7846276675604b962c4d47b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347b0c7a004aae0e5110097adb32a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4f97a048616c71a0b1a3175a93a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356adac2104c010cf2aadc875c69b0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e02c078e435e089f1278cc5eae2fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb3230ebdfad19004d9cbc0662a8cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9163a82a2c0655598b4f66128c6d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ad6a8f6de1f7567e11b6446486fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818580e038e0ddc827ac964d3495e0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b48428acaa499dfee4792b49822f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed58dd24277a0ec0339f5408a33a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96602cfb78ad1c0f4bec3238baf47f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b332e2c9262667011aea7bacc06b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce77816f2fa5940ff506b1111c6a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf774d78b405a0344cd6e73c226f6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f8046891770970d3107b2b12b688987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107379c42f43e245ab16929bec5bdecd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a984c6de788aada5f0fb11e81d38589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b9091f943b019828cf8d0a80519090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee54824811db5ae029a661b057cf4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c801c1d0ebc2f1aa977470dedd79bb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bcf10f683c3265677347c5291cbe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04156d6dad4f73a364676f6cfa714a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafe5c44591abbdb91e006067eaa08a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fcba356ce44900173ed4f3f03395a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c842b20d8f43e57fef41e57a6320b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458530a6f5b200b96a66db387a9c00f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d618bb5197d8dd771e625bec2f0cd4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b55029e02b719ea8119642e96118c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b57b7d8a9e0433e8e402bcba1a37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a0c653eec0c99d42d0dec6e49981c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c110e0ca4a38a877cce61a1fc8009c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a77131824181d7608c8ca9c913eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58667e93f44d7b02eb5c0b609f399b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cc2526c9a9491be9be6d6c522623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081391f549d04da8ed09af7e23f8021c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d1e1bf6821fa8e70a3846cb6698a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c8a2d38dc55783f192bf0e8f941e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ae63f7acd2c28f696d6227313cc0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240ebfa7421f034b86c882a6600ca9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e68388ae3c7fc7f8b4602c6eb7309112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e259ba246f057b341480b14bd65837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1afcfaa36495a0b126c8872f30359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b721ffe429d353d868eb9137998f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54abd8e5c320b1c79da618e1bdeb99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f869d1af43d41087ad2d725ab753ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d43828fb34580a1061579df81c1fbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ccf859c9c95bfdbcd3d31096b3c11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee6a625fd3b1763b7971f9a5e86d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63cbe03b571cd1e59e0e19d098efe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edbe79d759a3a3dc8d42def120d1f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0dd35bc28f0570b3fea05f974cb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d39c2da84642411839695a3fc635124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190865a092af10f42309a61e8e49d0ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e395bfca59795f4cef25ab9c05328126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc2e995e60991717f62884ac1df633127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1389d2dfebf257716e51d6776904a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1c369c7fc092488ce6ab3cf87c955129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6998273268b7e8360f8f5515e629130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0eee157ad76f714643567e1f8656e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695107e04467f99267bba7d5613b3637132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c995b8834f7e146237ae13798113133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10617455210c715fd4e56e27d7ff496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbd4597a542e4b96e496ce56a42259135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc680f3bc26ed05067557a34298f524136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a14b8d07421c3f9fafe695e6a971a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b894a3797b6379aeefc5c44f70894138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9cc00249b0a01bcdf82bb591f3f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4eddcb4fdaf48410aaea823ece8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c69db7de78d8c9165ccf472970a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbffcfd53cb638e7e19435280ea128b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95d85c64da888cb4073c3ce1332ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec3e4e1a439acbcb0491c075569fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7284444574f06773790a2e097096df7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac308f80d8f25f7b2afb3f1a181a9e06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562354285afa09fc10cd1cafdc08d35b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a714f604b7d8c517f4743bf669201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d80f48ef0c8ee1afb80a342b1a34e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b145559d44c386b572579a30e3f6e8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46626ddafed79e4a76b8c40e00d1ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753031697e11633f508faf3e07648471152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10c6c60bbb712679130cdd6824ec4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e2e6cd1de2e7f36e3d9aab42ef27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d360b6069c340b4d391ffc35a40666155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f06ac115781adc176f7893eadec0ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d29665a7a882add15b9a886da472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e138afb92d1d36ae9432c92820225158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031bfc34b474c0063566d17d642aca9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218dbfac925c58d3fcaa0c53c31e7fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de7001536a5d13d859b4b1508edd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f390488505d60f610d7eebc0b62a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087a0443adf44ad1e970d786bf879f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0154096a0a637729614840d2788016164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f412e7d4a9e79eeaf11f92a486b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc9b75317718ef9d10765000fbe0d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459d96f8c0e5b1f98eff21455ae3b10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a43eaed1394ed4cffb5e737d28f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199ab7b14274353fa318fdc2550191169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d68c150b98a298c363a7074537de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6decdfa0a1f5010b2a8e353943ac9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b404fd959d79020c02822321dce305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f286eabe58eccec846d9feda69063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3153ce59b8f6778bbb3e345349e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607448727187fd6ea704976393fd1a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28896c67524a650adaedcb8cd580be6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105ea67db73028305eec23bd6866a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b6dbad625eb7d3610ea4b933cfe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b7bbd6e55268b4d42df949bbb0c60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09952d338d267f96c4d44d8c9f60c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9f3970c92d24f7fd75e8bf62d0d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318450d3d99ac9e2bfc1201e4590134182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990c9ace49958e5541814292da3957d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399065c779afc49e068e96e0c8c82d02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776bab0731f70756d0133e10c212e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978ce780bdea9faf389358bba52fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb23785846a8adc05d99408426beb10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e2f99cabc38d6debdf0a6a5918558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2a38c8983b2cb4cf8a9e50f0fbdd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491222610c1bd66db3eccd2a4c09ea7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a040f0a2019cbb36adf9f04c2ecea4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c222a170b6cf79bee7c2d19c7c89d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538de8fc45fb863c554b56a9615e80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ab80bb6529cb95eb57d2d8bd3642194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37c9508d40fa427ec5c1f08fe508a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ad382ca224e31f717f606f98e7a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cf2492fcae7e144b206fe9a726e2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8315e79f4e50b0171a4222570d96e26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ff09214d66998bc54d9eceb5c078199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3806fa1fd722e622469d3e919746200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf233e9cf4c4ffa9fc9a96851854cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0b2629e85bd0b7cadd8fa2e94baed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7b0ee002a7d88fbdf2c40364dac5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4611e1fb2fd4af9ca3b7a6d208bbb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821247dc9b536187367f80b024a64239205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565fe85a90b9d05d63e71050a53440a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3df22c909a508e1d92c01424d41ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418cae042bea65b307d963885ae6b84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d387c567bf19d97d7fdb88ed57bc59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93915a2583baf7755e465e653ad36c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd466d5b5f3830d8082127e47a74b58a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecec6e685b24b12754f86ef0458be84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53888d13d2b260eff0d6e9302acd12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca1a1a9354a55e1de86dd02941375214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a33627da0aafcb50e0287ab9bad2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad563630f494b6140740f5cc9c9a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bed9b09ee35c2c5290314a5a29924217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec360321d365c0d1b658a025064346a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737fb2e96e74cbe89d1b8b2d0cf5889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d89444052980e4fe3ddb3a5ca337220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d0bc830d914e0f58de0100277472b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50ecf7b13e6d41d962ab3d93f32de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b8bfee116d5b511af46b926abad8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321958a78f191ca5afeff2d6570fe154224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e3a970184fd421a7640f73f7b96f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483617a75876b5efe889b31d4d6d2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85543cdeb11ce03c58b3452ed5b946227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde525fb0711268ecf6281f76f86790228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f446d1d7bc1252c7d053665e1b96b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe8dac357fa36e0570bbdbd840af2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3d3cccc61249a33f85e3bf530bc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ddf26dbcdd5c64227aa77272db61f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a2ac3894548b455b0e196abc02ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac016b105d96c180d60309c86f1e7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854dd693bdedf441e2e84c297c337c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad70315e64755d0ea302d312216c80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99eb0a7d3e335c574c9f56d02fecbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c90c225e6f66eb86e58f57e7a8a94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09818d930ae839b66b4baa31fbbc65d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6705fad3b2fd34da67912290bb6c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6d49f728c61cf2caaa61bfb87b1a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432eb0f3ec7640a751241d3536adf90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b99b29aea2ed6f312f629330ab396243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27a247f570e12f36af51ab0680bf8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9653b2a7cd7e51aefa85f40166a355245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed063afdb00e55985ef8f785839fe135246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b25ecbed4e32d24a117e49c89020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc7869f79053990d90611f6eb0dff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43401a7a10f7ee930009b561a85598a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1658c4ce35916f2d4b4f3d35eb90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09701bbd3ab5e266c2401714c52b8da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d266063a7334a9cf267d621cd438252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d79d9f53d8850d60a6ac25fd8affec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cdbfc14d9142b9a330167752c2f59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a4684b73b525b35aaa553048404e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095be2b84efd2c220afc7ea963f43c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee016b53cd5da77e39c864f0646df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f88fe8165355645c518ccedf6d3d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761da51ae2643dbed0f9dfe943a658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699ea3b476b61e1bf114ec6570aa44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d13ebcc3df3ef073ff230586b5b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66dad3539007e123f3a0a0e576758e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f77ba1faa5defd935fd5c8affa90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c0496ae4b5bf1e22248c1794e6156264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bf8a727c5eb226833e2270967022265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb6693802ae0dc959e4ba41bc29d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f96f11fda670d586e5352548f886267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1d0eac02b66829b53aaa5e939607268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433141a7df2fee8ac5bfe4203d4276e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125aaa5bfed1d2e39e94181c68de0e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134a149a3f6084e8f0b43bf3c5a5563271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07f7dbb4105d778c8b8a319c1f6991272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd7e210ee5cbd82bd25152a1c6a6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14240c39018710cc0e6858018d28e31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7a4b7945e80d18837152ff8580445275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6f13155555f44fdbdcffc208a9e8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb97b27fdbb17195676a5cef4b898277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2be48eac5193c4457c50192b2de5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eb5dbd414e60f1adb5f3f4c732b05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa45ec60b24737a8038a28bcac174ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafbac9c531e724442eda7d0bdf35d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386cc29cb389738ad4653b8b6a5cf6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a581a92da7379e8bf65c1f917e078b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ca4838d665738e1189be0a0a0154c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcce312eb30a4ce3b105bc15bd6620285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e9cc5f700a4f05bcb7377c3a3cd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a903e93631d50b1ef5b1a210b833d4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8314ebfeb60d03312ce790c37e4680b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cd3f31ebea912f0a5b9c1758953a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4acee707ed39b2c0ad74b410f7042290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5b6ebc008bc5a4d81d3e53c8d7d8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e39cd712c8a7c6c5f05a5c8335434292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b98a444e2ea1096447701ba1b4a1b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eebf5a27f6ea97185df9cb662d6328294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1d4c137d311ffc044179fe461aeb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9303df2227d111f0dcbe22ae655e8d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6596ed202102f0f6de97708d53bd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935988034cf14e41dadf43eea4874ec4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd34dfb6b86d08db4f5fbc72c01e43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2de4c54d280013106708e83635f01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4135bcd7b1a64e5c8445286e0edac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99762432cdd40164f2c16edbb5cb0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690053db2310d2172389199d5ece58d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04a1cc864815a57c7e4f8e674308d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152083c9d8fd5b54fa9511d783a239d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d21ea3637a3acb796ab1a344718b7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f76fe4a5e8acd6c46716cce8b89e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a9f84266e08831ec1757c3d477184308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42768e418b0fd11ad47bd019111fcac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258d92a845d9f38adbac8c5040093a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8122e558ec0cd4877494f99d0b872c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba751b734273f4b81ea564965850461d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d671dee62644d5f44f5d810ef0d8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138cddb4e948ed797c9124468cfea14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f24fe2d688b1fe578987d033a089a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371548abe0ff1f929d0925d17618183e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee948713e00abd00e2fe861d88a90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90600b4c7c5fec34e84c2d9dd43d45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce757540b1c9165c17ad683e0c6e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1437d888fe023e04e36107dd8f4e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2d3e9a9beaef0dda1a7fe89d1b64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab8fa6c01329f27e235a9d536771c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1240aa0dedac8878a8b8f6449eb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77473e8994ece5fd51d521ef450a07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364675e652d665fd7ab5f36eb8c62df7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102cb464b264e5f40b06390706e75d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78cf65338381cbbc242278bc7c54ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c6d328295b7324d65249074cbe51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5ae03a594c5b0316f236fd192ed2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419e7ef1f95fb00bda0be75d81ae8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556f888a0da0b7fd5bab3c196a98fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c92dbd072cebf2da8a9531a9ac584332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c952e1595e51c1ad9edecfcdc882333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac854b68075bae8bccaab7908bfb2d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8476b9f52eebf98ccf61b6934e17fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4a81240ced8113ac3ecef10c8a8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d03ca62022eb564337c65fe1dacc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab786a659b95a4becae4f030b2958338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30b8e7fc4b641cb3f75b13cc9bb1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebbfd3440e44c9d6ef95f10a78b4c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd0a69d6b0d3b6a7a0de32277d3af5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c0df4b98137a4a700d1f50d6bfd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c2af831bf7f145b7ab51bc9c7e6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f59daa499da1c55cfce339a6f40d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50845637a32f312c9a7c2e49063ce2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811deba05938ccb69c5e03a36f14c2b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed431c40c0679447b082c575109161c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58373efc267acb308582f44719c8d59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d909a6f31ac42c71bb8c89eff8f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b4d7c1b5b3a4da65ae6a519a5ccf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13d0e37bd28d43dd4897c730c8cab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852706e638d0c4d1faf4fa6e295e20c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1674a2337ee5c3ac0655bc57a65a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76c69ff6ca75e943e219fe9a02cb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31781b00bf24869ae55859aed9c3bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ea19db8ff236a13de639c303ef5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9a56f7f7f839b85a65292ddc824d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848d899441e5721dfdc4c66d7f4818358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa886d338cf8e5dcae7dad7825b9307359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c7024e4a5e1c2425387fad0ddd66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa175dc8fdc06b25a4d06d7089063361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca7b5c9c84ddeacc5209de24bd4c8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dfa3177c3c6066338b0c661bc3f52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf7adf1ecdaec38031433566b387ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31945bf105a9dc14582242efae3f1cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc616281822099a06ad145966ca64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9eefa57c7abef97a6fbf07b46503367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba5992d91770a7dbf9a4b3af6d3311368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d550b9b2f0fb7aca1a28724f148a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95643342df2cb4cff287095612c3201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f92a3bef7ad2e36e73938dbc9bbb78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6592f5fd64f537d92feee9a1761ae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49eba5cf6d341e0bfe852e2f0919cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f631d21b918b48b469919cdc8b329374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb260bbc21cabe5f50c9d4640a0f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86ea12f37187769c5644fdc2e04fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbaae04c5234ed9b30717ed92dd027377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc4add40319147f2467ca55369731378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c57f9c62e34882991840731934a73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e833ae015079eb95300a4259edfbcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7542a9e888b4ed2c760dd564326463381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df345f9f9b52817b4c4df4658016a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce398a67677afe4b6e8844963994d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df67a846bbea11714c10aa65487b7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da7ec2eafb5d576cad54e748bd004385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59741c86be2499e4f20c18a82e988f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e348e726a1913c9e958b97383e8a81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dca926ac1c94ee78032ea32b7bf856388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d159ff21f417adeb9d80efb9fff00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feec271bfc50b0dad42f2d5e25ad39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34849a6b5663b6fb2e02047e7e5bef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630de062e6c54072cb3f039be33b9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ea6ec3007b3a8debd1ddf267360b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f3bf96fcea0d87d0643dba93a8ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecc7e0c1ca271aacfd84e0307ffb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf157039d0da94539d1c0d4c6d145d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a719dd9e5ba6c0a64cf68e24775cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25373837c0e777387921aea94094bc80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8752265a81a0522a0867e9b85b63947399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb73d4d8ae66514492b259a24bf45a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11f54236957ef7aede3530883b5f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611d34ab0e164492313c73407a53e64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaca3f08ea741fb9eaa793eeaae65a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8608f02a679e28cb217e58f09287a1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0887258efdca3b02fe900c7eeb58f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f57e11fe5eaa745b80dbd03252ba11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd3cbad80b4486549efc585a7463d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8af2d836d14f1a43de055741b2857408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9738db4e2983b7ea7dcb6a1098849f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd99958839607e3aec7566d90491bac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592f8f800e5f54a0ebe40a136230f3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ce5614c337b0b27e81a55e17f22eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8783b3d4a0946abbfe604ae595137413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1ad9958d1691924b69dd3dc149ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddae8711b3d6f549eeebc385c28060c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069e47702e6f7394990c75518c6755416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043f117186663ee59757f23e45ccf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a40ac41abddca1658394504409a0cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df2f73725efc6336380d767a0a1a8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ffb8c9a0a6427331ccccd712f0ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9fcf1401e0617e8d2f089ffa3ea1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c38e6e1ae86f51deb22ca6ae073a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad340ad0ece96d9f332e34ed114fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e2ce33deef86304c4c4356dd38d0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540d8e420b5a68385871505dd7f985a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38efff152dec11a6c99948dcd49f27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02eb96c70650816325200f1a70efe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95937b9aeb4e6a09c54ee798e259586428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d162aa2c0cec75a90a151a233ecea0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4f5a64997684d7f02ee39723145d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232173c2088a26bd8c135181cee84d8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce4316c00c67d01db377c763925954432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8593414cd9e4f75a83f3c1648f4135433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f293de58fed9902c61d5ce20fa3b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e74e8356c822a69cd030209db8444435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab51368a6c6a52cb11f35042ee5cbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a5e1d733712ceb69e4c09c9f8a95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6599778f9e849ae84f5718bbd060438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f893c1bcaea884015e7d3600bb6c5c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c6c7c3c6c7815770ef7d141194fe6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7f79515a67d43f86a97fee7a92bc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c4c5880ef91af331e49329137253442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2944a5cfe56f12f2413cd4d5e528b93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff605ae985b5fe52d5caf34956f39e2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57406ed3ae123411b3288583d10ceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e69d63175d770345f4774083ebaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca7ec13b4c2c50be00141ae3e07280447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a8e0467f5019277d63a382f0fa865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615967adb4589fb46165db3b650cbc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68353da05f371181bb9e68d63ed2abfa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070e75985c65222ea8493dcd72878e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe6c77be17fb906cabeb30a019982452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0580abb81270c1c113d7618e819e08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7512e07ff917605473436a8f34e53f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc95f3858b07a10e0ee15893c6ed08d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c5c1f40e9c4024d69ead6c66e0d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411003b109652972882592d220ce0fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773d28046a9b6ffd0de00b7011968e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91b2f17427ac3a0c478b8839d3bcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd846639616d95b0c4d36b707879327460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdfc0a08b541281df51b1b28ad94bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66e419c526d3ac1326aa345db43d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa84f4a9e70ca6e8d7d078f72886fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ac2ec8fc94627f81d63092228695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471676e4820b103b440d7ea0fceda2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d29bc67db32b9486cf2eae70e18876466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd868e8aa18a85610268e0a8796dd99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5df3e6533fa7825171fcd0774be9c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b8cdcbffb64ecca030d2e046d1db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27831747705d7c386c58dfcf0b5d5f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676d8c4aa500a278e4ed3ba258d3ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d943ab5e56d090ee496e4a2a3fee6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb8148b31cc32e4e88ecacad0e809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aabf7a9b5e8067fbd3da61129cb190474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287400f31290713a6389ca668564c4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32046564a393f0d736a0e102ae6c14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25766e598ab7f7787229f1e08aece2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c12d6f93772bfb6472ff60ec700b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c87b4c3598dbe7356d55bd16fc7be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124a1c89afd657a12b3a225b5dd371480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97cf510d7e2ffb9f124a2c53c3016481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1a697799a7dd876ce1accc456146d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f96510c9517ad2a18ef5b9b34c681e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41785938ed570c82a74176fe5dc3bfd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f146adae8cb44bc217ae439503183485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957933b29431feb44381b9b5ae50d0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ee1f34f82cf2199123e8209cd76f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb237eac8c8f73fac09aebec5f3a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37cc6ebdaa805cf8ece2bde01f2ffb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cde494b4a7a4e2cc8ea05b0207ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd4745a3de97a9981f4114f3ec8b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6c41d067248f2aa187b6e57cc2b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96296d3c9d9584815482cabebeff5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13694bb5106850581b62b61560d43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c97598aae0fa6a9736f410c892849495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bc53e01e65f132509f30afae5de4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20bda1f691fb0be86bcf9e8b101b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f05f538a0b9b8bb32a1ec869fc64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31be21d7e326ae58cbdf0eada29198499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91491e9969decc4b49622d3f8208fdbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f258621da1317fa2a6683d43c532e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20205fc604e6609d097e98cb59b31ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e285302be247fff744689cba0c7a59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f8834067e19928fd721f8ca12e02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb66a40b931d6809429b3560c99bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4095c2c7b5ae14b63af4d170bbecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c0220223e301e7323af3c520f4125507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d7032db7157e5dcfd909869835cec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc694ee1b3ece5a836a3f875866dbfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b98c860f06d7d65910feed9958ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db0c953fd286a1211ce018c856d73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f4ec452db780569565bbf500b6d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28662c991cb07079454f67fba2acf549513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852511c3af615a6a6c599de7285c76c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac946e59bdc519e7d1c15cb68254be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c268cc7da30334ddcf5fb2102e755516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d655a1a93dbab0f51de93778b98096517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a274af7c8eb2f11933d151ee067dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd30bcaf37f1fb5ac4e8826a4bd2767519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e4b234f957e1c31f75a1b7f04b4ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c8ab6c96ea33ed5c5a37a8a30a2c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00733da02373931d446b2c6577aba9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec3bd0a17738245ad44521ba2f0fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3027177d2e39677e1731133ba36a130524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79380780fbd9162725f75b1876c0f63a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576449868e36027ad3c52233b685e583526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe41d765165d00915c4a07eb64665ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed469ec2281ff74b83e7d66716e02f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b71090d161d45c18fbf0d10325d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6afdee236a3be98dce0daed91cc32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176518561721f92fe80bc907b88e75a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104757d0a95c760f2814d711c25632f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650d151412e48ab667629f7b29f1ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080393c22b9968bf8e11795d4054c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb343bdb46396121d661875ec5468402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3630acd5f8266a22a5c1182dc29a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a78495e29b4a45b0cee4622112c5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7cf2495222a1a96d544eb538b6766538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e057c07eb78660b0ed53ad8e60f0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07126df4d2e87eb8646eec42c40f24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf09fa4b33ab84ed233896ac5a2d5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35029cfa312144ea7a18e3cd0e1f78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc560db2bac63eedf827e32918e209543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772c1e1fdf1d100f3b5e3aba0f35c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002761af9214aa13328e07d5cd29e6b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59962e05c61407e10e3cd241fe154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a740de29d6dc5a8160074c544fd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbda22ef856b3f816d27fb7847b4dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf535511c60d0651ba4941acbb2991549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e7273e7f155b02df61b76e6ce0d5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903e5b66005406794e5f42f3251f0d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f602458a63fed0b9c6fd8dd65b751552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184978660744b950355ba8d6ec4356d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad09797a50b9faefea92197e073b353554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a31394620a59ae8e67f70429c8d6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b9b8b4c6664c8cb2080ea6e28342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a8c8e75656fdf3102e3774fc6b23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405e1a1b801f07049a074bcb93dc037558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c78b87a70f8e43e0dc0534268e6b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fffc6d0e5602f422a3ca3c80672327560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c4a2ea67c8314b05c9c2a4dd1bdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62eb3fbbaa74b8b763c1942715dc37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce3633955d49d19929e3d27b88efc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea31ab65f0ef23934ce611e59fe0b40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa26be571f950c55c844aa504bade6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c43f65f6d79b35ab1f0d77381a5b70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e71013c657a5f99c84c1e0239342567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7788667e480ddf9f440a04971526b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c13ca88fbad4a067a9bcdf6ef1e56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee0ca3b6330507a0fd39d4448a6ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb47957d338692ef89403867a3ca55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862842d7444986578937588975a5f012572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589a4fb4eb42a74a9eaa01d91b71af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688afd5b798aab9bab2217d1d955bc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0efc4398a01413421578669a488e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dcc6dbebded118f4e27100807717d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7be44ebb923e8bbe359a6bbea18c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943efb6d9afeb39d1b2d85d4e332d42a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a013d66f2bba65118ad8d6d2a9b43f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cadf75f36eeac404d54e884c0bcfb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a261b44cc70c38956fbcb31007871581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22878479438b382e249828aea06309582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab02926f8c3c6433d26b8edc05f616583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23dff96388879378afba8841b2d7d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551b0247e2a722471388582341448d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d5d2e645f505a81d76cd13e78546586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571838d9e147c6bdeef8b471e820331f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481b28cbdd8427a78f231217d3e082588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b216afd4be71e855b0613f75f9ebb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3286f32a0b479627c34092bc549a26a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e25f0eeffb17ad39ed957947b828b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b9c19290738e2a419bac0c712196592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9338c0e871122605c235bdd940f81c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669e5cd0c9a52ce5c5bf1550b781b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68445d11eee4c5ca3b8020ce7d5c6308595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8681b9095a08ca038db79045c7cfb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69b179ef21e0a1303ff4d156cae433597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616006d53b2f380b7c7970db4b4a0ad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1d7f2f660cd3bcaf2bd7fde8a27c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d296ec5183b72c0b4d36f27b1d092600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b9499d823dec15fc68312bd815e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a0af3aece2b79bd69b90e561d9d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febe5e002a0e16541a9e4ef953351d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033cb1e03ffe83b96866889f4a00d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aea583023ea3bb1a10f323cfc5bbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9ea9ffbbf17a629d8faf367800f99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df0f06b08476140d4ec0f20e32bfc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3874a7b8866594c29180a92ad87e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc3b222b850509aa12470f85a4a02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a8a0600a27e7fe7d7bc9550bf9cd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa85d11a559935e71e86a399f23d2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e0540b8d2203794d171858791497612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d222df04983644706fcbb2b6efda5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2317dabb7885bb4518c98569429ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd085121f71aa3879f61b57011ef726615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4dd9bb7b5c85be26a052b1fdf0ed6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a186010d01d369f9c746f144174d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd62c1e5f1063908d115b3ce16131d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f146e22320de4785acbff1ee8232ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af5c712def5f42b21d252216f0fc40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e22674579ea626b7c2b21107e659e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de230a795ed77b38eba8f36b920672fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e093ee2ca2b9c4446fdd66a8c557e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d6e4060aac53ce3422b13a56e853624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f545919bd71741ffb57a1cfe08273b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679311ea9248ffc0d9eae0bec08506f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9b1d870fb4ebf89bd24819d545d7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b2b6cbae4d0e56879333ffb46aa1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804beea7f1858687f35e0715a2d022629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59520ea33006bdd664067e51ecdaa77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71485dbdb912eea2650694bad85784631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7956815e2b7583fb8c1930fa6d48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab2a9024140329b43ca2659caafbe3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a1ecf34c0fa864122eb6062bb0abf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718185d563a2040abcd20d641fd1d18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5654666c3b70c56482a1c6bb23bec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24b97e9b0ae20e6e7ad3948c34c6f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d838900ae79e7c69f4677b3b8962c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9754e0adb933004b6694eeebfbc12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1a4e2e3da63127e0d749d4c1c41b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a87349e4e793e8cee48f2813e96fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fbd9875645f87fcc42468ff98f00e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3846917649b0986d12ab2d0303d10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c148bb6e5021a5b588ace1b8010d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abe049f79374672d5b79d7504e6d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32a8d4e76491a49055c60d0c28af63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38b5779c23de172e5eb7b20d31a51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc7b9d3295550c811ec3974b7dd160648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9371cd1da13567f2947f349c3d4e80e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2d721e71a9a4d89df99f76c34326650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e7720f059ad4b9966a8cd8e3016e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1466cea897a4b3f1fa138ea93b89cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3e2bab7d2c6941c08afc66c3adae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac795409970c2a06960b99943a024f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c374dc162defe1451780ff32d1d48c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc7ee8825502644140afd3a593eef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bbb0dc548809c8259983960e33e37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400a4e8f45cdfc4d70c12bf7eaaf9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761b3acce05d53061d155181277a9fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a5f8ca711afb2760afe039085fc3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c42d0544f2a33ba3f3b1cd5c7958c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab01d3fe1e33ae451fa2a43115a56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea1649e2369620282d83c99724f36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8654f8f34484c22fa310e7fd099a04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0575a837a7386795c203a08f8065665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ce57c5f12d97d9af7638d847c517666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3b4478d3131a15bcdabe875d2dc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5ebad3b206e0cc3e888a13a8e47ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9b368fe5440202efdfa29567e6f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e698629c99509e07c381cd170371fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066953caea3b55b264e9be6adc8c1fb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e77bdf4ae41f554c7cc45d3b2dd096672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92280ad9e16697c24b4a43b9cfd9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f1a2d191326e3d67ce32fd9da0170674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d833273bc457a6d899343ca5bf9e53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93c134032a2588dca1e76dbce6da6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050680fb8b9c991ef89d249b562192677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b639002cf35c9a3c1ef9ddeab8ae964678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52e15aedecb87a76cb5acdefe4092679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b4817767007600b7abb662759a4ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57ac7ad4f4efd9485714e29b2e4f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b6362802f87992371241d3670ff4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ef7c5184551c00b9f9b05e84d986683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a48748358190b73394d6a97b8601684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f485b576c248ad7bd6adc96a0fc39c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb022a686534602444699565bd96f05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb351ce6f5ecd0393d914949fde398e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4a4c030857709ac7df48c5083791688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d55c6e460f348b6d52783d35dbb237689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228145ebe58ca683a8c66abf8ce07f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7e3782a3807168ea7cd089abad09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70679419359a5117388b8a8362903a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d28acad34585b587d63df63b4d8d82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4233e7875e811e09bacbf3ac7fbbc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3ed250e3cc6d1ac7d2fb9fb01d29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78be4c1f179f59907a524c709e2051696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d409033126da39a893b79820664f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc980cd797ac4ba6ea03ca900cf5828698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e17dfc23ba32f493d4f851053d9746699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d394847bb8740da3da80a92bdee76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebdf67461f79927a43fc3ecdf21e09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242eefbe6e4a3a9a1cc2b6709e40e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a47d24c59a13e1e400df76b111055703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c980e78c0dabf2cf57ceda0a215cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d133fe31c76b202442c26ff4c10328705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f6d4e5f0c5ca9ab9608f5b73462b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c98095040f414656cb520df3b2d98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae49db96795dd627bb51bdb8024687f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f3f5036595296c1b69778f11f0289709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef397c9d188370d78a4cb52e8c5f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c69082c0f823b4de1fdd69f1ea102711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a8442cb99999209bd88e03cd154b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2a276a6644148ec7b06b1d5db46d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded710496df0fcaaba89e82f0931ca3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fec16ae778712129c9c48d90b3aeb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5b289174ad83ec0246854eceadd2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63b6787db13e7650dfb2dd066ba180717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2d0cb808273a0b2cca83aa57262bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209def6ea1b7faeaf9df0e72c9af5c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78c0c0a996cce99083207dbf62abe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea4617a7656d800c1e81589c2f877721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a144d4ddf2cd5e6a4cdc0b55c5db85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540f7ce7506caaf9de1b43c462074fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b367dede5e24edc3162a56a1f288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3bcc46e538dfa35fe0378facda5b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22ee235410f923c02b7a97c6854dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f828b5d314214685496849e24f264f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21cf4636d4fcafd6ae128fe8bbb1b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad22d7d2812405f28d06657f1c536729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ba37a3636af45c106d974a9b95ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192916bd6e564f2763c5c2637f69f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7eaf0894db090db81ebf52b286d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24121a4e6e5970f53fd78420c63501733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43234127d92c86ff52b5226f7a309530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d652f308537bcf057b0c65c775584735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0b9c2f544ccc906278c3d70085206736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b13240b6ffbe383ec56ca19b11dc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad5b6fe6ed2c4d263e3ff81620bff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d899fc536c4554dd374ed7bed00cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c3dea4e25ecc29e0152863d76850740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe66aa90e518fb82d5e874737617a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904620149f08f19de5b8a311380bcd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c7c1ca8f1f0f4cedba4ba3f9dee4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bdbc03f84afa4abaaa528426f80d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cdb7da11730c158dc8b15fa0dd435745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf43a452aafae03567294e8652251f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d927e4e8b535b97a87794290982e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3435231791fd03feeac4798436a27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29eee732a1ff1c8f48b54cdb35fb0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b1ab190379cdaf1f6c2460af864e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f2c7c331c658e864183f935ca0cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311516861060638a6054a40965be2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681dd2dc30a8616d5815b7cb9acc41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc5fb360d40215510086c1e051469754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a7abb485a8d9cd56f88c867f40abe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124562d19bfd90cedb6a2cc97c4472756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8236541a5b96034b31098c5f215d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659184279cf88aa7066732f1329f1894758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e8f94d774a3e007b241c5d804557759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07506cb3a135418ca2f660ea6b22801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706036d6584ced43926994480d6f54d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6f8cc2cf587fcfc2ab50c30a652a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553d7e2786124f503be3772dc5d45074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a32e76feddd48b5d959b6a57a24165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a321b54cca6cb69660f81f6d78a066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fe3b270938f7f37bac6b5f391226a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096eb7b166c643ccf86d608bb165db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060f71052ecc3c1d148af5b92bfc699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e0390508deefaa6302e248ba5452210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778513f15f316df5923e035576614a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824463d7778b5fc655dccf04a06e0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f1badc0f8ebc4df1b543ea4658d8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b87f086f8785e35643c600660a1d2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c08343fca55076ab17cefa4f810aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de34ae0bbda4db4463d17cd6446c8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051995a580524253c78c1497ebf5dc4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297929ccb3c166d9276a9a708b8748918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a650c61cecc1ecff66d4d0badd8088f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48963cc3075932663fa9e9e1f0d49a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65b547c91529ac570bc011e0c1d1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db430ee635b9a2e29814d1414045fb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6012a9dac772add92194e239166e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec024e48d1b34b79cae70b0e56cb8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c5c28395a999a63877eda9c972b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b5b1a4764ef7cedfa60465abf351926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c051807b2f4bfe27071de189e5fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171565339c67717933d470d464ea21228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a9bebaf3afa2b5d9c0d8450a46a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436abf62288b6c9ab93502a6bb4712e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac25d06e67fc8b627066526567232d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d8fc1fb03d337bc3df0b8d8fb5ed232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d59a0d20f2f2bd0189a3f9f700b59933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665051f506e7baada5a0c6e46ba31a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502912d8810f44e62798a025b874a01335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca726c64394f997b87ff5e208b555c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928c186912e6dee2ccc435640812ea437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c9e08a8ef8c0604540c14aa76fd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd12cc4c0a97661eee39feeff5fac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55963c9652c8d98f0626623d8fda5b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc21f6f06099b52000f1f4843144441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b19e65107e423cc8e6f65af2be56a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479b5a52f9a991008ea8e822c8ceaf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4b5084e6b3a02509b1dadd4e6c2e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922bc76ba12e4a43083950c95a7a5ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30634b2f7de094d2298f10cab768e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087328d249745612c96f9a9c0327e6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e020ee64980c95698fa317f4e2fd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210372d8020b5cb9aafd47d3bf27dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb26799b0d4b4504abf31c4fb8fd4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef86e5a81b5d5c9f3674ae2eb0b0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9323687bba93a535d960756dd35652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec68df8c4cf84db543d0c2c852546d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e758bc943886350b2bd0cd600e4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c7ee7370a4a235315632bd1e5a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f91823f809d34926fe386ea6da3c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03474cb6feec8ce41db77539e15cb9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c7fb96c3c6ce1b8a118ee0bfa266d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9983a514a177ead1d1e3ac69780100059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d064301111a078d7a79bf4b40034660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ee14d7e79d6c03fd83e6a9d6592b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a48fd411f52b0ca651428c44d833062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744140f9aea47556ab094b15df4719663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4728d5698d5506c1df3e07a0666964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec569ac4dabc9c1773bffad1987e4f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f8421e5450de81048d4d6cc4fab1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11ee5b636b9b4b3bf0d0c94647f6e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a419840c1e4c3bf14d10f56d879668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5fb0c1b3fe16696c6f99ba5c82fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ddfc82154e4e623a446b49463d8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0e13e4574186daeae62945c9232571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece6c93c050f67b67ab11af8acdbbc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303ef0083660e407b981a677547d7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2186d9b95d05304d3e6e7631f44074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f10a99ccd84377b765431c49caa45075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b5f25ddb4988b366efb502cbad9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e1c54b3fc01e2c7a07ff961ce197d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568f40aa7729857dab4417c7ad91e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b2179e65160d3013d45a7ba2b94379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3f32da5a0bdb67da9581e6383a3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a6a565f50363716923b3d4de427281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692d9a2ffe3b9f941a2ac4e15a748d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0395969afc5d5f1227ffbe70472d5de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f7114df9fef225ccdd32682c6564684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c0007d4f85582a5101eae2e7430ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df76a98c7d54a2d0ad6b51f84d3ebd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e905fcdc96e3312a2f9d0eab9ac7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378793ae91382662729b4258a7f8bf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86165151df4281e1bc9636b66e83984189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7003cb6d4778d259aef1728cdfc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc987fb4381bdeade37722f34e3f7a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d730bc72ab9af16acc75c59c2466ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6909d0fda3ef22f6a822c4acbf0fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61a40fb4ed7efc450c052327825eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2155b7b57563b965a592a51f4fda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9704a3067879d8083f1453bcb4ac8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c772642bc519f05213bd7d2ef34a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffdf3782642929e22a4b29ed991d3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58796ca87493da0790f84cf237fae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15714b671c69975a452dfe3d64be2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596ad688b1b6ab498893700b856cf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f2d856b6c5dc24b7aa43c98db244d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c838a96630565905329321b3e9544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d303ba9ab7cf27858236087f20ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebac7723dc6cc55efab6afb6339f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca87832d7fced8ace9aab889d3b1d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0286d8f4fe08d749a5a0f6841e6f8e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4e067f7a1603ecf7ac4aa85d2f34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5257118374f83f88b3a27d50ad547109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2dc6a166a624ed0584496e4820cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde4cbec658a11bed100c472881330f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c362fe2b78006b68a5937f06c150f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa8dce8f2e601e9086d8562aeac37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de439e21fb282e5df75c9d7cf333f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed62037bb4a8d52090ac95ed2a952115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be784884813ae8e5ffb981c29defc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578a169d9a5ca22f47e41ab644dc55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d408016652e0529fd3d172523ed18d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c31d2cb21361cb8574d634d6ccd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbcdfeef95c5cf7519f8aa94b71c65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358b92ef3830cbd6a4eebc6732b841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57152a1bedabb51d39297ea86136b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b1adfd07b9ec34fc8e4160b2f1ebb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a153dc0bc24b4e3a52590129f4f51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9722f0cb4ffc7a7cd68f1cdad713125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65dd386f0b2e381e4083a5eccd3058126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed53939d936f742d324514ac84247a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fc99e3263c1dccf4878bc673d658128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23385b403258b43c58041c34b40107a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3887f41cdd15e1a8b80838899d1d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660991c7d8766817cac27d90d2af2a8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0995a090617a71486f8eb6630208a3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91b1a3951b64ff2276a17bb50130a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55217e8e55c76185a823169e1e3b888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edf787e6d5c8e13a70664afb9820d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792058f0830d04b8fbbe0d4f81b397c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec9c7fe69ec5d01c23d6e42c99cba9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c0867a376a2fc18c2c49fd43bb0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d18595411fe0b467c5e0cb1d8a9cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f126d788e22156151af1271bfe41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b351b258fdab74d564c87cf36a17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58274aa8e7d273f084b7d165c5046c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a80563eefd5266c8aeba1b7fc2f7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca71e29108c3b6fef4e6dc56650401144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d15df929663bf8a6bdd6ee862a721145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f037cf031cada37989a114bf52792d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af42a87fc94fce318f08fe590747397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf950471fe4b4225bdff74905de4d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18dc0b3329888685c61e01914e22cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125f6245ea448a900adf659a388f508150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96c45805ab2a9121ba4b4e9958fab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597e1a73e9794ac56292c275e55908152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c887cae67ebdba170192f8309d2388153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5dffa30926373beb5ae250abd4728154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa20d6a3168569d85630d4d8696a9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40833012c19d3ee29354a7a08680578d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d01e3e6110799d38c912a10b761b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc5a2269be46c6400c38c101e9aaef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca005fdf8ebed4bf8ebfa650a7cc0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68242df19ad4d8e13010141c4bbe210b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b24d32526cea44039ab3170721949161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7f202baeefd4c898f4b3c0c1ad23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c8401f45783856595127b3e773e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3784395196c9d03461ac2daf01e5fbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107564e95e7b49d6e76cfcb8640d835d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9903b4472d708326d09b760c973304166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c5fe9d698905d021961468731a58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f7302d36e4700556933de53b7708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1b9be41e7eec33e3d31dea0eec458169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493470244bbb11e74bb2a5f2a1f7f8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc39cec9a7fc5fcb11fe93526b8dee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f592b5b09151033c59ba69b2ba78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db465175ce45d8a9fc8ec4db3ad6c486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c38c3caca43e9226b5bbbd18d14d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9852ca645b33b7d9f45c0301b1710f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556056fde5487386fb409b89fb668f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095bc4173cca9cd7b54d674844e2e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd7ec9caa9126de9a7a518dca188e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eada0ad9a47fa32d891f04a98d2b66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2f5f1f938b7a3ab0d605c018d9a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452707b4080449a2f5bf95d97af2f45a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937623e31c30c6639d6954a362223d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f6fa59a87cb3bf51cc4503e0fa632183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7adbc5711c955c83d54243f33ef62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c21cf95c5c0d7ef19f1f7b87406a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d26bef636fc7f9cd47be5b0118964186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9073c5caaf757a058991bc4167ed4f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afab06a2909d75afe2cbf6ec70941d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2a953b89cdc562f27cf0416e21101189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adfce226ae3f993cf6ed3933d4a1e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d5da51dae304b1899feafebcd262191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd7db14ddce6c88cc72629659e7b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557c75ccf2f235e76bbd6ad6bdf1ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874ae9edcf4bd91e2ffce737a3c39e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c608cac3cfd5eaf88d0b4d75d0d511195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176f38f715393f20154592d70243e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d259d00179bc4b007b7f07f06805a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927a2984d794248c2f805cfe9da8b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da8af7769be25507a1ae4637efec8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542de5bc7560c5e7fed80eb1727dbfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b80fd88638fc6bfdf6cd0798ed80e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f5bc2d6aa338bc6c6ab665276bec9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be200c10f8ac4e37e8de34d3100697a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1327c04d98e9ef29d9a0842be3cd99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08be08a6766a2bc8a6232a136ded39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56f635823ffabbb812bd35344bfd60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b7c30708aaf0b2cabca5913f4925c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058207621e72cd84c3f180a08421f50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c9fadb291abaf2f33ff08cd11ee15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf1cfe50f93e1d41461120946b493210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604fb85459039443f4633bb6a603349211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5182a2a95f74796e0ccec272b13e9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf43f7ebd6f3350ad34f664ca9e613213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2494137281f31309153477916ca3aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7bb95977a9d132896bbb6c2c751d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f546c764d0926a94f860e0fea54d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca705652bd17e5e94f00ef9351cf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47404a1b2ca157eca342a748aa530d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9baa762f27437a9cebb8b26b068f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c38b78bd6a050f5da392ae00e32ea4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590abc06e6bdb761fd67581cc33b74eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b91fef0f4bdbd443c9a0f58b5abed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b6669f343c4aa3bafec8367179a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305996053df796f3da255169b6eecb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccf94ef7a2e2aeb0470b12276ca6c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5099abb59aa87b1c0c11d9afc706f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12cca901b04b1e704ec51d7a77d1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbcc24b385d82e344037adb9f7e05a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67df1a775f3145f44062c0c84defaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620ce26845d12973986d506066e16b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f3216083a43e17a7ed035a4af5eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473fd45da55bb534d61a1dc61b142b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be1a2b1500d3c1db151b5551f175b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086bb4be8aa05854a84973785d8a385234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549004f622876fc08bac14e534da22b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b83643959fe0cfe82608233f10e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda862f0ac2bf91e3a56abbb86ab174237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0f7f5f45b77afaafd5a1c23b2af4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525b444ec2c46d1ae08b185fd4c557239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f2dcbbde4f6310e4304e3f9ecc32b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be599af00b193bfaebf3658d6de73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6a38b766911a6df1a67469749504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d995476c7c88458f892234ef11fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5a9298bad0eeb3d8edce69bb3907a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2953d649aa1ac0e9bea226cc8fd75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4bb6e61701eeab81af905677172db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e06ec2cb6605cbc2103e9aad425cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649fc4c250ad74e18f8e2a6f4f148a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f132bc14aea5bdbd04a6f6ac592ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a6cdfe5256c9c734a607a1bb823ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8b3f939573126f0ce0f4743e1fb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e668e042639968f17723c8ce5681fef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6497fc0aa1830615890da7d838c0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700208d475ae33ce3ad80db933f6be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beaa2bd19cc952cdd83a182d896592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e11e280dc3702e708978d4423a034256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd52782846e5692d498c88322fca2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f20a36e25308bdc818570046db6191258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc5f292f5b2f3ed427bf6686332d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c19bacb190ce77192be744ccc4affe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b39ea6e8eb085c9874315b82793f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a5434843a5d3d52c93c8fe867cfe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de33720dbc0c1f9b3152b1d897fcc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2707598b13f319733e7037d5288c4ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64114067dda3a3a1e6bd92edbb55e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f3bf036f4519e6f75c515059593d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ed649e16018feb63a0c93e29932e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8f32bb9e886eb94697082069c461268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eca97242fc15665aa756337d6165e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76470991bac1a87df3f7d18cfe08214c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442787dcb284243976e231054df02f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3b1502013a3a7370a7a5f67e15c57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7087de891a10c49cae05791f40f82c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16990c60ff67c4997f6f95e40b98c021274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2a6626968e7b95ed7e6956cd1a5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1f1b7c196b79f4dbfa0768ebb0bc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c727f9f8a7576903bf1f221052e8e2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae2860a7a4729787164e9fe9fa67a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd6565dbc273b5042780753d104d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd680abf8c0ae0d9b41b278efdfc65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e7c169973b5fa39bc9caf800f3bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f672d9e652514313810144d0570cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dca85147c7d2bddf6160d38e394a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb10c8f144c7ef86a5cfffb7b98e24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275041e1a3c8b25bd3aeca3171192d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c86573687769cce708d3184f3c385286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2140015ce16813377c541bef2db54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6575a4118e6c032fbdd0cc0d14f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be858d4cdd7d7a03d26ea1feb71a1321289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0da350b7a1a7e8e5747f5969da28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586184cb290a687c5319cc8627089e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da5bbb316f48abe9b20e5ccf49ce3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a82d36eeb4c55aa654252e62aa07a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f99d068f76eb13daf879da284151d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894119abbd6a3c03e9eb2e9d48c77cfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3fc83a7b249ce0b471d57aa84d3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39148581a88dfc1a9f04df6ef141d50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5af701bc650428e93f9098d1d2745298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25a1c37765f9d5da2bc4bad88b19ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1aa6f88ca1e421ed517b5ff310485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572b5a2e93bbbee579abdc6bfc1ce0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bb343eff3378c3d3ab12656d674f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b06b7b6b91c03517ba10874f86a30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ee973b86677cd9967730a5584000304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550e18339f81a5941a7b89ae03ccd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9b5005cb3d49ece9691ca7f0835fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610efab61b44c032704b88fbc0c7e56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490feae30bf50462f8b85aaa42e03a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6ab7e795b62e2229ada264e0da09a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892b20bfa5654fed81f45574d46f9d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e22b71696afeb8cbb0b84b6d847c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a932e67ab5b96dde36c4dd7068c315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd7a97b07285c88b35b10717eb1f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f653f0ff5dbb7b08582fe00c4b3e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8392f8a4a6be6e49ff35e9026b71d79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfb58ff37662c3533f0944ef8a21e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07242213fc8d8b573dee80777ad5959317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194035bb2ae7a7c40fc11d0abbb5bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40693bf859e431a5917fe34fc12ebf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867636d931392f15481d12ab3c19da60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c805ca5784e4cbcf0ab6267017d41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbe3352dac5ca114f940a75912d376322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fa24e325b60758d1068c247334c86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01882dfe9fa9309da14a5149fcb4a05b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d7f53ae05a4db32ebdc2a5c27e1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a2c1b86a5ffd96a16d1fbd81e3d3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c90a837942f5106c98294671162623327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2095d86ff32d74a74393d0ee6e8b1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489bde52ccbf50ca094eb0ec53b6ae8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee714020395056dd1e86dc77454f0532330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66771609ff4b185e328a8795b235c0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba18188ec197fa6b32592b6ea9f4ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d38d2ef822828603c8a191462ec5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccce5c3432721a2662b448b4b28716334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc560fc1ac66b858ca6f055d56426ad7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1ed0cd23d245a5c1c4aca468df3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a5afb073e45ec1f42b5a59db44383337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c69fe0c063fa3a11d7e377cd8f9028338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966210e3e84f70a8a2cfb5136035617339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733330f6af4164162d574bd23eaf7587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5a8ce6cf686c8eadff04531d4820341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f79f979bfb0f0d62b7ce38c7ac923342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907d3437873ee9f3b6d1016ac890b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fefccfcc889941bf7bbd4966a6b0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f880348ed73036b42a41b08e8439b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476e3d9aeda68272903f0649d98b1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e415f72eaba7c845c7580125a661347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d867ae05b19d078637e5ef7c442f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e9afd5afe4ec9264817adb8e91715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9042a15cfbbe3caab8320e4b49784350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887cb1ad1e1d6d53de0274156a5386d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d13cf30005b5e2da98f58dfc0ba787352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ba19279cb2623bc9a36e6bc8330a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6c07ab15652528c87681f97f3380354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451882cd2b2001b78e57f4116b4f71a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757db803f5cb100b46dedf16087675356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a7795fff8e1cf1622599b79fe869357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad822421f5c094907d54d9152fefc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf377133528a10d5bc5e0a9343765359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e185968c9d5f353f36bf488c5e18e90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8c4dfa0ba871ab9adef9342475a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8cfef2d464654f8e92b6cdb86cd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9517993f934347a0acea7d8ae4f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad921c679c52b550792f7ebe838e0ca0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a24a3a53efb40eab8a94a814f561d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65405e166d41c32bfdd432cdbd956a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f97f4bb4251aab8853b00f1b03a9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382d03db9dffc0fa1aaa162b874a7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c6ff980091ee8d7b69a4f866e6c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e153e664a5a31aac1e4bf739c00e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a8cb2e73185529f3488c913f4500371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a1ad370941ff8e9fd85e87059849a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716718784adfc254493b7fa697b19c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34dd1d3786c1e337ad747290e5b407374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591377d53c58b29892683b3488df871375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd03423cd2290dda9c078cb78d0be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db06679eb124eaf0876f2cb34b3f10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d02ace913d9ec0bb74972e661e8cd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ade9c32ff4e37626397c88e881d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250ff5aba614f9819cf938c5a64a597380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49aaff3397a04fd401572e7fa4ecb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82965d154882628b004c1505fda49375382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4933fdf55974baf7e4c59cf0223b81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd914b01a0dc17f3ea4d9db9f7cb1fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00bc9c65ae09e7928e1f4e5dcd0f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4d5e7d8dac9095ab9b10d3f27147d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c60830f5813549c6575af8f49cd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0444bba394a720bf14d5bf5de0836a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd9ea97cb9b515c5f330555d7be19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b3b8590ccae3ae198e9426c4f25b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424b96f139c8cec48b8f217da68293391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b6612f0a41e2248db8040fdf4187392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed213383fe5ea1c74318971aced5ccf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16042a32241e4ac39f3ac0b463fafbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d353396091cd5d9fec5a72c6bf7e111395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b426d2716c4b2d35a579cb5a6969396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309b1b7813a3f78e419501184d9e038397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422f015d7d194331ae8c18361475d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb47fb2b0878094e9dffe908ec6e38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e1ee5356d6792009fa1b3652b5935400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e80d90a8bc15f8e3a153375e7a1553401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6e30d58197d1830fe60975150d57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e8629fd8bf4425354bc2ffd0f030403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883e22a10565272dce8c569ff2d9ed3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771033f2c346e54c92e1aa8a983ef76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e05805279cb88acd360075ec28d09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2b75d2723e8bcba633a8bf98c6459407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667302b7a5bb20baaefc82cd92d05c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781b2ec1c10644264e6d992c6713ba4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaef4eee1520d041c21390ec867593410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5db622b4d4a1f5a0e3150919dceeac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3b091b6acbfadab480141238fa81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aea100b4edd15849fcfd05d8abac21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a28a082b9e273a93d3b3ba83acc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222011f68d1d5559db516eee78fb418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7d969a70e68d80260c4c64747c352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d530c0f910ccb26b23ae921de0437417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e521cc76743963c875c0b0d41c58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe6123558d226e02bb437d4a37a7d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075f4fd685e08a25fdf0c619ebda21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf19e1185c0f6cb1d9cbaf52a4022421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afce5b001c284c85e433055f2f0a98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709da980ed1f6fd3c6f31a5d1793d17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13336e0803bc1f88d56eb72839703a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a7d5eac2c43bae7cf1cda1c6abae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883849243ba978a3c5c0f252e2c1739426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62abb2e664eeb46cd2575dc3920bcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7075e9c90f0341866c9a9d45e5219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72709136a98cad50219c5375b17955ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32108710b69966948e8b7c3cb0d3805b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe7df57c1d64636463116820e774e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8caf2dc38ef68d60ee2c8ef97997432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4338af66737977f3e4b4a7f798b17f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d07dddd11184e5781675c279f83a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50d29e1407312c774bbb7a777fe165435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c162cb5d91b4a6d12223cd04d55eb68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39402a5f4b97182ff3380a819d3aa88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1385761d2245dfacc63802319a130b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230adc20acb5ab4666b82b968c92cd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ea883495225372b6745020f88f9cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a8bb91401531b0a5a904098220313441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6fe7fa50f14ad6ff44b07383f8b7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555376931ae146ff7f2505c267e6099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb065a97ce7ee824c33258f3c3fb4fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0cdd005dc12227f0e61a505c1087445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444c2eaf0df9404eea78afe473f7ac2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8b32100a69e9b9b07f10d67b69a1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b168c3728635aa6210cbeaf9911b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790cb099e714fc8c34342bb3881afdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758161174aa1db118873e9ce62fa1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a527cbb7e3a06ba7efbc1f86de1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8047a62af91e1315f5808f608eddd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd17812d2c414e5cf67974254b21d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d4153dd3f2aed8ffa955a6647a449454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7024dcd80620d9be746b2ca9e9fc72f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3481b3ee6fb8a0767f390b5e9698b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b4d9b565ec61a20c406ba6163eda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b678a0f44e45b58d62214733a90205458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc0756a0cf31a2c87ab78c4a005bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f933692018a4ce8f44a3eaf1e5738c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1798eccb1d7515473229cba67d5072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e5cc8947179e12c9878ccf22a392a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad53dcb848649be8a3146ded06992b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934dc8e72be1426db0c006020164ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097acc590bb4e015053f1ab8cc6bc53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5de152cb6914e1c86ccf85ac207ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0714a0049669ccacd5aa5d7246c426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76766d4f17fd8d42f5f0cfe61a2dc057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215f1661d06efe77ab3f7379e79138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597af9a09130961b83af83984cdb7e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451494503208d7e5e8912a27bf887e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31650d008fc47552f7fe849f1d3d4ad8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c4114f615f32c25b4bdac1f28ef6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f2eedaa2cd39bee3b7d594790622474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f995126c506c6c508263f40b401d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e07d168a1eeae1adb1a28f997e8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e9c2264f04dbeca0f1d5f9582867b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e8a897846f06d733262122c6e1c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c750dd38d71bb337d1363d06eb9096e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff41f8fd3cb0dbc1f0d56eaebcc754480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248d373c73a494cc6f4a8de8bc0fe8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b4890fc49c6b721cf80e19f56ca88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65729a1a9ca445c54ffedd84397e18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa25e9db3f17d91e37ff6d4e3a59b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9939825684485d2a9fd83a039ef73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3f56d65da3c5db30eef90f9076c58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b3a84ab46b4206bfbd36bd259e4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec91753f428023b083613dd8d1a884488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959656d90cc3f41bc5558aba2a5a9ca3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec3a86926202b322587ba9cdb39ae4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bbbcc3f62c27db9176c97a951247b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3358ba0817b92b7b2150a9ef41b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b356cf0d5609af2c5b98432cb5265493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b0a9f3456fa8f3554c1dc14eb85e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144cde9b21990d24287ad9ef7757760495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfad18ea1360144da8f13dc8bec9c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4d9a2fb518c34f86225d1ac2ce3e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e552a44dd5c8db51bb466b900315f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c9813ae728656073acad556a1be06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8d791450df35f3cb5e5b5ca74c56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b701fa84f096b2c392159c908e26c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f26c902a4cac44372fd7f3828433e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395068fa2a26efa1c0baca2cb5cd379503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df0370d22482a02570e7c96b66c91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9eb59957e8720dca9b6874a5f8e2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d912978ef076f862ae03e78d3b841b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819a5f08136f2ef84751104ec0b24f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f2b3bce1abbf6ef44de44712d29d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b207cc9f838afec32ebe71528422509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e284b35332d2d81778dbb1414822510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9741cd7e27b8d8a4ad297e300d905ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a077994c6a6f78ae30c3d17d4d118e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12576266ec935c559a94936f43e1b04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe06514a78c45445ddc866a1845690514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27425bdfcfbda483c4c5618788c9ccc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240206480a0c7382c9ede01ed275732516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791e236dd6a2e4dbf525eb5931bb44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a486b63a77b07e88c642bb380ec80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dc28ec71a313fe840524d5f3c3605519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13f0c92a9a5547d0baadf3412a6cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb758ebf3d3f2a997dc7717e2c51383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7f7794a43f86af2f10ce79f3498a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbea7c3d3248be06b71a8717ea00d77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a565ee5ef43ca0027e0777aace5c1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182ce2e476d27cb5392b038028132a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177446d576d748098f721aab54a8605d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4e91f3a7a57115bc198601ad55eab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddac173103b09903328ef3986fb33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d389c08d92587593d126493835ee61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129423a6520331c751fb70549ddf582530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad9a3ca4a53c2ae560095fbaaec85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7240950780386a5b8cc2c7bc600e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639ad12602af0b502ad144b531033d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f977244030d9f1fb80f2cc0ffb2af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878a0c41ff5721008e2a99c41936f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8905fad6c51d97fad6257a5b3b5dec4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31893e3f02cbdca3ad2377d5932922a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d6bf2fee3633eba20a0ad78fbec14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa78d158db648907e0e2e4fb603b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708db631f5529e1f9d476eae380532b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e6c52a81dfa8b6ecde9de6c36f38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d66b9d7a787e1a5d8959c0192577542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6925249c125846391be181d5fc8a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad05443f16bbfa0da027fc7baa1a6af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a39894508f95208c075e84f64bb8fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b5bed714bf749533936dea440e9d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6283a85fa8fe992ff6c59e724bc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22812e7f121c84c533c399f2a1e99d33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b379b75de7d3c3e9b090bee6862ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac123f9deaa1264ff41afff129e12928550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676b61d58fa7b45408e035f3e5ee1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0710e02b845f81ae87302aabf5973f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d1bd950f44fa984b10bd4698c246c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a5d96212a003f6eb81e715258f1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829acdca00b14795531ddb1504b72836555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d8b49e69fa8b34788d1ea544956a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52ff802c6de0a16d61801539b0df7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28af44d31eec4e53b9c9d0691216a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2349babd32926f443187e11cd843c21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976fde89be536158ecd18f0730d163d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853c3a09f5a325fa59f7ee7b587455561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de59c584524a16e6fe7a7c00d332aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1cea0474418bb1d3ef0df20d21995563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d342f59165e2cac75c39ce75fe70d03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f7bf7a06be152f91ff617bbed6d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba0066ffcba4fb25f23ad5d50d6d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a5953f006b76e49b18faef171e1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bab3a6c310a154d886cc08f0dd551568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a51bebcc8b02b98b6cf40b0456c91d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e15dbb244e2e7067a674f46ecd260570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d7e69edf4f5ef98610fe1abd691f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede17950509342ec6e77df781aa35375572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e4a946b577d04ac0ce9d6b97cb189573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee0dad1914cc253e38898cacb628d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703c6dc8fa36e805e40d3de8ca0f8a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24696c4cdbdb9fbdde69c68775a7ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb37b1ac1f087fc7e9d410653b5fa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364907c6df807b4101db9520df9a0641578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc03f0ef49d8f9b709ea4457cf439b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eba39e9dd06e548fdcfbd070f4e3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635fa0d98d220425a32e3d8c7cace4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf768cfc5fb835cef9ca2c08856f74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488462122e8139dadd37735e6e395b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b49e66b437af685d81015a7cbb3f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5e079af1e6df000ce963a48ab5f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55572de94a1a519bd3fe57ec5b0fc0f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d73879d2b2b300bd7ce9af7e8d035587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776ac01ea53c5300c47f10aa6b82b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c492426651e733d7118fede9f6b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9992cea41971003714527e2fea640590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8fce93fcf0f3916b6a5a2f20e985e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072638a00672f563d8c28a9d4f31cb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895225e4c1792464afbefb71ee39aa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f91fdf6a180ea2d11b85bf933123594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efda6b75b53efd70e9822afcde626c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd72129e6b006c047c2f4c6943832e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c33a57041dcf6be851f32d6cf244597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486aa0474888ad4115e81b416c5a24e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59ed6beeaa325363e3e479d9a416e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ae24e6f0b58251f7fb94cd97cd37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eb01a57698608fc28e8e619e85b81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50efb7eb054039ff2023c12673186b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e715831359f673b3678c05ce2efb06e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1c5594f3859b4ae4170b3bc01b53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ee7ebeff6dc9f8d7e6a0eb2b379e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1148a5656830624b000c7b28478cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c451517de97a16a13e61191c50dc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a24d2db59eb3057534a6cd5ef5e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7016f22c3a782a6f647a53335e15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ccfde343a29d4858bd01d825c9b60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c33884f141e79afa0ebf144318cd78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ab084c0b40692a0b663656688d3ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1746ee30dc120e300efbffd0fca11af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe94765153e7387180d154e5e2f2a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083e47f5edf59da8710a2ffb15b736615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f042e16aee13488c581b68ec91903616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238103dfbffbbb1b6526e09b257fed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aea0a729348199daee74d0e5d9215618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8e6b95aa32b9ee1f87aaea6ffc933619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698e4deed33e1e2c7edfe56f796a6a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01b7d60f23e9af55007ccba811a284621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a30555badaca4e7d5bc72a5e2fa5fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab3d5ad8de1bc08255f923234ff290623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aeceba8a72274742546dceb2b8ab1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065630e3df3a2bd43b6f5208e8dda93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc9480124b2a9bf8d6f0a653bdb6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4df5ca1ecbddbbf55e9ea73bd535627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81921dce32c5c60b332c76522d38e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ca8c5ca8d82ffc6f15feb43210a94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84544d503375a8c6e986544ae7b25bd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd790ae60b7f1bcb98e49afb5b55fb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d6d8947af8d2025028c6ec15c7b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d46d62805e0d2042c70377f5e8eb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28257320c9cde8c60d92d17bb094763634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dcd8d63a9258d3851186458e6bb44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3ba486fcf88287c14591895f89076636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333047c3513549f9a5c565a7d0bdd073637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d7ec04fd161606eb1ce80bcc3aaf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b9bd68164480415a9cee68ddb19f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213029d356fe277abf7f5be2e5159eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa1654c6b746992cf1f8beca614a82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d44d71ce2c0c3796f3e41c0003c48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3c0ea905b33617376cf33f1f2ccb7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310135896f9c7346a85902987d83d51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2de2f8093943073cbaacd6f3e104645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709dfa660731dc4ea42d64c329ef31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86636435d1f0e94acb34603cc4f94d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3b98464137e2d12d711a18410f3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077aaf603ec0cb732870c0255a1ae9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8494d9875a1e049231e8cab61bb3fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0410e70b9bb0103ffc6c089130a97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a8623f212a240c6fb7d03d08f20b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8b68b4415a45ea19c04d3d75c685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb204fa5d8e57c3e1664938c8aa30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54432e1bbb2a7f7e1e0a90921e32301c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abffd039b0bbb26fff82d5d3956a4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190b75a1e38f3a1ca4cdc198f49194657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6950d028625e060f5c9430e7de8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc334747edb2610af9e233815d6dd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280783a19ba4f3f4a08d2b20b37ed51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc73bbf75fb25c61f2e48dc0e7d12a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682631b61dc8dad1c216ea5d4ba51b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247835dd14879fcb1f4dcb7bf47c35a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1eeb6a96800d996f11cdac891db5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ea38bd6c3b5e950dc23cca27ac1d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095abf3ba3452a63084a21b944dee6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c5798b835f59e6cce74959fdca9ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23420d9bc263d3e2fca8d82de9c7c38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43507c51a5d22da00df2eed380d291669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e50043c0e3a09b3339be2ee29660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534f532c19f4953b7c8e80a30e3170a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dc86e3ce61f579753260749034cdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db5766cfeedce5d4d27a65f58a32c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08616868b388efa091d1e8a0060d1b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6d6bd845539a8bf49bea75d353d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664068155948d8999f3685302c72c52a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3669a45f085f3e65ea5d82858340a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48bddd1a6929143972e83dc0dd825678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623890150cd906fd3f7f50f3fb21bf0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc32ace698cad8310adc4b20c2dc90d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b910550165ffac2488e5990a9c865681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6352879d1caccefec3a2a0da6be362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99027dc5e8f600fc2a731b1ebb5392683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee1ebedc96680e46b74eea56a15141684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de5f700729ebdaf88e44e10a00ee48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ea07a26020581d29a846aad0172f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd573515531c550cafb815399c3bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec8f61df6058218f1595790c813947688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2e89d2344967f18e01029a20961d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89755f5893935247728567cabbd8b6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231033339514c3950db478725b34ff31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad0ea3d53ef28cf07758b574c78a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354829a708ba40f4ed4427b6a61a1642693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f9e55bcf7775de2ea5edf00b974c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5f166846715e78a98ddb33c7c1c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319984d5f08a81a65862ee501450c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c5f7dc9ba6e8d0eac345e44607542697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a7f5e90686824f773ff1eb2cbdcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5e5dfb323f12be368b8f6928a3d4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a57b994356e52ab33e7ad2ca8bfbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf63f0a6495ea9b91a45f63e893246c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fafcda24446c81b7e75767e4ff7d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa62ab2a3eecb5870f847ad8053c9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff38aab0d11a711e84e05b5397788704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216540d5131fdcbc37bc91919101d78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0fa59e0916e9775f8d338b7015e4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4d59bc297d697386bb3a2748f535707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a1463e19d0e71f4908233b4ecaf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387645a3f7638364d561da635cb6bcc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84476261a2365fff73f1ee131d57d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69252c0893c28c2d4d85fb6ac9b6ffe7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414adaade5e7e238aebbe7e66c8f03a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800c15a838f96f075834a6bb0c4cd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c7eed7e8709803fcca25ca39fdd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8411cfe36929d805196321da7688b4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e484ef0f1caad1785e8c36507d75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cc4eaa6279712f3196da17b166a76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461d61820ded2c46d8fe89f8c039635718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207271bde49c86acba5ae16862de2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa0756066ed0df0c9c96cececf3434720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f00d5c4e70c2cb5e53a6d4c3d2588721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f61d39301b485650aa684250510b56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4f0f630b6e1d3501fdb4e92e10cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7b4ade58c389fc10f3e1107c9d96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f326e240052e6d0c1d97179f1c1d6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da648e8d37fe3209edb929b68dbc1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c686626e8d618c362940fa10d0762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f7b272fc5096a98c3c58c2dfec86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd31ebe68c3caba012d3f9ac67051729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55018edc58c7c84727ee0d3d596b03b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07b91bb5b83a7101b83bb2cef61809731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593252a9561b6ee37658e93d839776e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c503ef6652cfad33a3804d4c54e4b9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9890a4f4a9ba723dc896233a25e96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914d9a97ec84f4421a4bf20f3ceb4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2c89f854ad809565a88e52ea64a10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf847a75843ae79409ed0f2aa03a81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715eba2915a556241ba62dc54587049738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771dd192d6ad6deb877e84335315716739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198f00bf3689c1a145d58d2cd95219740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cce08db0910df3a9a212cad3f28be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d6810465eb9a55bc2b83bea982d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff949452e1364e78b55c0df270664dec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d422e85c4edeecbce619527d6d87e46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062423f1083771950944273e8fa40fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c083ac2575025569fd38d96ee4d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585b118f8b312cd8f407fbb9519077747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519757b74164a9ae8a03f2a176da60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc0bf9ae14b0ad9e62f7066049a6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec110c474e7b13b75ec63b8db906cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4102ef6eb420c9b84641690ca939ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b01bafcd69e613bf349f011362371b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f9cc486c1f7ec7878ec964d56c8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4eee4bff458011980881b07b4c1ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7266fa6ecb3db5dcfa006648063b5ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c3dd05c6bf81c920be5de5d73deff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a7a3a874229497c2987131a539d71757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>