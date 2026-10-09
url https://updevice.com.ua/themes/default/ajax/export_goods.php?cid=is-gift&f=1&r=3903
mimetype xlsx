--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5c1e793a2eb0b48f5f2389ab47741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e45063de49bd767955f21634a5f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff378e2be6da423446c5d93bbb263933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121fa8036f2191671429dc6a60c9ba64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d5648b959be2502d9b7183283c4825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062e54fc352d644a5eac330b90b13c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cc2337ed0c0b03bc18e641aa92df07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae49c3e7dfe17ea8415ad33aa121b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de44c82cd9cbd9d5fab78d29682e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcf146ca1caf71c6d254619a778b8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486871971b62c4337bc5fb0b7143ed411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684585da8899a7aad65b317eea441b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021ccd2511584912f1c57f638d979cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c82afb68e018f930fad58fe6564c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a925f67245170767eff4f7f5510515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b18fd4a06e82f7abae0681d1ac0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f042c61c831d0f686a8e433c615f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba0aad8e49c98675a6c189417f7ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d975795ecf8b20c567eef4f390b589519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28a26cc20dbafbeac5bb1b2179f4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eee39d0bf4eee1fd692596698933b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fae3561f4cf68de3a26e40e37aa4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98960207d2408bc725f3cb25a730990d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d7b76cce4e771e24cb048a758c8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d1fc08b4dca269ebfdf63abc4bc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbafdb551fb7fdd25f194929fd5b08526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1e902cb800412368f02a75eab5a8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2b549ad0cd4052586369a4276016f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04683f848ff3e58b97a7debfce93c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3b2c6e106ee0970aa00c4ba7b45e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad50a010fa2d443ef0cc7994df124e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf8afc377da4e9f54f41f7b5ac64932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecdfefd9c0684223b05b8981351c2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8a290c06690681b0fed5f184e384734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4f993d513ab1447bcae62f1dcf6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87503ebf5582d7c95876392e7e54aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112561619bdf404dacf116ccbcc11eec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b027a5dd095d21845ec82daf6777538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2421bda662757df3709bbe3aa76dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c087756280c4be01a40c022b594040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebcde1c2e429db564339d2d6f33fc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b904aa75cd30c97fc08b06c7133c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5e29bfe8bf8fc55d0782aaa0dec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c3bf21d8d4986f62a4ab6a40864c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13d63f9d95995e32fa443d0b081f4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98dfbbaeac40b2db4210dbcb8aa34946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a962e744984d290cae8c0057417847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2787287d2c2c5b0ba1a5255bd27948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355c270395c31d5a253dfb164ed7a6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb0819d3d1ad1035d653865a8a58650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72724605d0d7b05cfdb249e31fe1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571afe2b67a11c2519878b8c729e9af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9e6a135c51f415f7312533109e4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae880dc0fb5592a90d903dec2d66c4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f312341dfe773786fbc52deb453306c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f38a5725cf087baaf8e5f5a1664a4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b157c4c86d2384da9dc97a25072c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e010af8d0f64b06a20c3f71676ed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d15cece0505588016ecb092b5bda659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9dbfab60f998256c915cfe18008160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c18a0d121aa49ad4ecfa1e189051061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec11063fba9183731bda5cdc475489c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78948654d15406910e41289fed34ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783497cfb63acce83dfc27599681c2ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea98788046381931501bb9e6109e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d8b2b346a260ad6f5bdab2a6ab6da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8094a2e57855d947bc1e8d3cab7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468b866a0a09577c8ae92a4dc46281968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61cde9c7309bb64a61d84d38b9853869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a46facdd288646eb51dacea66229270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1362a3b7c06522128dbabcb461ba1cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626357b63596189d4b3bde7ce97c7d2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1388cc09bb91fc9cfc8acd3f282e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28024477d75572a14d8dfba4422b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8343f55c8a5540ade85eba4e7a81f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591dbe4123ff0676809cd54720c3c7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e4454fe2014d89b4d600e1691845a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b701ad2327658fbb2d03cf36e2da178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff7b9a07f446a8acbe43397b2520a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bd9c07e20e013e68f9ad252eea5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33f0d3256d02e0350ba4cfc045f4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7b608c17f134a3ccfb1af5ca26da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f121fcbd7c9862df7f0943d9999e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bfea4af8702d9daf1fb7c86f6144f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed049e35d0f722f5764e54f51d685085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ed8e8e4f453c6cc91c1fde12725686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55ed63939b3d3b8dfcb7a56c8714087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5191bcfc4e3bd2ff765b93d3b20c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d288de4745f5c27534264c488b8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f31fe94c29358d98537f2694a8aaf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930019df5cf9f988b00e5299741e76191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a08f2049292a5706e44d19c49a596392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883d4be1401eb72323a08540400e6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638feeb1984bc40ad4b0bf31ee9c2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76015fcfc6ed0c15d646d2e9509c2f0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118d396fb9d8f8ef6a5f938940a3c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140733769846f271d903eef5afc6562497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb426065dc1a416fa897c81126ee01698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974842ec88e3da2774d8ad4a6d7f18b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d76a3fc154baa43b9764a48879a9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b57bd6110938f083f383db902ea0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae7144c206775dab2c851f50c97a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f672b2e5daf2ef9352de5004c0036103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c21b73ee64640ad982c62704f413b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d3c57cf934f221d9f537ae2cb5c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d919a89314970494306d447d808536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687a669adb549428f7e123ba1c6b72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde2bd72ce19ca667090ca392cd83f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90abdd7e56e4fbd837c9de29c8267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663d8fe275da9da02d086deab923fe4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428765cd4a8f3f4fd95180692d95945c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedfb217efb8b5b1290d7d8d29aa771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe59e26ebabd9ef53052d053199c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2878798532b5e9d93df3f35ad79c29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0c2becd1de814b480e5ee6a2fe29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf85d65607f0f476793cf2f2334b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9701df07b3c38681329ab87e0055117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b7439a81cd14137d6a4551550ed5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dac505b656d546cef63b5f89ff462119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650205305bbd0ac8fa5768b8765b672120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe76d490b1049a6eefaa9d8209099d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e24187e7035aa994c77eb72fd568bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024c77f2a7dc6b8abf00f58660afaaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e470e4fdeabe295d98961f03eb9c2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368082489ef440ab27f27a47896058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97865313e358ae6f36992ecf4084272126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725bba6bbd52dfedd84a0092526296127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624a87d93f4f23380c4ec27b9c846e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf922b5d46f917b22499c1eb36b80bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3bcdafce5769357499bd56e31dd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280580e9bf7591120eb32d6024279023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2893fcd09b81d736b66fcb0d4dfb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46d16e6ddc6c9baa6ba0ab03796c90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6dd90a259902c0e633099ddb52b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734a6447b29b6adc79708ade8fc7df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415562f6ed7cd38e71849d0d8d2d1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e78a22037cdd66ea13352a87967b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450265dd70b8bc8f39546a7c496f78a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e6a89706329e2e28904160aebfaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004e7137035fd61e29e3f4554de8a5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0a4e12fec2eef1483cecf27b0de7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee11a82d618419bbdc44b1b205fad3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef3da42d5f5e3e979ddca7776ef2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff80acd000a4f463abe6235bfedb54e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd246dfc5097f045bd05648e0364f10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83ee92275c96c15b87ed6ac561195c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def4d94a5e61e1ff5fb1b9c7add8d3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a9a7f1c555109b29cd41ec910a8a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084099897ec0576cac4d8f87694644c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b0c781cb5f86a5711f0b42c8b77c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201dacad5b7b89e04bdd1170907525f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15927fc966c4b374810910a74b16a002152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554065b4dba602e9cc972324a3188f4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a611803c6997f57d86318e9bd4884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09367de2dc238e3949675338875dbe9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271805626d194ad63238c8d09e110451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22f703707fd1ae45bd65a762773629157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f3ab5ab731aebfe7a9ddb78ca4dfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd09acfb9bc8d94fc01f1ea01b2e3fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d8472b8b80014ffe110942bbe731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247bc2f7b641ab7535a442272506115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b21439f531901f96fccde1d68b84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529dbdc18532125560c90688b45d32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b18a775c2d7d036392db52ddb86c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9583eb147bf9fc87a523a894bf33f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af0865b8d4a9a0570b2a94927c987166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d2bc065c221223237a684628ae317167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c908145abc5028cf0cd55cc8321c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615866c3fdfc8ab412fae2492ef5cfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b151d82188ce0093038ba8eed94e234170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574ee3c7b2db993d8c34115e9b08ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5a5405441ff5ed8d74ded4ed12cfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824721ec1cf61fc546768f11e12d04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c2d45642bc284ca83f4760f636f22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f457400cabc032e16066d8e9ff247175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1959ce8c6f0608f0efe4050490a84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0554523a504c2e82d6688d0d25daced177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eef5f4f393586e676a0b31769b5a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e215b4f46ab602c90bc7e42cdebd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca963369b03415e91301e933f61a191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616a9b2b3decc5ed73ab5b6d920f1b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155374f8e87048b0ec9d982290b334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0458350fb0fa53aadfb0bcd8f1b94d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a5aa975f3a5f9259bef35d6f078d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e40daf6cfc055439ea3f71fb79c19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0568950be51cdfc7485efa70e2d4fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a18466c977bf2cc5447d9fb33fe67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f578efb1563f3160c5717c2962903188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898b900c471140489276f864d33f33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5206e8d9e35075892afc0abba62e392190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad24dcb2d74321aa0801874aaa3222191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bf7fc94d9a1804a227956cfb14b41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb79e2f0b2e164a589526f531749bdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79cb499b6284e69323464137f022a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4350647f0377cc19fd8f34ef3bb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a47ce2003f57b370e146dcf368dff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f9c2a43b12889c453edcae8f18d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598280e2d5730ce9f6199d8e52f2f41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110a07766e4b26f7659aca2f522090199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243e055826e6a3dd86c68614e1ebbee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a39c6cffe7cf1135e90e0ba18126201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347ba55798096c91e3883813705034202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef739956b89d2d4554d1283f72974203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e774f477ac48ddb89117d23c119f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ac8d9d4050b40135bd3ae9cfb9df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98a14eb6a8a02b63b5056d3469d91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9bda2d0bb6758a328b3bb1a081ccb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7071f7420ad2878ff76a38be40577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61fd51dfee466e571f13df6eba178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ae81e02c348c4b5b8ac918fd708dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77428088c4622c154064920ff26097db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d789492e3d61a8f9375579dce4ac42d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b66d490705289d0f6dab3a3db4ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313d162ab4799fe713c8c6f717251d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5274fa7e3f0f4bc148741afe8bf1d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e479fa4d91a0af2a96b5f6277c780216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeebe2d69a4922b6435391da9e3d27d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff989f221a1f7624f26781f476ffbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332666b47709f0517c6897d60f738422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db823345de93b511098e3163785e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eed5a590102ffaa34f7258f0a154a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b38784395ef175bfaef971d33461222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b863a216a3438901ea7e6c4858bb86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefcdf0db4233fd4bf5d580d03542f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f8c622fa94b90789654548d6b596d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e6b26fc8e365a88e1e681fedb25f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd1503097dbbdceeb76b15335524bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e99f65b0fe4c9943625ef378e3f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b98e0c85632ad521d2e6bbda2cf954229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d5927bcca0e6e62a64d3f7576fd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b255d37123b041a6e0e5ebe40147231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b592e2da41c0f678d2e84ad5590d21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec066844ccbbd636d0a895ebd658de36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dd3d055e1f96c4c6813a0322ecbb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2bbf2d2fd160e0d559cb4ee4f90c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719943b7723dd6c47bba8db6be90f21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f672cbb9868df030d4c3dad93f1ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28399d937cd7c376bc3601780925d27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fd1bccb52ef585d95f038d2eb4d2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918634402751e78624f50d2da184fb9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa155c4213fec5f2bec178115ee4948241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389cb37e51e3993f5f6f7896b81d90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd270d2b0deb7ae8f59f75f655c63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac49855103e7b48200e2e8cce382c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d9c9d5bdae2fa91c5137aab32b6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b817d94b36cfc2717d53be83d9f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a952b5f2675b48973cc61a1bfb420247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc72f81dccc74fd62bd579aa6e777248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0762092469ad1b42c07c3ac2f920249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c822e586c933e1c6952f441e797f07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1236731eb42274a1c719ff8b4139b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c949ec8d9d55e2834e99cef7fbd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30239b9fbd5c1674217719984d5a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c781943987cdbb8a0d74d5d673875e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c05c2b4d7bed166b504ec56479c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db85b5f22b842750864e4b01d7ab51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab59da82c7bf79111ce9f123ecbcbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2c49ad448c5181eba6a8ac4c58ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b86282e3ebc294d816e0bb573089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a11564ccf984cb46399c302aa71e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb23b9bb715adfab182d6b26f07ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a25e934cc80458a4437465eb5249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0febd74d2fb2b638fccb6329f9ee4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a354699cf559b9314cf468f8096e3de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191237dcc2bd4aad10ad0431d1d19606265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe472ad45be1f6e8444893f9e4f7fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e60b2ce2f795f119cc316ab82fbf16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42de8c1239e7a0bb1cd5b4a2bcb19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c9ff1d528cc0c2cc7c1946eb8cdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30310fe6a997cc54152f1b62433a9ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c17a119e18556b08d3663a04b7d34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c3a3a27fba6d9ddc40c151a81378e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb85e586592ffed09f9373258e7c86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2efa35aa9c726f67b8c491f10c04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aed102f91279224c1c0c5178cd938275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a7167b1a04200776fe2e7789a7a34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5cf68337c2fea6195c6efd01843ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e91c6d67da14f11fd47827eead033278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8746dfcb1c0394c9b6916b05020416f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350293fd67b11136e23091a4d3efb93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f94cc69aaef272a14a17c6bdbd45c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a01e12f3d9e3f793246f0a367e031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbb7aad545d91cc6f3dc607e9e5291283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769fb6446b3094c42352e8ee64fa107284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac86c0af0d151c08f0b2545740ea3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acbb9afc7679f3c68fd666943dc68e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a89cf7fde65a6d9b6c381336327b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477462e0d1ffa252cb973afe7e446f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac8d97a48cdde1d810b613d5cede40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a042d87b54e4459f411ae656265ccdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca3dbf1ff67138840b8c4b0b3f1e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2919029fecb1b73fad3608aed70af4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eab158148324daa70e874e9016238293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a46e6a3b64434d42f5c1747d7584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bca2c69cd4f4f3e800efd66577cab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654cc42c4af7bb13dcdea7c52b57f46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e331f1de80d7ba03d38b7ea0cdff4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8004bf66d252a2ac909c7bf8a11e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941e66fb25f6474ccbb54582f9cedf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9eaaab8a402ce2c5d18ac8ca43730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a153dad95e65517a88f656052fc0098301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef230cd32a3c5c803de7c50f1ae34e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc069464f53bb5d0d2a87a8cd891db2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b0303917b800cfbd469e6b4cc3bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23811fe342d553de16819989ed7f76d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea706d3e1d2fa802e4952987a95504306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd788221196bbf8b4651dba4f9dc37f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c8fdac0464cd279e25aa7cd167bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17883d39101a5e9d288df20be71e2127309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87698a2592007dc4963dc3debd9c40a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e1129e0ae32277ba931716887b8e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3005ec411371436a0fec0d1ddd9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02654b5de9f8c5ddc64596244cc42e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f91caf6bffefb30d04df68a93ac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac893ba3f2757b76e6b16af61d438315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb0b381072a5a0b9637e4323373899316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4155e512cd96dec570d7985543de7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10687e4728d749f778b05ba6b77d86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa51bae5fa7ba56cb1f1c8bac55195319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6f13730cba266e3dcaf3cc234e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c8b4b7a8e042acc7821419759254321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db3fe66db0a118582bbdc19a5c558322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe90e088dd76efa6417f11d45e44034323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968dd439e580f73d5e1a872ef5903b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755c91d9ad487db58af2aafdc44edf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129d387655408f7e0f9b5d91128799326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafad3b7ac04138635b40572c114b5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f3201483ebdc0260bb1abf9556d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd40301b2396a37ea7a98237cba63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dcd862d7931dea79f3851ed905604330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b868a2f9e600b457d5550d7fc07657331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e118c7d7535fe6dedc81e97dc9b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d1d949dd723a3ffd487600407ac0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b1ff30dd34581f109e30448350604334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a659fca643e4359453f741fa042188335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5de7a25b09ba2bdeb0b1d93cd5cdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09244c4c6c78bac488ca31de4b844adc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21465bf484ffc66d7de40ca57ef6c8d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4bf693642f0dc6bf8d018ccfc624339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8dd58aafd6408bec78fccfa85f30c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e56c8474cd0d2e5127957a011384341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef829330f7949b1bb8d4784a18110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d36f912099d844926a66aa978989343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f86803141c4aec7990e481a7f560344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1539aae3f9fd6d00d7f6df1e415438345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca216b30f51acf45ca9315ba7a4ab18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377578139ef50fa142c6886a5d82aa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9039dee968f1aabdad31a83c60339348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ce72d5ce44fc2968652631610b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5becd711a3add485978a84b9ed8d7ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b64d130d48fe958152c9288843ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f69b16a87acfcd0a182d5b8fe2911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1adbdf8565aa3266021e6af2dddd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345937b1e73680e4045f4673dec66ae8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa7b6e0f868afedbc3b35b682aa563355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346200ea1ca1441ce9cf2fae8728dcaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869aacaa16b818605543fd4a4fff752357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f516fb1ec205525eefb862c92ed9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb558be0778826f7399c82f00cc0df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cf39b7762f9dc8c21f68454952ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244efc1866634d3907fba8cc5fda55a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee613765c062843b239be55e319318362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c889d2e02dff96e36d97d084a44ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead35c0fd2e1c6000658cca69d1ea3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0091abd3111f9aef66e97c1bd6e13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4f9720029241b7b290e38addbb5e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f6098c60d583401e6083d105c559367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa4e554955b4a15f1372ff233fa8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba52b250745893820a529cab6c86e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253eca6951baca448e00e8c5605e95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0089b0c92b1c08f662a318eef802ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8855a14b1d402a70b2d7d81c842c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903932b73fd7717340402fe192519e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bbea9590cad0f0cc42b682d8a3347374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8dd8f88edaeb15243259d495ac1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaedbae73337ee65ea06430ddfd1382376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155511c5c48cf698d703f5511ee869377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be779b4e0a77531304661a0fcb648378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c6f541b5581f2b665081749ae57d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88c73651c51a29fa975f5b41092bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9c2ffc1904384b72c9143f394eab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9261412833765f76af843e493f033b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d722bef71e861b7b4bf811699dd72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e7408d198fc4420b09eb913e477cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552683b8e7f90690497134a42ec8dda3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25404c6f4613312e3b073541eec37ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f5689f8d462ff5f4a6b41b54ff8cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d843928fc51190f30ccfcc414970cdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee30128df3d4546abd91aab551c2609389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1b0b5a36695e653cca3e184292ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69847bcd8360817c6444db116708c42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17710f50c0cdd40bf5ee0d0cbed52b00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640c27c9ffc6f5037907772ba9aadc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367bb64cc4fff0af7412aba86ffd684394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eb43eac4bdaf41a95c959f0f24bab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39aeecf21d6e88753c5f21613011b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282403b846783f792d5c23f2a04c8283397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d689d22af0c18d6c01b5c1439b2cb2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16e884f3d85732f19aa3b77e8b3a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc040ba9f064f633c976417ff31863e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d80b64a2c27e12bdd692ff721c9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca43315eaf8bfcb03ddf9a62568f67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22381b9c7f12e2b59fd3bb8bbf822f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713276aa4d1e79cac83f3292ed9bffa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2e14c3eb726cd6168055ccde5077405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a66cee494726a44f7560c630a367a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af7092337d9dfe92a6f2a7047949a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1012826c224b6991c7cff7256c38d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a46d1d54408a1302110c8505fa4ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59227fba87c9d6d207ca56e799d907410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dbc67ff8c55b6cb89dcf2827dceb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001551af2f866f6278d48daf7a7b733412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76055958bb8a6a8fb0fce683be897671413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486158b764c9b6dce36feea8f20daa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087f1d846562dfe8a1e52618743aca7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b41108423d06d0004a4374a9a4e3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e867f7b974b82d73fabb8ce34b250d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d1ebbfde1a2996123a7b1636cbef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3063be77ffc30edc035bd7eb0ec5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089ba059eaee91115176302e0dbd72b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482deb5a75933916da3cb22a5ef6453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d354807f0a2a89307dbd59efeb9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a088087d98c78ef949c22f334e84717423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31138c5e04c68af64867fd53438821a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea7461a231074efb4740b445d4af4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74697a72d322e3b28c4552971aee8e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24bf69078658e68df75d2c5aa818e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb15059df8bd9f6cc3fe7d9009e3a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a96bc84dbb5d7b5d09d8dab435438a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733a55926c506d75a3b911ec8eb3079430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87356bd6b8d948f78d6b3b9e4975c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385489dae55c5aa10360c4d859685a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1c985f622b697972d1748c9b0c3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc925d38b62fef614953f35b18c7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f07bf0f922fd9a0732145292497c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca7e7f9d23b4d61b58a2afd68ed9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c81252fb22a3c6b1d66ba929a974437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c17de3e9a37eb3b1ed9984490976b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568cf2a150fd33cae6312e723ed8fda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df75a0f2af66788153a5b51a31924be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d899b6b862568af213ce984cb0bc2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a888752565b89c519fb7e5f95fff3bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e237692d3d10f24e439100f71224443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794032ec6e58c6317ca87ac0bca4f307444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c1de86c34b62bb3a561db05efd6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5223ca04dfe53c4f5e7c699f801d47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c43f36fdd47b48e827ffbc9904adc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74cd6f29802862fc446a819fe549c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a045f54b3db70ab1f1b766f0070cc23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a26388c5d513d03556d723eacbfcf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b436c1ae76f28a6f0c319104f5d642451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6d2d3ec70a14678bf92181671db4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c623678ce3117a98cf8b6a664af28b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9449c0ae581941a63fca1252c219454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed450b8feb8936c3bd6c00e49590117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7c70e95a87695bd829122aa36879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52b48b051ec24ac3bab7c02c1f2344457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12828c1e663e4fbeb271f677076c3810458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64509bbf98d40a7ba5111574fa51ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc779cf4ac9bc6501550b4013d9e54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead23c81693a2d6ea7642db6887e1b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ff38be09d82b9e7c5c888b83be5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba5f4991c17003cc30b94576ee5247463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b9f0ef4daa09e9f27d15e70b9af0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b3dc262ffc3a3d2cac033cd2466d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a44de71e99a65c28bd361de660f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45239b521688900c9766506851fc550e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16837ca3d5b7b8a76af49aa7eb4235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4dbd7f471f2068e1be7310dca3822469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89e8e8730f59a7c6b59b7cffbd90e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b467fd19d51bbbf92ab45d1b78f0b6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925f95a85fc36e8210c8d921e62e822472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd76eb44026d47fd5d3e00aa3d2559473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8644b9adb3ca7ff3d1abe508b8dc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc89e5823f855b600a45afcf808add475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd32b2f2fdbd3a5bf11d6beb5ac0fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee8edf9a0e4b1c85110bfc4a7b26eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91303cc4da49ab16d99296c37a8b57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd457099cf7a1f228f1fc0609e3dff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70856fc715785d625f5880dd3f879b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433d95f8bbafc3073c17853589b1d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18be60610e2ed0a2fc8ebcff730a98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f4049f022419831c2644f6c0be2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490b472734240e73095cebdc8dc1a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde4f68ab39da2e6872e289924d3108485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3fd41875256c32380b2f3da9f801c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a6d2630711832fb9fce85e55304b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45831b0d5eb6c6a868c7f1711a007488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5b5368a268ea77bb87ce12afdccd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841b99d6a16a1a0b81e21b0f02a9179490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3482feba5e5306245b2e4f00bd4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b47adc17dfbd6fdd030c7f85083ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c63ae30bf72bc4acbecd4b29c096b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934a794b076db104f4a7241247f6b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e79c7c9eb2ab2dbf2c4d86e329e803495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3dda60943c57539209aadf604650c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894edd57cf23b893a786866fd0b8ba5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af47b01a8ff22ab57c4b8e7c7bf541498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ddb8bcaa5395055bf865703307e52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963410bad562442112311b784ade857500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03310c9ef660e29181e8543853569ba6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da5d35c7e99cc081cb1f67d5a0f184502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba00c23caa1ec5ad23f0444e3f101503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c482aebc7f895a1497ace90978ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61503cea064c7651021090353e43cb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa9ff22dd96655f991554420c208d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f15b1b388d5510ce8d85c90f626f14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c331d9434cbc45cbece802492e5ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a91185fb2620fc4ac066729857dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa8a5dd28f0e48cc55b3fc6b050ef6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f87f02fe70c1c1c58c6e49314d747b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8b96c0a77426308ccef002d5262df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e2be0a47c8fdfb22b9474a340c823513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea86fd0edd4bbbe331177a4d8b5e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a9b8dc3e98a79101845ec77bf716515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc2d71b107a0062215e7dd5d028f60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e766c2ea0740491abf38bdfe12fa75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae90140f957782f11ba5622661ba7eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb586126eb840e35496191fe10e193519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb070203628e57a647b2d42a51cc1c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365116c83c3b61b86da3fff92ed9a43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58380e69bcdaee3a4960ab870bed84f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae6180ae86fb66e5098564ab3bc34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d63cdab26ade3d556f320047795c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8e26ea5f1ceaeb57a00ec0796fb21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad62543d9d9575b3c0af0fe0bff730526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f7e931d39953552bf407e64cfc2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca43d5e13fc0f82b1d068ef3bfb98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0abf2541ccf40b811d8d46aec827d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5631f0fec4bf92a11034aa6f923e0b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0cbcd2bf921050dafed632bac45c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21fb0da061736dc8eae4c271874149532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d29e0a334be7b7315d39094029f295533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c88402bc89e32938a1e8558bdc49a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487074d19f77b52cb552ecada70c2f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c3439a8f4e8ba201a5a480090657536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0fdae5b498877e72265158138407f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b2dd3ce2fff32009a492db914655538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e56afb82d98fae0b5c812a5dabc52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd52a252419acd72c56714955ca119540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e313ad2f1e13a385bee3b2a4cca34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072e846395f613e4b5d213ba3f2dd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc053aa8c6ee58e1b351d9009fc7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa7e3e045b4fad0312cf2974149b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c644c26658a9de77c8fd65b0dd4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da922c77e4fde65681223f7a81625546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ee007e6afd2d1ff1a92277ec8ca3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f27e2c67b9e21e3cd0988e66cd087548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc9e68ece7758852e56694e4373b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561be407eb485a6837e578d64c43112550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8731f3994c6d559f86123cf0abebd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519974b91e96a79fb6c606ed761dbdf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b328511a6de734b135daadb872ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032709704dca7c891994e3fb4791d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ecde6906472c14846f96c4f8a619c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91d9fb147928359ff51e566bf442c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d75954f2e5f4368892daffc3e4bd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71634898ed3b777aa1ecec6920292b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d49a0adea94557b96a707252c3365d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c67cad0d89ebfe13f198d5e485634560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d48bf02511f4840d0a97def6bca79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55072273fc9fad1630529c87ebc647f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b5ad5af0e338936dee548e45d4f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da70ce57f3fa1a50084f2c476f604f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd3e95c5806b105690830058654cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45207e7e714f7c5b8fff3c6897b1a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60fee0eca0416d7b19216be790c609567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a124f098e915a0b846d039e02f48fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dcd09269531c902972ae8546b0222569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414583fb90a32c58b830ce7833dc3d92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f45aafccb90ef16515ea93bcd5a4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd840421cf491ce7465f6681120751572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d1ba8050909b98effbf88eb6fab25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9921710ea1d35e6931f65d2452a84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfc401d17596e73c8cad764eff788f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880161347a9246cb772b65544300195576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cd81d408c4e14bda89dd9adfd726577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a0e72a0c9eb0baa0bb736e8fe3263578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277f3ca3629cc6603a67c0ffcd7a058579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ac82b085e0ee4648f07760bab14b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128f1dd9cf519e32cefd75ee175db6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a5b39275dc3427b0decb538951ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c07784463dd849ab3d6265e2f5e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060857f9de8cc9bccce92ea9511a0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046aaa3a6f3a90dce6b8b30b6a40fa7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22dd86d059eab2cb729b1aa9978e77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff8e9e46017e516c4eedf35ce95b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa77578264d80ada7a2ce045735138588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ee09d79ccad25d26568b1440fd25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7d103f7f6e631907da3c099446ad7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5ed268e8bb06a4b045b263fd115f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83791a760056887ba2c1a55ceb29b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b72454f9c26285094885dccf41ea3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb765e404c9981eae934682bceead8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e58cd6fab88f214c488aef9f27b63e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d873434ac4200662823e12f7de57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcddfe1776ac063991b9152b396af55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d5937cab40c0208459fa96c308bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445b8be527309e4e48da1def8ea27d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ebf808382ac28d11bdccec22a8e88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4bf0bd927e860080a111001d2816a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665475d1a08915a097372912bea1f92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333a3b4e3c08eb96b440d7d60f337d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c770b6629304ec143a23cbad7c4a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dd462ae795490209986dbb664505e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bbff4edc604f7814e9b6c6dae67fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603770fadf53ecffa4aff41e6816654607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11336277c5ede96daca4fc5a65c85e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65793fa56ff82cb3d3e211b2fd8b64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1bdbc0a05cfa5fa8124e4931c276a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b628eac474155a1a306565f8aa199ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6f746a0f7469155869605ea668cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11234a25ef804bd62fa12bd8125469613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1adf6ebe57b73697d01268dcaf271f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d4613c688af141eacd3817ee7668615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb81bfbb49a2e94f88e37e25ebffc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ef0a9a6d15c5ac909550d208e2fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a810fb05b8c0a4807993a288f21af86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6095a75c20148973dcc89b3d9177c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c2770a28f939959bdf66e0f36cce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32795d56c040782167a3823dce4949621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9be7269aeedfc8250494295515597622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f9f3fcca6c166c420aa0c889f29db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecdc6ca8c3a004dd747c3486376e39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3b38d55bf1eaf36dbf3442361c51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d06e7fddb43fb698f026ce8a6c715626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065b292c2414c501afcff78330c340627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e98a956908215d2e5a72ea464fbf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f343691c5324d2fddd66fcc052d2bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f332b3ae9d178b46063d5044a4708630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda3af705ac8f63c7b6976e176632c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c816aed0ea3e19ff35b19fe986e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ff5a0c18d636b2d9feae86f716d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8b99a4b10ed983f4982c5d4bf148e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af6727ef05abb7871b218e72574af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf152ecdf7ad7fcdc7f4a09b246aa3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068a3f4ce159eee5cc27ecd53fcae2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2dca0e1edf6da6796e34749e8364638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2982118b0b9159eadb7433d57f1b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a799c513c6b705196b1ba36942e79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace07d2b43fd35705a6875ea47d945641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b34b14fd0236c4ddaf29e40b08ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a6f33213dd02d0041469bfc0de1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a151e435164ca59ea2a210763623d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a100fcd9ae8e4304ee6b90d8510390645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1422f5ff65778cf6944ffa101f0d89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a611ddf9b3a18e2c8cd109b70d100a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242554352f971322534184594c2dc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ef53b4f1eb75f5f648a205adf7b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce84d714c832e344686502139645892650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831e988fc1a5a4ca23338d67be3d4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ccb42da1975b54f0a4a3a42224496652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c00d70228b76bd416f20d07f0025653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b322220c063c4b04943925a9531f2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b51e69b8a83540c61c139ac3ee15b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32d4a37f7c0b6e2125ef7b40b9089656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a2c39ea4962c3c581d1a3b595e80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a6d193f0043abb96c921c3a6d4a29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da37adb956d94f4ecf4289d78f5149659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f23de7580e6ece7d0a79aeb56f96e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b4421c468c783b50819775175ad1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31498d053223a2fa311f9a4efb73d159662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a27a6148a780d19ce7401fc370913663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f5eb2a5a457f29a9bebad7e8e0c63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f0118dfb660bc48f8fdfefadb256665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117a7b56f95f9bd4626145685eb40e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb567413aee5d5f255f6c006d600d5be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa742e26d936d973db8a00f3d623c5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522bb4a0a4648b3849823b421932e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6eff51048f3003cec8fe20f51a1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe1b55b01d6401d9d341611dec5a79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c1f9aab698447c79cf78945704e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fd79f3ce07ab9f7268884651ea09f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a21574279d424f9935dcf6d002ab1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157685336f1c9b4124d30ebcd0da0d3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd671995cafed766272f40b6c43a88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d216f5b7049a71f6526dfcc7c997b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211525f049405eb3fa59dfd4117273e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd4fae30d98960cfffabb58aae9a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f66a3c81371637e727f42235d301c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0533cc07c8a735b7bdbd3a7fe10070e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e5d7d06b2d75288d5f9b8dfa99285682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e5608005a458ffe28dcf3c8c3b41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724612e6939a4bb837a97a7d7fcfcd09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018aa4a98b7929f5c06047473315a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb574cd9037556726560f2d00e704d4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aa35da7f2ccd35075b2af5dcd1630687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb85ef6674194626b79bdbbd2227a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b835e90dd84f82ea707c4c4b43800689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4b1ae63e4eb63f582e76acf050288690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3bcc6c06b1c94076110a059007ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59833d040628a0837ba42be3074d8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ade8d08adbcb08069c712f55580a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e75be1d0cbe1700c1c603bd4ec9bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dbe2c4a43ebcfb852aa9a937da94b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38671dc71df85376bd68ede7254e92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bb237bb20c056a7350e6d022f6c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982066c1d3c8e5a3b7d819aac818316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c04a1df497df0bf159f3d7290ee9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25704fc6c4737772d094f77799b45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1772b4c2e54f7d085cbdc79551d82a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5431b3a291594b8098349d210de4b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46858c62fd91bc52cc6c7f3a14ee2e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125c4edef25764dc3c3eee4095e3da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84b3e1aca59d66e56db5affc61c70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07b41829d59a4163ca583e9f2e93ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a0074ff1cfd8ace419c7de9687155707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5245bee1589cef2fe98ab6cd5f82384708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb725cb397399efa7157bce4d403cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d219c9ae33ceab2c2c5082b090183710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cc0305ab96151408b49f035bf6157711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a91b931556362308df89531e46da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4d48e69d6bef66a56ed2217373859713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce0401fe214f8e818c158722de1d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd1a5b6168831ac7277ca71fad965a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777bea51d3858f5ad57bc5433ba077f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8b21f5e32a080eb8e4d2569a741f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2aef74ecacaaa216cbcf13d7b1ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2545cb1be07b0c6c29c1668bd4a3fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd26927cd7c1fd3becd2014e526365c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d47b5a3a3254b04882e3d36b91ae9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424bf515c406afce093d8f7863f21fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79399ea8aea3400c2fdd4700ae3d42e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17bb174ffbd3b639f788069390ba6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909141f3eb68763aa085a4a2759f097725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620626be4be297203ee7063c7263b98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216278fcb77b8a345ecb9cb57346d161727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d81edfeea4538e5dfa3be0ea7f0b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11164e53dafac46b8019b926841f48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0072f95596e884da36341b4056315a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163289974c651595381fdd08dc3bb26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e5fe340edf5f20a85e25e98bd98c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4950216e311029d4b83396668259db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69898a0b42ce9e7fb1596f8af174cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451e05cef17da013081e3cbd447d62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d0630d63d8f276b6cff95d945fc1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff097e4b357583370d3aa2347d17cd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491d142017921e5488e98bf884aef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab63eedb0f6d58788532744f7e849c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef532e2ef24252be94c1170a6c0ac8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203f2bc3f0d94f9ba526ffaf841ceca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0af41cc6a6ad98ed891e6cbf8bf0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144b8d876835f0db4659c3882eac96b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec05d94cc603bf45d3f3ee6ee93fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c06cc41783940ac4e1a8d0821b0c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa69bd973f038d5c5563f11aae63754746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81cbcfbd0da4820a51bc9f89921968747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4de3434d204204303fe01c0c8dbe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7893661b4ef7472875d016777a2d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3949c906e90a20c05e1e22ee67da7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d93ef656b2f414aa2faf304929bc20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab5c612d2b0b445183e30e64d2617752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a296e849a2b68c8a341e1268b423b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09be5f8593cbe2e6f5149af0daa26ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb3474e875885e750bce3ee3e4ad15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24cc55ebc78a8ae8bec0b645fb204b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587b73223ed50c4c34e6b52648ba67c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d9d3219107547d921c26a81e4d87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d336e3c9bf49549b36a6d033e2611759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f19afb5820c0926d94972eef33cfcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37c078a6fcf7daf739bc6c22d8fbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2276d92fd5bb555280605fb09b0f403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa199c2e012ce8a4f80db1a4947ba3ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9862c658e28ecad864c3c20ae4fa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dad24cd3db689ce9681993736b269f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96881d49f940a48f3804ea062a04a1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2143010665940ec5f631892126a1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124260ed217d26faaebbafbe6c0e09ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34153c503336948ef027be2ab44ac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39500ed78555457766d34d453510b89a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c6e2e25765f2e0096d03c3bc3f8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c07a0bcbbbf64ddbb021923662b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963e1c44af6412f9f8cd5d8952edc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355f591fa79b8d2ab9c9b7b2b0ebe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75080a78d402b98b8563ae035e8e8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc110884c4dbbd599b5bca519be80f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5b8aae3996a135e2a90002776c1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9742a24982ddb19aadf8ac9df28ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd3ef65eb6954956f3786113827f7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2176f045dcb972400b4ec06bf20ebff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca833ef0292c0cc603a9702472e22722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc289c75f17c43bf7fc89cf9b88682f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564394479357574fb0c65023f5e7322f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d8b540b3833deb5693ad8bedf00325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62c4195fdb01c7510918d423458a7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442c9e576eb375d2831512ffebbf4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83780f0a900b2045d5d139da3d1ac81528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bedf23cf236f6f56b9527c1850b83029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620dcd05a54aabf056061698bdefce330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ca7226e06a57f08d0b6202cd314631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea41e2cc5701e24a4b847d7e4cd46ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe15871b17884f851f57a79f938d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fdefe29333f602c0e273735fe2d8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d755b8a6d6ce5b8560819aa8db1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad9654e0af2f46bddd926945eb40e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe853da46d387c8b5eedf05cd41a10137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b909f916c0bda3b1dfc429374bb8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b88db28073c32e4ebb1265089ecb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eea23586ba6176da73b2002a1a5da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d0f7c5afddb481cf4a7e610e1d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac967d88f67adb599349581719f7d4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4557fd672482c15f7de530cc631472a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c638505d4aa371a4334b388be0ee3e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234802c31aef66ba3ba1c7b65ac5c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ff2108379ddecfe9c6f4ec63d300346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a506ab8ca00eb2254c7137414aae4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a0119cd29118d3d6772a46ea4efc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b727b7ac4479771ea3cadb7ddd36b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba834370487d661993149753271f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0741e6197176242c88f1d5f677ca7a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179020e74cd4f998c10b3fd4ddc71ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a45fbf5e3fe19aaee02f559ac4d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169a5947646bab765de17ac321cbee754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e94882205990566f0684dd4781788b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58c4e488da52fabfebe4fb548e9c9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62564d89dccb353cb8ace16dba4cc5e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48efc5144c82df0da5ad5c702f702c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ab68bf7d7dd3aed8cf17f95156bed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ec697c495c9d5cd6a2fa9bdf460a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b28669f05ed3fef98e073b5b64f6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b236170f4ece64bd32cdd0b3a7232162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb314a17451d8d11ccc768626c3980263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e1ec7cbb89908d890e3b675367aeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cb4d5da4049a6382c9ee2ee4b744265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172db54dd6d9ffde553e0ffc0d689ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ee502f194f9c96da3f3f7a7b492467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a807689ba2d752a1e219288f7d570e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018cc9fb667e6d66bb1678922bd1c9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293af0f6df6ced22fc7ba51f7f9a694a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6a125760c50e05847f22dfc91951971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de271768e11fdcd6d0e5061bffe557072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1d08790a52e9d8a1267f9e3d3de5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664d2acab202624eb87b611721ca0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a106a3e29369e22ad012816092f5bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e95c295e1c2aade9a2c4e51a68b7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5e4dd48b53e5bc82a2273cfc32ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c420a76e5285ac48471580d1bf55878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7e46f02489e2a04cc32ff8268c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da4227b52d025362e886574d4c00580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f664f4e7c44004181b76bc7cdabf5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4963437ab3cedf4050ba7c8946c8d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1134fde00c4015ebd25f5158b2cfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c4ba24cbe96f575034e9793e422584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728344227e13a7dc0406e4b9f8b5597885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ba1975f3e574cc0767a699d5113d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a6070e3c113a46a1efa514a1984f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f5ac3317dd03473fdd7c04e9fe7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fdf4daf781e2ec495a12efaabcd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254de034f7bc495b673f22654525c1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b506aafe5e1ecebd27c010eccfbcaa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1511d9c8a72e9ee24600344b948449992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56c2b0d6299c491a0332b03f01014793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0b6e091a1daf63562be485cea6c1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a81bef2dbcae18c40c79be7ab5a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f90b4b36fc6475987cec546d2ed2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e3393fb2826f062f528b3aa023f0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b54996579b63e1c2fcdfc31535961a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6804bf40b2622f7a1f4ea606364b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b05001db26169dcf1f23948a26db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e426c2fabdff169628853b48c0876101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b4c47570f2afff9b524bd33d415c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea70eb119fadfd755edc848e2fe2f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e490b23a4ecec4c3e85a5a9faa0af4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fddca820c4571b636025539fa8356105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a403370535d5e03138f7e0b4ad2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d717d172600a26f4be5bbd61701bf3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e698df0cf4e32c7a4685c95193e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a45c6855ef015abf2082300434323109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b3888c177a28d60ca6b810f797421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b24f922215a1e40a03cbf34b11f6b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab25bb07eb6d4185bfaabba324a768112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82223afdcdd9bfa5b26ca2eb098394113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd902396d2bbee3107c505422b334114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0cac7860b051e209469a11a88101115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065d9e8d556c0a3ce34db31adc40a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262491cc05469e2a2f3864c7e2cad23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c35b5444b492831f76f3d5f7028ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f566104746b20458b223d53be8803119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac4762c2071426c3cfc02071dfe97b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b48f792cde9c234d38c821dfe9df50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c52663c01e9c5ced9f3578b8b4713c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c970701bbc3ab33fef30503cc626f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f3e84c56023d0b5b6a70bbafc375d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31c21b35e17f6aaf0543e034ae87b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3fe2cea37b29d7b0d96703c037d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dfbe0225cf954b27bab55b1051424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034e5826d2f724066ddf3c790bca38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8adc9c124e9bd5c1e9c693bcf88ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae6ef8cfbaafd2938e8d929c81268d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc1540c4e8140ea830654aadd741c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc7b0d73e5750758a9e437da58663132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5cab7046533a0e672884720631c29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e19fed9b64a5e2d3d213873e51b46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c1ea11f23278d06f06769efaef137135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3564ef458e668adc22cdfa0e7a6a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58923e5d383de1ff01156134e41de261137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6fdae7a1eb7d8d3f52277c07e10e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b62d504b4de20d2e54110dbba49a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b13a0eb7b0a96a038769ea3e05933140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc941638cbcf538a31ce0d072f4f41b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1976dd125c93a84ba496e8e2397e351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3aa69a9a65f81415c153b250824b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389a94a37bed6677aa919ec1b682d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb2eb0d68370a7aa4ac830ed8c4cef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b918002509d7bd4a86e4053f3b725146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6930dc61ddcc28863dab5cf19822d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3be505dcfabd030927465280b0c28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775991f16acd408c2eb3140aa92a19d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea44253f47e08e7fb04460c71753223150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd22b9f04324ea85afb7f887c7e4181151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21cbe96a75fb8a57d8f6e01e96ebc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac14c19df05650a99aa392627fecee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933027d90c64296ae501ed74f7507be6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e4f817afa03ad5cb3349bf886c4d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c62717470162cc42c8cf9cd3bc92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df7c7612d511813b0e2f716f967eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1c727a82daf6930f344f5888e15f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4e9581f2e212e8c691d831e6880e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa424d30da491cf9dc9843d95076a10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dd086d287cca082c137e30f867ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9b42bc7c665ca5929ddf27f9b03e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380597cfc9bbf210b416d7840a82b4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52de0a3b0d3267ea491003ef4ada68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364517069ef346068e1fad3ac8966c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e44c7d28f2ce3b9951a20b9bc485166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03838c40eb639e120342231981ffa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e8471a2c0a056c8dfe41fe59bcbd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8dd1ec3220e2a9cab4c2f6aebc30e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183037a65b56704a8383cfbd74652619170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79703ac56e5b4693ca77560a60f9b97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f30d93aae375ec280f21d748616e0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365af70d3a9faaa70c8aa46b36f9c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798001b2682620eae084b5da3f94c31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89069c2b2b76414fa162114ec3199b04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a7f7ebf8405e579185a25c9bcbe80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71eeedc716c684d19d84a6b00caad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec051c14e044ac641cc2ecd722d331f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a900f31724f021e81949e35bab2e1e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e43e3b7f6fb4a6da27b6091fb451f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2574b03398562c4d7ca921931e8b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316dc619948a6ea1018709b973ae02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446fcf3c10fc3b52def2baa2b0ed827183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4bf94cf2b779c5c805b8805acebd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde6e2f296c4fa96d49d66227a01f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f289c90337ffd54d5b5e2b9cdcb58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c9820f41a3e2bb585bc49b59c2b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741004cb5b6f36e2bd2d2efb8d22a05f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ce77a4a24c24d0181724e6d7011c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945b12fbb9db81b600447e48ab1349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f948aaf90bfdab994780124e06330b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723be04d5693712df8f0c477cd1cc29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2cea98e006f1715ca75a464a7ca0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d5ac81fd61279452b4f54288c138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c3e0f5c4a87b1f45a73098588704195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076092ec721f879abd797d2ed5671a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de0a4cbfbd7b0cfc01b771895dd08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0db40087d0244b9ff9929c031f3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde9938a51bb6aaed655b314f805e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9be1d105140c28b6a66a46221fd34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04968c44daeaa2b16d526fb6e0c957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4c3dfb7b3db413c7f3fac9b5a8f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a8b8dc59fedfa4d9c754ec7aa615c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf652edba84e86c547af4279510b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a992415c1c564cb2642d17a0ca2bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55bf5bbec142a0051f1b361382dc55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c1c843d57cef6128c9e8e5ffbecc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5d9344027f79a3d1cd46a0abff0e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e35c28e18b28c5d9b81896268dcbb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de96d97dc7286806f92df1fd663a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce00e189d5f07ef563301369ff70a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a087baac2cb7ff46c0639224be120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a540546d6daf609f15651d800e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349e438b38dcd87ff80370bbaea06c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a4afe4e77b57751828591e5a0c50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5556b9908ae48de83cafdd54dcab66a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c0bcb1eb440b37e139b9be19a704217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd6421247f2e9884eb9c6ec0e0cd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77648d4d024743a9d8893269edc5f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f8400361e261134db3c4a5d6041e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af495d91571bed37fc3d0db9c0a8a4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bbad5db3d704eccff41bba3cd01ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f344d83a7af2439cea92cdccb4f10fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5260950b1464290f225f47e7b85508224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f273d234187ef91f7145fd5f74b5c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d8176e9ef0559f95ca07f7b4a3973226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17227063e55cf029b0e7801fb70a6be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1617b57968a7f952225770582f4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc514278016e00bc32094676818aa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bf9d61a4782a70a27191512020ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829294887fd79638f05de687c78986bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a26cc26b6da098a3c14d7063b98ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59879571e3bb77f3cf60a4736d3c847c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643c4ff760808d6dfabeb49bf3280e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e64d5f6a28de1c30b5acd081a478a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd313f7dbeb2c3fe88e244d59efc5fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bec0000a8ecc272d0f2d2e6d2f4b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6d69b561da87d166cc0775c4210ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0075bc59860c07c4633f70b14cc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32cacf65eb59343e29159895ce951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb19e461a89173293e82440859a318241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca06796f1f053274a19d7125edc6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a8a6abe723e85bda4eea1f2e9b2ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9b0f5cf4fbe85598560b17c3ba55a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae5c3f21b27b294f5c47bac61e838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd18ebc6d7ef1a35595a60400d388b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fab7d6a71d9f46017a9a0fedfc3eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffe61f7d30fe908d1c736b771381f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d3ebe2ef7b7014e29d8fd2671bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3ff587a782fd9d4ba3753ce7c4d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2470a598f9cab91805b41fc7aee35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2199b485a9b0a7ea178554c5ee15b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc5249fd5d3deb2772a728ffd4330253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b00cd7caf8560e527f5cb09b99077f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677666fb25c5c270122d038a5129bd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f764ad70b1693af4c2ec41a1cbb1851256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e9912661d77cb9da33e44265ad53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0b26e3feab3afef7284af29103b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b624201d2714ec0498d9b30a5db3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b900901eb59473f31192dd8e3539260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c4894a60ccb6089d244d1c102295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda439c87909118144dfa4512b1ada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49540f17e2976562175a6c1e96a78f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e83c7882bee466d525958330bcc29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d22559b481838d70ed787f907330265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f637616d3083434f41b8066eb1ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6fb24c9835540c352035033e632c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc63f21aff18acbb7945d198bb7388268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a59221deabb1dca19c2cba2711ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c57af022e11c951b520ce5ff2661270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb365ede1b97023303b17d7ec27fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bca06d2f8e15dc72926719b46e9d0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b68e20c7c5b84bdf06dad57f7eef7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71872a539772344a7e42d804dc62e8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211430968e822dff05dd29b544862da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454b2dcd1f8a4050048fe88c3ad10d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb8138c213ce841aafa19c0097382277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e07332f645ea7c8c29576e4639c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9594153885bc73c94df746e16f3d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560987b512009794b277a8ddf3ad67e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68889cd741ac014d329d54d92c0783281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9dc08ef44c006a27b32aa8d5fed0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28934d0d8992a9c7186aa24b21f67642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a80de22b0003d8da849a95d744b27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85314fc97e39295ff5e1ce88d123c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6310f136181df38de1a4b072e6962286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499445915633fab85ec9efc2c405f47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30edb5ca6d2aff98fed1d5224d343b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d5b38e42227cc8df9ab7301cdc9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe8eb6911331b0b2a761b9a21f1ab3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b98ce3bd15e98f2220c33123f81ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adf68d9b91d1d9c0ac13a7f9f273cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae3f8563b3f069d7a035d24219aa5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6d5b50913104d013c3847f542f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3704f48ae5e11c5d5094307a8a04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5235d5574e74f75fa5a250a427624296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5daedb789e2fd2731ca491460c8199297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803f76b94de1a0fb6ae1a92613ed6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd57dee64ff6b8a754a57d5bbf10e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721808347f3f79b726531ce455a02baf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2c8979eb259c754ab785f3bbce7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8e3a69cdc2abef0a2c9bcbfa867d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422898e6cf1eb3f3329006d25e87916a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62567c3b8d299da1d1b7784bd850c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a72932ae6b0f59f4c6ca15cdd3cb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8cb314cbf166e61da326df898f451306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf910101648efd15397b9591e39acdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349444f9f81542ad4ad840286e9d26a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d5ae2fe2ff48cac146ce88f3461e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67bd4317817ce516235440291e0f0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c96395884132632574eb548c6d21e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd9e7948ddb99a08de676f2ad7bd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ae8c6d7ef395b0ba049785a41122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ade41b17cf888ac8a9b619bb2926be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202bae09f78add06efe3b92e04db3e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4dcb1c94a53eed763b406e6a1f39f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dda4dba4e93f9587e62654de421a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89e0f0e108cb018fedfffc855378c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d582600d99234217bde473c3917d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206ce407e02c58a870d3a0d3b41cb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c45b1571dbf940a8641963ea5931321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5b3a6bfa1c4b7df32f638f708f40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083adbfdf95a5dcc678d8f154d8b976d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5df6a72331db7b6cc2f068dfaadbdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e770d920b0c31b8c5e94afd74964325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b15a09339a214dcddb20a86a51d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee384d422f600d3178c34c7f2bd67650327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0f23a8b8173301efac4c0d38f68b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef398f5325b4539d8dc63d76194538329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c184548a41621259c7308de1f6a51b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ea6d8c3a7c77ce43e7e650de6bb3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3245a7076ddaacd963ecfe5fdeaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74cd250cf53722d3b7bf00e76ed9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa74742b5abc4baeee5bf05c541cd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737cb48c8a3f50181633d5695ca18fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650dd96f71ca5ba245e51dcd7750899336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dfb863e74d4dcde7bc745e6f7585e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b09620ce6b9685cfe93611a67d5a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5803c50480ee5d6d3578b1db301241f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640e9a04f3d2009b6cf617bfbbc264340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd3da13a42a0aafd94e9452e63714341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a91b1ba06828ee1610f924b4903f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986ab0012436c78079037fc8c9c451343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3243311affe74b39fea3280dabab57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f32a53c96ba4100d3844466f696a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d510604a60260cea9f8cbdc734aab7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d92b2d29494594ae512457382b294347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918d6ac630f63f7cb7ba7a62d20fea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7506ac31c0e674a3dee2d6421c7a88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899e38d0cbfa25bdf7d60a19aca1b83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4d7116199cc3fcd59a2150dcb93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47e5cba0e45966ad9a9b26824950d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1195fcb8ec35c9c2d862c48a4fdcca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f0564cabf1382b3e6ba259cb2cc76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c95e61bbf54003808518a0d6c83a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feb8964862ebff738050c56eefef80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ca2eceb34b3f5f6ca10a98961ef44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3e4008ccbbb7cc962dbb0ba8ce11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f49cfaaf55589d3132f15966fd8de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46283592791a35ea627570e8a0fb8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f285133b09371430f77d6a2b7e500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569782e337615ed82150f3a6eb4a2370362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee6b264ef09f23d28559bc814f183363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5407f2edb232da4a93a96fd2a6b33d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589926b989914ddd9f210966aa377c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a4903909186270dcdfb18d654053366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d5601427a1f19f1da4800a4bb226b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb4d181b21dd5575e0f7ec5b466ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de265a02f40237ec29ec84f5f9ffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc5c64635bc74ead3866675d947612370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638eec4e24306e342702e644a5ff992371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8203cb5c5efd1f984a0b77beab3b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd19a50684e46d59717e7f55fdf34c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37af76b1ea9b2e2b29e1bf61cb4ca90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48700dc92742da0fd176e2c43d3cfd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2bd9c8b62c86db49db8d4d02f0eaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3ec4edc242d6214e28fbc6697376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76b63a6b2dd5149b4150277a26657378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65db9ec2f528ef77e1e14f0f539630379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f8bdc2c0db3736f08b8ae981a782380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f10a212cfada0c4b13803850bc52d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2314c7316151bdcaa4c4d98a95f657382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423467515d483ba38511176fb65a3b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc2433148780c337ce2e25b6e03de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5327aa6230c7e53245883a03c2c5fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320990b58983a0855db7c6e30085adc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde61cab2777a5714cf3c3e464844822387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a09e86c2a84e8c23d73720d6597f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeac5b810e85253ee65ef4b9c9b40b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae35659caa10173590b46c17f4c4a6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed19e703114d2d684bd3c6d44d93a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796af76fa5b8660608e562d3b089ee6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845fc3092c2d9bb7a56bfb94e0fc32c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244d85c7e2489b553860110af29f52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a24004774486b52cef67be736afcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7e4236b9c1b42216bdace34a6662396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9b1c829809d2867741683f2ae9f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a28d56390a5f5cc00b885cb1ae8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa27f2b22f7afaee4f2cd5a78dca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e26b1440febc2f37ef4bc899e7103400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f1c3be379e1aa348fd65196030f9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a201cde8d1f5cf21bd641005769fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcfa682422f85902eb9bcb694514e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db80e82b0663b5c8edcf0622749f474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888306ebf52c771fd09093701b7d4a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfcad4d863f05ef1408bbdf47a9cb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56c0b0324f6b988c4b3b5434d3704407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569479b9e756e3c3a48b25f93067e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0e48d25c4b5b5ca08119629cacc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841828a2977bb6ed36d6d50073de8ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b48d37e5d2ad1ef255fcae9c6531ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a334e1ad9e1206900ede0b62b725f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37ebcff3dc8ca5a0b18b63158e5127413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1fec122187ccfbf245b4e9a755c26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ec61778fd8a7f779ae0a1f2b63089415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12ea7c7ef6e83f9a608e1a9b1bc42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772837d03fe2b01911ede160b7c8618417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873adc9d63502c2a50d0a5b12724112418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec0e7e74e3db41372228cf9541c26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a0233fc20eed7bd76a125cb20809420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75175a5b12aa4718464dbe92329e8a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f544c8ef3c8c0503c26f9599f6e654b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bb48d53b6d102a96be9c545f959e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e8896b909cd1f3bd8d8914799dc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fdb9d4b714136b4caecd70bbca26a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e2bf00bf922710234e4cdc4e09d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e8796ceb73629cb151f32f6c1a3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b99bf4317c05ca6998cc05de72580428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d22275d9e96c621e8726fd2792927429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce2bcd4d30417844d313cd85275d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a90b6a17fa0af959a2c288e9902a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccecda6e224b9c4cba0d5ca5c3c70be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c66a161d6c1de2575e6884da6e659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291ca02b685db3fbb6c43850dec0f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484713d64fb9c000a0115afa103cd01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ded40ed4e8e00d385be165f7aac37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d883c3e02266eee415569fd0ba0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c8f6180f7816239afa99059da05a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411547fcb8d2eb6da320bac096cab8fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272f7d988f2aab802ae43a65638fa7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db053ebbbf5cc0a7ef78c063b965e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7afe06c481b001c267d06b37e5c03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40889b4d8084707b6d956c58952e66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be8515ac445f8d630ba57ceca8e75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720323786f5806e36a2ae4c06ac0332445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eeeceb5912ae4081113f51a890bf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d88a3571b5ec2bc0e21537cacf14d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59516b3c61b28c6c7b0bcc59d454846448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd625ceb97a1900c361f840b9e6fbac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090804cc5d115cda2bc31b77474af67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8a858c79d527a674a4b6d223cabd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711388da5b5d2bbf45b8cbcb28f12ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203c10dc59d553633f2bbc80267cc5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231fff526a27c0fbaa3500f63fc0fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178bbcb0b02183594b6af9cc93bd10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf39f6017c3d922d32210414f024d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0cac608bcd1de64b70c27ff40d3fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c558e4ae1f9d479e9cc8847d8f9d571458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4974deee7fe3fd592ce3306361c7e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223565acaa97ca44b64e4ff0703aa1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d38dccc83995f8c2221d62e20768461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ead24d317689b63f3c5d843d3ed0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee99b0581911e936e5f3bfee2777c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c582ca06165af11ef0d332f12709464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceca61b58ad6ebc6ab72851e33b867465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ad6d0d84f1714548e8a22f07449d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431addc4bed8ef914de0ad4b4699e45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e1cad94fea10bded4b814d760f4c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe055486e6dc9e2412e7704494a2b0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96581e3d8c08904ee67b4f3e648dec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34857fbf50b71da60023e5fdd17f18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf4c8aebd81d30cd228859cfbe2c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74bd2458cb127343041918699d5f0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360634b009b7bff7081bf3455fda500474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2af3342c75be6e474a9f283e507f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a41c03b3d3f4fe4e50b98dd5ba8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee407a5ffb99841b80de2e9b00ee9e81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d00c455276525b3ba694376285f39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0990a3ba0d8c45f257848adfe9efc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0e3b7778f6bf6d6782545fe043847480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e84fa5140d6950c8c61e2c34c4f69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff12d0acceec720f6474bd81c81b0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24da76ac6dde85821122a37841628e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3181ebd597d6675c3bb7a2cd2e67ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee407df00ba83c34d62870422ffda2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3296c7e2ce7f8caa60f1b1b766900a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf461273ece36987f3b7f78b5e469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d50686713ee718d08baf525cee0da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efe73933437fc98597b9aea01aa90c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426116087b2bf47e417308776423da8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89dd412ec81aab0ef8435f6388580491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d51d2a28e3c778db1c27908b2044492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8f81ed8b38ccd7374e38546c14b71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86b6312f82cf2d735a0e844359963d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a154d5d21476c0f00aeb6fff5aca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c11effe430d75347a367615b5676496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a2ebee62a30a7e64b421a3370553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddd6a1375e46b546b15864a70a33dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c427083055f3f66ddff6f68e0c93f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6fe8313a1e8288fcbb287e018d5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bfc560f649d84ead39860a6cc5fa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f62bf0f53b45a6d566b07f7b564f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bad092be6e47ac1700575708c824f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cbe2a9cc44c147d7b10812432b98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90935151f6d7866911142cb9a7170660505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e039fca65b44ddac09694fc2932e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532232c943b5b206969c3a790e540c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47210443a42b4bd320404637edd20fc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe59e7e3fe9dbb46817374f2a7892509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca572ef098e5848c3dee92779dd6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c170ade0d22823de7097084be6b30b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbbc02757a042d750598fac276e921512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4a4711f6cb4ba9bdc00b2ae39647513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6edda339edb8a8b3709c65aaa01d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dedb0675831ffcd143eb27ed4bd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d25700b448b7c0f4692973e93844a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf4505fc285abd020cd88a764c0220517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5c7e9f4a31e61bd21dd293164366518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84fa78fbadd46f1ac05aa2c7b3321b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb7b3b4226716f35bacc2b6248e0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c8b19a47d12d0b8dc3c805189580521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd69fe8abc2ac6f14a6b5dc86f4f2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84acae5cafc82ae46b94c78c6270b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aa7aea0121345cb300258ea1ee222524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2222e02f6afbde1a2773c88fc3679525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf64536cad4e69ef73f0ec5e400c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6644628d47886d810e6be9edc435527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762a7aaecbbfcbac27e43cd176b280528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb962502d8195ee3e846317b42f7da9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aac2ac3583d24f96342153446ac97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845150b3c9e701aaf5d80a76a2abb2cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16076b29258b9cf8c76ffbb45e6fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5555e90e20fbddcffc9002eafaad38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa615f46780af2910e5c8d7f6ffac79a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b922edbd965c63cf31e8d81aa62bd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282df0caa9f0a79e0b4e4f6234c45fd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc24e88841b3120c43d49d7ea3c9f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab67ec486c8c0e7f838edeb35246be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66623c096a0a741b3638ec9ccc4a3cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a0986cdf4d4ba30f630f422d2d73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49243008b856c2027befe1f8087acd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66bcaf58650baa4b1c8f508f23a827542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07518df2e344390a6f9b2ae327df62a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ce9a74674e14ff63982d515a8a7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5c11217cab2ec74113df78ec23a7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a25dbe81c4d2336656f61285ae57d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce381706a43da8504280d9fe6dc85ca6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7c2edd4c173029816853cafbc075c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbff706467a4f2da621bd90606d557549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa5701af803e56a6b5bed13b1d8dc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b392cbfb80d74e70852b64110fd63b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c403016da953c1e51d832352ae6878552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa698de38656be12b6689b46aa143823553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ac61051f2255d097caf286bfc52a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138245a8bd70e78d3656127040b02343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f640e3b6c45619ec8c055efc1699556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8fd6ae6edb0d179aa26bb80d8dda5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70481bc1a331fde439132813e2c7fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575ee01e0c3b6d434ac6441dfa53bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b388e68a0d70fd5a6dee97e4f0db0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d6382d82a31ec397fe33eaf946137561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd4c4bdb4e5e490c5aa7ee4e8beac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9f8a5327b4012a71984fdcd40b7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dc1ba4cafa39ab8c80ea2730fbdd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3409e5ae195ec25730f0694a435f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f109fa75d4094512fc20296c4d846566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0db7e8dcc6cb654b75c39487c9162567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc61a8d3c8f7c9320339417f0f17a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9fe74e7f8a19c07f3a3f278e196f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c74e0a38f183f9e3420904bd61e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c42ec18919b0d881f1d80698954571571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d168c8fda37b8094bddfe636347e3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164f81b0a68373610e669f39c60cd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39db190add86e69068db66c2310d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e44a1a1d8d5fff16ee78605eff5605575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdca383ed0ee972a1ee068ee3adc0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561d1afdb41961e154c0f9c7c99a5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c6c2d494c83d5b00e02af92d89ec0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397436e759254f3693a332e0ba40a19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40996c2b1b1783de9fa7ab83e7a221580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d80cc6a7075373e3ef5282b42740581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8b880d4258b4468ef4adc2898e7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e7ad95b2e95ac40666c529f1776f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a932e136e301646bab7bf93e5d37cc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986872d874ff4ec3fcef3175129167e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebe93972af8ea66fd1ac637b1c218d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d9fdce098ccc60b5fcf967c762368587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e90b634939594eb4e5b02e1e353b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d1cf05371c2199a9cb452f9af23f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07c52c87c406e85da335cf8668b710590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0fc07997c3229bd381fca97b23f44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101c0c6449e89738e30b7a72c93bcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbd8af126580c009f6635397b51f1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe28e23d93724d6199ad928a45898594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f526751f95d89832ccf93425afbb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a4e94ba4fd2c5f1f9e045f5f7ed3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04173a7ae0de1d2f4b92b52d7138df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1c017595ac857c9e927bbf10742ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7041e5f260a23100ddf43af5765a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761fa199aaff6b0b486e65dfc6486b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ba7898b6582b19c3245a7d180983601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b269a6aaa794228cddd3c9e8d042b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b181b218b577c4395439eb162106603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648bc2ea3dff04c20d709baa209f362604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684e617facd2ed2a48c415dc1fa886b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc841ab8cba206b81cc762c3ad3c45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fe67cb63dd9c6771b83d240829659607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c886559d083dbb16085df889e5257a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a910b66e79be73f528c96a2bc2d9236609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df24b3cd8c15d53bfd814b03a2c427610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87099c5b219deb15164145f4e0e4b98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f08f9251470a1e1e6f6bc538ec4b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c04b6404c0640deadffaa9c0dc3b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba164ed77cfea8a5f4ad7541f55229614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e073992fcc7f61c0ba787d72fe7bf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f8b67f07c4d7245d793470dd5683616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050a70fff527bc93ec044be0b5ae5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615e5b071ba9f7825a8ba0906e90a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714b589c841b16baacf9d36915fc67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacfbce7898e0e55fd60924b0b01ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e5d325af386992297fd6502ea767621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053e31208b7e3c37a5e702193d352ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11205b099aa9474ed46fbaeefa9c8ad0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4dc78c1f675dddd8148662e5fe31d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8514ab540ba0d0f6bb0622c8578e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb8ae41af56c322c0ab54a3c6c464626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a1b5ccf7410eab56665bae2e6bc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeba28a6dcb1879cce28711408fa8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5d70bf454d8a10d18babc58851c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060b762f8e946da98b9da48f527af16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342161192ab395d70b993305c21b0c71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da5333212c6234f6dfc580a6b2540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d7b838f95146d05e3deae99daa29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71c7a62ace11cd1f19daae0fe9a9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c282d44fcbd16545f67401aa2387c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d1bbe53f18a45803e19a606d8e619636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926baa486f45f50d2359db031ae55d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc46bea5178795ec901ddf35e62bc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b115f5f4181e84845057eabd1d19b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1173049cedd142c1a639fc8b2e60a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d62f4e153208189be8eff4ef4cf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b85996ca9d4d36de8e5ab47c963855642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fe598d3c1c91f95dc8806f8cdbff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00f3a2f82603aa29ef404da1aad13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed12f96a9236c9f41921338431ae39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071647da203acf306cd811a8fc0679c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289ddf7b4f1872d7d11bb99b14f0c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e135906f31c4788460e8944f8a03d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ebc656f5de925de46c5f161a3be4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862525aee75cc0eea353edc5d69d058650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930bf3afaebdc8ac421fee956d3ac62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514152c5b23d3a044b124443704f3e70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c595915abaaafbf26ff54c95ec565653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6339c255ef512295f32211550fc24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12df9919711e36f26b336d3c771731655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd0910795b65026d5f54c3d2ceec4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa5ae7cbaeab9b01ff861c5dbdbde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21fb448a30cdcad925bb18d894761658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8d7ecbe8bbd2847beab1c62c24585659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462736b6289809c615b551affb0959660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d57938c78ce2f246db25ce5b76cffd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2914dcee70414c9cbc507f2877c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0220075742428cc896b2a13bbe6839663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5d7d5cdbffa64ef5ce03f71d9cc3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12955153303b75a86aa27aa731c7c1e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2798b2ce651ed8d32160f2c52e72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b08fe36aa79b9b01de1dd88a8651667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c0cb617760a21a75fd957ab5748f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb8f196943d07a82976b262a42e18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49e6ef76f3b22c5002949ea1f5b4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcddfda9d3af0eda519410077b33e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874333d34a2f022f00eaa54c6f0baf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840841aab11b160b4f08be1c31d3f357673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e36fd541fb33ae8afd66aecc5c42f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f5641e93357b79613eb9fe3e9c0ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faafa6c49c9319e412a4dc30861f5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706393b3f37ee8368289108843797ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d0a24e4340c0b3dce3e7a83fdb90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604db6bdf8f5995f11b80e04250b71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafda41a28a5af3c331d874f79ecd83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dfac0f703f82dc9f545af1095f46a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce4663ec0dd3a1e3391e0bde59cb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991caa82bbf185a07f7409197929309a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8dd5b0ee664a14cba6c150b6a89f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee91b06ff837d160954623d407ba65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57f4bbf9c8f2891d15b2d2885fcc4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4d5eab95992001aad298dc16757c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c5001cbc2954becb35e14f9987fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce63f56e093f1ec7468ae0665b802689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dca61ae77bfb0c56d8d48a5ce00a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955dc424b95510f1ad039c5686770e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e0f51d3752055b5545e6007bf0eab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f2ec0d887653786900896a25a41a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d0aa3c84fa91c73365d70566bb15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b29d922443213d7d2257baac7275c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ac4d3c52b9b56952efbe9a4abfeed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1457e56d6011d09fdcecf73766d0e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8374f2c576c3c78b5214490f16345698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37957fb00788d98d941dbfe2ab757a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd9c4fb987be9955989569853ad064700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380a52c4992a87c47b9bcd75dbcbe5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f90649f5ff7faa1a03bb1d3ffeec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ad12f8d76b43fd91c89ab52bfd72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b243bff37967dbcc1c1f0414d9218704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a12ec10f9c44ce5b11baae468457f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262708241ef11e89d068839e4023b67b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8b2a16a67efbd5babc9a456b0f1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf7c1bd6e07b89873bc11d0d904b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a523dbb7d3bde524ea1f1251cdd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac47694a24233d61afa6fde6b8f47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156849fe7d43123b539f66c3268d1a52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e13b4dc671fef5360d49fc58772e4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9244e4f81842986bc9cb80f5fe2e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd0a78981a0d826fa7fc5825d03ead714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ccb9f8d041cfcacddfdca20a38b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049cd319d26f661c2445a6f8de4f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adffa0e3aebcf76d30cd9001a7e3587717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb510a4fbe1c167077c947ccc48a4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3bd5dbbce5b78c32dff482f5defa2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cca8a0f7dbd50e19d45b6dd93b851d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40c90dbd83dd6ed17d1d4dcb4becb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d5cf5b08b86beb36b1e17772bb5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2640a00956f1d5813943b5cc4c1e12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e07ead3e4b05453043d3415244e635724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1232d8d5392d95f3e1deb38dabe9e09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e7878755b899e67b251bd94f33cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e457e0ce51462d493f5a6d3ffffc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515834558e34cfb47d314827438de81d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9f23e5808a1c75a0f07b8004da75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ca9c9cf4df904f18f4c57eb87b8a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419b2fd30d4005e91005a79d2ebfa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4416010751615b16cff9f7380181732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb6404b245eb8728342e9857852a39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a27a0953c40c937ac05ee97934c7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdd902277b07c3a3bfe3c3493d8216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634c17b87a3fc543657037e60ec775736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739bc7e1a736c41c90f32782502a559737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17368255219af0183fef65f46835ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c10bdb63585ad3f62d9158db6edf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0ff6c24608f5967f99272c546db0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d43918c5ca72ce1bc671ab2c0f0c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f42333b2652a88526c6fa3d2e635c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c812e560a356b96852671e3418b1c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700795a9c74f7b8b063710a97d9cfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c49f1aece1bdd1354f93a4e8be4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe5f6a7626a2a5c5b5a933cd81a03d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fac368a459fe66b88656aacefdcf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891384e3c4491954afe4659d49e83daf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2c84aa6abd926677557b0b5eed4fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b32587c38c07af7e4130200f6d88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67fd12946e8ef56314f2a8521efed0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b441e22e7b282b9f25840e19e2ede752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64eb45189671f492ef5bf59465ae8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1260fdf92b738af4315083e48eb5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba5ee8b584b881eb3e6b2cdf81eb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f1a7dc7b5bde2cb074cb35234bbcc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61a05debad5c9167ff30dd7031298757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ea065a1075f3a196de2c604bd08b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904262c20509ebff5af6785a28b644b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>