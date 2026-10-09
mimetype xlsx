--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e653f12da360c748ef2184ac13b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189bfcc0cca6bfba0d02140fd0c5c202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66636e831b08009dccdc20ef9a002353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12c441dfcf123aeaa9415384cc3b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e301ba929dbc20f85e42d639f461f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c7b6f67c470585eb4c2ea3a1d5146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4397f19efbcadf64f1ae79c1f4c827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4de5e124f988fadb7726c8195e028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638a198a033103bb5789014aa737fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acdca4ba57a86cd951e751770381ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac95debb454a8dd5453fc11bf86dd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2896e699a204ce8105096bedb8b4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a740a909f0c4aa3d6be6110ad7f71b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b0ca594ee49f78d3da4072175536414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cc0aaf648f54a0b2fdf3d38965a0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88480f55aa60b6d3e1cde2190000816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c8d51821c1750c81032481442dbff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eaa74a6b1d030f6f451bea4cb3bf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437d5ce7e726828e440b0b841a9a2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479210c65119c5af71dc15031e949dc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482f1ced46a674ae1542e8c0919dce421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d63f2462100be8edb1dfc814a2cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5002ad67771cbc23acf9fcd4bb4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341809cfe973b310d8a34a9f92ab7c8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdba5d7e4293633a335563357e5d4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a0bfaf83ef3edc8102e3846e5996626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03d7f4018f58130a98d66e9462a4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014808c17d7ae8288d52d7cc6cf896f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ceea798132c9539d618d5336b79f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69103a7470f105a32f1f3a245517bc0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77269c34604b898dd9c5d1fd4a75cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bff97a06e2dd7837ce4e9de22c3aad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c340b291c166b1b60acad8fd529a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2081ff7d77ba1cd77edfbba16ee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4068bd05aed3d2522fc826f4fb6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e685c9abc8ee938d37906c90fec2deb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273fae851fb2d937f08c70d0701bbb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b43e5d9a38a5e8fbec612e8144e5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1773bcdcaf35fd10a4cd4ce15d5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd24449d0c4589e9b73c7e08d26ebd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537615aa3ab1e1781599304078faba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dbee372ac1bc8130e34b5bde5d08a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652229e474cea69c153d4e8a61f359543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956433b208cbd59c2981f94c3ba765d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b272488992e8e919b1db0edac8485645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad5ce754f151ca0885a3183b2eb57346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824cf374fdcb968f0ded2c2dcfa4e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58888b7633a32b771b8c5206cd73ee8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008f309810e3c699ecdaf5eb62c54849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3cf0246eedaab7f9b22762e0d7bc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc3dae575efca4b2fc6a31b50611451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9a5a6007ae8321f7a498b047d2eef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bcfb8f43e5088965699e6049ced253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e656ef351744954b90ddbe0c850bfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27b4cea59705d5ced9cfa219dc4bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c155f5432a7b780fd4cf4a4104a6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1e868c40bd4a29444ad09f168e8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2e3e68d2bfba2278c7ba312c542258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb663010b945cd2e89feee98052b30e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33326ee4eec3511a9bc45b1354dd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f38cf78d468342e2e347d061fe48361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8592c36a6bd8732c373b638c85f51762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d9089f8f6fcf1650f244d0700ea363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e97b36f9e039519d290d0fedafb0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91722c470e3e8804c3d2b84aee735eff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073621bc7d2754486303e526f95061b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fce61060819a3a1a70d1c65f0366767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7946f17645a07d2b1f9c2fc450aed268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91776a632b65e194222457bbea91140969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb0becdd4d0579c8c55f94fd6888e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d51ffc9c8dfe846b962ae8d2ceb72771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb41d6a97cc9487dc9024db66a030a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eaebf573aa62e9c71d0ace34fad5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3943e30f8813246e4983f625b2a6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c297837dfddfef9c9a02a16477e3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89cdabc6073aa10f26c3a607ffd1b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df643af1c02e95024e16d2689020ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703638a654369c53ba6f003382564dd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4280a1d77d1f612d204154190a9e13a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac347f7e0e2114bf0657187e12b69e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd9ce2bab2c568ddcc94cd769aef9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280348339f4cd7a40e18bc6776851d0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f78d3727332cbac7f628f983c44683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6fcca53ea1b2123de094749548de584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d825c1a3319670a16f0bd835ce67ac985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccbe864e0b0205e0eeeb110423ca7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa414d2332fd6b026494c9c6e787087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab10fcc7b4953c06b7696e24b2dee4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b94171457e87cbad8e1a8f0ed19989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0b6ec7c2c9747a8baabe236a5f4dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c90a376865036a52429ed602b269291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcde5bc85372bb84b6af92b50c49b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a43314ffd5405c26b961c25efd21d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d189933ecb0bf2eb43c0e1aa2bf118894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eda6cbf8d69bd3b2e5186cd3b4ebb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ca486576753d15d11d8ac67b4a8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81fe40db79c90791c2d27672bb301997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43344e17e03267612d3532105c1d6adb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782cc072eaaefbba3efbb30e3bdf6db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a08edc9d6184fe6a3db78bf5f6414100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c80ec59f364b2af11e171357a5fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5959edc14adf7d303480a544d0ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d51900400f26451375845ac253742103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157cf6ca8d28e09006a57ba074a44c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2eb97927102cfe6bced35d271c417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ab0e95a5b4de5faa5d6146cbeabc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb8024b6031c380a0c4916d50f46f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37cfdc6e163c4eb2cb26724aac40f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc360740c966217c856a749baebd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cbf319d4503cb4ee759d8b8872624110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac96f60a9df82c883aea2a09455017111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609aadba25a013082230b31105c97ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23646f9c1f0e59b477ef343180746113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d6964632e1225bb2faf984d38ba3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83dceea000263a0f3ebe401261b084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c804b1cf041a1dba79341f67a294bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905dd9e5562114527a3ce8a1cad1c18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa1dbbce996d3569b90c9d4417ef2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96ebe4b5eb3225d6f3ed40ef44b288119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714fbc0073387245f23a4755cd9fec9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e10635a836e7811e0edf856fe3465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0b3340452423ac3a2ad63c46d8170122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a1d1e159d01acb5d1f199e1a6f20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959e8c84344d1b2272f708963b245e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525355304d06b058341d889e740515eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1ee629a0b24f1db306f50d277081126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a23dfe86894d563512c6ffd422bfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce089ebea734f719ca26bb620b495197128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28b7cb249691e6859b5a484e443516129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ce24e313c13ab7689dd80d6a373e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f76c90dcc838772f8e39933a2c7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a6cea015794e70923745834b282ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeea76e5583a1c3aeeb51e67b539ab1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef6db1c2d567c6d838f8e9ea7cbcba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed942697af3029b4612bf99fee70dfd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3357c564b59cc1f682b10f812593a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292984cb32b39d526358bd44d202736137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fcdb8a2bfef19650b7ce09995cd0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f8fbbdd76d6a5e6a2c473e1b1e21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28215df8724c003c772931364af7501140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf71cb38dd5d9a692f816a9c5c9a96c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562041e59eeeb92754084d1431ed2750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74159aaa70d7676e921e634abad5934143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2496e9bef6021e46c4243e085b2fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250acb360bd9b727fcc11fb1574f2f76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953e7cef40d26ede95787372f8c852b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70a6409c1b2642912b124e5df9170147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1e4189e712428fb31eb873410cb00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aadf8b5344a3761efeef61df0589d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7ccedd35c5328b21c1d9e8e9b4f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718d1ee9520b0e63267269346e6bdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8d924f5939366024eac5b36741f53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365f85ba389647c987b72d98c37253153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb3b34debc5bb1858f6a625c50758154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879b22a57420c33f686aa49e8c8e63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b31a9b78cbd5d6cb194ae34ee94e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb49ee32afe36b6a9fde3457a97d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1de9abea970fcb627bbf0c6904065158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604924956245925e8ce4e338444a7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c349c6593261fb885495ffa29763160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6a3bb47936a77cc464b23ce97cb8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5bf194113f1d5461b034eb09fb6ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202213a35a8c286923c1a495a56dddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cc59cb3ff3fedd303c983e824041a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee4a79e4733ee634f065c9c55861f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc06375be52f3cc8337a7e5a26db3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988d4cd75695faeda34464314b8012167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac45c1fefd5e0396abb96e2ab4c6c0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad743abd0dc44f5d779e035daa1ee5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914939e4371108c1fa2a2723584264b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa64062abe671a5ab32a05c1be02b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819c88a379b66504fd51675eeedb76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1fe21b4311629a9643941f54099a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ca91ea80e9290c1d96800eeaa77f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ea584ff1ba226627d451b34bc33fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28619c51b5c902af3b3ec91be1756d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641a0853165bd7c8d3cab2b3e24809177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c55b3ab9fdea7f952c8d54d8c8476178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70864f72822bb614687e6ae99a43f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c17c26fad4c49c601d1153e1a8755180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a998ea7c45b84f2035f34af5a39e4d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb7599332e93dfaf9e7adbdcf953d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b4fc4c2bb2c5bbe0067939dc73286183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e0e19e6dd6fbe60b113abc583c69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd41f6c40a514d21b6439f394c1d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087dd0ea53c04c744f27882d6fe4fb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45781d12dad380d69de6415b0ce48c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc19d39783c241c2955ed4ce44e79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2bcfb2aa39b00f04df24a1f7367a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d792a8b73ee04cc7142e027d77ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50f09f0f7c49b190189824d5b5ad25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d022fb6276a8c618bad2fc63132b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c5f4efe82aefb66cb88cd53adf781193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30b3e9d72903d0fddb929485f3e1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b6ad33c8f44e3c103a1058ad595df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b8f749660d6803d09dd5d7865306196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba1b7a39ccbf4e4bd4e5052e3dc9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1aef44f178d279c92054188bfdc74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc00d99465264fcc5fec97a594f94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a7d94d71e5962058aefdb3b3e5ecc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91360243aa0d5bdfe4edd5418224e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdc5a982e41902a932c8c0e11337ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b68cf2d8c287f8f2911cdf1e54752203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d4860e967a33323a50b348211a93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904a0e48f3e3111179c46eccd1c9a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b97b7ddd5a6bf93c8ab36302f5ea6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c7dcad138a342d08b4b701e92eeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0ff669e11a0146bf1aa62f822c8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0569c7711f43e9a47a803175d75fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e5b45b90e48baa00702dec3dcec57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c4033e8ed4c3517c3f502b0b163c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84bf950bdba9496943588f0db4720b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d330764b8aae898e441634dd112c47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a73d2588d6f28a04042496a241e93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59210d5b45e0aaeeda9868986362012215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fbc6d9472e3085ff5981138af232e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c2432961b03ee476b7ad51bb5beb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb0810255f6f1a1a0919f52fad562218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9021e04fe7c28a70298e6dcd0d78e5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8fc18f40c9b3053b59ff4296073ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd44a5ee8c80e288b015b64a75848221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334689f67133c801777b2dbf85a2d7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d9c7d9978c53aeacc0c6f729cda8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba8777c3a0551bd4e4341b272d7355224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb31d74d1e54974e6bd39a0219ee185225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1c01d4f04cb5ecb3b897498194ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2713de91ffa9835499a51fadfc21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06154627e3bf15ec223433a1f821f87f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb738eaba53bb52542516d38127f642229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10df3a3c74f91d638afd12c3edf39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604ca09e11240986603e625b9cd3a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6fff6bdc50f79c1ef072bba25cb16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb999cdfb830420801ca6939a35c3a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48e903fef1b59bc24c562752fdc39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae514e2d911aa935b0fc2d2a0b330a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49f67f2086c82a325f79869444af66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912d748355a7a9fb659085912fee44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0693e876dc0ec1c045fed480c5dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3596c91cda3d502c8e7a621c66124d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef2432f51cdd373bf4f96e3a5ef4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc757ef40225ce4b538d65db145b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4549214625332f2209b507a9b55175c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da58758bfcc9d76be2337f992e04ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19a9560b1132d71bfed61e14e4b7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6329dabd6f65b4bc44c58ac1bad7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcbeed7559fefa873dbde9fc150832246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc52d031aa1eb401cd0481b0bf5bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f81074cf107720b537b1df8b1183c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb148188c6517e6ad9bb5c8766e45c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644d0c4e38e6ab26a4d5bbd8e4bac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d478fdb8cf46e529739e5c491c07684251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1de46ac2768b123de904872f93b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf130c3505ad4dca8712e2b8b35635253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49eceb2fdeb8a5191d30346b65f837254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf98430c507bdef0dd168540b2f5845255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa17fa313f66adad3c22b31c290513256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d822d78be8e2495956ff60fd140eb48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaad4cec7c5783e89a753e7b9668eac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e588569dd5e9477b45a19514858104259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6305162c10ac3497e7f3f41bc4e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dee3f6c7110d36a1fd3e903fa25ffa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ceb33aed65d5e99018022cf511b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96cc050df3774635dc695aa5b8bd2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6527cd82c207459b059e89287a7bc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af549980cc7f54e8061194159f793c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1653a6bd869bb0914d647c9b9143b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ab99227269fd9ceca0c38edaddf57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bc3121643dfc4996bade67504651268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41675310f585ab986da34af3b0f58e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396250af419d81a3c4095ec066ea32b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20427cf34a2476b1d92e6492b9369ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b04b73469a3c4e91a94a7029950d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4745b2d6048e2d76dc1f99e3b50dd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ed6c8983b20f60fce9f33cec7af3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0bcf54e5f8f6b31229a8089c57431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576313bb517498236d724381d7d89c0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bac6fc1fa5e2c2584093f7731bcf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d5c29973ea54d434d372a753ceb52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82283d2f3a9895a2f4effc617920e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00d62fb93246a412628752f288dc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968122ba1b5c2db771edba0519d9a1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e02da3dd601da535373e0eebbd2c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd0a4eb4378c4c990aa1190e91391283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077b9f0d4920d14a9a63fe318d3f06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb0a26d1edffb25c4a55eb82d617a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490382328b60479b9568add84f9fbdeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37889c98971dcaca09e65d1a1a36c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde384e82496a47aced28b4a038dc365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5077f657982568ac46780d8daf6a0d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881734d2ce29207521b75e9e015bc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f9e5e49499f6f0b1234417be93f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d1c1a541e3d8eeb985488315fa9ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daac1b09693c17411ffaaff744e0970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763310e0740939e098a44807bf8905d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eda48042d382aa9cb360de58577c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccd3153075d5eb8fcb82e6a49cca98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25df484c4087112d67d74c8700065297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434493960287e34adbebbd53ae7b7777298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053a1b2ef182a75662b944190040654299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef30907c86deb35705e83cf42116dc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee30303b691789063309b71950b3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd56d0b8cf36d0058d259eaf85992a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52773242e1db4add75895c7049c0fb20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c1eb0bfd5c2fa05d5ae9a2a8fc178304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc251551d15fd843f205a588ddda3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fdc133c20b8d898c8aa26e1c98ca1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad930abe63fc04f8b0c043d55307b12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916164cc89cdbf2d57c4c85c49ffa1d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cafafd35b51b0a2928a8df5119f776309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fdb30cabc634aed8177b9ce5d1577310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04652a88f691e42e0ce2364ad6b9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e3a8df4eaf6f6723c713623e6426312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7732121b5160bdea6bf21786aa71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a69d1d9ecd967c2791d11c947aa96f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ad72b911de415344058e4d4e1f13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1581af4b166b8e2fe7725caae77d26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8d6de10758ae3316dc2ffef0cd7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ea03ff5a722e6e722a0b95682a290318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fafe1503340d33eafda025b9cbf72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6d2eebb0d87f865223ac721ea0ab3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5cd563fa5760c49085bef5d32354321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d70740d796fb56c763f9b4ae40cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912570d413a1ace252f9238f487f44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780178f17d7ef56dddcf7825d16f407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df8d2dedcc2e09328c05fd1f9c5e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e15e5bccf0f8203955cef59b30e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c35aa2103b5444a416d1c4f46bab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a43ae050a352c5a56bd93c5954e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe571b70a60c6315b18813d724233c34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad6101c38c333b93514a43701bf379330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58177fe5c94e19f90ea35703b536e50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae806657c09adb88ee5982da73c579ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058baa06c4ef81aec30ca9c65ba4e86c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51431e9501b66bb87ca2b5cc24e04dc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7053b7593b467b8e9f0091fccaf28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa813932292a813d8caa823562d248d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de968dce1de69242ee81771115e99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf7237cf4764b373c81479270fc08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6dda556aa98ebde182395b0c95ea5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3380ed48d95e2c65def22ebbce3a8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced73c7ec46d60ebbb239be4a62f011341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbea83cd1b6bdb431b1aa582870412e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454d28f7fd5a64d62987ca564dd713343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5985f1adc492ce677fd370a7d50bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d5abc2b4cff11036e0c81b3487d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd38b808acf13d03cd5173dd54b1a43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015123631538c32efdbf142227e29eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a01c651bc6ff11f97b2eaedb74404348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dad3919cda2b95dcf055e3520eddc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dab9a1af21c9d955a39de408b6e16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06897ea180de56bfa7c439e312fd4d21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a692c3b8f5ee4e1091469d54bd3a82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1835405802c9e16902a095649a870353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fead1b8a8ce3b880dcaca0d859f4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda03efbf9999a9e9745a269224ee16e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879010c3744823694c311ba64e37bdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291b2e1bf2505f95b9bd336db24011357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8ff82f52b69eff3aa38c7e63909ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f5e73d1b85b80584a775bc1cbde29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a642239d9646b54da92a6c1708a2a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdde048911a20577db7614c1cc6bbaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a4a8071ab56f4d9ee4ba6c9be70a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec617aff40e2b8b74393f7341f4cc6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e068e0a880d0dea82dd5d6c946f393364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5f444a6fe9085c098f0f29dbb161365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c75cc5e12c7f2d9c90dbeb9ee346b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa927e6f2be92ff675998f8e55b31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d890f689a81520231739cac4dcc310368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ae2a596ecb3aead3a80e9876f5443369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc547ec57976e85f931beec2d1bcef1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333b626d88dda781bf6e719786723b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e15cb0897bed2fcccf82752bedfe5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724f6485d885ee8e740da9f7798f52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a25f76d886ce1cfdd6f95ec2758367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3eaac3ae8a6bf672f94b65d3742b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814e56c91a89509d4c60bbf32722af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31728eec98b01cfe9afbcb0d5e7da1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9fc7e9759c2c14ccc34dbfb3d23b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ef16bd740bfd5374dc4ce63c4730379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0aa0f575aed1be974ad679f20aed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52a7ef283950aa5b356670521c586381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc7ed42a568a529608b87861ec1c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43c77732aaaa97015ca8f383401f78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63331d4821a70ed736c3adf86d753af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87497759523acd3437806458ce3c3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66555cc57f9ac9df4289c5513f83809386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9882eed66cfedeb307010ffc8e6079387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2b4b4c663a7e70828fa415d46ddb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960ec1541c6e47c0fd71765b061ca6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb908cbc4810b0231e9f813f1859c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daedb7b82f84e78c2984640ec953fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc1e523a8c122c7adb630224d2a306392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70baa9399e33a53e67c830c2db56be4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152eb2cdce3fa474030f3716123365394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917e65b3f88eef8ba43ed7c7805c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be93f725173131ce5b1f463af3cd2cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6cfd023ce6818b78955f348da4e1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916711c3a8862a8d06722d01557f4ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834759c98902891464d5b1b681887fef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f312da0b8bcc7d09af07c4b43b5e56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b06f9d57e8b0be2b7d0129be94c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837d5aafd32f8a83a2ba4c2507af53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b4f31625da07732f99b1b0b35ecd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c713c54ba96b3d28a84082f07d7c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cfb9193168682e78364e4d7564091405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d12a0255c2373057501d333f132f73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0ba4b7db48610a526ef63f1cc6353407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b521ba219029e111779da7248f93b20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d5bd453a87f830450868a0daf8012409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e6d8c105004a50fa3dd63310897f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592b9d9eb7b9f4c109b619980de192411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167578b158d112d6e53e9792e015a1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e76cc78e9e5632b715eeeafcc2f63c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb66d97d93c4b9dcd1423f924d0f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e7c2568b5973aef839b131448cc06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eeb17e968e2738ef6667ded8f7f87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5085e4ef70adc37a098ed9b10d0d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119ff22d91cb5ba555b2044fe7372c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997d9ee7e2fb850bf179497e2f017ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd20bf383f9673eb7fee4d837318f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8be5c0aaffcd733f8b41d9aa837b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932efbc9d224181e1b86ee4754d681422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e7ef07e8772f13c54379a6d974e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025597a7102b271cca658dc6db456fa6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf19e1b7b6679403ea54bfa1b05f584425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e9a3d743d8a2731e7fe986d20aa7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974790687f8cd06092a4d2beb38d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396362954812a74c0c2aecb84a3abf6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ceb4791a0ca5ee35e01b4720c2aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6053c896b2eceb5a0592da300c897a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64294cdb41c27d33a98492196e48c38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd344d32025e4f844c82ff1653665f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecb4652e44c7cd7c99d25192487dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f448d99e3c82ad9ea883c84dc105d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070c06fad56fb13c6601bcd692db36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c72f6b5c12ce71f42af06f6999673436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd1e9e4e01ee40295fc0aec98bdccd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39e424393d55d6bdaaf7912d5891d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50849737b64e14f5e498e97f22f8e35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f091f0392a82117a1000070dd8b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc52ced2ef7c444158fdaada97cf7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927e877c3c389cb470ce6b7b559393c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d1d7dba104ef97cc1afc8dbc844e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489ebc86c347ddf97214dca3758c46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fa603dfa6b0d2a51a80bbd2f6e99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1891a2a7bafacecd3947b99eac3f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56582ff7465834ec352c917bc28dde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf89a1d9acb7dac2b378b5c3bfbc1f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cec81a547507a3103de0058c95d81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4969bac147bc649a98966990b87bad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab7db8cf1a6e0c04da02c50fd51a23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd237c6290ce6ab939da2380fbe528452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa788a3a1a5f82eb5effac1640f3f0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb7aecb6464cdceeefa050e885a172454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8aa358c20bc8dd71c99f52f047fae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513707939b724397cb6732fba3e83e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906023f7f90cc9deb8380982ef00d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac06ef6802a666730d33d9f2e246e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b493cf3a454a671a0eb7193f0d936a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9c24b4cb0aa2f55526bb5d809cdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7bc95d5e564391075565da5fdbb7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408ee814ec5fd650849e36896ce363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d52be75a538e4c981fa6c2d80c3da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536350a959d9c898faec66ef970ebbcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7cb2cd01ce828285e76dfd6ebf66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa82a22fb45e59e738c4b0d5848829e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ecebafc6be3506d1f96de34ba19d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f90612d17b47522e237c9cefe0bde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ef356ce9fb0d2a83f542e74e2992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72845c2bb3ea94b4ea9c328601a25bb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461745b595853748cddafd192017a6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e9d702c7091f9bbafe1c547c2396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d216e17cf034a0bcddf2bd1e64dcb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525d3d9924de1822f88eefab1fca98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f7c118c5e93d091bf587cf20a38c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0d301102b3c186d5bbf79412d87d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233782e56ca152537cf06c7421fb6205477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f08261221cd37c6218cbcedcad847478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170b26df106a5f6ff3f60a5f59c1e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dedb5df86f9be2d3eaa63b956e7c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614685dcc842cf6e0e5e77e78268f84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd26a52795f35c89d5b7c5ff6f82e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6aa19b1f66ef60fe9da020bcb8de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39babc6f804fdfa7caf8289ce1416e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2ccccc16f37e4313cd61b63ad2585485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30d63b133611da00989a3eebd9fb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2995d1786ec29e61ba2fa52a5c0e0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece3b42dbc0782e0cd2e70ae56c1b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a9fdbf7d5aa7a8db549d9756fe040489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ce805ffc5dd38a50cdfa0d065d935490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0995a3ba2ab536ff9c78337739a87b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcbd061ee848366153ab5be7fc9708492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929627bf6c4a9f3962ff27d0dafd1bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c736ce686a90465f36d3b283a2c3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ea5d279f8e1587c66625c5649ed3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eb92324c664069af8ecd8c4753f7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617517c4b5193ab458c15a877b0154e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822ed1ad61e1da5941494b51670ce3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef368fc4cdcc02f23155227bb004ce5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404adf69bb99b6350808120a9508f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf8093ac6c834720b491e11e031d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24cc8e3089b1b123d1ed8ed6376c8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06281511a874d84798e8eff08e073836503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a058acb74e786a67f6e179211368504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e21548f45aa3735ef2da3fe93d5c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bd3434b8d38bef665f4c03e9d1e9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d1bb90a3a5da409c6c9cbefbd893d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08368df4aba9b2ec11eb869fbcf48c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e1dff463e7836e5b7b0ae0713500d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb111fd179a4d74e1421dd0493b650510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a974714013622bcc6a80d16ab478511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e5446f22fcb06a3e38e3cbc5cb64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bc48d4c8df484ef4cc368bf68058c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0488660b16afb007b6c2b0b3eccb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16c08f6314f964fb9c35e9d57bf6a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f5c6f3926ec3d076452374b376bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe06bd4d137047a124cd945b9b6de5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d82c837cbe39f3a88b7c2374ca904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd99c7315d5d1ca258ec539be5549519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ff12c7c23efe49e417d5d5090547520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8a97526f105ee618a4ce18894c9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14673ea5057f0fd0aa26e72cd3cbd06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffceae009e775d422b75f055e22d36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e7427d0bfc59dae3b9feaa60b107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba6c13885fa4aea5f23c9961fb4e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57695310b165d0a4fbaca99420ef663f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b366368bda1773037a6c9514cb24c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98014f46396c4040616705c488c178528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf48c70ea9969ebfa01ff66d43776b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e1e9106de967d20f688b157e8374530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9093118469e055cf2455c8b9030c73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fed531ccb335a3164b1ae6303ad624532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322094c9bcbc0c1f85141f31a33a24c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b472b14a4698e54a0c737601a1f6998534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c3ba3af4c4b862745def0a4797f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda40d0ed6d5af4119a9e68e3cd078fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5c3ca96109d31dbee45780bf8384537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7715f96e1cbacc4129baf0d58f31865538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f3da5e50a40cb523531fe138ff696539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170bb3232d7b31639c0c380cd35725f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fd32d5d948c9b3ae51e4fa5259673541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d893f9f41cc3764e4942eca9817823542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90807db3db69e73f831d8aa14d2c27a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f599a04c33e8f20b90b0a172a8c6ea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae176bc9c81f3e2f9575889639d4b414545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f626374db86df3b682d6183c792d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999e83c916b57b0bc81ba847b737e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a53375fa4ae8064298635879c0ea50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675b731ac6f1505f02d347a5b8beca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb342217cc764b8a7d2ab5c4d8860f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12fe2d36b27293f18651eea23e370551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da638c87e2f2235f657951834a862249552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69548724565e3b549dce16028ea762ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba479e781f055357aa641ef5d5c9a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619bc267e0d59a8ff85091416ba4f6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b2e9beb6cffe8156d1cb718881be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3dc054ab9effe04c35d62e4c9235557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c70041600482462ec39cbf79f9588558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a9c0e3e5427e690b29e6e0d8af94f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f64b2f7135c60fc6d6f3e3126f4ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e01be2a475d47636860fd1e8597e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79145c1a6ca517727f16b0a1f020b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c709850908d304263eda04895ed7760563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5d5d186348210a671b12e5a9de75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04bdad9ccfdd1c4fd96e39b82a5b61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550db0f3be14818bd528b1680ee4cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a4de2d320c9e8bffc605f444e6345567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab766c782637d81b851e95924f90a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781048e687a997cf288b65b14525a842569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d6e52800bafe77b42c087697d9111570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f907308c07c4f0a6cb8f19e9219be47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5381ae411f558e988ed9e56e02eb2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d65b0d539090e1164472139fa801e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7155db5dd5e48e7a7281ccde42e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7fae18b077ff2a01ed5cb200e24d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7080e2e2eccc32bd94406dcedb90df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff565349a3b8d5fa49fd7287dc683577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f57ed8089649617c83d00bc274bbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7b431f9924e078722fda221227ce4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead96f054612c71742180798c89cde48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c650b23118e0b43288dc6f2a5fb1520581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1101b998e59d31cdbfb2051e9a5183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020642d0683962d8d1ab4f792facc0a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693130a889115029aa088b8522f71c74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a376c9b0be26d9848d2cef1e031a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104a06393294afc5c50eb93980e18d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d29c7a20ae6c15e99823553426e5f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122b5be34d75e43b0294be7e71ebc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cfd9eed59b231ad1d327d75679954589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afdcaa3b37b860536062a7c801f69d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c90cf07bf19ef73687bd3f7db6441c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e719fa02e4213c9f06971745f2214592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ecd630fa41297dbddaf56eede31e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9cd28df5e7a16575116718f40412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3791c1871f3ef2fa72561d248d8edc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379119bbd4ca0918bd37a5fca0a7a0e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f3b99017249a442463786b1bc8c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95759df57db609608da9df4e86721d03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c58a46f1ec1e050c3bf242eee0b69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92354a481efb14a755317c89afcda55e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f58c0d79a3e8d5bb0d3ff1281b35a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ebc72a86fa68d70026a337d725898602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743468c6bff1c02f28a8e3288536c4d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8c6de12ad0207abf7a24655264ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5c1d030c059b777987ea68a5c2d0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0652618312d5b00e32a4708ab4abf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df495976d0cb5fab558f162ed255fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f2c8730f8328263842cef61ef1cc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add404227acda938bd3bb8f76ca003609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1b9a184f6b5c0bde6b30fa936fb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58a1ec95cbbe1158560abedf5b8997611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ece9468c9ee7034edf6bbc6b729c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048eb2d85f48c143d77dab14938db00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9054b9b04ffed2e13f3bac1ab63049614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979139550f0eabac6a0f7504161033a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf160ede4441743efff659edd5c7831616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245253b38a18beb4c45cb8d4264d5720617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041681a31ca1866bbf472782d261916a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e53a4ff78c6c4d841dd1577f936f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e007977a271e712c84b548b5b7213a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a4c024f5a35962cd4dbd069bc222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125558c0380be9546429e808728b50d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b725fea5b747071d181f9723ac2c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a7327479d6751a4b088130005618c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c137f4445bfac8268af6a3469158625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af122b307bf89724d82379eedc862a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7abf4f71b7b9d1e0174b042f16643627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac37959fcd710167c73624d02b054e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edea334e89c8c25ae915fbea16dd51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24043c0de5d08f1031605203c6991a4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27caa9dff398737da83f110e0fea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0670ca5c4ca52ad1a470886565c4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe1af4b57f37169eab76d8f607792633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfd435b27e1e6e8f8491a1693010c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe9611a4483ffa4c94eb97e5aa435635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f77e66b126d8175b36e1a226fc5c7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f065639068e29767f63a65aa8b94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31157c6e9f81fcbf86dd0f74c5366c61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1774f038aa4bb7c0b8aa51d6c26c81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379892019a63bca5d3c812897078bf88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2a50fc3fa397e2fa2dd0e7bfabd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aca670e3bc05aa81d82d77d6248f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0511ca1cd00d58b4df7382ddfd07d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8794d8f3272a0f95b8a4ab2d74ab0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece443a29ae6a14f4d9b7e5155086044645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd4ba2ae8aac9b2d54317c523634d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039ce6a23d5011dad168f4f73251ff8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a70627881d8bb75d40fbf3398cd65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10eea5775cea5b235c774a2f421805649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43ff3bb3bb0a89f9824e304fb161a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92da1ca53b1921d1b6786c5c500b52a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84a5539230ff4db94f75d752dbcda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ccc54ab933b0fec328f043b6abead653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a4d11180bcb69207f4050ea8656fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2ba35c6a25932da21731c458ae73c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f65011b554c2eaf0a141b8d4826df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fccac5dfbdd14ec5fc42b80ce9e3a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07efccfad1b3cd82ea27ad97fa0def8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfda8db77bbe8eab010fa6dea731a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d54bcc6f0fcd4ccc6ef9af9f8998660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222274f0b4d65d32459d430c444384c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be16236f14c169ea251697be55173662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d9e3db41e700cf4e108d2edcea956663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d5e4f2a32de6c9dc74e17834976f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7e3a140939d19b46c4c45f282aa66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67264824f625b6a1773c36755d0731e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e212921483d89cd000dee484cc02c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4a9ed216668d88f71c46a7bfccd31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d9e8acdec02f1e5adb765eff1d22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52cc73a754808ec60851336dc0a21a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cc4a75a839681eae55a856686e3f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6e1e307624fb28de5af3bf546a4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4346694b9495a6dd2efe69d5ff186673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836138d83a5b2ba89bf22312efe24f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52413d4882dd41f35ffb580f328e4d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416c619ac1152ea946f034d47950dd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fcc72ef2550c82e002b03062579d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f42546ae0db5fc2878aba7e157a7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c8e94ace0f06bcc77f98c410625d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966fabd74d6f882d1fc33443b22c826680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b6a155513d24ce3b246d8a171cc85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570968f07c12e1721882fe49be3ed3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91416161f7cec8f69220b1acc9883683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef074b51c5d81a77d85d6ac5095f68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc3130b9bf1eb9d5439d397b03746685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb13f0a9d8b97ed32d18a46adcba99c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8d3ad676b2e37e74541e62e8b544d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7e80b37b0a544e8b9f0abdd58927688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4e3c132793161ef31551f37fbe744689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5db791d2acc4b07fcf75d152e56416690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c3b2f18440fa8cfa347d1652269b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308749c35981dc4448bd9319c476527f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396d7e9116835e237611154778ca757693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f67499587bbc724d0e6137d3cb472694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23e0a99d89ba5445bc91a7a467ae5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7153bfd93f1c9b11b17e7a4dd1347696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44fd91143f853de3b2b8b84c0dc1ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5bbc26d0f7f6af90b2e0f9f553230698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0535e41741804468718c308b81d01a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755617b68109174a83093c3e657091f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375c333dc824e25bcf69f715a05f55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220c070987b6b2186633d0e27fa086702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718beb802e9035247ab490b2450f678703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230db7b5c8b9b955736dd971c86ea4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77013b0427884520805f3dd5faf77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b151a2349c3b24751430eb6f5f92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383eb4518e2e23d607f9988b844fec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84383a1ac7f4f44a73eaae9c5e5a704d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b77f0e754c085df853332869725c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69151d9adb3433ac382cd01608cb03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27bed07f5251b2286aa3024682cedd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a267b62c87ce00c8712f79bd240c3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e82f85f284fa5f3d5a3eef4efaa89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840aa486b6623d626784c9ffd7c3852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b437878416cbc5af409b6a8e81e27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc66b6d48f00ee52ca6b537ee205276716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e733d6923a3f82c89f1088f1d94d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c8f91a7cc9945666615f9b0dfbfe0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27916001db55c1aee90bab27ad504719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf199874317ae2c57f5c8080e3d423e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1644666bd86e06867160b635435c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3d6a8ed61041ad5348755d04f641d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ede62de355bd5767fef438f1fa071723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f7570ffbe968199d3763f904d9f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666ddc278e9f29d115582c7f963545725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109c0685aa215409c9cffe1dedee65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d1bbc64ddf8259274bebbca223f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ec5e4e2be1402d98a7e8bfaed5ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218df508b6ddd043739d3c109adfe62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128824a2feb271870a1e4ed190556bff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e64f908fbb5ad794d578d9740f826a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad077fc62842dc30deef74c798fe7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9942ff2d98e4cf15dca4566989a2e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb024005e91ab4713c1588f8077ed64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3171cfb70ca4f3b78b8218738c9602735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a4a1e7ac3062a01c3c57cdb145579736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27adcc2edbb6398b1cb03974919347737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20950800b78966912243e806fc998c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b63a699f5fc5ee33e290877240e52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f9d664aa73b24f58bd7ac14cf309e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b84f5d772d9060590dcb712c6d4be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e2e5c09341a507ba94b4759ee4b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60ebf24835f8fc036ecbb9b004781743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0f1603e907eb6f0192388f20b63c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e40dd12044c8cdb3683c3161f2689745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b11514a44949276f50c000e8b938746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3868c372ecc3fc68d0694d3cf59e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe832168b3421322b42de28db5444a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492337b0e1958296ad712c1fbbaee6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fbd7c45886e4d5ebbd0c8ce1adfcf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a8b2fa31582c8fd6274734f9859b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852a3cecb8da8239829bdea2ba4d13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed9012c417edfa934011938658a7e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71cfb082027f11dceb99b630da896f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f9e75b833fd9c391afdecc38fc88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21952d40f2e34ab873e0e18173f5637756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916bbffbeabab87a37c78514c973eef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da68dc6c70c830c224a2b9f03f83f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1617a1224d71efd6fd0bbe2e0050f8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42e2a8564c4b92441c680d301ebd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2515ab935b7d120197c6820028c22e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe221bb53585d376b9be32c2cc7353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3805f62ea82bdb90c70d35ea0ba4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaedeee0eaab25a56cbce76f1cd6135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040acc4f3648b12b81e3693d04f8a046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1e4e2aece11e8488b39c5a8e94e867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535603b3f7066df79fab72831ec7cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf638e0558198316d0ed1e8736a18639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a579bc02aec2edcc553b35812a17f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69731c412013050af495953597b1d57711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1904dc0c0108535283a6b9a81c821f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730ff27a50d97d809d237644b92108c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b46212ea1429237a13b2853b5a6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec2a2e768aaa8536ce2b18854007715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad037d5632795913339a86c9fdb446716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83467bf563954c94e7f8db0baaefb65f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b14d5a8d3377b733ab3ab53942edf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628b6948ce62a81cb3b8f9772b7ca2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f31b1e79591313a88a670f25169520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b2a43dce8b285a83bce8680fe3d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57ff5e4818084ff5b83acb57d20b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bc12429ccf64ce88bbdcbfb517eff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a42cff2934bff9bf4263a1c076396a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8fb1a1ea80e00da564d323036de9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced5a035c94c18fc960ea95f03741c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b633d8f28793bf15ca8db38198e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffaef622720ab24d2d59084f4daa9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bbfd490ae21094145af19b4cf84c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658a6c47577714cf0020b4f82c647530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec7fac0a246395b50829b1b4e1e50731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90279424483f31b43d917fa12f6193832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a6be930a7af25031b964ac5d1cc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e4417c0195ed1b7a0efc0e41b22a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4118ea7f65e9e72935e379e5a138835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c96a2f37afd58d44d7936504ca1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af86fd6d44d927e563b7ff2689cda5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4509f7b083915ddfb5007922c91c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a338220bb3383e0efec95eb6d38e0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d00438954bbb9c9602d59c91a50a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355839d30ec50eed357f8cbb53994e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4c6defabdfd9e9e06f72e901787742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe5e626604a85baa26f0831aec8fdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1088d31179dbaa3ca0cefc84a4e736944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47de9428cc93298009203aaa897d95e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab7723ae0943410a783b238e4a0f5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e63f5b912c3754d9572e651a1f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486b270111f97c9fedd06fdecbca1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c387340b0903227c6f908490e33449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5b4ce6ba849f9c461f21e44779f4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046984986f26230382f143994c5a96751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795aef051ba68cb0ece390a4d54015352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550c326dd3590ce2f12e73ff34d95bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73a462ad44b9ff0224a1dec8a14aa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe02a7e7db4922bbb9af844718a7a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253c08454167038491c90db4834db856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93fe7c42f1ff920037a3b4ff7ca0cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da947e311c8a5a105314182c16ca6c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade79ac8e73b856d45de0c4dcf9efc6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380ae145fc189cef4f7caab159111260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c9f01837816b55841e32d7c4036b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfa61eba76622814425e593b83e8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88355d6437502eaec193619c5e3930e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689c41d1206fca7adbc79cafcdcd9c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a3b94316b91c41de33e0578f1f6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea582d752f6310bfe016e3d9e206866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee1a2b9d793c730317164b89f3aeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257efa504d273277cfcb5e145a20e1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fe730777d2aafd68ee274ccab75d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c016cfcb6ad31c56e90d36e516f69070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df9b94e2495e57b3cfa9e5452c93771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6825f9faba27549ba23cd91534a52e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50e990efd43a99ee9b054754cd90b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68581a8868c800c2ab3499f853081d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798226cb9b10856c50c581f33712eae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cfebffaf558a4766472aa725414f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4519085574e668c6da16f864aff6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f01bb49efe1218f545185d4286a30678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3abeb5091f844d926b49f93061ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a8f13079f7040955236083e8d9e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41703f090fc94d611a713add0c9a22681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57bc7dd455fb3c3d6dfcf18f56e18082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2b826ba09cabad59d33ce6a54de7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9969a9650ea89285c24311e142e571484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876893d95d71bc09906b78ed17f2bc8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b6c3762d20f85d3437a4cf47fbf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393822727feb4ac0d559f760d1d663287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8166e56cf7f959c6f99da9529223dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a38bb75517900630fd193d001df589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a64e2a5cb8f18276620fdd8f56ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858992884f2658b8cdbc529f3fd708291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308215b1786b42379ee8bb90eb124192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505537365f40906a8acad30b8f0c0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f381991081da0c3a783da826921f8c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191442d170ea10a9977db8a0d13c6f7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5bd7beee3deea81bcabecbc1c425896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3670019ece5750fcfa3c9a10d8e4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9d338cf0583ffca1b5b2e6b068a4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab8bc4f035e0d40e37c8f4357cf76e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7380dc226cae3c113f5bd6b43d829a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513933e1dc2abd61604de7aec61b8aa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2407c55d49365d287833500d8104102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1dc41affbf7d5a04475c9b2c9995d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b0b6cdcd1160bfe15b81a84eaa56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238329b60b47f7a9690fd194151bf69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9ace39c08758ade4e203136f7cf5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c9ff48bcc8bd5b39e73583b542b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa564850b7514886c12e475c333df22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36575e0aab0e1d9c2edd8027ec083f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ea2bb28711c434bf5d997d04a77b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3bdc43a00813a9010ab4b28cbe070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16724021e22cb5a802c9b1d7630d7f61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2789a0c2c8cd858a6287b79d1470aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad583b4dfdffca12d6f5e32314c4324114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e041c61d0af009fbfb99569f5206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be2171902a24b146027081892ee0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67264dda9d2856a8f0db1e5bf2a0c6ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a8e2636efba0c7130e6a637e981b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2bfccd860001ffa9333356e56871c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf242176cba45d781268625ad2596120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04324c3fd3d48e98faedafb23b5ba5ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1407eea499fc8e13248da86b7e296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b35221123e14bd74c040017831d6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495e55474fa69337f65d79461b8451124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345806b9edf51b808d58789b8fac25d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b71cf6a4deef93dbbe329a650ffe8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf65ed50d21cc757175dc058592fe6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437a88dc0e5d8d4aa69c6feb2cc350128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236097f0ec3ef04985ad6092a2e65ccf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e463f38e6f6b17f6e5d35ccb1cf041130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce567eb42de7b842bdc0d7bd326ec086131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810a2b7e17e5a1fb574db709d38f6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f6ed1d3c322aa1d49724d7a06af9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa45e18f09d540ab59516de84a0a25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4869dd65828787ad874aaa5b13ee9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431f67805b5733f465c0a07c6c2063c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4ceb4cae6dda4f7cf38975d9a2570137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ff43faefaf23b506654a1c6d1b75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7445ca76a176d7d3cc62abd50adc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48e353fba2e6805a0e9f849186724140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aa9529fbfb223c2f3081de463be63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b897b17fc8fb723d18bb8655107eb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8155babed47676e3cd014f8b402fbb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c119c70dbb03c6bc323e2d88951a6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9afa81889629ee895aa9fa7ff463145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce4ac93ed27bc7be6dcc2f2c0c73b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f3680d0c7aadefae3e235de2e7ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2082de2421376d1810aa68b4cc7f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd156cb7f4fa4e500b243aa4f20ee6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f03454e380efe42ed3180b3544a1f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd87f46c87db9aafd33592f06b0489151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923c63e2bf20e5255f6f06e023d323f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692c325a1b809cf07c78dd0fe96909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd461308ea153ca1f68bc58d99496ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac054a6cc3e93c1ca69f53e56c67d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a2bc8eaf97eea2e47a573a477e40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43672dbfeb8590cdd139694cbdcd7c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565af55a7e681fbd723f74961af3259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b662236269a09c21497bc626b2808c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5fed25ef60e56650b1090fa5d9d69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe14bded35a59c292cf9fef448ad4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0629ed7b93ea3a9fb72ddbc71816d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7cbfcf1d5d9bf4705e526e251cc05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84e18052c70293313621692f94e61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dbb72e98abffc3d9278d89dda5205165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d507f071e3cdc33b74ef82029c0f1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e07822a30714054135eb5f879e0f8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd071e998c3dd0480c8227d989f2074168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923a9c434a0b6f6b166eb9bb014624c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0815669b1f14693c6cebea1ad3877170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651d6ad4726e8d52e78c076b3c0f4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5444216465ce658a066f540b5ec11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5950331bbb4a8c20e9fbaaf0f2d5b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae352e3c9984bc45811d2767204f7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e4cf28cce6263a02f3bbff0f5d225175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eadfc1b7b44e5718cbc68931cec30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a190f7e4503e5d72f98b8d7d89d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8d8829559bcd82c6752ee60ea201d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca408dbe7e5859dd8074ffd84fe24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db3ff91c53e83802dec7e6c574f27c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e2bb2b2182ac5ad8a8bcaede10e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56fa433a862ac5ac0284b59e19d0b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a20c217a3d6cc7592ba55cc153446183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78aacb96cf3638838eebe75820dfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de342d39cd1c310c6a3b68a029e3c74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef037911cb097ef654d2134eb32c55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c0a5934cd66fdda279f7950ec418187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813aadf69b2fc7c0ff0d1bf389bc3cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98360f5c943869a833429d3fc4b09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196c7cceadcfcf8b1e66b7c826a946190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049642b25dabf0863efd19cf2b776d45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c865a4a679a4904524fd8777cfa5b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec082cef722b6e42e0c482f2d48fb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f396ebb4ae52aa163cc6099d6831c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4096e9a54c4e4fc5d0a7dec76f4d0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371761f1e0a2204edc866b2bd751427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3065c35fb7cff7416eb0ece3fbe45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35576d792f6657cde24b6e23b922ceab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0fdf16a231a7e3aac444a9af78bdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878426efff5edd3e3a37ce77e0b0f0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2b53af5562ff6568f5acf1038d3f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec27ad5c1fa237ebac10c864e65f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b813132476d8cd1bf8a87910e1bf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442b744c69df40fdc1a177f435b729204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82eb8df2a072939d582473f9ab0bd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537664552d2bcdc96cc75b0da98787206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b01308e52e7691c7f9ac1aa4a6ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d2a9465eb545005e816ee83e5695208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f698729c2a266a58febf2ffe68aaa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db74ded26f2b32c4d51a0a3d7aca8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f845ac473a0e730d6ee4cdccf6259211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364dacdc121d46fd1b2cafea967c6c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25909456efdca14a2d3398b4abaf3bfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37a043b02f2af91f249bcda838ef6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4d9c03dafdd1a7c60683629b9993215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f504b860435d5a6e601de7a261b58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9ecd80dd129dee4fbaca65a62c10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401379d65fe6ac36a0b4aace8bd2bf26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc258f4d0e35adc1fad24913e70111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de88312e800d50ab2bb5fb49e3f3c36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4bdf9e8dab7a97a8f581807aec477221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157e351dd7599961ea0167ba8525849222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc32e0c4d885ee36a3247eb8be909c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18537ec8d6d44a677b82fabfefd36a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329ca9fdd251972fde3a3516b3786d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec5f7294df56a0ef20189feef1eb30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9a05ba2c960e6d0d74c73eba5a82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bf7fbc236c4e8727b8cd89ec9e24b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea9d67b6a775a39c676363d1451fd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b7e57c2970aa55a97dd9d895c394230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db480a45e1b2628d94522f1ad4c5441231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993cba00865e9c3a99de5213a4e6d0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f3b8b7dc071302c01489d180be1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c390ce6dcad79ff7e234d18811b5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c486277a32d2000f3567856de5e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fad36946fc8ee5c2cb5a107aa47cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9d16830fb77457ba587e8fa4ebd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4163ed00a275ef933c09e210f928db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde359de6a995ef8fb1c4001b5c243239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580456096801afd5f2f13282013827d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e41e2b833f4870034db69e1cca9df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d92d40c6b3154cb21d5ab146ec651242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a89a5e64a34cd9b25198590f624c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e86f63d2e330eba41f4650ac4367244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce36cf8961039a6969f96708bed181245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1d36902c928ed6ed34fb96d3b399246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf7c91477b49d1c9007b82419b7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b042a20b75d09be451e22120d597739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc601c48fe55a5741756cafa3213a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a1d67eb3c04f09409fd53871bc239250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff347498996848e9d1c6eb3862f2e5e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f302fbd9779c339fb59a5634dc629252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3efa0c3855ed06e4fb28edcc8d8ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f69e20f312034edbc874915afa719254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04516b02cbdcb4e36c80f6fe848d8272255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf5502888c6da561769bbf10cfabe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f53cc7eeade38f074a44dce384638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d34022025bac048137b58989adbe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078e9829f7896dc19b3ffc8286f1bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad8d791379cccf0ad88d6d98b4465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f09dcc2ffaa5a248750cdf03c125e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6a172c5aa2a297566b38a159f79b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0574f0fbb83739ed348435969ed236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3416726cc14d1e852fa6cb6383de4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a96173852869b5fe668d5ef30c41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28e4ef497e651831d4a60f4ed39843266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f1151cb33995677e0e906f2969cb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb909f5457b575b5dd92ecf3a60de4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085103a2a7ad817be529e4e0e6a34aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d01596702ae4d52945fca5f5dd146270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbeab50c6a5206a8a46ee31b113de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba880da2500f051ea96c5a5a7bb204e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32187eb121c84f7050fd31a1ce20a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d0d0f2de157901028d899577d886274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe683fc78720f9061112f4ed879887d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca11c4ba3f1c1ec74838eef563f69b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eab85585d7899d97b4eb05c9343ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c1ab8983c571c5c5c4d561ad0f89e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962474e57515fff3a0b5ef6d682dab7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a302340101ec1be6beceb8a094328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28aff298b4ea8497c35434cf93f73d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee71b3415cfd9ecf24850c0e596196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340c5af6ccc0a32059adf31cf4471a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ddff98a2088c8837c377442d3b8c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2d3acea9770988d40f8e2ad6af9d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b11251d4edc4e44bbc4f75254248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0ec7f212b89af713534b0cf9a4db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bdb23ee464987fc18ce2ba046148d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2b81fac46d152fb575f5bfc382a13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56075e90a2052214059055b7729c4cd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9a1f41c6594ef13923d24477b8cc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d080267797dab35a79f0b2533c18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402cfb4af5b49c439a7c351ad4ff86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027a6439ae5439cad3ccc6d84a39b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682024789f8f75b19713c23012f8ba02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456253e63cceec9e3743e7a6c60dbe8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0730bc2b349a92b03587bd39e5a6d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf320f4106c6a8ef7d74a64d093efb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8b8713bd565ae698d320a3e42238299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca7a7311d77d9e56a80cf2ac276ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17de2ac70b517065699c5451ec214301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190eaf3c7847915318b9cd78df164d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eea2a548d070b33592bedfef62a76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94fcfb454604e79285983ae8b3153f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd7d7725fea1ece7be3120d71375c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa60d5b1b04122344e63a7e583f2af5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a3e092d699ad5f3c416cc0f328836307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8089c69d43f7df77277372b6579885a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726f37d703937f15f0b959f93b2d2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1bb3b10f59c9e6ea1b090dcc0de20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b0979dea81e46cd01b7892fc81be7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e85544326e5fa3a4f793c7ef2a4b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ad8c2b07ddce17054b1d68210d39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3ab8672ae8d5a6653dfeedbf5899314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a0360bab2b2cb09ec5a3c14b7bdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b38cbbd979c435110b163a67116ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24570553a913e4700620f6ca4a4cd4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb37eeecd52b97bfb0097f2016d8f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f723c5fb64caac7c2c8b02c90851319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f701e72d33bbc072811603c1080837e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee72ebf5c89cf67b91a32657399af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2488d07d41a7727c7dfa18f829e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ef9a2b9229177ba4c143fada9534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c62de376104d459da1437731e6fa92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc17372fffe640bd9f400020d24b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d07f44acf3376f64f61ccd44a5db5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb506b24c084aba422517dfcc0ac8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c43c870d8426cd7d556ff1394231bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483ce57d79c4e5130dbe2a8f8b1d05c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b63e3b4637e531fdf6dc46a6517a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a239d68dffc9759e97484ca2e59cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efde5f0af54b7b5dfa07401df70cb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458810fa815171d87ddbb4f5d584774333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2566e16930778997ccdfac0888e3d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5ea8013fccb2836b28f5924965663335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab75a3ad0b2fe5f8f892c5f02a950a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274e767592f337465ec64e51e299c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b547461dc75f8934626934f0436d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164efadf645d779663d415e59a45570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600eb151ebfa93a4a87b60f37b8d76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4710b4a138d880afdfc8b667d30c8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8adc47c9ba6233725afa6505334cc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ef27bc0611f10c7b6d9bbf6b0eee9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a48305bbeb89a373c32c7e81e3e9bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5e4161d54f7dd9c3abd0d81cfab4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c957c52a12e69697a6f0b99b893e85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf544082ff7b16fa4dab4e346bd65721347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d0c83780cbda9f60c0e5832316ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb1cb94006907cae049fc3cbdb6081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c46f433601291f1e7913266cad2f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6648fd376923320137bafde4baad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476bbccd874ff399043fe5b7f0241a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ae80807369538e3f601d35991895353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d51d6041cd4de16df8013cb6ed062354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095195e7ec8265d432aeb605805cecd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754632f8fadb72af1e95caba884e74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dee72bd132a9f870b458a6ed2becf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa787b1fac74eaf4b34c5ec4b214c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b317df78f3794b140948c721ffcec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9388bf37e69b1d239767b328bde86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf5eddc93c0a7da2bc4912f9e4a11a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6865b9f0b67cd109fa9541e21ebd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6305068296a040d11d2d39eb385d47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb879fa93bbad2f8cf986970d4436bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911873ebe2eca879fa4456e3fb1bd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f17a8bd47aa9bbf6ee396ea218d01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e140d6382c61a1e0cb2ab150e788367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf67320881fd6cf6432093365012da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b454b15f93a9b42ab1e07ff0eb65e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e0d3a63b7168194ea4ce0853d314370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d363645201d86030e47432d7ddab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837fd13e958c0da59d6c9ec6b118246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e8787007e730ed9cc3592a198c88a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd130ddbfbc62bbf8a475c38c1882374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb6bf332975498ec0472339ca682d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a76735ff131c4e535b5cee56232c3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507069ce1f44935eadc9a54fcb0cd77c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26904c53686612598510ee9cd1774fa7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761c95dd2942033cd6340d64e2a823a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe685cc4aab4b5fae9018a515225e3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819f3af4c0fead6c2d2f533e13811e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f69b4363f99f2ac6aff095d8733a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc9e1b1943d35e6b30423f5b69f5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7107f60dbc7535559c22e71f8c81612384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61259c93fa284847267633dc49d8ef5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba457e1d6be7f373fcc112e3e44025f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c5e6267098aba6ddbec76b3cbe42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080118ca9fdc23e020039cb5471ce985388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0153308ad87da44a2858329836a40c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33e160b8b2074dd90751ab8772fac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8979b83348c865e1afce723c560583b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8ab46e655181229a70eba9af68a91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c6c24254e728e916862cc206fe6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3d36fe746a56896c5c1ce26528c64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77031cabe04a7cd8c12f1b6ed7724daf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98fdf4ca18583e16a64ace7927ac85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef952d6b4447edccaf3cb858cc06c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708bf4c9165cf5a521c9d5a82bbcc7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2537344c56afc27ba0a50c9d13b449d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54cf7bbda3abd2f430ec35d532ac8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833233dffe942be7e2900d7c2164bc6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac7669ceb7b262a652c90776b3095402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a2ed69f62138ad4d9029480df987403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8656cdd65ee0cbf77c6ac5fec3b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652721b7f8ef22f8af9c02e63d9c9dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30fd09c60b20a4a29803fb573d677406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33629ea9d4b6da180c2a64edebc5c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49239c9310048467bbf676c19caa4e1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c30a17fb6e77a1ee7d7f8c811e63e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80b49f25c3c8897d0c62a89125f95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99594e3c5be2cec9098e4f402d6c573411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d20e22f74bc90a16ed3ad62f6a33e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29962ab758da5e5af4e55cfc94631989413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3105a781246e1f44d4c6973bf7632e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179f0e7ae8dc2bac7f4cc01a9bafae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48f621a6c8c5c80a1a9867e41664e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c09ff22eefa1925f96248f4d8a5cf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914770c822a7cb3565d96d6e58f3da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443049de70c5379426f9c6b738b66b64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ccbf8313b7dad6db33a1a32f99be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0db989af774e3eda6ce61636494ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb748be5fa8e4c5cc89d084f4e004f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1124cd42cb3979917f65cf05b0b47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3940594e72e20cbaed671ab1c70cf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4cf213c4c15fca5d66325558e1e26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1480a78437d9feae17020225286d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fdc14cf41b79e8c2f881bc823962a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614aee8f946cb68b5f226d27dfc33a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792aa6a7b727512b181b794aa90b39e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae641390c2f97509aecb2435624338430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09057d12ae4d1f2ff97ae635cee80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99535b692fa2dbdfb0c2fbbfd5060411432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeb08ff7c1d53d79d92f42f8e0978d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bde734510ae66651e5a89d8085513434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dd6175fee2cd7e365825302b083c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5ceab3942d58e03a555f76cdbc0a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b38e08b54938034598670f9b8f633437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a8c4a4abfc82d9b3a418207396a3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f41575fa867d140ba9837c3f3612ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e731d289d9e291f1b5a03eb454bf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824242c679086b5f88e1cd8fe5f3b804441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a8fcd296085c3600ef4db8a9256f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3849b2e704d8f639946dcefb97feadf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a9e7ab56e6f275e133899831d3f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6647b7ed51a0b6edac8c81a951879445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77e016b7c7c8b6892153a3fb7da56b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8cada1bbed7b2e012f834787a6e91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710c42abbb7ae0fa7689daf1bcfd06d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce15ba24eef13b2ec600d6cd6bb3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351ba85fb8000d9aad1d6da598066cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c30eb293f3d841fc21a4d9357ace451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dce15747b7376442848b5e96a8695452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4abd34d0893f80928bd923593f5c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f890e49783df0bee3229562ca01c64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff9c89e97ec5b4a3606f51f3db024455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdb4160fbff9ae7d3f3deabead9e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da00f5d96a0cef12fa40fbef7db93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0dfb4cda50f480ae4f0f6df7591bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a44eddf4b7d448a6e0dc72c652d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca77207d6b7328240b4a3e9ab5e2ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0a01962f8149d07ab15f73969193461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2351f1faf38c45e99024ebf900a9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585124d5d82d24308beb1e970778792463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4df3cbc9d4a749261cbef132c73c37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ba6cd7375a0bbe3b14a557828e73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a39c1fdae57b3e29f8009d35b5eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237c780a20d1687938c042c8c9f5991467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267a3fe1b172cf62037e53fc980f583468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4eef877784bd8bc76a66e4d7cfc4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67777ffa05d6eb4b4ec6a2b221dda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eb7c327098334bad3e9a9ce4f3e0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118529776d8ea7d9d6dc442f13f64d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c76f4c1963542999bcc9d7b39dab2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d927e6244a0ce46f17498c08f48cce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd5a229158d40532da4cdfadc1f0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971185cfa0b64d1c5cd614b517fef0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670dc416f776eefc9586eafe24caa26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67013e99bde30f941602c099162a554d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d34c2d973b71d2f5d96b83512fa2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1ea04e4e5e0c14bb9cbba0ce4e00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc7fe16220b3b732221bcbe8653622481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d47a077728f417adb54db3cfc86b65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f39f66173b7defd17edbc75d9652f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac128635cb49bc12365afb314b64064484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646692ca0cfe353cddbc8a94cc62929485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec97debedbc8f015591147bba99796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd0fe22e95eec93e2114442971d9c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ea70ddd3c9605a0b1326ba68b368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076bebdd082d1a0479665f4dfb4d37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708f08c2b052353658d03039a726341490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94e618e01fb982267c87381a44cd8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105861e48cb1efa24632897e8cef345492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8fa9ab286d8aab82723360283a1ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54261382df2b5d96f7578fdb272f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aada8828769cf8f45f400556fc363b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079ec9d726bf00e9f7ba9ee4485cb52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa278a2c8e19a9ef3441ba0c438230c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322508a3572870b27dc63e1445cde63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91768c3c0a4773efbc7a2083e33b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373bfbf829e6bf6d9c63ea4d9a64b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97880b3dacda8851c5a037a05f1af2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e991dc22412c6eea8e32f88f1474ce4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a2013fe22e7abf4cd40a76698e5bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50731a8104ea00acff06590f92d62cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0518aa249f06c4c132d5835d9351f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a37cdd3e440f6e04f7675df47fda8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60dfa32dcf8ff58f3880f74a635ff7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f8d150b761ead84fbb0d401ab892508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7031ba2d875dd4aa6f71f3f5e7cf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8a4b8de9ef02c139eeb5d3f286de8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fb02ba61338fdc40e583fc699c911511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72657fdd9e8ed38cb57e445f8d7a63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3089be391d81089b7905185423c76f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0d53b6d6de778bc1c5183bccd5f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84bd512dec4adc47365c8b5f7ab7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30e32f6928988c005dc28795522cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca13c37cd0c49778489c5ef1d07fc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce0c130a11ae7dc9d9ba7e48313dec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80010f2801e507db9fd000a6b8db9bbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ac177803c1fbbbd07c617e8a35b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e623983d72f194e4671c3c2b53a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a01fc033cd880ee37988b189a7dcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54653220a635fe403a73ae990e851f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558135b46b2c818771cf186472c730a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7f83d48aff67439bbcad41ee0d687525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1797cb33195116b685c6e9c2f668c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ac83cc3309529d245ac36f15f618527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b863b2dbdd293d43fb4f30c4a4baf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6746658e74fdb04c05e07108432ba99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbcd951ca12ea11e1d1de63f922749530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad482c94cfa40eaa00a12d03a072dc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42109cca4f207989d7c639d7110c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efad5101c701574622997c649f5906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69aab1fa5f145cb2fbaa2c1f74d607534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ba2e94fa8d6b31964264ed568360535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798e4e2480d49f872b754c1e2cc276536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a288de4620ef62cc074c794618ee10f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b87f1d25ce839e2bdf51977c254f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5026330441ad2d8f9a76ec28eb6f28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721ae23c1120520c31bbaa17eb29acd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d13b62f4be8cab048881c9c424e3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5da737dd15ecce55df4dd6d21f07a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7468da4dc798ddf1d3d742096da1c0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563c35a3d2ec6bcd016e1774aa28507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e98b4358d4b2c725a979bd24cd55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdef5a38019fddb99eef38535ebf70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c334ff572b146e6f4e895fd82f5714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fdddfc0889ed356c7dec734526a9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb060474e1edae3144bae35dc58b7d6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847985321fe42b7387b828367fcb47f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f970249beec162028b3cd2ae7b3009551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda819bf0b33f6bbfa2fa15874b38cc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b1ae7175de6b3182e04d07e73c406553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f67bc27fb4f016f06bbc1fda0c255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f86922aba9347ea6653a9a5f3be6b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866aea6c8050ef5209783eee0935600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f51968e2ec3bc79b8d94968a71cb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb8e3028f40b6d7fd24f6bc5684a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab9093244f1d1d6951e75136f58ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d8a3716d41ae90a4b5d94d99a4caa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a6263158713e680cabbe6ac6c48c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d2fefce3be5b3e2cc447f3d642940562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14280d740177c2ee35ed81dce52ebbe4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16807b930944ad6a540ed57cc2eee1e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184c1436ce93a18d24bf5eb9b723b30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb39721cc06d20623f111ab34343f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b0aba0d3c0e8b994789380594388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3194fcb46cc69b18b8168818f8b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40a8423826561bee91d0a8d56177c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87df23900786b39848cd67ce729b03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e89abda30eaa6d8648277afa86ec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff10683a0a8263316ae0ec2fcf4ca2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c4294b31797cee1ee3d01502a9dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d295035d51a3c5cdcb8b30a4e43696574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a810a3a74cc8bc1328f51f80d48d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d49956b6c82f962cd71cbb71dfd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc1d17ea519f3cfa4594c0bd6e92c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd74e8d6ab530931a9668eca28420e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5d02614da6e2d7b8a9417624365e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8839a6ff7f9d39fe45c54718669c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef381afd4ca0fe5383efb71599d36607581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412cfdf8f2ad61d45b09ef0f22a5c2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6fe6ba3563176bad141e65120cdb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e1ded37ad16cfa05023c4d513a251584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3fa37c0f469fa20fb79ccc755ce6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7fcc6a4a2093c554c70cb964951a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0767160dc322f1f28940247605af9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb707c23b0ea4ee689f82c25d15d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f78e6811f15cc09a6c88a92d96105f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268cdad4cc0b657b598ae55c41f4865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac7f29ac27ba8c63b1f5b714143e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98578ba7f50ec07e8486e30a0c6d02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e7c70c438140b6b0f850be37e436593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa22f3c236c94b96669448d0004ce10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b924a2c7467d12c25eb90fe7abddfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e94cbd742967dccb229f39c88b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f8ea7f2c5b62fd0288143bcc85945597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a281ea3467fd33e9df7e397b848b45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103036dba2ade5788bf4642ca2c64d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa5be42defbdbd89de03c296a674c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c964d59ec7481ba8fd7bf75bd28b3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd08b3c145c5bd98801a820720e639602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d542f196404752ee13493d53140f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cddae40392679c72e5d4abeb312119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a613beddc39dfa238f9e4b06349a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e63f4936bc48243c08f587e4443a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33cb4e804fd3c8290e5b004dc595ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8555baec92985676f7b4ab7c67d0fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190336f9a304abebaf316c55fb8395609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee75cbfda5c36f5f268d71ae6a09a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843dedea4ec05f2efb8241666931f1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c99e81aef8635b25b51efdf07c149612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826616def90e46291ef770d199cb91a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba933fd763f435ed7359962a0fb2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6e8f4d9edeb62517a87fc2b852cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b83c43c2e99a1129614631f47ff9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3335aa87d50415061b29502c1128a3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3d20ea02de1f445b245d7d994ca7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79817bb93086adbe8908ca5b9d593619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98355c8054dd5d6935f352c055a2608620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c4a1918dace68b55d477c4473c7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88fc554cbafd5060fd84e2b07f56c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e8258256c862b423a8c43edfc09a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea5ada9e63abfa784386be0c2b84f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de3b0dcdf0b3022d3e541fa7d2eb1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f7978ff6d3110df70c59f2c034ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b95ae7b92b8097f1bbc134e461be4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28f82e5d006f6ad2e6e90a97d435af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed4c6143105cbbbb6159ff3a1bf1d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1f94ed1664456abe057793cdf7600630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197e3f24f68b0ad9788878a0ff683a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54106688d091a762302ec6e37d4f61d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d85527404e951d4582969847cc4be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe164b75a47bb46e2e968822bdeab52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4855dfd73828efc5774ca37f2d2057635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320987fffbf3c0db00796a8926165f72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434cfd704fc1763f8750ee31219127637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2116d477869708affb8d57374b097638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf3c8497b091ce078289728ff17fb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805113dc0beeadd8a6cf1d2278ded16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ffc9aa51d713639a2cf04a981f5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c53915cfbfb9d0c9c387d305ac98c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ff52f7103b259c6de5908ad36ca9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a615a9532ee252b1a7209a630f9bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa97d32733c765643777f3f2dd39a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6b0709b670ff2e66c2d178997d4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802be7e352323ca32350c769eb518b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932df692d2453e9624edf89d0b13e504648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9bbf1901f7e55eb2e37c1887d6ff3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa17ee8ded112fbf9fc70848b2b2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a42ba04605dbddd2560ed6a47c43c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b99e846c30de70578dd3367afc233652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ec612744342e37f46a4c99031564653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f534a802bde6e5f232d5115866c08c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb06d721b0465cc3d41af3649e94c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff203a22fb8da9785f09a31d905eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12831343e28fc04f2333e1b2e22196657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431c04790a5df714fc4c2a08deaea33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9236d8d53b5bfa362e4bfaa81933591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bd113550a669572abcf3cb3b58ea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9b5fbf447d4779d6b69bd07e998a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835a10734ad6a012e264ed78d78acd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3b61219169ca3b00fb8f3054b9ca8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79cf3bd9983d8b21c1e2cec3898ce6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3515854ca9148c19e18f27789bfe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88982ff9986f25d684d9ee7cf6c996b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6487562db2437340d40529c6aac1b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d16ae15d91546d2307a3573b760c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37d30cf24f67453fee0bfaf4bce30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05825d8673f3f7c7ec63f341cd33aabb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6357a42385cc8b5022d40ad41e4263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16da044f4063f90b1acdf54021ce67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a7495087014e637deed9558108062673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86954236eade0b3d653bfae7d8e1bd5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6b40eac53bd977efd9fc703fa765675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3a44a0484d284ac11c130ca0c64b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916d89a929b4e97ed8d13d29922483677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718fca4642e0eec097a3490e0ed940a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1b3c4ad8596b1c29942d764a33eed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac126c517e4d92f108426aeb5d59dab4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edab42c67c168fe445d6f5c815cd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f5fea2b52be203326b029f496a11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7a332e4fa1a1a7119db15375d14e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6efcb2e34b4ab12b5029c94668672684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f96089b5e12292794a2897c3c41c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f93d926413bf8458cf93fa171fbf4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e671be7ec24ddddfabec6da5c3d32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec86be31655b237194b5c769f02a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e1d97d654d0e68298edf09c761d17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803cbc5ae5e5d28436e306ab194052690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb314f10911111ab99978a5ecb377d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d64ed7e92b66dfacecb85ed68c3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935e20d16a85e1a8b75758cef7c6b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f522cb54b9fa86832340acfe0e1c91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672822454d55189b04149cbaaa09a0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aba292ecc9ad029a21a25e9159a1da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc6ee4c9c2a0ca81c10ff83b2b0b16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dccadff025475a65bdc9aa862f236e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469b85b8d46782fb5ef44ec4f293368699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaffb74ee75a80855214dd085412eaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336185a55653a00b530945cf781313a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35752c48317d48f753e7694513a58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621a0a9f5fe672b336c65ab4524ccd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed874fc84dc4d784d2140ab02c3da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd00629a3b2d23812f1611f3c979a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5dfb2d959323458c934ff2d0d3b7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f510bd69df1d244b2ca4092450e4b69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3cc7dd0ec402384976c6da2eb18a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7b147d48fbda87a6e130e1416a9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d6fa9f18895964b24fc382f8e796710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476bcb70b531d989b3b24ba8dbcac8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba0dfcb51ce8b07b4b008e281de8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555833a293264d5f60d159fbc45ce7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ee46fd4676b27ea0eb685f3a62e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940763ef3f173112b8450165bba97e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb740b75d304754235a7b3f54aa49a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d5a5689e68a574aa0bf02c0ce45ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca588b81400ebf72c4cd9deafd11a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e15d64ece64d48a209987e2b17dde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c4cde5f014a46c445c1d7ca9cb943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f8ff36e27510d2c5e613f9d510ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb333815fe07fc180afbd3589ed03c39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae6945e9a622a7edf2f2ca007d9a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e8c90cdd8a5620ec7a66d1285e666724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa14b423a182ad13c185e38a09cd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9eb2388363a1bbfc1764214cff285726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1bf6aac2226cb4c7564391e6706b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8114409aca7417e36262bce3ad8e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a72fb506cad0f6b73490ef8e571564729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489867b55535834d0b363e624a137c5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1cdd7ef2e546aef458921666bd67a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1d5858a209916b07048dddf1cbbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473b245e122770ac053301280b49312733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228381663047c59b3ffa8fe49249f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c13e8cc8747c5dd423d83d992d9cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b92faf6a3739fe52e7f845cda08fcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca460c6cc4b9de8a5deb312ebc8a7fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c6e2db4bdb560b1fe6269e261ab37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7964a71e61c71f891e55723d39b6dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485f7e63bb771117d9b09863ca811cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c70fff5bc0fb1b3710c6d5e1c8aa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acd4588113ded60bb7d1354122d01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623efcf30a5c0e961d00874a6d1d2a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8afdd51b3859e1528556384eccf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7e69834664cbe977f0a6f5b535f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db3579844b8c9ead0b4f866ed46c95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed1a48720be73b57fbcc9278664de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21600999a7e72d7c8f0d062d17c976a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15dc7c80d80c59bd0a547c61e5c30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249a0db1af4bf65563845733609a6fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d67a97a3584e64c74db6320d61692e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a83452005a7cd65c91e98107c0771752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de4de2317b32c4a2455478a1c6f763753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef06df1560ce0e018a418485ca868ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d7d34b5477abe0bc28c96260b3d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2672f2352e938ee4848616ea10f594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e6822085069f6fb2dafebb00bdb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488158136130e57841d44769530455758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a78eb214f534569acb8ba5da2bc0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>