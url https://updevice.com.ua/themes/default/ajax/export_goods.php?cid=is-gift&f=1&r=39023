--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a61ccea75ec0a5becde244b6c21d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23682c78c86ef090fa4eb0eb7bc089432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156020d7e3d1dcd16e16a03da9801cb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c734b2ea9eeba74c1ff14dd7f21d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921ecd77e718e54b8293e037e9e14655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a88ec9f0b24e52560e446eef75b826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f6b67b86aa16b6411e2d6072a425a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f73178cc960447b9c7c044c35d448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7239ddad15a1722b3e4698655854d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a50a949f505261e814de9050146810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c8d2622df698d3018588728ddaf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009626a4dd1e5794acf92b6f04e6d2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d455d8e683754d74db0fdb42e18df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc578889113b13450b1f5e3c598b4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b10ea39b3af482711429ba766be19615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d1336a27980ef3819e8192152deca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d083b681a3d10d14085bc70adf23c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e64e3c286ef028b960ef2100d4dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f82681976ba59f1f9b0128a3d79819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3d0ff5384c31160d2d869f820be120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea0107ab4c1674ab402db91e05c3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9f8b628466f45e08ca8d44963c9a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730a15ff8f4bb179cdb566055638dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e5137c4681b425ceb9905f6645fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a19f58fbdefac20dbdccd5f6d6155025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7f0112d91a32d3f44ac6090bfc2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee65ecac780e6637858b13e5efa78b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd55fc0886aee403bb4252b397e05d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e104a0dbd3fd5ea35c32dea3322e06029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ecb7099f11a439dec3a66912295330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e6fb73ab5ae4815f1085319fc0ff331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb336b7b68b1c623df73fa33a8285b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e6da4b493b52f0ac8ca42ef4d516933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ef349c6a1e850b772ff9462b2cf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786155bced6522e2f49a80d487568d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d362fed6940a8ffa45b1af31bf1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c7b69bf545a19f18423e574f4565937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c9d73144e6c08d8c935f0fdcfe8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70bb695de9c7d4b6fc4b8cde69278339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440857558fe67ba7a785709628bea4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3046346c042040a02f9d860e3f6d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a785884c0ddddfceb09a80ae69fb7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469632ca5691f444ecb617d88a6422c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1bfb84250e0ed8d3a6153a2477aec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c887306353ed18fc7f02cfae7bcb2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5449c8da1e2cff004310681fd3c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d1ba9bd96507829125c3162aaba6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f3a524ba99d688a91eba8800ccd7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8624c82d1a2cfe798541a8a9c52ac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a954fca6b630f007ee4346bba50750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aec63378346292d4bdad7c87be6c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9ab038287830533614a5c775231ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945377e1ee195866862a427742f440253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b4d91a4315bff2163f1eeb4073a5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e0dc6918bffde10bda65771b463855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ebb33a497426b51218faaa1a378e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83550415401ed5a1e03c03111e3af4e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58428fb72fa4c0515a62b9102c041758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e977db2aa74d63bfdbac193b874ce1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e76daeae47608e534c1e119717a4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b17d4da6e576bb975065a7c0f798b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c854de681f29daf5e080fff82190b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97819257e999a8df6606f90dbb85b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21747d231fd9ddcdaa343662b419e7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004c8e3e6c464931e1fb0733463ff4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7fab52c4601c3de5dfffb7856ffc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93893ce3e6f6233025b5737f97444967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e93939ed9f89fc3c7eaaa81ae34c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e72be02fb008fe655889427c6053f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b00bb2f86f97710dd3b336cf1b337470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ad5e733f41ae29813c55280cad8ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19063fdccfc0e132ab70386e9ad552472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7608a465c219cdbe883e51dc27d7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ab16c7cad87ff9a80ea237bc8cf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b695c0083614e8326d8bc13322ba675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185075418a5cd17d0dfa15cc6f1babed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2969e2310f21fc0d9f245d5363672f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e8218761759dea57829703685bf8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f487f731c24e2eb2fdcf3e3d9d0f87b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d15f3f811aac4bb2eb198d48f123680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1a10ea3abef43f5a38456ecbfc3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4edadc8c4a77ee156d03d3faa6a56f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555274121ed772a38bc65f614c059483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc30fcfc7fd4f26410220cc853e9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e49886a79617209fcdb71e5621bd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6fa32ea8b55527e3e380b5daf80786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f029a2044904328c196cf4dccf740487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badc66fe071728ee8207a23ad2d39fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9841e230cef28d24f54c0b9eb742d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b81145e86d8b6653019f9194f726a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3315043bf7cb65f89930dcc0c153fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402599638e252092e8a4f90547a66992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed67c423b8c4bdd8d572cb274cda4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74035a09ddd0ca9d4f808dfaac4e101194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c762d93b3ec4d2065592ddcea4fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c78e951eda000f1066dcec2adcf05396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30aa610a0652fe0d823c3cd444f5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae7425cc43dfa0c3f46cbb23e6518e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b49c3a04787f289188221b2bd785c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96814c9fbd01581db01a871c87c29897100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1230ff684766a0b28800889ee738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda734ac400033f4164139be717a8b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7e4b9b68a92dc7e08add83f55eab7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b143354299c9a01069527ae1bd08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764610563b738528bc29f05c33a47af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d697ee3fb2822813122c94ac533d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c74816e96856a053c735be0f297b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ede7bb48e99eaabbc9818ab96d1d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd437bf78b2f25aecb60112f02f79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c4d91dc5d24cd558eeedb9d74a0d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a13c06de33f3d46ec1c40e9a6e93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5ecf4baeaeaa23f9b9afe2caa2d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f3d8ed486dc563c6c8f5151549800113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a3f6061e0be72a9b8948d2693803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ed63391300f9a246eab584c8bd4f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10989b29e02a15c6ae8e813d1689844d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac9f0ebb92274c13cfea53b5317f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66f717882b1fedf9f5b927f65b0000118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef739829974f9553de76b98fcc214119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e3c2545f0e8c601d0345d30315bad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7386b9c78cb55bb9eec308c78910121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc6e48d4fbd484211b308e0b75cc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f7c219eae2116fba96ca417fc5ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac4c3fa9ff1081b5bc80a2b151c06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c69008e6560e93fc561a3c91f3860b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c259a3831155ebcc43b56d42f0421126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3bc9b839f8e6e8dd9bc3ab322b224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a5e431c7f0a3136cd108863415900128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5510d95b3cb6ec6d8c5412a0387f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbddca6cbce5ce19c05711944482089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c69fc9cf900e46f0e510ccfb06468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd2ebc16fe19f0186d0aa0dbdf866132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3325fe2177d95b2b61b6e5d4d55527133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8caf22b4b3197951b79dc2107efa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eac70d4fe3a152e1f343487e420d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb575e8e2fd58c352ea28c57fa00d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb564f4f9fa7f05e7abd5db1dfd97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ca8dddf0580a7150380612f48b7fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef31e04137d5f3056bc0aec2e95ac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd7c7b1c01dcdc77d3f9af85777be4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47996c4fa1a3836adca9933effbafdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622cc7e93f25e5bc4224af4ddc1bba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8434b21f805b8b62e4da3daa72e82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7894d750dfd0d3293ee4519bf2dedf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c643a8b0977e2961d71b785a9392c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37ad394a05a8925c667c59bf6cb893146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed28d86ad49a0dbbb5c1040efbfed51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d22b456358fa0abe4e28e5bd05470148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6230571716526e398e9fabf191120149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e9eeb2c20b556980290936da9527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782152fc776471397422ea8b59550c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2275157fadaa6162490161d1e0bfd48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48916ef2e3c7ddca0c63ae59b8e2ecb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df2839d0dd66425f216999559c417154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db72b9ef70029f7e7eb25a0020d3c73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa22adac910a274d07f458eed84cc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974adbfe4575fa803a6925ff058b855d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa26ee4b27072e516cc8abaa7ff74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3fc8b72f6d70fcd4a297f353f73cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8d95752315e5c6628b52e741d57c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faff1b506ce9cb9a2d7d9c0b631bc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f2e04f03d965c202a573b1aed852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631152c6898f77477aba1c42642f28c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2a9102884447dc29d397969d7c3dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e603a996645a6b48929bfd1f56584165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4267901a3755e1078f98a3a34213a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0991e0bda0ec2c82e8443e590c532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896bd4e60ed6767784844f6f1a3946168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92a832217e212ad17b0f8d9215a80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804edae9e40532c8333ac480c999bcdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3bbcae6ca23c15b1cefbe6c81173171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe5ffb962f60d035a59ebd4e2783db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf992b0ed6b7952e5186f9e9af9c67c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a7d0c05a6d23c04ede1301ccdf2b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317eabd14c6e466eeab38729fc0a8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6741aa6a79eb826f53342a59acf08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddef36c68868eefc09b7ec3f3c24c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736abff087b2a5d8120e4a5d6216c6c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a7bd39d195d3d68af9a2fd2b226da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f68e2edb5c586a26af2c1584a889180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf8ff994af95d6f6ad0ddac4f7cdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfac80aeb36df2b8eec9fd5d2758b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad6f346eb6cb4222a887ac7cf6315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c852a5b8fc24afef9e0e086550d1a71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f982b03279f97ee036298440f934536185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725229dda2692fe383857b5dfbcee7d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adcda0d345978b707bf41b0e93b26e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d393a103f43116ee25d9a0e147202188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef0cc4f2ff56421a69e1268bb0fc08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92baef7a6f8d7b251b90979ad0968c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c3e084a6646a6ce4fe7ee63ef55f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e091770ef1b0731d141498a3a88e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a04c6adff52460a1dda00c9872d606193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3311d93c29e4c407b860614d279a624194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6b9df6d8b8e5f5082ba85ce5c19b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189d1654906609b50bea266106eb49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0b67778262eb51e5aea94dda6c81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d587807ebee4ca9aab0cca98e0e61ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61be49613b95b42e039dab10951b89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84741c303d60fb646d33108f4c1041200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b73ae9b256606d743292340c8dabb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc395c7f2013d68a198795839e9611202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28c10e8eda2a7cb455925ca9dd9d09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f06f367fa79eedbd08caa5b45447204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86d1f237296ccf172f2d02ca53594d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af74b8ed770e05d72917fdc346bc85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f7305fac11a127111f3020619d3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206ec8f088152e5e9df5308e02e2b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2f7537cc846f76ba58470f982e97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d927a79796d511c5b5df83632cc7f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac4dd1b438bc88c00d38009c82428211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b97904df2c232cdce285bca27394f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5fa763c3b52fb663b9d8fc7e090af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034424b040a83e9404792ffe4c5435214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f799e03655ff722e722fff5004b77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e55ecd8dbea3900e3ebdc8889dc25f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a8c8e2a0f95f37c72d5225941882217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9ce917f32e2b174c4378a79cebe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f9bc4c5332809df37e8399616834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d4344be1bd97026897b225780a91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590aa6ebecda8a20b8a1dcab1520937221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955987a5c3ad606b28dbcd02cfbaf4ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef0be7e06427d0bb9f98c21fe31f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a864e4fcd8591128bf12d3f08e84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d2d403b01acd8e8a317160e57f539225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d185683e603dd8ba39a02ffa448b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09a951691720ce09421d6f6baeca4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f7e3eaba32a95a4ffd858e23bb278228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee32ca445c7cf8662e2ebf106e45c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4bf4f0e3c1fcbf63c00eaad63b84c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885d67cd0ba16ecde02ba2e5f771a4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372dc54547109df1a5662904a7207e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e73830b1e3178d35e9c6a4a38cf2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60daf74a2b870b37bf2308f32b646234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61109e2eada83d21410c77d9c181293235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75b6493d9fe6d27c636a943e58e093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764c2a1c6274ed15aab30c992b75c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e395464ab18d40d7be50bd5b5b5fd45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340dd40da5ff590074ce0cb92f7d69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e747cf4121c7dcdb7213665198a5392240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8f8edef3166f3dee6ddbf39e57a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0647000045b9e6b571a02320d5a1b45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12d75572c1e18ef2868f38beee9b9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e10126d5a0143c51a44b7e19d0230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0ba6e697d26b76d80e2affcafc091245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce4484e6b96758402808ff05297d4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253d5a48a5fc1ef04cb2d28d4900d86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056db303311d7a90f2e3f33abec66a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45f99817e2905b77ba075df8b9e61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df934d5a62b6487be06d757372d322250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e66863aeae1071e781668f1529f16f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e331d27a6674e73c39f08f71898a01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530aa033a408fc6b15946abea4514b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a56fed00f8f390c46f59d4e3fdda11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff1752f176c0ccf967e0f23c1cc600255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a460546feab96dc16e866d0b5fbeaf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14941368e87240ca4ce60734f41d4f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93df3918eabc15c4888df550976b19b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13cc027bbd7b21bfcddab4ec6f524e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09259047f8180bfd2a3c5d6a82205f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada5c0dac5d24bc50a1cc31ddb7c97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23991db8e48082623b9f139c671fab79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb18b17f9c671a818cb748a22ae473263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02af45fd728d9c133da0e2ead8fd501264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b62b9ad2b6be620ad93e726a833a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcbc4fd06bf562281f6db7b12adae8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cc09f4149fad98fd11d5cea1b2c22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa29736d07e693b3d276c30558acbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581ced588ba36c8742c93fed6d2b7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28202b1c8b5757f4631740dec8c37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1d6901e1ff73c8a8b976de52909d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71988adb9a13e555a1ae58b98264c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0d5f261ada29207db114765d17fea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213069682030d151cda09cff7257a7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2565b416b1d688eb566a2a3551752e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fe7b40d814c785976af57b34a9c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5945cb45ec7812b44c8c72eebc089f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e80039198bc498aac9bf44177517278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c624bd941d21d7143564643754d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34825401dd15fb62bce65fcefe4a80ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75b68162704f1c56ad8f1558050e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d619d4797f67f76cc3936fd4740dde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f186be99cd5a842e7717d3cd7fb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd4221e4f173c7e5696ed81476d3cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445bac972fd94205849925f1164cc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7398a72009cdf2634a093ab8fcffb15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9adf7e0f9aac28c8fb81640974eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de86d56b2e61f7b2d403e6fe93385288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f673ef64c149d189055bb51f99344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019261e3d0114773324d2324ab7062d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096cfe09325ea4d04a2e2d43bc8fa09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f936f7558f686bde011de7615ab39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4205f1f6d67e3929de9710c17639941293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349749b1901a1d07d205dc5d328a284294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41a126990d75523c49ddf60bc11f69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d741047ba524ff762728a17a0a98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cdf7df17b4f3f0b1b9700d00e4416297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b381e2e879a7b1ce05faecf628c095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d5bf07cd6d1198b67efc0a40f7617299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ca6ee34494773bb4bcc0790424b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ac354a8fbcf3f795166802c6314d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57dbe4b8d6b98eee57fb769cf70fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465c8e9d532e924bbd535af2dc4f22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2514ee0ad4a90c3f024f6c1ecce56a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb06e26d59b6101ad2a6b9179ec220d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99728dc68f31d1a689edd4df6495a1ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339944613367eb058b74b1f825504434307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d165f9447ea884a0ca999bfd3c8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e29b106fcc02d15093fa9454669d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d5b84046ad6b5090557cfabaf4dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69764154cdfdce5ff4442fc61cc46dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc10bfacfbbf27324a4e3dedd7af4b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484623adb512de25fd6625187461aba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1abf38f1d0c967cad1cfb56e5cd3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de11ad0e1050bbf3bab0cdfed6ea631315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d0845f4210fbfec7220031e27e8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb32457c5718e3825e60e0611a5e68f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bb017e9674ca36098f5f99b142aae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e352d1ee24101835ce21be2896ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c4ef5acaf2f254d76188a2093644320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49671e991e20d6f3570e50fc6f4ac952321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137397948e4465ea0227c0932e4287e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220fefef5814bd84b350592247f3e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980537bb7239ff09521b3d915b3fe9b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add234489a561ea97ef9550d15f73e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d6b5a9b8d465c2415383bebd378d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d6710064393c5c6778085a524d36d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8be01eab281cc08f9dc5635237b81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd7451c05bbc3a13d94e664eae289b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c16a81da588b7d4ea29c6910c2098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246913aea0ecceeafbd714788b834b81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da080318f14c256eb44ec273a49048332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b77b54eeb37f001da8b3d6e008bbef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6284e8e064d83736bb3768085638ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10be4356c2ef77399787a0206d6af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d426c63e3b1dc2cba5887092e566d8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2543de5f1632ac5b917e62aba4eead337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b292d5f5899106d4bed0c91db690e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3e822070afed67e3ba84b4860f807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fef2c48385b6a83a12537ebeb8c70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794dc58c789f0b8f73d1c1d6ad94e23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e120c5348e3151fad8fcd44f12ca10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe84ec8bf01b26e5e198d85fea8cf54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd06b97dd29ee11b20d2ea24fa3eea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c501dddcd81d174c8a70fce1767a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d7f47edc67b361d1048cf484ec6bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e347cda12d870b2ef5e52e9be982c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875306f7ad2c7027c7179226374e9921348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07e0f5c78f4decd7ed62060dc6575349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b74abf00970ab8ce6feecad6271f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dba1109ddf0e09e1e2a897d28a99a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee3e264f4a15dafafc1aeca68686bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c598ee84de8314cab296032d57d49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3435a74ddb6d1cf7507f2eb8e22fcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c9f1820f2b86c9a0d3bd51e3b2a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cb5a1096ff6f4258c4346dcb0399356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9319113ff5f02cf43e3f19fe30f945f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56268fe10e6cbace357d21e805068eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1118183e667c497402ec0ef2f27f66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb960ad957756174a6ca0b6f1858a422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a53353f3660a98a974d5848d7517361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0819c63ac0fd865bf0abceb3a9fa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ddeaf5b707d1edbc34b9445fa7da7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a14e47fa4e1a358ef6328d9352b000364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daad37236b388c019b0b3e65aef005365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196538d7dfba0b6e310df9f80e7eee9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02673bbc75c071ee366f25fbbcbcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1f199ed868de92f8fe045d79cfd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e12b76d3fb8dc814681b3e653611af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dca1861143c81029d856d694651b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e9ba467ece0bd5d22fc1aa7126fbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2394bc21089569af1525a855e0b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e86b526d319662c44dd5265ea97f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ecd499c338d213e65fee5bffcb342374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e088d8ee046b44dd2abf10821e09b22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29497ff019bc12528c4de1463a68320376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04a086bb36dd792281df79b1816230377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092961846f87710a0fe831901f64d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3780bcb8d3106b499d4ee274625ade8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716914b3024b1aa4e9d385caa5c202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22b276ff32d50d330b573452d765a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945752bcd6f20c919a5118ec3969ab23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ffd4330189cb7dcfb10a52b3bf97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b80d540facc1e192fcc6526c8a17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43253312bd59dee3b21dc1fa85a1e84b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ee8aae38fcc62e49061684837d62b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbec3be944f2f357abf3d3cb50b9aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da1855dcd60db77e542ddc661d1ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f5057188a7905aa42bf684c1d5b6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4f2797feb258445c671569908aeb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b5541483ab1411d966c6b619aee6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3cbfe25b4dd44cec5700877458b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f1b226033730e988313fc9c339ae5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13b6efcba1ad0b1c4fda247bd88050394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd801a0c42ba8e2e9ba3ce3baaa3f3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285e9152e2afe38ef30fcf0be27fec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac266495eb5aa2d4b29fc58653720ab5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554bb69685a50afb48e6877565c187398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda084805414306d2359016f4f783877399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f76866fb4bb1758f234cf137df38c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365748c66d13c7a69430add70ce300eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0099a8c02682c4c4edbabe409813a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8506300d0393f5d7f06730e8eeee91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff3e32003af4ff994a345596773cac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a7b1ddf88262042f6e17013682b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7992f7f25e3bf92086584ee09f905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab981be3c0ec57365719db7d1ec90872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123070045a25a065a8e81563eb44c8c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b24af4fbc0ae39f784f6b21da7e54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bca78f652f51cd26b6aae3a99d757410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13bbd41c547cfb1a76c4a16bb42407411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98555245ba3d6835f13b2673ad7cdc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e453efba8c6880225dcf5d8452730413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c0bb9831475a1b78e75c6a61b1567414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b81d48ba597bf9325ef5a9683ac4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb01824dc72125ea0bb7694433a0f43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb12eda01102c0ff0ece9483613cc8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f9a6bebd3c915f800f3dc315afcf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f66f96cadc8b24c6ee4e524cee86b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3404631a0c98177a168eb29287fa8b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c763053aa4d0ba7deb1e421a3984e33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020ab267b638869cc44e91a7689d0eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ab5eaf233ca1014903c72adfa27d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624935a7574a4a9491cadc16cd028ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212683139c66b5f27f791af9afc8038425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd554d372dff36a251279646f343f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88a30c83294add8d99d9d30610f51d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9ac7c25b50ad97d5b8267e671539428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96dc58514835ad949353f04c858f0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c98e94d21cce44d3e7e83354d43c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8d4ea9fda65206b30aed9aca9181f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a09cfd86c820ea9f0a25e3920934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474f9dd9454527b46b16a52cda17b30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c842001c8bef68ff161e1d5ee00914434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935fa4e7acaef8efbc6d373377d9b5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1403ed015655a1f1caf8797f89c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32526c0ad79db3013cb738c1d022b615437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113be6037aa4e66bd0b900d8182002438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2a6dd2eabdbc0c5aba4ef35f3e1ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0bafcd96706365a9b96df173561b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0615aae0475dbcf33e11b8cadf7d35a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de649daa165966377d89345ab05c679442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fc70785040e1dd25d2aebd801d646443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d592721c18f49c2f33d2ced9927d86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651055acdd5ac32b51fa6bfe71fbcc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012695dd5f20249c30516274c065b37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e2646e5aa2906de0e21210ccb59c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939ec22ad9d49172e2684df32873e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee15c647ce4adb865353c4927278d2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d749f2960f858d41323234b8ff18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00820f3eb7807b54a77b618cd6ec0ea5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1cca7e79c08f880e384a2e1a93ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f00c2747d703320785d327960e448453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785edb51bcd29f2e920537c68a03192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77fb11594c05068f099efa903f412c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c2798e001f4a8128874067bef53d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829363cc9253a5fbc9e75381ae336d8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d32e8c7db2b8b3b76e9ea51d5217c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e70bc62e624e5dc34f82033e668d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05869b0ff3c831ca8e4931d41441d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb5d286235fa68ad004232b52a2d85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732106cd7b69f0802b35100aa41523ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28f37933e0cdcfa36e715b2bebd00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055611c2ad9c2d4d0e4de64270770bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641998d4c02f899abfda61f086dc3a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b62f4429339698c4a9fe3d87235d1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77591656d6a0c4e112e339c21cd8db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3d01d73f65c5b83770d4cb90dca0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cdba4857b17001b1b71da392b1c29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76d5e27ad821a7ac5f4130e80fb25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b585060c30c68776e08a225ec6fe6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b68011a3717a075d6f61bcab37f64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72459f6528ac25169b6d243333ebd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a290b854e82627c7c52aaf2f57af5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ba6e15eeb94d920d2e6e68cb53cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c1c52f3eb39b14c868edc6825410476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c0baf600aba7a1fff6b51f0c2f19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a15951315b1b45fa117791022f89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b8325fe6c315568152bcfd79942be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b82220974f115fd45b1aa3ad2e4b91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448a4aafbd8ae4413c5cb3a5d429416481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d04f18052cf1565ac4423c0b3bd94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eaabbdfcd1991405adb35d03b8f58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117fbb1e8fc8a296cd46f7d3f5347bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5ef5bbebb9bb10cc137aaf2123390485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140423da4e791127672eb6f076c28ebd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20eabd1e40da091343b3ddc0f77018487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1393d73b5435e6b93159fd9c029327488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3928051ef8fb4992112d0d79268340489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278507c5e3385750afd0de7068c35f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf687734a886eb89a8d8b181b2889a00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769ed3bf0755a1acad8b26f80ad7469492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e00ecb5ab87f58b0efa833d2543b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c9881c70e800cabaa7860315c1f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2857f4fc832f8cd859232f5513ddc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da485c67fb3370b882138fff814d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c56cd64ce41446e67be71104463e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa235a9717f1f0b5d54fcb245a5a5a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc5802a00218e4bde016f3b104895499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860dc05513d19a9ac62a2e181cfb2fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd02d2f10633772b91fed4167b2e93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be404bf81d6e339f5c788662f06af9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492ce9bd857bfa1f3ed69caa05d6e78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8317fcc9a98dcc0eb850cca7c462bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6952afd7347724d7835898b73d31a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67cc4738fe8713d97e79a281106579506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4464641fa9d2fd1f3a38d21ee3855e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ad9cfc9f56a26d523009467520ba5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404673920f2212476d3f071f41d197e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b8605391aa1a03290c6c326a7b27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837c92a667883f2c59d90cd97af29bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41352d14270f3c0c2621b01cbb66f9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972f6e50a7e3474dd0c38cba455ef7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ee6e9239527bd91878aebb2f081c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41115748fa3450487b1f78bd99d7e0dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524fac9fffb0800be0ff5f38768fabe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e4372c725a518ca6d000e38e3629517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb8b1c6980fccc49cb95ad37e1447518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed632f756a1d5c55f4c6c5c9773df9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744bfbdd5db222c900339740f1dda80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e59ad38d2ac04abf4857b2ef610ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7285c986a83027f105511813eb80f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7b0dae5370f5cce5858cd22bdf6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2457cdf3542398f55d509d8df524bd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba2cf35d37347bc45d8fa77aaed56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bde7ca39ff6ede5d8bfbc1ffad0ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529893318d92519f0cc95a6cb0ff559527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595532cb85f60a4e69cda4b82582e96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20436e8289a455094a4d10c001db02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684a7b4e5cbfcd73293d57862e9ddd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278a4f51ee4b4e0e5837ff745bbeab7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35279dfd3f967cfb72a810b40d43b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744fe583223a1d220a6b4ddd8c2be06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40bcc76e298213d20f9d4c2179bae6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c2618b936d6ff2a748be21b455e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b3a3caa2a154ed7672dfbbc51d24c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267635752d56725130ace6b72c713b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d3aa59dfa04308757c97aab414204538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e875238aceb1711c088e933d879b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf363e524fe4cf244db908bde070c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d280d6dd6410598fcf1e82c620e9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832204d7155ef902e20b0d0203d1c99d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba492c81ed26296ff1dd5c7730f921543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf61c26b07640ff0578a9747c7c77d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc34999378cdf95bc6ce823262e94f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce677cfe50c7db9c2eced5398d71f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b5f9e5c50e59426f1f818c500a211547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1c490e25f23af199d9da5e7c2659548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0914fcd8dc7ac3131bb69b73b6890b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd34ffb73facbbf3aae2912af85d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0509623cb3ff20a06d0ba9f3ebe1515551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca629b44714118885b48f149244bb228552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42640263eb572c117c6f8720829d6ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de255dd6b39e065ddc05bb2cc3e0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f361a4decf1f0133c022847ae2aa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c7c02ed47ff947e9d38d61795270556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb56aabe1cdd630dffd05a7d243c88b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba183321d5cfed8846edb4bfecc00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3397e0dd9c78788a17f44215ac292559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2d0ddd9db1c0e8cae2b7a8657678560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70603f2f92ac1371086a0ab76d6d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd95343c92717498904809da0f681f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65adef7cf7de7857120aae03461e69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d36db284401f681de9b5b1766e356564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c77a6a18924c0380270c6b13da299565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53359438913dc30ff13d1cd5518ccdb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed8e5ae4199f8cf09e561c5f00807567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6976b83adf4ae901eba041d66fcfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6b20c5be8fa4e4c256d8819b51d80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85418c8cbcce0a8771b4dfd69526c62b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce3a607757d118d664857c1e5b69b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47f2d361968bb312da8428f5a12594572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f5c61b39f4314219539e4b181c61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d998b11fb2cfaf813da454564a5fae2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c711f28a42080113c32b0ad1fd13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13159f854fb2fad19dea4cb4fefdf5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f904cce447aa3500e684ab2f8027577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963f6f2b2ed872e197fbf1055997385578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f332746290b641d97dbbc6d872f64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07fe71ca275cd90ab924ff4bdb3f96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3826697e69c8c8c4501cb034c86d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18961c7797bdaa3a879e7ad81b230f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9b86f1f02967721f5a7aa31b2197583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17379f6134ef40bd932d442f0a13de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c9cb7bfcf0c1e37cef7c1c458eb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859aabd07cba80aa7425c43b72bb93c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f28099f73feebbd0937703951394f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3114989ef17fedbeee96049afb3c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c67d12b4b8fad321dd953c3b541fbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66cfc4de34cc95e7250d179cf85a9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba92eb4929b432aaa7330e2afd69b4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8db0fbe03c7258f6f1327f428a84c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c1302415533c00878c25bb03b75e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266889aefc1275e697e310752286ab0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596b1a85a0ab518b4a7e8dc72d916b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74ac96dbd23bb6ab88c83ad34d834596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb79e879ca71fbd3ac97a364312b4d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc67529c40fb834207b9f3fdc10126598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3f6c995480c63e77f29d0600841f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89519e509d6c5bd71be2eb71e7a8ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1966b4f23103e7731be7bb131afcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1152abfa657addd0e6755b4fbc9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27768ab88c18b352076a55f748df55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df375bd96e2c811f57a57a34b6a4414604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746ab6689cf8c61d05b7d7d09c1e127605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91b098dac65a2793cb8731bf352dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988976ec0fa1483707425ff16d52b6a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214441ce71d7ca357fecac1fa43c9aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78628ad69457f5af6eff808b583ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91072936f4c13ba2f531caf7f19af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f5da37a0c49110118cec5e8db011b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aca369676a1f06c42b85959288230612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649f537f5aed60d961a30cd636674d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a622bd887b33127d3580bcfd103afbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ec6420aeba6f22840c40e1b3eb22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273eee8567916ba44fb7191648c04e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e5af7f9549e454b530c641e16e274617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f55670158924dce6bb4a3dff2753618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b2706b8a286c9a211f9e0589675a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b5edd3a54853d23c4a161d306877620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf721febe467ce92bec9b563696b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29fa154a5c4b3055939b93c98f4d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a18b32f6072c9c7f705d22465583623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56a11f1574ee2ad97740d76e05e497624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4befc87d94112a51ce8915c3ae54ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1782e4180b562ac7e363bc977b02d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6798e99147fdf32ae6766e8a28e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d45b21f55194dd16aa671f425674628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67702391ca4d722f53319028eddff5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eee1d332e019e0dee6abbeb6a117c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e99cf394c2a00ade8f965fb6dfab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f2f37f114d52e5827b8d54294fa67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e99fd8a7cad60ffa9ed9576bca154d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca02491df1f27804f15348502b1ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371388ac97900676df8cc2f54c339a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ba0f791fc6301dae99bf1cb12520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb0c84870de1ae191bb1fe85119265637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0ff211b6efb3a7258b411f211776638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ce4ac52b12ba2f4f8a0690f28dbdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455fb04444e34e2caec97f3a58e89a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c1560f9da9d6d0c0e70169ba50102641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087a9053f6161e41a1362e85f8f0c00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb55df78a2f4c80e19d9603e63b79e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cfee368cf4a4a304771f58eb3cb08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ee5f7f894fb1582adfafb79bc4d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210f236a39afd470c3badac04b9fc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f26041d1722c9b1dd955a6aaa6c9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de2ee5fb16e873b16e50bb3c1f806648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f8045d5f08f590a6658c17a0b524649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd0e74200ea7a6d8dc883ef3e9547650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b613adf5c015cd4aa638108c49b949d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a181bfdcf6f954b565f855cae5317a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb97e477dbe9053c3adf1380ef4457653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadaf3c1b70b89df99c13fd38b44ad4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7dfeaaa62a54b2e5fb6d0eddfee63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d44652cdfdea664cd90c82dc3a0115656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871752614a5d56a50ed7e8e6f5386c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778fedf958f320c1459417dcec2bf95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a0e9ebd19d9b598e64e812c8c6d9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb31dbee8d4418e14797fd785639f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61fe9fc25e1328420f3e32d0987d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ff87ebf9be92187b0f0f5aab682f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8fd7da61950b39445061facf287b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3422055b10fa4fd0245f3edaf8cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658dbb6f2874ca681d1b13eb4e147e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a6f1b64f8aa9ddcd1f16e2cb8a41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b4cd34cfe68af040882ffcd11178667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4de48c146dca19a4ad357f54f30b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5802f10ee5a8447c5c98a28b1cfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6755007d23f9c82dbaa1ea413acd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d805c6d13b143193ecd6b9422c7b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745219801314554de7f822d509db1db3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541076d3e23d6ee354ce19c23b229383673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b340bb19943f819f99706865fed72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2735ee1ce1e05d170292b56da7de5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d6d82ef8171a4658fb14037747649676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58acb43f8b59744ff7cfe5ca914961c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ddb80deab9798528fd51675cd3275678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715f8307ecf528deffb089469cb4d74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5e7cda1a1cda77200cb0ef0a558e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69639fae5c37a21eb94c78a368b49d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a65ce12d5d5f24ff0af2d1294671682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec919aa541f4d7f667ada0b123cab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074ba9b3ba8d8fae117eaf86ef0fda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5035498644cca6b1755abbf9925982685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0816954490b9632345184738f14ed52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e19eb069df4b8b6efa30fa5204590687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c3a22973586ebece25584ca00a678688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0cec02ba8c459fbe94c583ba7e317689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec7180c69327f6ade7b490408e4c65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502e6db10ff18198d546a0e760ecb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c571e8bc5c2a3a640ed1ee2be9fb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08766f0f725c968eccb09ec2d1017fb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dddb45088a1c1caa576a2958e1c0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea32a0b24eb34a11046fea990cd97d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5e2b0cb0d45211356f21106e5095696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e7869f831d5ecf81ee2ce7d89d5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67d0a5771d1ee8fd4840d276e96797698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a44fee0b3274271ee3fbef89d193699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089ef517feca8162bfa9b57f939169700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb254e51d73ece2f92d8cb6dfa08c76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4335523c737d0ba73c2764662ce251702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00facd0881a511d2efcf1312197225ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef102b2da8489dd6d3bd5588a72db0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daf69d48be3e70b8ca839da1ae3a3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db153ed0e7f9450bed426c038fcac60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e9478ca831ff25674b6956a9d68f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c538c8860732b3a28790d6b6e4a536708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714494e40e2d61e394a233a6a43fd678709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4cebf01afc0646972394d3c63aecd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35545ba5ceacad5e4e9c7fedc5e95bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b875ac7d8a5a9124c12b32fdd188cfb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219bf67a1a74f0b13744d5dcfd190a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da0f70a76c70500399e5cac33db8ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc740c0037f82fe39cd14ead663e73a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126daa260a40b042a20bca6de2da34a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10622139f464a0d3cf895d596c179f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad727eef5b39acc9a7e6742691205c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e134c796e4ca706f0d35d6b194e59f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1972c117ba7b139b1aa970a262d80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf4e4a41ce119c6a26b88cc662412721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7debdf454872db62ceb895e05b8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e5d722ae79e0cf06baade16b701aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0a69b0ee91bad27d72c586a5ec736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1424d16039b7d5a5f02fa8ce0de0c04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859778d17e4f971a17f3c972c444098726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff26aa3ade8e48bdb3e00f440f798727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f3792563cbff0f83d4c1c5b536c6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef296685d4a295e4233029e4d518f57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee276a5a77cfe4e1f4c820c1e797ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a6a8713e79fa6cd8e8b970efa6733731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8249a273250cd2e40d7fee7bf607f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f552cbbad817f777b573ebe479169fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c9d072481da02738edb390e264269734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2f07ac76765cf1f45729b32f4a8b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e16d0a83ea62486057d6062fd58e80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac024aa4ada00c83e2551a8726f4d88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53993478f5331bc62c576cc9bf0a0526738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338b9606b5450d0d47b9a8cae4a1bac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7beb80d074dcb90e685b1e92048c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5a0a056b871b028fa713f965b297e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8e58100cec801f07971e70264499742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6bbccdd1f458429a177fe203f58dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf677a1fe84543f800e999e225908078744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9bf8c2a066758b0b0113603336c08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3271d5b18cab9e3581739f5ce4604746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad679c540474451dce43e4263b5ddc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc3499cf2a2290fb7a1aaa4ca13c72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1e13e38b7d5d30d9c527d53a2bbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5010c656449eb43dd23844f60225bc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0e7c49ea38f103f571083ddd5a1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5c6ae7e5d509d29c9a6b4b4d90c08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851714f63756e4f241d98f9782c0265753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d5e18c0bee8adef6b10e2f0d74c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb5a29f3fdc193ecc37fe32015d6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6369bdd48e399c7e6331087137accc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6118f48d00319d749ce5e12e5bab7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948666cc4a1d0f6a1f67f252504af2b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74abdbf79c43b5dc0d62c6d7bcc7036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7905ee220897e2e28a19ed2e4fca57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c27f3fad44e506c0d1c67ba4f9018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994545bd1e93a62aa2ee5e4d538d2f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc17df8a9bd473ec22b51a8ba014e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4287da3c75db6e35a2ce56adaa111611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fb3cb2a0b88adbf346774b724231b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe4fb1d1174f8d2a64800a5cf5d8a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7b8768e5f5c9afa32982c4cf972ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002390d65fc4e5da160ac63e880bb75c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759672bbd5988ac7c45a996c71268f6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cfb55529006f2230f9660ab85e2fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9baf923596221b297e2caf7142c8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd066b1a8a687117883cc4b8455d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1509661c8007ecd949f23fb128474b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd994b33a929012847d7cdca8cbe96d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41426d0d7119654a5f762993fa69322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0170943719526872bd0ef51b02ad023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b6530c64fa6392ca56445a87de9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd431ec988abf12eecf976b3abcad4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61974673ca200a60c9d94dbec6316afd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404641ffc9ba1b76048f75746af756df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc5801ca2b1d2d5636203f4c3786928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7fdf958fb638ae4da3d0d84d77d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222a6875e0cb569a74e04a6c60f5cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e57af3348c17e6350f53f1e93c72531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43137a0224e038948c95a147b5035f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220854612172eb36087f5129a1a218e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab124a0920d0497873a7f011ac8d19234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c0a2a346d6296754517a3ec4741ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30bf80f650cedba6925c786381366b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2f61410e19486485f9773a41e79be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc1f984c697a52f54e7c91eea62e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83419d05fb54ff7c03bc3c756568602c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b65967f30b18e65a82c5bec9a88540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f519e94fb8b05a99f71eaffcd9eff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f4ed76763a36c27bfa8bcdfb8ae842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad12f7590a339e32b97b3ce6c73105b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc44202fab52bac89728821c99dae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8567d20408922d805e8fe49437de0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52fd8835f7d05a17a56aaad04a152746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1db4a619159f640dec072a9574e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a398f54155ae7753f434a3be52079048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a472f084c41731263fe6e7c59348df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b2fe3679e35026c435420e24bb3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370c44cb3723efa1b0c67385d3dedf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b8e4d6aa1741a207f08c3609c19d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a098b286065820d94b7dbc53fceae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d3913d4bc3812b06ae8cf08ab02f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd882b8c094fe5610549b26b2b34c7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fa4553d9b90fa24adabc0dd61d2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485dca5b6a4f030f6aa9466ceee973257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358cdc336d0bef17f841c932c80ef9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72743c62ed747abeed61d0e4d55cc7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0571816978d05dc626fcafb742ccac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae574f6384f5671e15d381257bb6f23761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574445492ca02c5171cb79cd976230c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9f617ab4d80af4831212b0ba9aa0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eb7adc79cbc84d5bc463f304d198964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230523d0f30fe5a2664a43878094246c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a7f8799aabe11ed656683c4e99fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f9b898786dcd4e4399110e08503aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77657dd0f22f9eed7336b2be029040d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b46b3c7f8be1abc378b2bd19e15b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac9291e0cef6b5d04b02603c01d6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405a536fda579f961af88efaff67b1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7551243f3872d4d2bd665eeb1e0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eb67228dfdf9a184b0ff75d8fb30973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5276951dab3c4820cdfb6a237122c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f5540e8e145903b202b4ff2cc7a1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3bedc9af9aa7e58a2a87b1cfb79c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7df18dd8705128baf563cac47c56a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019e9cddec711d5fbe8b159bcae40878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459eae46f8f676c00fc08b0ee73198979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21c1f68801f5bc70912fcab027df580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49aefd3da66be60696e5c0adb0c6ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c4c2ceb43bdc873f9eabd665e75c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390930cbd2f03c9e1e3ca153d24ef9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fdaac5334936ae59a0e8f833dcde984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320abb49f06ca082e1d475d72e97790985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f137f9bce364f1ad8a4e766b58fa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feccd672f9613968e377f75c24b0cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4833ff6d57b762536495f58a0d96a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7f36299007149ae110d2acd6a9d6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a3250b45e5592e695827a67823fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2463f36801c5c3ddef0f0e9f54318091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280ee84fd455082bae30cc71e9c56d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006c4818891a127c3b33b326c51aaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea262dd04cc0c221058f7aa93ee276294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79e278f4b629a1c9445a73c0a656f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b14e335479fbb6001840f4f456f7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27442c201b3560c3fd586faebd88846997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded637b5a4c0c5246ba0c1f3577d3f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f23a7f653c31d7b5d405edbea055499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482b89fa6820d6f71361146adb2700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9850e0f4b2ee45e59c559102e4a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018a4838fcec5cadad57b5bd1404af8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f7a609b6d3f77132bc7117d7d688a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3efe12aae6d5b7c33a71811322b2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07a57888d890b25cddd07a1797269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac97cac995f9137793b4ad162215e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ac35f291eead29cefde8de82b5dfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0355509458747662a1e81b98c390de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c2cb3c287b14e95d862528f8701c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b6adeaadce0c6677e40af588505a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ab6806fc270857b6e6367d002fdec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5620aee5854878ba1f3855d61f9a24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd617cd77e105845ebcd2b15756ca45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc7a3a5e6d1e52bd77dffea54119e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea369fa79feefd1d68a111cf1a2a567e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff745c1fd53cb1092d78ed64e6100b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b281cb326f784c6e15ad01811f0ee6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff31c31f082d73045aacd9ef4567b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6870198a074ab7b3d7d531fef20c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63138cd698447b5e8dcc7faa2849f0f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256fb957009fa2b18e3c2c0709ca67d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0b0c285aaff1de2dd450deac2c5cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb0296fbebef6f7bbca41746cc3710123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd82a47bd9fc614c7585d86b9d42b2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e9fc51c0a3f654d96759c6a319afc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb183a56008808efc889642defbca794126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeacc18caade900d55ff8389ef7659c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f49aba61f15cd8ed98b02467a6f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045baaa80efa6c5b3e729eac1fd0642129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d6c0ebeb7116f6673c16697c009b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7256ac002cda73ea676e2519163646131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c15205356aebfadb812bc5aa16ab6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aefe084291464b878e88232d1ec969133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df685dc47c8d14d20113ec503ea83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d293c4937ece0780a408f785e3c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee63b24b0a2691b64d3603431146c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af73f6086d840d8c63f259353dabc45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ba7504611bcf80fae0e14f37965b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf3f0d80aeb89301af050107c861e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a60c64cf1b1f216c64e122316bd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb604cb50b9be160752f6f239f317c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60fe1e8cfbdec800ea30a34d86f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617606916fccc49517a1f25568c4ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5191f0812e70fa8210e157ad92aaf67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c96061b4949b68faa7a2b15f84c21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c7e899113751c1da84a9aa59e27bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb0538cedb54ec5da6ece30e06abb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12635a96b3b475a50daad65e7225e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c19295f5e4d6a70c6bfee2ecc34089149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d8c544691f7805abecf85f1e04308150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ba9a300daed05515db7ac22a1631151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c2bd974965f20d7a719b25f22c012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34b3dcec6c3b7f257ccfbd635b340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128cab35dd11414203aff294195822154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ac124858260ff241029d340e1009155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf62251516916dca226fdaf39fd42dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7d350ffd69ef26cac94954e1b08b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10c357104bc2ea1386bf538192452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bb4fff421960dc5988839c3c679c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e3b620063a3bdbb9a2c93c8e6262160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c157380ded2cec441c680faa0f048b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9eebc51d51b44a6eb979910eea5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9326eb583d3369c22a6d33d2cdec95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6089f10aceac4c2a145f64b8ded7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6acdc54cdf8c9c1d40e9ba8e618c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e680c6d8dfef82ae70370534bb0c11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb85e7df5c13c7a6770a35e79139b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1859baa02b503244e298e446df348b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caea464de38f41fdb30adfac1e5af0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987cab3634842eceac38d88182c3e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270a81092e4a864294d2f7654ce058171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7cc45de18814332da88c9fe08d5cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc19acf1be671fc9714a3a285c16b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c26c65976a91b74529704a4bc0c58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028fd4c7cdfd509f535cbd0321aed4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3bcd2a2aab044693ba4e1c1a8c6d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827e0191eb043c9594309b81fb4e32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebfa82d76616c54e32cf0234af6136178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e187bd369e5c00ce3469e41f15e0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c741d9fe6bef0b61ecd2ef950980b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f8e939366bc0dfd605dde25395c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b843d115938876ae3e30bfe4b1abaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23cbf44c533f647aa7264bb1840f97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbee7be46d125bd1b91907cf35e0a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463f026b5b34982ae81f4946128a10e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e68422b9e2b8eae6015869fa1a90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8f4c7d66e1beb5ce3f7758408fdd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ba97b171ff5105e0b71caa182802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba658cbedb3559e25f922feb8fd36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803299ee5cff57f5b06dc6f342b2869190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1f42803499fc3a39310d32e9ace69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe363ac51ae97a34c9889f31e112ea1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d831830f82e1cee9092aec91a533159193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5baa4bf42c637fbc35b6f6b824706194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8bb78ee9bf745e62d4aed84c7cf5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24912733acd0ef5d9f7a1105bc9d5981196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124f6d1e5576ee9710176249c29a38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec44186e4a8578d090b6d3e3d938060198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdc3e62243e6183946e6129c7c908d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e536b5bc03d41f4c290cd6498f74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537681810c02e2361641e9c1501dc52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe134cf41b8918168c408a1d73fedc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c7edee247aa699428742aeb729ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f24b6966d49584a9c1d34fef7c362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7abeb9448fa9bb47dbf7c54cf3da1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799067aedcafa0ca121539d9042f4cee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc52fcbcc0c26263bb888e325b8256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c82377b6c14ff22fee4656abd6dae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06adfa7bcde43b92b76c5ce5ec21c64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4b6cbdebcd7c3d4707a99a251e08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f53ad942264375372d9abfb22244a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84044e521158c3f24d9d5e18deb9a5e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8444ed3ab24f7cd28c400545bcdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac85a1c9bce9104a924f3dd59fc194214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a84a1f531c76d57031e2f3570703215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d0fed15dad9e8f2f73eb99c5fc02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf854c088a7a241cd263915d14fa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de98edca7c3695410039d0966b66ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac1ec9add8bd74a9c0ef4972c2d3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a1b927de59dad0abef6e9af81730220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba565c9382e0f62390f34cf988ebd20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07261a02a9ef0a4aa768d72078b48c4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a232d40a55dc0b683094ef0a837a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ca7ceac99d11cc5692702d6e1b769224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83519003d78f92e80667b6ad765a7586225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8f8053017bdd083243fe2faa6e15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496cf2cfddb49e4530f294f9b5e53de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe745d47b6a3cf5f62d6855be88ef6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25669ad79b51968927afc5e88f404e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b06cf947fccc0f16f1a5a16dfb8d33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ddbfd69591b9fea9b413941992ac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa954c42cc1824f3abf7e4e658edbcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a682331f46ae07ff33b85fa0007da82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03426f7834cf034495c6fd43acbedc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392eb73abebe3f1d610cb0cb1dc0b03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008aba148d44103cef54625d0f4f3ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0bf4319ff80a0fad9ccedf24b5290237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931fa1083bab60330b4be4df3f855b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9612d97da6c9863a6622ff89ba9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03071a163a77cbe2fd4f5b1d9ff7c3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408aa7d113b7412fe932f8570ca5e0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff1d57164416301b99f65472e3d1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb31f3778c879e370723a040bf4298243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50190e8c297ae2d7cf3b2aed683d512244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834080022f52c190ca8a97179f96c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee36cc60ee1648b8b17ec385f78bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a824840b5434935ec19bb5ef652cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a882b91c11a11fc35d4657d734a534248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f296b990e7e37a43f20698da2db76f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe97da3361bd1a7877f12a1d9a72262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a1cef0d792adc47d153e33bdb7a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a7b920e43005f3a0be3c24b2269e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c73af2defed5538f223621e32e16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6ece89dd4cc1e3503838587a8c950254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91cef6890ac408d97e6171b90ae733255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed0f457a3bc88b994ed1ae817623e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce8073fbc8a3ce86ad976b793eb99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b347d6ce3c40f0961fe788aca94b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc04593c4168e448e3861da53b5db6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d1feb441c89eb271c14a7bf64aa5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d2f695863a33e8a7f5a112260be0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9471a28e57c90c182715744df5e71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d75ae79db151e90568a056ec2057c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134c9ab2b53373b5e0a7d57eddce64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c16cf0b54e3b4aebc811343ce9a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f730f0aa8665e08edc6763c22cbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8432336c23519aeb76757c230917a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35d623c078d98fb483838cd29ba353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eda8abab53f574d50d9a9553d4787269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435096e203793ba835e8497d4b4b5e7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327b1702c9cbd23cd363b3baf2e4dce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b763bfaf0b218b686f6b64196dd7d5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed8e90765aafc3338ec5a49896b393273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aec09b9bfeea16122f3accf5bd41f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898698a3cb1a15640675d492c1cf385d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c74a4ac123d63316be0904f0e4011276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043795bc4980cd6c6d4a393864a3694b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ca806b0b937b1f41c552de3647bc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d65f93180d18d748ed6b37a915fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac892128fe856dbbafbfe699130e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c88a25bfe5ddc6ed2c76a43d57124281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1b4ba90fc78e1ff5d6cd318ecd95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef3b8209013043a794c2e9203abfc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552771e0982cd3e8385e30b5b3dd566a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb4790c55495a9559bc20ffc3dcd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8529c39356746b260157328a91f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee74f7a0f38d99cfddb456793522b44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64942804c577c2eee2dcdf541ce9497288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd90fd198a80b736586ab5f974d8e3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b612a47275b30cdd386cf9674601290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57519448f92231d65bffaddffc27e51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0da413db612667d53f6de5b3e0fc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bda760e86c6b031a9399dc4db7d77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203524408db6ca7f75579bfca55a8893294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7c3083fd8214ed9389d0cd8e61b1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f27d5a3bcba93bf245eb23a57de1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd8a24097bef53caee8f9e2adfb08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d8ecb983b2915186b1af11a0c43e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95adf0761ffae16bec2922b0dfae58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8deb98815c0e0712cb79abe99a0f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66cc0c694d43f01483c28e0b30586b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731120651db5a1af0090ddff4f40acd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18fd6f8e1802cb970ae5435504ddcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2840b4a094e788c010e02a89d527304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655c9f8406e4987671f4282e1464c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da0ce9c2f65d8a9e28b17622b3f65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908964c9563eaa4258c9bda440afc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffab454eafb759c9e86896172e6df06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f534678e00235f08400207065b20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768fe54e2761718d83a6375cab4fb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2a6196780fbcd15af6a072fac4ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36f509cd5ff22ea17e56b9153285c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1672a2cab510bf44b587b45b7b659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd4fff2779408db775d7b17884cd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a662d91ddb8f43280a44aa4a3414315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7c50465ac38096e0a2e34694a128316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422fceb84cba5f18c5b57cf2613dd26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7b26b0bd7580f76fa6f69391e3344318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c021068a9eb7639ade8165b93533d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07fdb6267ee35f451b975de04c11e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a8052a7c492c50df6a8ae92f61ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2caece475ad88e0fd9741b2eea82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc5701b4cabde833e2d3dda5c94f48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76396a2be1a6b3a1f5b316c02486dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d47fc6f148ddfeb81a9e649acd9e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800855f25994a7c902c4a915aa2349b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c80ac8afa4293340b4e9425f17f268327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7ad60eeacd346ec4d00c6b1e74912328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f1d47816d12e2b47809e49ebe094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229550c2804208dbf78cfc711ae7c103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdca0a93774da80e158dac04c56930331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66c864324b33506dfbb4aed50cf27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3021b30626c43c9932edde6d0147a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a6ab568602b6a350ed5503a29ffc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621230d9cf4773a12c21e697d4072df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1450b626cf438819b2f7e6dbe358ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d24714316075c34618f94419b437337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd889979adaa1a41dbde0eca672fa806338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37998e7c66f73451877eb7298bb5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bdc4b0fdb7761fe62a325c62a4911340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997693d13de1de6aa83c3cb86e9fb80c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f396b50b373f0201423ed4004f4cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96b886f7732359e276136bd7e5382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131b5e46b339951c9541890fab5163344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694ba298b52c6e2848002a9406fb73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2f4559b714a5d799a8494fa0c280346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0906aef7dc225a9a67ec4c5507672c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470b4c2b30c1a351d36219ff80f1f5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ed68098cce9637dde654281d0a79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f0f53e43a64aa7346a6c5465de43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ce45419b2452b8081f569925fa727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6cc6fcf3bbe8557ea0db35c6ce3e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaef5a9d2c27ec6d89bdf32a50e42a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f7095e07a59f8f872596b74ff7ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93409edd4850ebf63322ffab7a5ff54b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736ed1184efd7270bbe6defade6bee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde95437c632d57b844edd07474d7863357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aad5e91aa4d0268e9b6edc6e130615358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c991fcc71016fdd3cafba907839fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314137e5951d7de41f51601f6395bca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66f585b6352d559c07fd91f1d3971e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6be7814c4a63fd7d23b8bbc473998362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1657a080bbbd9ffd8f675635047c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc278773ab18b88818d749340ad36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c9dbe3e0c388f63a4b137104d79ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0514c21c4aaf783da875fc2e4459b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd626da485baf029d004fefcaddbb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24489c398ec73186e75404188f5993368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc20f939335d66d630433c7d62ee887369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd90940c94fc029488f3a3efad5537370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b3b1514ed78332a0f1d17addfd91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02588ecf2e5ecdc331ecbfbce749f71b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d6e0feb2f193b41c90d5c4b60a48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587d771dc680c790ddb30daf23ade9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec42c88a5a2fe1fe47ab650fdc4826375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca996f52ff5a60199d6222423f44b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe94d0961bd893c7a865d2b3088e02b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089fea3db805a652ed4ffa42f7d829378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed72eb41285f95fd1a759e30225c6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d739f50d8b725176d12c329627b9bd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c88466978e5e9af4c87e5789120ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687d7ff0d81b7526988baddc093621382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27246d1fff0bb499743cf1d0ad18a531383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a57e2c245c4d37feb5cac033979ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e0bcc8dded8afbe3b83ff2f7bbec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b396257114b3edc543a5fc73c344a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5874c7e5833d090e5bc7d20d6228bb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb199045e0a8aabfba6bd3e938aa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152db4731d9fff51ed5a8d07e4b9d3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b2b102bac6434f125a427db391ceb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a3775bb3a289d85dea98d157c622391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6212366450f0b949be1be4bf540d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42564fc259c1028a249ed05564985c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b01d75f5111c1bb8ae47f872ed9f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683698744cd0fbcc32854bd0196ddbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6668b71ca675b1da9cccd21ad5b5cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e08aa186fb4a946c4f354907e3e4ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1641dea1b07bf293c48c5ec8b736838398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcb10213502ccb436a65347706488399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b9172213e74fdf5ff62eb127aedfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86aebefcf9c588724f415e2ed16e62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b46a5968adaf3c50921459eb4f32d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c22a964839b4ffe55ef38480e569d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24845e647cfb84a351d30dea4d90a30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0adcb962eff7e37121c0922935e904405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0a3302e74e0d00ea194eecf4cacc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531509df64098756c875aad448bfe4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea2ce00ee2547d06f709145cd9e9cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de127172f70b254b7de1c65442b8f75c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74a53c8eb75f3eac301051c9541ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2253884867e52b0ddb5ceff26166d5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07335c4292fd8a9e191c80e7200bd85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f610812fd7416a748dedd4668f621413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385130b4c62e1ac02320e073257fa3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec49c576df30a4c5bb1e35f7f6f872415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed93fddf7a0ab0caec9f765d5cec91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af8083964a106d905d31dc767e715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65c4b7f9ef0652cad4affdd3aee62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354a82837ee904f4e7874830bfe5ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f611079a059221e68cda5f13fc273e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30189fdda99bb487194b69be17a19d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be123bb27532239b545bb63f8b3daac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab2f4ca730dbd87d4c7f79985d134423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c19a129eb954d9bd1c3efcc427edb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da639707e469d76d475242adbe7756a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e77d433ef66dcb9cd89ee295d9a43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8deb55a6454f3bec53ce7e30d6f904427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b034c1e003be53ed017736f7096078b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b2492cb683927f4d9d7d7be4f54ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9352c976602e24bbd7659b6033f92a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74132c4afc9d21ae78583313abfee2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c2c93b3f18974babd10ea9612b57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7795f31d81b47856e59fe2490464f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1a08e961f47dcfbb275e9d899f86c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d7f1bf33e9fd3cb575b7d6838c1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8412caa5ed606eb66eb7bc8ec6c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28176033a3ea558b7781d0061af412437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785825d9514a40cdfdc11bc382449d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdb052b9bbbe1d3581c85533c26204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d077a30b09874b4ab2f7245619985440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f02470aefd4080e7e8f8b35d64c0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12710e694d68c554c686a4e5c7b841442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2eacd5b46e058cbdc8a461d4c5672443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b7c54605d86482b733a13ec6dfc67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1693a131969608faf902dbe54e45f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f01685fd726a86e6b6bf3e7051281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d36b0479b66ecda3b9ad0430ef05a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654a923583b567a9528c8e8c69ff56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7040be014b7044a8a59e6e995ad6ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec95b324585331f6308f4cf6bbbafc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc14256e4206d4b0c671e150cc16e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92758bb2f25c2efb9e3659766608189452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6bb61a136af2d63f80077941ec98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee06a381a044ef774c174206071d035454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950612042a62bf2cd1c56df33107b42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847bf63d6c706173eb867718537a92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b79b4c069b0ec6fe72fbc1c261c8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e4b436a1d5d04d965e282b002b1a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82143f4f88a3b4bdd0ef8ceac300fb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324841be8a961acc8e5d4b9ad0b0ae71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1318deef42da383dec8c62d2e602e9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b681a27ce88146d064e518ce9f78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e3b9ad47fbdd198a8791be5431961463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679b5161e8894fe08e6b1dd0d5ae18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32cbd87a4e256811a6d240ae67008e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0047d8e1958daecdc8340cf52b17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc2d303b512d6662efa89d8a3b4b0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410efa3ca91d894a399b29bd508e1af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741fbe485403b87e82eac4cb3206a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe1e7127ebc6421db989638fe5d1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db25fbf14dcf7f17d07ba0f244288471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9611cc05b0f1e76a3ff9a4e7dd633472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771769a0d9d0b0eac8a2fb3a9f8fccbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147616c622de826c66490c3e50c7f1a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c99f27e0c4f5393ebbd4a5f07baa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ad857eb39cc4b9f4517ab284b2bfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3381254b4be9cd88c3e2dc2c64293b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc9b8d26d126f8f509cfcad039b4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3a334f5dd267927f8cc30b0fc69c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb4a654b426600402af369ebb94f53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd955e4aea94a2152d198f033e7b32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f2271ed754ea9cbc6ecd262ec6ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41392b56016ec95c45207f5d31259f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5dbec01cd4dae3f85d9b42e802b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa5f7ffc70afff57d2003e1bbaf7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9fe49f213849dbff805496cc6a55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70a27e0615d320860af059e92564a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761288c2a2cf9dbefbc5cf3ad8ace5cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e30b1c0968ebecf849428aa5d3804489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6535fef4d7eeb70ffa405232f1cfa41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8712935c04e518c4b27081a7c520cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3210cba1c73819ffed5be2955e1742492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c92d4de824618849b2240b5d54e17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7114669f6a2614ff26dbcc9ff7c98b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a05bf13ed9b36d6b16f0345f0cae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60a317b88354c82055d1e807c36c7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84bae1933e3c6a34adc27f3ae64df5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c723a142a3914d8b94df31488cd0d65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc4757d754fcea179a509379425ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ac2841ea14ecfa325c273bc51456500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab096c0ec9b401624f610b0d3b5c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89976af5e5a3760733d1821b3495f48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba33203e888d83461676a963062fd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a9d16d999363ef01fa762a8e916cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668cfb72c594f42c11945d5e88ed39c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d5d8353582f2fc6e124a4833e27e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4950811d6c2da10f657971b9a0846507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ffd89e24a8fdddd39259ed3f05d45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adbd3bb09e1a46213bc0f59b87fdc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39d32b2839169575f9d9ab02e07d10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91db570a79ba2a6a69ab368d33ecf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18e54210d4b2ba27fcd13e78506cb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035f6a3ff62af7dcf726c7d246224e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0914984f9f2176210d7b8c558e80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dbe7e062b613502cc299d39098121515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6d85fe8149004bc4c45a78605cdac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0dc5d44350fc6a35487572c625ee7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62aa99a0de16b5b4c469819efd88c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c9042e6972552cc8734434701b6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecfa59a56ea38741a2a9462b55977f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c113fe184fd5a7ca569aca5348d1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c4c2ad4e76830010e4c3b1706f5bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92102e2fe6ec25b94f006a6fb9865523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62849dbd91a113dbad6d77116ac5e2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f0b7379cfd01bbb4b364b48f9fb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786def0e301e75d11007d90414d79c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2351a41a494cd9f84a06625b699aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a654bac7ba437b3557876d095488d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cb2c603f766d4fccac534bbb77b5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959ed59c3e5ab69196fb4d20dac8e72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16de28d31194c91585547edba7d171531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc17e9a93f42bcbe789a941745ec0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8091294e5a2fe77e75be4f9b874c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65ffb3a9c31a031d0adba148bab201534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7a2ec924d955bd816604fe2d94b3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694539c887e6d0102f7971c148f5ca78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d2d2f2fa9f76d1ab0b6f5f920c7a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2ae908bcc408cb70a3e455539871e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be74bd679725594444d7d3b1392b7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279d789b2fdfd72aaa0f2b6a4e6e0ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca99e40c87a42fe1f69f9d85dbf27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6bc9bf9a1ded76c793f49c289033d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647561f9c994861624d9ec62438c7ae2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fbbc84ab01c438c0a212842b82abf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb038db58d7372e4f62e7d83ce33d73f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6690dbe50fb444b6bdb0d51214725546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae32390930294b69b6cabddb02c662547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7cf85713e04762a55ddff8a84ae7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c17deb8ac7d82041a8f30c1a81d822549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f63dce3566997692df4188673a67a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978fc290260783f388cfd8ceb9563ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36832b979abee7bb8a8a08f123186c09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c29e97e9cb0a52b4d3d842d77b1e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d73399ec30c6b0004b832e8cbcb60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c9f522a5a963ea677a06b26dac3c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4cc332cc0179fe61d17b37e9a852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb820a5ca84fc0020e486506946c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4752dbe7a58a3264ce7dd0940d0f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a50e6b062dfcbbb732061e84ce693559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193da18506a0de51e9e1473fe5e82c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80377690ec954cd095c2ba89cd8f88a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dace9e789c8d86a323b52bb2b44cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c730a960d6e8cfaeb9affd661aff7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a9a537955b6c4e4159c1f3dd3ba9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18085b55318d6ae1bba4feced8ced1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c045879222cd4be870cbf2fca059566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb32c270771c6ad2784f7e095d40f24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c218148ec358936e6936f5683d9790568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2c30f78d01d09ef7e298e19a5c7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad65fe0362337874c596265534e444b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf464cc0171814b6a8a5350a067a16f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920eb8515cef53ffc04e7533d0217c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181569d4eeeb082d2f9ccdfea795234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3654337c40b33f4f388393dfe4eb2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf1703bfa3cada19d999260626f91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97afa56779f6d5ec15945a5110684576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be9fc96c2705b9eb9c87868cfdfe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7843956af0818aaeda913e0f0557ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32ec7658db9aaa74f556e47481b217579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a243f9478d38b6fa5a5511ab9627b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab497af555c373b496ffa240d55b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fbaa42a0b52ee9d29d012196d98f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de351119d6a8c45345d9e1ac267201583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f23a66b0719e241bd00857e5a14c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9e054c7f3cdc92eea8690675e1b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce496a12a76214e2e3d72c0146d9a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe7e493adcde04e12e598dd1971ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0f946b5846dc6b984fa0c8007a6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d0c582def12a340f21d14b4340e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a087f75225a1acab3c7533c105944590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b243dff52df9fdbba936604ccfe1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df14a63e162bcd5197a756b88ab02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384aa78beffcddce3a323b54c58f57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ceef0bc872a1a9ec38b717aa0dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535176a5f0b38a0abe3bda60e63cd97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21f0a427e4c9dacb68b885280f453596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bacc2046acf25d368396632078ce1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447516aa088ef3cc2c944923f3d3d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8e36a0e50a5acb725b8e852e63837599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659dfd827213928a218658ce073e98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c144a9c91aa89b312b72531094774fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437b87174b7658c79fe73865ad0f2f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bac1098d816a85d1c433a394af7dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699d0e4030cce451de7b0c9d807b8cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731127039cadbc7e89cc9e5101007c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946dc0a2aea4b9802679fc2297b80c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7fc41e4008752ee02d4be529205fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af49ca838e67c0b738e06fd2b84f1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64319ad6a30381d8d775d263826db8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698436d1d61dc495837526618d0f60f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf49eefc0bbd72872f099a264a26c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec0e2d743e46d5525b3318f55cea86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9d6ad154d12550b4de0f60ee2ada3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750db37748b080a7fe4216d4b8c0076e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052a87a01bd2d89e4b8511c6551768615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085eb221ee9f8841ea5db8789d338c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6adf9063c3a5290f0288c83c9cfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ffe2aae9969d2d6bcccf36b5348d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f1717fcce99ef18a8e0f1be937d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278157a364afc354120a2698f85a346b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7c4c56d3d209e0899897a0e92c3a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b9eda5369fe09e27d1eb213c9bceb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e5891ee3db21c368ce57739fc2e78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c00876f37955409688a0d4d428d6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908f0e64b5ed3b88901e4a8d26525a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6c1ed33c30ad5a889e1c1b0e1f900626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99db9ecdf5ddb30ca1d0e093bf51b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c09df4a2e183bec84d62ee1739d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b405490b0e9b4ab3f12872672c3f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb4d2b13705e6fc82cb260efce1c45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92467235d4a9009bfdbe4f6a03ab7bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7e8e827902a322b5a00df48e066e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0bf6df6d38a9e439df5b3f45f1b1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925f2dc061d16f4d94a1f1449613369634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee54ac553e908d5133fc1701545ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb8c0d64ab215539bab01c91c94954636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2cd38a7548600ebd5e87f749f6b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca7c22f44442488721430a2fabff68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d37b5b210a013cc5ecaa71965837639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bbc5f1e9652566bb4a4c03e6c9712640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37398c79ee2b04e8098ff6280efedb4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee12cb7d453bc3be58d79acd6e0bae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec970bf92b18ceb188229802041aa586643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b747433416f71d6ea5232c37d5e1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3b872b62177751b4b3edeee30e2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbf4c42f90288d88e32488fff1550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e172ff514cd88894ef1db2d0e963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940414113f937f43e98bbba057be3848648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e0a0e71db13d938a9eeb82f7a61d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282af6b07a4588e9421a17cb42c3f67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc413ebc5d8f29b0cad5148b427e26c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd02b8da12a1be6ac02ee6fd68d82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fec3299231986f150b030236985b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ade534ef8eeab64a6aadcb54508b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad499ef45eec83da2773072a7811079655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff3628a8d974fe4d04ae4f51b090a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4fcf4a6098bb739a7a1b68e3c541657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b8baf81fc57044a2df00781554dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826617cc80b401cb1661a3eadb97f6a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94fddae5664b6cbf0106f3ca166ab8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da423bc20ff7e662fc7db7e2e7d5e10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d2ad0b5bc88fec66f93c6ea98362c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc074e6d57c459d9639092002631d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c2425a74d743a6e5355e343245d71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab798811e42efc94d6fc03a88d9759665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf23ce156207365fbf8204bfae590fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141463c50243078de116c2841d653c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b58f39577f9dda92c84a3161900c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1487d6c522398bc1577ae2ec19a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7525bec4c05f9b32e64d9a10a538670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab17eeb8b99431760fcae89b1973c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb87b4c63794d87ce12f7307573f2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8a507487c405b45ebcfa767366de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf1de7c09867d3d307993838a96f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b03bebb28fac5ce335c2e2e33530a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf182d2818771d37a2fc10382fabf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6feb1fac221085e7dc8a29c42c50f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645014f89f4ea3b2b3b5efdc68871e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259251099181051224d03c9f46a9f6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7e0a08389f449ac924d4f630b361680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46577499af459f5c77ed3abf81982ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9c187dc6999fe1d647776124251b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a17d281b0e4632eafd37cecc30933f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799b3a2ef7a06a3a8ff532cd3370330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749cb45482a630235bfb1f1dee18c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71ffc8220f5838d7c4f4938a35a87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03877937aeaf52a4cbccfa6b4f3042687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7292c94f32a380001ecb08ce9a58ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23661777be2c2147ce169d759b73a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99dac5cdc0d789c0f07dca586f1a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd3e6c75b2ebaaf27fe3f91ae61a2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb6c856e6b889984676645909e8f4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530f58dbbf4085199a43995b227c589693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f056970e73974c622ab6f49fc6a92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457f27b4f2a88c3d71a8dfe804fb1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044831c2db6effd75e78793f388fa51b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef878bfe8923d4d21d9e452366af6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8192391a226105b1aabafcacfdf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77aa4910a609a5af607c464275155699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2839faa6b621f317c838192e2c03c95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c986099e00378c56e7e764193dfe2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103979e3cd56e1fe2a82d46ec78da91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f0ac846a6502f9ee8be604e646b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd4cc6c57090fc6fda08d833f78e76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9393a6e418e34eee440d7519098fbe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c230fb208a48633de23228fb1e0104706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee36dec9cd1bb16511a105b0f9282707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4800cfd3e97550485ef0ba51584329b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849e7e0725d28d2571490174eed07d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd9afe5174830b3dfc471b6d4267d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f5f0f79ac5afc20e0680a953d055711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b89361f2a81fbc93065c504160e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e2b27b385f70e330edb0ccca05db9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef978bf7a97eda23000f4d6a98a2c9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280615df7dce8f517d8b265e50bab43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671ba6af672a977832f82c5896ba9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431116312f82c272f3e6bb2f15992c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e28911022a5445e767abe4db3e1079718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b4450cf689813a5de4ae1aa32a4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc16c9b8509155543f157f3a4ba89b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406bea46f341b1ee43d815f0f6d1e74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f077ddd20e43f58c489c1748753bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63b7783bd68ed1f6c57e1324dfa76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504adbecdf6b6ba082d2000a3a9fa9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd76cd46c4b20e67cb2a55bffbc1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def2218de2169dbb5183010394dc47f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa019a3f876f7b2d5bb57a746f1463727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7c67912483409913d1032df1e409e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d73ecaf2bb5ea5e711d71172d164729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8185eb344c5ae05dadfb1a79a5217730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa315778dde6fa5d28dcc8dec656e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c836fb165f3a4f875fcca52c12e420732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbcadc2da7134d2d345e667548fb73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22136565dc558cf1c83259546c6a241734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3937948953b49fd0e81dc40a1d7f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115fce279c2718462e29b5305e3dccc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112081c0e3436f708ad622cc8f5c97d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa30a2b26588664b54f59fdeb9bdcf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3047051cf942b352ad9b2a949361739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab694ac007fc08418a3c6a13b84232740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48409481b3add4c5b552f774be560741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921beccf7aae581b4602c121af4093742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e1d49c0e99432570eb47e3632b31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7118b990022252ac3aaac2107319744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f9b77aff8d929656252d33d783522745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458b4e0f7ae8b581ac6a48e37ad254746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f80bda5dcdc396674f648b9e795235747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0298c1247a5cbc12947fc0a52928748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d94ba7bf53ebe27ba28556bc4c83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb9d893d09bc0130987043c622220750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d7b4bc6dd56b2f91fef05f748e2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6d522a1c92e999bd9740b881032d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a1849e70b3804379a7ca4dbe3ead8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>