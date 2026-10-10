--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1d360c73d08c2e3b40cec20051971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c69f44cbade4be305961e8ec8579d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deaa035cf7c76e7ff8fd40f14273123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47383321e403ee895dc646d3cfae89714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ae42d2cfd8be45017669ff708fee85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8113e3fc8dd464c4d6360c8aa73be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e98073fec7c84a174278d4a407127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f18426717a1a7ada1fbe5a5e4705f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3ab996433f04c883eecbf1930e049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7cb2d47c4708f8dda48ea24a49d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694b1a4e71a9f3cc1574d0e74aabc7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491ceb103c905409817be947c4646212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b575f4c20a100a6543ff813b0852a3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932122d3e6bec98a2aece863936665814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4b93b592c10a3cce339a0e94e01bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a7ee3478fb9c4917316483cfb794916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491148838391a66688469d858d7a3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06209fd47c716dd13974010c492a4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4971dec7385d2892bea5ab4ab3caa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45129086e6b1613494d000cec73960fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03318380b89fedb8deb85271f73b3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7226f49eddc29f30d168d4045276122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7ea55e20619f868253a2eb88c4fdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48086f2585a4cdcb446be752d84334e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3482cf69715906d3d521ac90b7d60125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0160a69d9eb0ded537eefe2b2b9e8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599adaa0b7fc1f0c19e3d4c4d390a5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef83164a7859429285f514ce8989a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b009db17be86a4fc749cb0933b1b3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd21bc0ec676b7341dd7ebbffe20ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef3689da53560696427ad4c4cfc3bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166a89fa5ac59f7e5d69b98ecc163232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddaa570fa41f123396c870fee88d3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15910f432113cb098229a2773bf12fbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4947f415b387611426916f81357c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c356ad667c946678de09820ad5fa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9639bc288f47f8319a94ee0606dbbd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f842d974a109734ee06c4a2bfce1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05daa67a07a4e17bceef163f66f05d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf2416a9b4f9609487e2f036e07ed240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad0ab300519a35cb7160d131c85db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a20e9df2fb5e1d198bc1f81e491c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aae493b04933bc85d7a1135c4703643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1bf1e7f92e1f4063c5e8d40ccec2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e1ee9221f82be36ae7f82a9008c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392add8d9a938e3aa28a9b2429432c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a141fd90cafee707fc2e81897154f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d424014c8c8909e7c789a7e93fcb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1b1b5a735a407c9aa362a83a721249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a287b081a266cf3b272ea561904bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5bf6461402f0a6695b394530dc7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a522201e1036d6f7ee6d4ca8199152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff62b36edce0086d21799bf8af593053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee14c90968b2118cc5770a4d99498a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6f9d2a5768e69b5c434ba583f82d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158be20b8456b4e955195dfdbe3cd2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0376c961d9136044af4fbe9b44df8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140287e9741d5fb6de1b210a74a84458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55bc8f41561f3120d308ea05afb2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2549d40a81255132a842862aa9d7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6710fec8fb93950a9db66936c398561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c5d7401c3a4f22b6c0ee6fd07d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504e81cad59cf78602e4464e158e82e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04055fa4c832ba5dc92c4f760dccca7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28718b5854e4418ab3f3346f9e40c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313be9d4c2fae2cd1d90a55c5648d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093ec5301a9feb9442cbc94e6f0691467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ad4c9446a19c5ac3bc49c185a0fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460570260524563df6b5ce275c554d7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a3de721f44f47d1b1e4bb160f603170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d34d19918976589d92f08c788cef1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc95e580e172a8100037be292e1d2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ca95e64251bc01cfbe70c603806273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36a6dcf5ac0e4c0fd35ab806daca2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00686bd5550eca276e59d598973b004a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fded00e18ad1e0daecf7a9994fffdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1433a6f0e5134042b7b8d223505eec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6034d3873b45b3ad660ce96efdd73178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addce0c30f6f11f81347970e67c670d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa315a5df7f506797cffd471bd81b6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb8cb7c427ac6d10498e44dbd620181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b455adcd8002d9b97d0cce827ee482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c9b327b292ca3807e83d51953b9b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb85c2b16c82e2a625e18cbc9ee9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2969409ec9aa7184708ea2faa28a8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf75890e3ab00754d6ac4e8a7be2f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260414e1cba8a702210babb896a30e6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd102361c00db10b00bae950cee534a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa3130087a335ddd4ad490eac52e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b97753c98ab754cf194ed22ad21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231187227e589069239d7d532489a5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb28c06d9fe7985f968e2ecc29e5ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540c284d203d8ebbaf5a230d204a6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d78fb56df3c505d175fbd59ce0755494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fbed03d4dde4a8fecf3a18f6b231295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f07ed7b02192474b3a7dfd7b3e8d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72010b15c3b48d774f21ac6c90cbce2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ad030499a8a81dbfef2e2c5b4a8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90fc8696525f1973514c7b741a38999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02e7b0051cd5acccededcca7c988d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa141196151d7dac25e0d30ca70620d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3d95ae3147561f5bc117e0b8dfeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c714c39fe9d5106d8fd99b187eff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b0250724e8ffdebfedb2a1ebeb38d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347e6ab1f9d6de741d99d193264aec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6e130fa40f74e6acdf69974aa559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fcbc78903a3d513ed18dbff23a2ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adcf9309d9c000ef66113259e56bcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d200878e35851632c301d509eaf228109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ceb3b49c9fc25eb5c6ce6cf4f06e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cf82732477642fcde22dda88c1026111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584dac9b78121ba4d110d482e4a2904112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8785457cae20f93aca51ebb653833b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba39fe5f1a9c81f3d673a1f1643b05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c15d58f30539ad9505b0a12807102115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8ce705cb2c25ba1d79e88785ac4ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ede18f89311327fc9efd87a3e49e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2a8f6560068e8604b2ff6306fc75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d61f3003322ded45a0df75ae242c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583217efe990e6e1332a7a53cdcbd1e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd758b7414ffd9122540f7b233ea655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa083e7e4f57ada798f24832c0c0ea32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea34543b35e288cf63b5373777418f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec055c9723eebebfbc3c7fa6feb1aa1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a732c1db306f30c97638c59da88ef9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a1762101187f9ea52899c17f8c2ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830b0f4e7f6cc86fbce86f639431e1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93537c58386d568d1f726e15f2ce3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223f23a6b1bbc9ddb613d0ec8faf6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5516a6c09d9ad8653c9b79b20f76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a14379162af7e6582714234c09018131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cc3f4f59c7d98ac0306bf28f879d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d3e7d4d7ae24e42c6355031b4068133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47387019fde83b7c27bdfbbe9f45375d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48011e75c5e8e06bafb47ae46f4c2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefed14d3429f39ea40913cee860153b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9d5e7cbbd0e24c3c4b0404e3cd719137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d2bc26ebedda1bd82666c5733dbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2df4f074720062b71f10354a3143139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b48aa52f2e8edf42873a04e96ba97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2bbe70f69ef74a0c0e9827360dc62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e3e077afd932c32738762a948d0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b870601c65d4c205cf7db638ae701143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedcf03123e47268b698a617d6da583144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dba50114d63a0e7be2161b09e9900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3c1a97640fb6ada267ab51fb4a6bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7c3c2866331caadcfd44e049f123147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b432bba37518f8003c474bbdf216382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ffd40b08bcc4b47aac3587475767d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc102d0797b007f88df44432ef6dc6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4073a8703bf714caf75ca5eba5a769151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4dc582bb1761629a277ddb50795f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde12b7cc076e5cc657d0ef0a9da1bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e4dc902c81a7b400acbdfe0ed4e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e89424e3c20c8d0de0f28055f2d03c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6db680d29f98d7ab4a00203fdffcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f04e95a6a8674c2e9c7a0a654957157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32e79489e419956e431bc57f9c7e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a4eab5252a18bbb0fbec3d3d69b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc439aaaf258057ae73c5fe28a0c57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e46bb96116cc5d236b827f78b9366161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a77f8e4ed56cad2ae4b4b969b343c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44904843757711797bf0ed84e71f01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2343f8a396e5fd8ec550e71027692164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf2b53223e50db1fec986d232bf51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da64954aa9f99e3bb14156122c316c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cebe8ae1b8d018b121bd1636847de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a3d2401087790da3a9b4c1978e053168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e645524cef32f1ec8f873d529857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009866be0b0fe1e03c2ae1387f55250170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859cb3206baa26e5884441a2631733c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864cb4806d740b3b53ce7f675fa1dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c866eb86a1de52ef6195bc935010b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f46b5cf0db8b6022dd47a291dbf2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6950776ca3224bbc93b2f10a75a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a6d6512d79757089fa24ef2ce497176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f226bea4914c492a754803e8717c24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718afd980c7c7a21e90c96bfd4f616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338fb71b2610d70b6f6c51301f01e36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107023e2292bdb94802b6510ad1439a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9cc72c8c858c05b1cf1736e89af9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91ce98185da2dd3ed308762500546182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c5cbeb3aac218d16d8b9228f33e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a062e5ee6af7b31752a47434a9a84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da051fc61a210bcbc7ee0a0d42167d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d001c1e0cd0f630a9f7e444a35946ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d0b8ed61337801e4bac522700eee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89756d86982f434997e9a5eb9ee412188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd5d6da380ca441ddccb869c55de8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e365f96ee84530ec5c59e5d96d8857190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f6fcc4faf79a8e52a6768d1872cf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df2c95de46f544161e05235bebafcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce9cfd14b4bad8f2389580a42866d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db820d139c5612bdfad5f1f881e8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a1db1621690b4d08d8082d5b66eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f599a6cc246598f8552eb4bc85b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff5508b74635b37c231953f700777f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b55b0a934867b36404984039faf4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33153d0725d449c2a284bec0f9a85e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff055c9926004388fba8dc5d844aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ee2f9534f6ce444fc3bd84b10eb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c6f23026f243cc009068f636e523202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9449f3048216e7a40beaf0e7f91baa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db43e274d9d812c233d0784d9d938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739e39a346868327a9ea3702a808fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85ac457d7b4f5c00e7b5409610ccf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f66a5b3c47c97a4984f184cca4ea0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a52d066906d7b2127959e7b15e0391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69ea12d6366f852d32e27740749010209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ced964ef27cd12310650fe2b4723c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf399fb37098a4d551f3d2b86c2821211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d024af7aac93e1fe38652abe00d7db1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509886b758c7dce59eb12beb9bf4e56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7488f23a6a749d3f4432c5361b707b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2606df4270fc3c25a7c7f591ee345e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934e86dc46ad732f7611581a562d59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef2364ae48d0d9508a3e8d5e57d83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488afa035a9d6c5490d1f76359ae29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c0f250810c1bd68f836ec488207d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc228cd794535b2f902d1d203689a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7821b90b4e30af4a62776c2ccce5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4204f1a55bb0760b1299642ca0cf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ef640317d3b32af1531cee5b3a9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d37e9bc623725003659607d8cec80a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321536585f9910c39c55789b00d49ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd70a866268e84b67759d299fd12c3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23bc3ee5148041fa0caac352b4b4b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856a915dc9732e4faa1d61152bba4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef7532a45aa45f28ad1c98e555a2f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb9a566c79bf97958a049956aea19e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4ea8fcb98263bfdfeb5358e65b4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a20c40b0e2d4f3577292b7f14b31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038fd3fc7d5e107e3f3bca586374268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b585a7ab9fd65c3b0ea646f151d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08a36fd2a2172443c6f487e126dd4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81b67f298617d75b8a7f732198e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d8513dfbbdda9a129275f6b153141237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9dc04df3f99cd2e505287497a471238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c3d156973e217b7fbe0c3999eb72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad1d7adbd2848243a15cc8b80e1a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a0e43c177f14f51f29494aad87de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35306d128daaf20895628ee5289121242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e8f1a0b8c499fba76f8a9cbf8e12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e74a7b1043f009a969afd82b8b6f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4043e8bd6929d7a4b9830acb485a40d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3dbdd8ee11928d768bb96c8a7cb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcfc77d9fe8f3b4d152252d67718e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0fe73bd9d990d497140667ab6571248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdea1bd645466c7260150ab5046785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1643aec75d803072045fd04c9c63c24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615dad101b5cdad031154bd2518dcda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad9a0881227444770cf6004389cbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19deaa7ee8ccdbd39289bdb02699e61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c41bf064140c5a9c8aaa4ebec7b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511870ecbebda07106985ed43b2070ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f246ef7bb4062a69604fbb832b6217256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db6834f51a7fa6d2191a175e933551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20537a66eaa6107cb5cc9a8eef1e37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061a0503f57e1caae3db0d5084775fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466f1950ea1c683125cac474c904ca0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38804107b01e6271044bfaa242a7353c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5290177257c134399c9d6ebf6b3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f13412b81f27ccd7952bfc4cba30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111bdd2ee770f1954c4df6c450c85e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928917b58d4b9c966e4e5e24546e9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bf72213843ee0ece0e831cf362e87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9006d4edfaa77823f505c9a9e13c11a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa952f16aecb6f8af2abcc7d0219f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b172632de680991ba8ba444f58bcf7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5942619c9f5031f2edc9f8a0da9f54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8551df20dadef98da81bd8467ddf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0656d7b9c06ee64392df52679c12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe827f3006b4aff0a0cac82dca8a6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ed28c31f6d4d806548b805f3b2f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763786d5a1582d2a40f2df608c0625a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d070da488a9f8d2df5ddf61e25c581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d53b4265804b233ee1aed2d475177277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdbe972cd8912b48376cef383cbd66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77537c2125a861542dd30cbf1c669d9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3aa7e6e577790766419a6edb2dcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80fb64980ba9ebb716f2d5de72984a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec3d6de556f51811beec8e039f895282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf57c21f9aca5e0fd90de4e782c3d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362dff57494309c9c2d9165fdaf99dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f342cb87220129e0449b425cd901cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd47bdedbca92536335e574424f29d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6b658fa6fb0605f827b4edff0e54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5203e4d24e694490b04e68c12d47ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734757d4fe14c5d7465207d5152920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0d42941a511c2b9b515987885ab25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb27c6477a6048e4a428b995a0aaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6279ed23ce0a8152bd12a2162990292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1fb95d130137100c7237a3d7644cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fac5d27a4ac40e8182e57dd5a493b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e70fd261979bdc14736cf670a2307295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219018e0ae6dfa7a026f3cfbb753a07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d66fa7a7ac01ab0930c170d39804eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e2a018d7a74bceb0804e24bb2fa99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead6e9fe6780e5648985867f93b00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b061918c8df06b6ad5828f5a55a7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a046101dd39b3bac6e5afa3379acf9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a67ffa423753dfa0d398e8d8981c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4550272b41aba12c1d5413341cb4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8267bf2043e728f166bdebf23ff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3a8cb3dfc32f158b98733531c5d43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfa9436c2206720ff4edddbefd6594306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8e6e986ae8e9d073d7640af95907307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ace4577c76d96cf9c8b16758ce122308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f3feb30d8d10a94579f5432b1be82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887630022bd254f8c2febb869de8344f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832233ccb7007fede84fa7fd47181db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3916a36e92dc96b00df2bd274a4f3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1862d0f52a70aa16ab77deb6574fdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819791e06945d78e1b05a9eef4ece52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1e80fd3a4303998f6fd0fca7764d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65ad18a2b00a8f0c8b107e5c83e77f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c934587ec892782c64a645d87963cf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6015e9dc75d24a4a547a4a69cb5e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15b3cd48288f34398e381f56f3697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf5645d2803bb2b36b4d3f8ca64d50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55122ea789f4ea20f6100d890b5d956f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69dde6581debf77011e58406ed8ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570be56f6a4b1b6f353aec12ea819bc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33efffa93bdef6bd1eaed666db79f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef689c3400ecf49e2ab9b10dc0b438325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3232da57a9354c250d346d2d316e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce2f380fc4ce3e9ef038c864c931c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e79a7067167a2c50daab73b30f87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57636c6008f5118fd047de15747408ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152e494be2147d6b8c2523781af652330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1be86a815bdeafcf80b8a67c4b7b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9006d15bbaae1e81a1c882cc674a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eee2c67907f68e6f241457abfa14a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c99697f9f1e4891dd4b1de165eabab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c461836b0ac185a120368fa207f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85238f85d229e84cb15feb5f11f06764336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631ebcb8f4a96b929813028913f23a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f448c5f8eaad4c3c13a8e50b601f0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792dadfc2f6c105ed1da6f92518982339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99506e3c5486d956cfb9cdbd7d16bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ba31655f570fcada7a8a5f6f951b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cc32f68002aef78d68e689254c101342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a98ac63376f8228fde045b3b08992343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd497aa0c165791d31ce0f9df374c20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3addd5ea72de82131276a77949d15c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b12923cf20734952b83f2c92d5e1f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406cd0dc09e1136c19b9948193e8e3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ddb7fe072b9e0fd241babaae2c325348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7517648666d4b2f39f0f15f9a90ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a4f2b3adcdebc627d5fc8547af952350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac44ad59e693d2fae5cdee27183f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3036c8d2a5d48a8a5fac78ac29af7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb62b88d5a836df768583c1ccf6299353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bda861a46e208137491ccfb5e40df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6305949e96bf1dfd6bb06013183c6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fb78e13e275b3b6fe46d4dfbacabc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9813ee0256c6fa8dc0f2175f213f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5455c59212a57e285fed702cc5bbc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54165eb428467fe5c765889c98039aa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154418fb0084d572e2f2f0b9aaf9606360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee36b48e6bf3c8022021f187df92e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0bc1cab6d39d01c4f31fd3861b66d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901251fd634c01e3902e4d987dca4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c04bc85499312693307ff765fef97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78e6b1f6966f0fb33432217abe360365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f6465ed6998883fbc2783898c121366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a82b05bfe9398e30c8bfe763430ee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66093abb6d272088193b59817b0c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607666cd35bf1be70d43379971528efc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa819d80c20afe2514a756bf6d6956b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159714687cb33ab3d7771b6eedf8783371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9662e2aecc8261b126c0fed23029372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7a63253cd48623b94797533e9ea1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae18f32ab488b77bed13649e9c53f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1736d1de244a6dfa7458ce4fa94e2ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f524da7f57730c4809c90f663a39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43779a0e0f6a115b2064307f585b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2074c7df7fe46d72b1cf258129725fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270d870199decdd869cb3635917511379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40f54488dd7cd635bbeef9a6dc4f68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa2243f98ad92ff5b478312a0cc6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8214972129b4f388031820f331306a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8409bbb6a9717d5e0c73daee8ce33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb19ec4a7c66e5b4d05cd60cd1b92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498328737e97bf2e0e9fd9f4b92c6c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707457883a34ddb6849789ceb47a6296386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f38d88a93bcfb0ec131f557609f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761035fb8deb457a844fd9b7bc23a97c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e54d56f611bc6a1d2aead5de1521d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260592f1931624bd14d33977399d0d3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e844bcc00d3d1af33fadaf0241626a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b63b3850f80f7381e4a70b0c7d71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c77ef71bea5ff1ea9752f996a4ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085fd07efc3e8c7c37cb1d01c4d707394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd58e082cfe208153f4c38ba2079c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c493a5f9cf9a9ef632aebfc76ff4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f84d9ddb10db60be9c07ee336cac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cf565a14b2c84a6a58ea72f18c3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0616455ed01d8e223c68572d706dc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66c0091071800b0d12e3b78d47597400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76acd0ed69b218f30576e8b8641e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13894e26803f32717bbc73d663a439d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641b261b85f9a48637ceba73f5b025403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679a7ebfedfcd584d5345a2c2595a12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d34cfc0521b6b31b4ffb6e296162405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be85efb21e8b8fef2eaa6d2bae9811406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721f5b45d5728423f89926daccfc48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45b4147b2209d652be259c41a488d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7443fbc598c413394bc73cd9636e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0e240637d9eec6d94bd822235a4dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436418a11b8b3c740a540456774e67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d39af57838c440bf2ea4d46d5507f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc887bc3c29e039745617643fc362413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03e5bf968adc57a0c5f419d751640414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fce9d38d8dddd0107ea62f6855a65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31634edf4fe768c206b6239828aa75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46eac18d8f9f956872f5f3f410d1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898af904d8239f60274666933eba1c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c04ded4c0d3fd6b9c99744d8ec55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b246b878f2b77e3eb9253242d5104420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117170297cda4f039eda3176b21c8bb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97aa1094f623877346fe676ccf7c27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924714f747f9c6ee45f1e04f86d9f73f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b05e3b8a9ca95f8f138e85171a95d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2055b0e4ceec396078bd84f7898c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa38946f45feb07b8e7028ef56adad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645710b2696f83a14ee96c59200e50d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ade8bd7675badb96fc680050acb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181585bf0a19673f84374d4accaae2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609de5326e6dfe3b9700372d62a54ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aacd5158e93426330ee71e0daee50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c249ee245cbe82f05c1ce3c8dd42a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b668a3444cbd95f6f9c4127f7b2893433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b9c3bd8c45e9c4103b6be8b54b1ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a79e05d7ebcefededb1df48974123435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981afa1aa4a98d31a75a239671f4a481436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c894766ffb91fc6cf1cb6e8e31244d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb6eac0ed3baa81e2c83ef6627373438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dd2bedb2c6c52229e6a744e58c4fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e64d820a1c34eddd9dabae98fce1b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560942de6f99d7ba5a6f3535c97900f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc17a074196f3c54bbde5d1dfa4a81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc4635cb30832b2145bad4bc15b91b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608637a7ca656981ed1b9740cb0e539444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5202fa256e3565ccb81848cf7527de6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87edfede70ce84c5ac54fd8761842c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec1768986416944a2eafccf1d90019447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3703c7fa8fd1239d639e2d7373d17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e15dfd7c4298a2a4a12d24f8ccdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92e20be158a0ed615e4219edb2dec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcabc2cda2053c066271d28d0a5b1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f0120b48e9d84da8dc1554ed98ba3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ddaa10fe9652123810d789888e5eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd797a8658506e2eff3ec74ed9890a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a66e6e2c5ebd6efa4bac1a280b4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9608df83796e471e400530754a6d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ab62de92d2108482e4113c03e25e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a9368f468d74f80c0212297334c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c861b81e1083d3da90663d3b63f81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41ed147f3065f104ba3413ce5f038460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb26685961b6ed81815a2617105f3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9664b6e28b708fd4d83d24e4fbede462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24007a8b27e7b37c2967a2f74a7af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb096263ce557c9fbdb12e32f1f2e14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e257a2a2c1a24ae5dfe86e61792809e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786136dd0839410b7b8d247e927d96f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704f49ac5a8fbc308620ab4ee7d4dc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0940d380e6d2dc86010ed2d1a4f135468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d887c17129b2e6753f01dde74d220a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68cd4468ec00b750d619111b392214470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35d2f01e170ebf76b041ed58ad5cd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7c6e5ed0154bab32de0863a21ba5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009634cad7d6946b840d0d58b5d50198473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498986f62b02fcd458151454b522b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db503b2d99bc244470bb62fe6f7200475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f6f8bc2ebc438f27963eb7c07d6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353284f79ff3af52073e0bce244f12ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b45b617bc76920484e0acd0dd35a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe626c9dc8072697910c0e03dfc8169479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c55327a42311de9ce5c8f5009b9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ef824d938091e733c641d2e62354481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967433a087bc52de1edc68244f8f2e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb763c5be4fbe1eef2423661ebb9181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ea8984f784efc2aee35fef840667484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b66b223fee8c7d8e3ad13ad2d8453485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f77ad900806ddc6de8bff86ba01992486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660506bd6d3873ba0b95a3b46e9906c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26049dc6ea66fea5588bb4622d45fa1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed3c4440ddcef91b5760060d21037489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc146c87067128d40373c5372d5daa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8399d5d7f96c0a69c370ed8b59b71ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae23416ee76f12d54c51a263a22f7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45d2809bb7b7a4693472979ca6ad1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6064bd2426ae578635049bac40dfbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa9f4fd14fc0ef1367d09af767898495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e9c0d0df88931b1bc46367f4b47b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a23af8b33a39c81fb8c788c5080f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90c7cdeb5563b03fbe203d83aa223498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f17a6ec0bf960d022d5c39d10ed14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dd7a9c7c93d2fa99caecd9eccadbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8584f734dfe93e1fee0ada54472e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af78f95cacee26b1de6376e249aa8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841048024e1fef432280be186f047b6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf75ac4edcec9347faa210c2fc06320504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb471e70fb9e07db7c76b687594e0eff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d704503d5369c17ce96bf399b3f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd224477a4747a1c2a361221b0c6fc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637d409c22519bd20fdcd51b2e9e19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9bedb0b0dcd80db8a320dece133e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e8cf9a09a2e6eb4337e16033a3ac0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edeacf1299fdaf959f96208ee4c55e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ed9daf95264a91133f11486167172512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4412af212c83f25908da903c1c915513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3557f5bb259d6775a7dbb3a7315e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc71ba497de9a9f60c42377bcf0ad20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015225b55c1240919ea0fce98d269bcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83b5f9da2868ebbb35c62c16d80480517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007016644f75786ef8f91e3840eb611518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e8b0fec2d1354fd97d23cf56aca8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708d585cbbaf4be58d78a9fbf7524b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9063e6585fa4537d3d01b5fb1b66f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e36b9df8131d38587c02679fb7e8d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756f63b0dca4aeeca87c78ee621286523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8bf968a20b92045863fd7e8678fce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28dd3371231b50ecd2a01b9ccdb0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9d798531ad73231c2a9f31308aabc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd20fb2e2bd4de2b285e7197604d3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bf2f4b48228190349750d6b1d0796528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849306f7c0f8184abbf9be1c46b4eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef38fd4d90467d3fd69267ad76dac6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eac0c3e398cb2278120e7a6f10cab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79b7f34aecb8bd0efb3549f64f948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488aeb2206111c234fb31573589a8e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902636048fc5c7de6163c4ee2d3e5cb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc99e54c83f2ea1d9fa55ec5c8b38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151501ff363b8443ca305dfa4fafc1ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7294e13d34b4b9b3db7c611b29bc64a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201021cc68f2a13049b3242e0bff4f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2be52109e36512471514bdd540459539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869177495a5af55fef085a178312e757540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031d6f6629766c55a15c8e948990ba1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1224045dd379d39131c6719787ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ede5871d5575761fc7c9f657ba0ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c1d1cc60956dffdf8898d48cf791544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0548b5e922ff6ef6c07fb85c481dea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d3879728be020febfe8c6b15a50f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365160e48064d0aa398d7e3f0ca2a8d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c4686b04b4f81842571b8224d986548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aad06295d190273f396459557035b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ad78f8f319bffdf5a923ce1ca9da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e1cd7c8013936e6b3ca5739117b73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732907aceae661589c9b2f74c8d46cd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f991f450439495138ecfead5eb603553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67d75bfa9ea219daa154b536688d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7ca9e41e0f2fd5039e7b20ef28a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2070bb6e9b38ec69ea1cc2f7e92b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f33ac73936eaa939b23b8c380966f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8fa4c2d7633fbad65be683106a23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac616c83f1014dd2d1cd76a83ecbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3995508a613f25f45b04947d776a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20811c0672d6d21fb8cb97dc5168c0dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e48839a17edd67bd4de8d70b25be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2247669a88b1f4fb3409929d218cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd85b360e094433a422dbace9ad34bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a9779bf8ced9a0a02e27e084e679565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddb3255f30a1f285e09f178efb1dc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cebbff654286f76a19a7534688fd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279c404e5a59facf5ae0bd8aeda6e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2713e378af74ee676f706c51622f925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f94a65fe3769b6801e7c3b3600a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc764d8b8fdf8409479712ded570b8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8319e85fcf5b1f029dfc7b1e4bdb041572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbabd55f16532cb0376228ea6265e59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a7d165871560a92cc79a8724c1412574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faed8354156680456ceeab63146a8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db3fb55bcb38d8ef86df4e8413536b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdeccb2aeba0a0892f670673420b31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dbdbc6b5539ef1a887e264d202d86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc26d227f56d23e1c4b898337c81c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fd523183d271bb7659a952c58e164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad1762d15554b64d440bee4696fa8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921aa945fa6a531ec7e531ba809b1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018954eb8ed9498e6b37829db307d61d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e169cd0b20983772dc1eee956557584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed85d29b3d81924deaf5f8040e8e74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e01b738e250e8b01fa8f056e80879586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613987f4d1e4abbeb344af66e5f073587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2c028b0578230eb7a1e0e2d01800588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402316435ef92a64b43d84c4d8dc6a24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66715c07bf49e2be678c0e0bf0bae6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265df9c32859b8fc10a36c7466d962c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ee3f98ba41ac3771d5f257de74ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f712f5cc8aca5d68d64671691459b28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd59db8bda023ca4659b2c953f058d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f96c1690681fbf3592191106319f96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b14a8504c6d113fd86ff8f3699d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81fd00ced61e540fb7a24419cc9c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e9726eb8ae1dcdf19dca95ba309a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ec5c223ec23c1927ac6b81ec7c7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84408279d73f7d63dee795cc2406e2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8d37161902e0eae0a7178c960237601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4147888322ce6bc9c49e8a3fb3af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b24b8d7742de4a393665d63cf5070603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bccc0db1c44e5da7897006beaefdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a92a49b0549bdd4676bd4e7a8dfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bca3b827ae806c8091231f13b9b8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1859b69e789c722093cdc46c88a9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db7b067db1e880af45a7bb92f718f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb685b47d6fd05adec33392704a93e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc657a508249abd777bbecddc138411e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11959e67f0f9fb7c88fb9de8ea07315611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626a75e385720166c2c89fd1ecc0cde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0025da39379d764a35a2056391287c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7084d5e497a76f8d313d2bd0ffd930614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47dcdf9cc80f22a38939e4a54c3ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142ac3ec0f47e063f1a76da3cf984b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614f9ca3d9215fca936fe0376e111b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacf5830b7767b82042acfcba342ff1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29fdfeda2225b650130ab9e2dc4bda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54648373617341082814792efd9696620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd6052b0bb5527e40d0c279ee1f913621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dff8ec8ca49ef16d794a48e050017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4dd430d00c50a125543a5ad231e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299922a5aba566cccd4497d639c04f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f599dda93d232bb27c8669bd4014625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98041da16ee3880003b5062fab84f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0f9d5fa9bfe5d1e206abad930c1ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce188b2417e9a768c287858c41a4bca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa0e86a68c0b6de15961b23461bdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325bbcfb3e3549eff5b622cc593e9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466bd9d84741d1b263fe0f3df269471631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f66f08af6f2d97965c0c2ed549b99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebb26f50800dbf1b8be88855ed2e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac2e5294ddad10a8ab345d23a1d48a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab3b03655588070f8a04fa56543abe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623b9514fa87390b36bd98949807808636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcce286d84cfcf10c6d81bf5ea8ca1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4ad4b51cc71b7fecaab43a3688d77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76308f1f82b00224c13657811695d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6a4eb6b6d19146bd74bf04c459674640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c140e3315c4518ce26ccd614d2f50b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0429241a6c10b7245e0b76e17863642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee78526a944c1034d51dd488ea574e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b694bb27b4bfef258defe379a792644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a8c44d1bc163a4157a7e4b39570bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a5b1231d4a12ab206f3c88969e489646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900945a0c75cf80cb0133cd53e8f4305647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f013fe05e789ffb5578673201b4e2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c889c206d0529d8b42c6e06643c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29128a2dd370df4956d298cc05adcd98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1be11c84e01260aef56410047035b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b0ad080fe2896f5ad5ccd9cc07484652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788f194988935e0ba985e9b9907e5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540b3766a81d3913908663e0c0a148654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268bd09e1f640f886271412354a5b1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e591e0cde1e37e8975d10f41d3337d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f428f917f9a0a40d2b8c787bd9d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343beda23c23b279fe8b2dc4867fa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2510d3d94cf03efd84868492fde364659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63096bd3ac2db3a22dee9f8b5b3d2a73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3f800d96bf4100c64e2651ab81a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0371c26ae2b4ed64e980d181526241d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fcb5061bc1685d43f04e3efb251b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c55ce135e2a38923774235251c9d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfac4e8105be8fadb73011967f555665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5973f01561b6b1f498e0584be273ce6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a989c4186f4394e764cf57423eb58b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f696328508c6123703c662ed1a7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264df55b60e7d20efa282f684f4ce2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e270008e9acfd68a35d2c117df24cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60a5b0d64dd6fbf10ee82d1efaea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9754222bc6758fc631ff7b4dbc54e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5a3dbc6cc49afdf968e99cd2bff8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afcafa6dccfb42b31e28ec9f912d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326d5fc6b8ba0801b06c612ecb9438b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256171be55ac6fafc064b364b0bf50b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ff6d250796fdac4c6d1419fb2a1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc8310a3dfe93ed657cb58df1f8a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417257ce0690546bd917be1babdc397d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531673c40292362ae4a7fdf33225e1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4197a5c14f05400d5fb1074d2930cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373737f93e1946c5150f8c010339696682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758aadb3aaf59f71f43914f0cc78f19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4a7318e887a3060e072a1636111ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a15d3612355c14a28e1090624e6646685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fae3ae3639374c9e8a0860a8b768c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9a00c58eed053dfaf4d3c34053538687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7b4ebeb1c1dc4d16909c0549a3ab2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217f8403f392fbffa548daf6948ef81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0241deff460aa8bbf2065eb3130863690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69df348185b8371b12cb74ad9fd13f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f78f461272b521d9127a1f4feefc77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed5a95bb87c80b99811d90e2c8c08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2974ca152e0424e7366399554ab55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb5209ae7b890c37713f4329c30ec3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fbd65fc1b8c723570e8e81a48cbc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086fe3e5bf96873a68f2455080a0cfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57043f85918348c3515620584c1c8e80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2342491819e55b60ce5fe0ab150c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a483a3d0f661801d5ff5b4b50460c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e93f7b25914c3fc9d1454e8098083701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61df26e5347d0167f0e17261b6ad84b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4f10ed3853a9420be313855a4ed7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7d8ddb904aebdcdef3af345e42675704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c730ee6eec8095819d7fed699ce7bbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5f3282ec8cae3e64b4f526a83381706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b722540cf7fc5f58398e4f9ca597bbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03d5d77b7c6c4f266c2be7cfa77b27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00137d0dd014951e89864a369085e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f43cfbc2334d5bbdb49d3d26d983710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52db92db5be682ffa1587b91c029f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc96c2b0908509124f5c175925401712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49e5b0f790b769bd9a2f064fbee57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d675aaa8392c3d577a48dc39888db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c141336df3a814cffc874da325ceaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46fcd2fc14e05fa7806c98603d7e39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29390631322c1181181db1de3525bca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74e3232aacf69889553b28c278892718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210ca2f541cdd024f0c14b1032f720719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26486f58f41325ccb9ce5979a49d36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd71f0d37a0af133b5009cf28f723721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee6ac9842be21dcc908f9770e4cf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b523b0680e9f692a844f30d35226f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925263b90ba4fd7753f9a1b50e549ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88da487ac0b676f4698bb180c87fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed60fc015115539a5e48655aa270d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf5b1a8a8705ef03e13492995b969f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd7040b7205ed2d5f73df702fe71b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e127ac0ae4a443762cb1f51fc7826729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877826caf9e49948de3d2613eb3cba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c604aacdd278df049d54a81b925737731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f3a53e63f24066066cc1d83da358732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8b9b47fb4dcc7ae4f911ac791840b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128170a8d963b6ebd936544ca798a7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fe7ed8a7927db15ab8bdd27f1069735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadd7328488a10ebcdc5207f25f3b38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb76b8af187258e4e47908477c3dde3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9313c26844d8d9504a6606af4005738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcfafa4f11107cabb892660e00674a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420af24c35ddbb32d455a1fbd3c7aaf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9928b44a3dfad5d3b27b24870329b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b9311aba2f7896626cd6e60a946b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b86438b04135f4537c4e508bc8aa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1c9820a02bca41e7026592d1ab5e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f21f996cc2c7a85160da9074fc2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a3618e0df23e48bd581936f09c897746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157fd89cfb4022393bcf21f91a9e139747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40af351e84c94f04c3aaa6146a929c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00006533d3151d6d4d513979f215e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52365b76595fab0f333cf63c0f33a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7be02a915cc48c4e64dbd86e7b02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ba071c32e2b73c5d0bf776eb848e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102c77dfec740df8f94b3e76076693753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cefcb59b3a8db1cc5cf2bbbd571b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a6010b4e3559cb682f494d27d6733755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924eff2919bb213ab7e07006c1f26a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84405b25770b4c82b4795ecebf21fa6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0be405204e2e026ac32574367c8a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45389a145b88991bff70e0ca5477b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb275400f3765c62d960c1e2f9d761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ad7abb5baccee8489222e36579082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3e5ccd7f632031d94be04dfce67e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbf2dd0dfad973da5b76e6e391e8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a608d3b735d64a656022a2360b7735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae317a9edc6d72c9d8afa6995024a5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da2c53a92f15de12b13237472e33c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877875a2391b040f8d3bd23e34b035be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d60a2389a2dce391454b94ac6b9529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10840c3af80d12fe8588e939ac12e4ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400af6d5912239f42843e6d697b41ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812029f2c11852235d53c7237d14d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47b5d355bdaf39f10de369cb9070d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df306c8d0d9936f4961fe8027189414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970494edd388cd083db5906119a090215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eeb016e28b6e4c3d8193800bf5db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500763f0311a2be4ffc16b533b8a72c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a107f0a7c7b025fe3d356a0ea41418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f6d4deb14e59f7c1d60745de009619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768709f704da233356d54864ea92e5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23016cacb26e644def67d4ebdef05f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92990d9e1094d905e7d787c04c5a7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a097698d9beddddd7d032bd82ae44823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ada5b6ee6031d02cd976e6488a97624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd8181f371cc53e1d8fcf2753c2b5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573880193afd25fd73b01d64bdfc35b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947090ff50027467cb9d0deddae4f2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e53ccfc6615cfc948ae10a816094e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e1504b39203dc62a1a4750f33a9f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6833adc1b15428e1c396a7b1ffb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753bb739ad62ccca96c5bbccf59a94031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a2d9fefe9041ee255dab355f7515932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f600e1437ade79a8728cb77a24e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b235ab4f16b8ce4d3048ed7bfb8e8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecca94ebff0cfdd4228aff007046ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a05c8e3e8c4c27317ce454fe295036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a9867d8c3f4a441f0ad4d2780bfd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38193600d688e2ac2a0d00881ad9d0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd3391e7ebd0a4026abc87a822df5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e64eb23a909a4a32af64ef5b01f8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161af7496e15d1c81625c62f12800941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a42cb8284505d433762c4acdd6d28542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd4b524bed0b350e7a346c804a73d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3668493319b7a2ac37e37d2ceb8c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb35dc3663cafbeec055dd3ca1134545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad72e127a2fab2ccd71e4d6f13308746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2d588d7cd43ef591718a51e23ad647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9f41e95487c6082e3bc7f79cbe0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2dca6895d3c876cad8e7446323dd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe680f4a9f6281df7c68e173869124150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2599bbd76107e34ceb9490aa4200b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c07cc6ae3a3cada9e996098b1791c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae95dc1b1b14ec9330ca9b3afde5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b860c40a7d1191da2109f1c28617f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4cc3711f34c90fcfd45cf179f131855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc98ecf38e8a27e12cce0aecf2d0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a8c2d79d5133c50d89c7e7c226cf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a255f88435338177f55a0452449f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58fe24a93b6022ba4509238601acb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f0ed1495cde6ccbece19cb8cf231560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1b2023f23dd497b2dfc8a57f362861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873568b381e215a5ee19434111c55ed262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe2d36111af189aa962c20bd6021563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae22e6579f0f450f65a88f7a8f4d2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713eb11f6146a22340857a1a376dfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e249ef10c9347c6f22d9a917822b40c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b1d49925cfdacd82864e8bf9ef80f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2492c232ae2e54a241b6b804173ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e46efd063a8c9f7fabbe7c72d4ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcf3471f239b8a65244f814cf1dda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4dc02cc30d4f247688d9eb55c31971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b102e9bb9459875db412db0bfdeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a671ec33a7833b95aeaf4cf22c61673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ad4c42e1196423a78cb417ec0e6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a29146d376b5faaa9cad52b0f21a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b241ede24f72ec1d54d48380b9f523b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac731b29b30768756aee0ac9b28772477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0d9f96c733c3f47e6a47ff3b998c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faf7f436664ee4bbfdc705fecbadc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc7b1b3d1c05dd6b033e1fa192cd1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579db597331798267e7b1a0744629f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb7bc2bc26173a34d467409bed9a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5ba9c4bbb7af0fc0a1641148926b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e49e4777329af1e1195a3721d98be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b93591d81b0450b17549d264a9dd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94534089485ac3ce999c5ad9c0ed986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31a976b4198b43bddd96ea3814d0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee738040d6c7c82a13d053672c4d94b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c10bf72b71c33f88c21f7025767289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfbac4ed846e78c2b6f95a191ce92f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea04dcb9e0f12eea3c3e0cac4151791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd03daa7268b885c917f7d6959f00ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415483678ed64570839bf31d5b0f1dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948da01bc01296ed4debb40bbea6fd0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c7858ec5b8b3b6e24597333bdbce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d5aea41dba5c87889986324a7d3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a48efb4705f451f682022878317197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fae981365d94ddcbbcf36e659fa3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338135e1ea1c00208670f927a1fb422699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7117259404e8c4f5452c2b5324306100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a181753ceac8396fc55735adda37b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba429076ec29c53c65bd825983dc66b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a02d635397fbfedf6602a568d20ecc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e33968bb4770e7612d7c47a32e8fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59d057538aca0f32dc2ac6146525e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd4f44ae8c9a527be0fa08998aa35c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df17aadb590078886779c4af900792107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db498b8147153f4c67874271d1749c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c28681a6cb70918c3ace9177271d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b344d2d193d0e7e26a3ac6ebc9c0551110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefefc1498d77a2bfa8c3d24a5d074c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d9ffa43cd9c140840151e77a19e0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca89d332c0f9f417946b5f16bf44c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787de195ead88480e369be7fa7d5e8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e9fcd790677113f099cb51048115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f3abf8789fc2ff0b207bdf8ddb6d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45033f8c47db4461fde71b0a80961f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154053247088f273621c10be2ed2b51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d42cddd4d1fa36492d01f03259dcc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6c2e29f74365ed0e49f6d104fe9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d8e5333fae64810ee16f742eeceda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01142d32e5565c58feaf28a8cd37ccc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3fa60d6c796bdaf2e2ba481226383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850369602d14ed61ae7e27c6895cd3dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74421bc136bd2582a724255dd1f3e0bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd4fc249ed1ca4241f05e1c90a7071126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2ab5a19854930829c6446b4f2b04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090929528ca1141e8257b7839897259128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b788cdd55d966b2360feb6a440a13e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf06ce818a0bead204b5a0f81072f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd86b4b3c4d4b195a3acdc8b2c0ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687770c613e9e64e3023913f929a3636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7374ab6a794c4ef70ebd88cab025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c1041e0a8b91d3eab807d7986938e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cb05df2bb129bce5ee9a40f7048b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736808df4ca22941bae52f837d8cb41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21953188569ba5b2c60a97feccd783c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86a2f99dbb77939588b2a9ec393e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f8b1592230a9c69f3c7e8c76f8d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baec282be71b96de632730f830c99b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb0bdedab1070d24e3d99f23f78f27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2447204180bb6bf25aa54e6b29f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b424815293251bd85ea0b49afc117143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59043f6661694cfe1316a4bf84ad49b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b526ebab7defe352f967afbc1edb885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf783e6ab0ebaad308c494148c36334146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd873676609fc79a143ce8c61b6fd01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd2e453b69d7562bbb300db1e371d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30199232125ba4f9355ff1d3c39d58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333a7e20047259502c1117d02700f18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d058d8b7fbbd072e5b6a29ec3b9a85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec5b030fefa196c1d4f5f5dfb0c8d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03403b54f09c41704e9473f2c830a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab8baafdc1768177c92695c8bc6982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98236a52f043174486bf316aced3683a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2237ab9026fb887e5be6865ad3a93d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed5a9fed1162542c49d9b2a076eb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a7bd54fe6cc8d1a141590f300102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab9e0ea08085090d964b1d4fe921d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be320574362fa8b3348604272d462f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baba4d42bdb9325c3adf6065bd891f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e31c76595cd4d4fac17b6b338d48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43237493cc297b39b932fe1593037c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c1fe10388e5884fdc7dee07cb709164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51926a8e50908f58f0dc2c4f07dc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae126211e3df8aa844279004e3224166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005edb630bc892ae2f5d0083048b15e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb8e6b6d94047f119b7f9bd857e75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad23c875317d568a0a999d9ef6caf80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae9ac101714b4d76d85b068ab5650170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33019f2a4caaf97c5b1cbead069ebc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a3f18789cad1708c16fc63b909e3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4acf44e7929233b61a8f0206d80d68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae91ad4ffcabe764b0f3e22593f264174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712c3c149323d19e8c30c13b8fbc91f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363057a83d87def7c389d5417af531ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920af1534a1a7ad7777777b6da5c3d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4bd8c2d6bec94d26c1a2ddf81b494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b583e2b72a2b38612c7a658f075f14e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9162de411809f2191e728689555527180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244499dc0a2da5c3b48d0ca3a7a1557f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f6345beba20423dc4602122a96ef8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545bf506e47547bb69d82c8ce1ddf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07648259941c656fce2ac544946bc53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df6c540367023a7926391f61a6e12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5add5d993b0f2dab5d5b1b2e022d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f779a577dc5e193e4d4abf4122520187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125f4d0507ee7139b2b758621aed40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04c2e48a8d3385825c8ebf6c12543a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89cc41ae02881d59ee598b664ed8a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09a5d1f044283dd3fe5db101556c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c2add1bfe736af4d5bbea3375e59d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e8671fe337dc1f6cb72f9f18496ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbace429f629fce0fa3589969f737eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285c75382abd4103b89e74a3b7b7df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a6315959fe54c53bcadf343c957c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40088e56f6c5e42acc09cbb71a441197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bfb607615718a9e2b433eaffd210f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf115594c5bf38942b17f73a6ac684199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df866461559531572a71b23c015097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6561d45c9eacb8a55af75120650c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756237b32e5a52a3fc6188101ee2205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291291e37ac235f05e6bb40a59c2253203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003626a29a4c2354c1601ba3df0fe5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b8efd80f8f5136e6f654505235eb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6940f8984046ef50b4bb57ff5b0428206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98e478257555a4e97d6fb9613b841207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31769cb93db6908cc44e70e6e1c1a63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3245ad5d576dc854e9f9ee5b18ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714d1a7153af3edfa9c92236440c95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17069ce51aeb08f7b9a0cbed39191211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf32d5a3c94d42ef23ca69d87dcf6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82302db07e71b56794771fc4dc9acf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadbe7d2acb0db05f31c2fa3729322c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf68d4dee413286065030f331c9d0d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3d75e3b69860aa605d144b533607216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f085bb5909adbdc8a3ad209051e9ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d96a5bcc81ff7a701b48baf47f3b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25f25f78c187213b997250eadf0a93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562784f2995aec3ce4c69de3940236b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15724478c648c0df23d5800e180a2750221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b21e8dff57775c6715ecdb6b73d15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f917226094d8ecb465f616643abdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d98f79ebcc0549b58a19738db302c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59810a81117383c7255b9dbea15f77ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc6975168cde91c7798abb49c0086226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07a7a397a1aa14f06da8313e46a36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f662eca362c47aac0b85d337b321228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e817154251fae87d3d487301601cb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e3e23bddb1de032db42a5cebb0e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b78c830e5e2b17727a4d97a054c7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845cb7d2707c8c1c3abdd666fd790a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4818cc6d81ed2ec3275ab31342bac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1267ec279707180d504c7284e25ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283cdb92921ea768ecc31fa26a77163235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd3253b11056a09b4bd9c4e82e81e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68406ae1853187ee27535f13ba3b58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc6de61e65f531fb44732934dbd8b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600e013efc549fec4e60e82242d2ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba07fca1b74801e703c8032a3a3ef1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e056d1b0b5a56db59e4b3eafd0caaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b16274d2c93ec8adc77721cafcca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd4894495627ea139ed3403036946d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a627dec463fb6699ae8e023a468ce1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710972a8227a37dcad8585d9db0ef7fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15696f2cd35bf44568afeebb8a308246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a96f598af4648de1143bf4bfd7fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5999b5fbd3af406136e86aa6907ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf749905d1c8abc501ba70f048c35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902ff2495ae506fc4884a57578a2a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c4e28a423fb144fcf1175d66cb156251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb534966e606d0dffd663bfa47c244ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd342ef50a033ac0c1fa10ec8033d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5704736c399b5259826e1919e36ced254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c17bc533e75cfa547e92b19462da0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3246275e6cea0aa5145c36bb39aa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f221f61a2a4da51457fed5aac073820257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e6e9e766af932b9f351e958a887e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab599fa56913fcd0bd2075375956da6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36398328008b98724cdfe98a608a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d1a22ded39b92405cb9cfb5cfee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06568f8978562eb52cb7da4955062be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1848f2d03da2ea1d71443ce3cea8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f09ad02b04b3070092f0924460de1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f20f50412290f64dc43dfedc1154265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc12367228c069e08166ff6a0e85e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481d1ddbdd0ee4e28dd26d53c2dd95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2453588b4cedc9a8589bd82d5c5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e2d0a6b7f63b0911ac61e823349d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b00cae97d5ef9624c3915d4a66d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41671224a85a205fda7eba69a62b7d6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feae8bbc79396f8149401b8555a879272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3edb4db7d52e48e841fe1ee48df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70542da54a674d805a0c06f785338eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90174c3eb006a36a9def1bd5473372be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c007b5a6338ace2e30714643ae84ecc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967112d359250107cc7b3e2e837494277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e4b0edbf76a55719f6f47603213d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c13605acf5b6317eafc8149e2ba31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ebbdc84f20950d2da0d3d2d955bd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee2e3594265b7ef26841fbacfc519281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270bcf4790d9c0742978e44fd6107c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae1bb7e8b7f89fa40db0ed66112f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c361c65a0664b142a0674ed1acfb44c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464338e40294c3d80b381eebe509e428285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11b9dd4cad2af58e1588091cc0543a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ec357556061115f48b8963087d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8cab04066d46d939a1fa80850c02b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aa22d161458f99a181f2fdb5e3e69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756ef75a0bafd75e4cb3cbe69254c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a91cc68e235e9a436c710ba86a62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ff4c628669c4202943a89f47ccb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ea75b7cdda7d4816e80a06d0f8b13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82719727ab85cf5a3b447ba3d6b8f88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a97265396463ec0af42dc0cb4dd52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e29e9fe7178f50ef24428abbc62c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db35c13573fc6d5544d4d1cc95a36a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab74eac8134182ab63b49a43793a714298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1cd438cf24fbdadae38180e73ed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e61ca9617d617e8a7cc91399032e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f815695601660bee074b2d99ba60b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f79bb1a386d2f7264cf377cf4fb5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c3ff918826b962bdaa49cd89a38f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2440f30bcc39e8837e0216eb9489d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee32c9a8a034d57d4bc0a470025e1ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965c88c2ac67ed32c284a84420ec0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ed71c0d64a4a1d9b94f000835837307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b6b65dda1366ce24d02ca22edd2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7886a5acc6b89ff29810c86d17094309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98068d1d31fe09b415490137c31128a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a439fc9f260c9045c5ab63f664aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeca8c8afc2b15859648a6040ca4060312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157957e46ef54100e1195f9047769c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f247936c3fdcecfe5c1c3777d35da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb416ba26d2cbba11b84c73011d76e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0a1bb808bd9562cc28c75f1f83eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53eff9c356d9fd8ccd1178c6fd611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef5dc67fdfbb15a566236bfd03584c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0005e08579d8e007f7ec51df0a0e8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e78be146dfba09b08d874276b7df97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f53f0cfc4d462eb475120c249610c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085bc0ff3ff492dc412dbf373072b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea8982bfa47493f4dd4b8ca78adb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a086ab039e2ac05c530732139db44a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff308722134cdb74d8e2e87b767e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168bc42f83e03551b6a005d481b9204326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d4324e00bc77853065b1724f277a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49287f2acbe4e625befae027c597b435328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111948e3d7f0a08145d06c4d17548bda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8643270848e660b57ca85f945999330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb4220af679f20a6c26b91cc7f4e79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277e33edd5719a90bd97c8a6be54572332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c619ec79c63026b22defff1b0016b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08007988e022fb0be6832d516d24dbfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f14e3c1dd7d365358d62868380968335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f87d841bfd81ab0e1eb0d343cfbce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946e630d0046ace800488a0d24803e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccea6e7a24200570b98def956a0810338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109483b26879fbcec1df3f754ed4e8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b1dde8a8db3192981bdce1bd494ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe1ac41a5a66186b026ee1b4838b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7c7a3ca1b21da7ca684078dad47e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d2cfafecc42be63582ef7b329c27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c738b37942c5f27203d93a4dfc6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64795ac20336db378e57dba5cb25886b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ce8fb8b50f822bd0d8545558a5c6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72353daa5aad4bc0f89a368bebe7d75a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e8a70a2b40c1cc7002dd9db556c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39646f5ce0d620e81cd5ec7b6b4ae34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655acabafca8ae1073349c3db836dad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbb42cc6919966b7b743d593036e47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c59797ea132d89fc758bc9239b711352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4177d9599de7604ad38179d20e12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d9f438fe4618225f1d27407795cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bbdb2ff8a4ae7065dcd52155ed8bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ea4bc972a278ea5c446d0bda6ab9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bfd77c9162a3c21ddd1c3fb16975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910819eb244e245b96e6b3aed73575358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fe257dd8d5c8af96d18f219bb8dd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a5ef9794dabcd3b70cb8ee5486b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573446536a70a338d1f53dce23a5b31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd07dc80a7a53f6dfaaac5bb08e582362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49da9ace868eb97687fc45662057d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f95ec4dc322f9fe23b8e40a5d0f8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2efb66adfccb74554b0d7c85146df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c84e1ded8b622dc399a77945e084bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c017c8070357db96372a0f5790c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa560b5d0d9346a30c2e3c47b4d4d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743658ff85a779781e62e4a9fef8b7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f194c182d211c6adff76ecc8c0f81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c59e9e332899eee107f3e1da42d05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ef66af5dd783ed67bb39216e7b87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a5ea1d4e3a9a8d8fe31b9c93dedf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b00ea832387472cb353c52e3035ade374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c8aa0dceb75944ff2ec373f0f0932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c45d5820bdb9cb54dc51414d285c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b825267357807077d014b7e54da1047377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e11f70ae2014d031f93511af8a9dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482e9542d2d11aa0360cde9f5e08eeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeff88cb29ad13c4faf40ef3a160be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56fdeed2b71119c6e5d583cfc0ed68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738029b4b4141e59abaf7281505d0601382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772672cdf7be96e741a8166b1624b9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c7a5ea0766573d2a3f788e677934384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c3e771e382528a5347c660020d12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab7a138a5cad5bd09c1bacd1843c91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fcd1e610ff566cb9bbf237426aa7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25fead9291654a9ca5eb69fe97aa87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432c45723162f548d96e4e377f16e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275794bc94394f5c2bfe000718c374c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d2c70979691ad7abce37ddf3eb49c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd976c90a3d67748033b0cc0a85e4f4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69a531f6e6a0e0fa4185fc54770ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5e9161dd4ee23ea6eb3b39ebe857f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a1a3df58b7a7c6165890aea0ed72a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd4b6b1d5aae68f4f1bce44629b5bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf285604b02ff32efb18bcdc5d7a0cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4284b77994bd61902cfab9527f2d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118d5dd1446d3b0e9282e18fca76cde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09205451d72303a5d1b18bb26a80f26f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87ed0156d07c71d542f25d84b7a048401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38304896cc14b21cc78293f9c99162402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd7f234ab736d4697115de5c6ab3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f74807e8bc2b769bda0f1c63971ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1fd8e066113530c890ba475c2ca5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8821cb04f47cbc9dae23aa25a22c36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f800c875cd0ca3be75f07713c8262e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe99d4b83e22259b147e4665f64310408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0dbd16c9b8d81527098b7c2cdcd5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e375baedbef9773b02142b08493b978410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58746b1e55b3c1e09c99371c143cf89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba3ef6b45dd0a0a48136c78b9d802412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9aa12b0913337cb3efb006eb1ed3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55adf0f38434b8ee1e5f816808999414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf18e5584e25073473ff907d8002e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d532f6db47bfa05a4ee5ae97cb727416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364c923e82dffc4da2323514aa724e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43155ea1e93312a81e43605b7a4332418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aecf07b76f588b33a141cc2e0a0ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01b628bef494c16e5484350f814404420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552559825c32420074d4f03bd2387864421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7413117f0fd1f9751e3bd7edc5cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4970076b61ba0bf453fd91b7bcf221e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70198318728d316c4179b97e887291424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26a85c8724c3f967012a87b9b64a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d9d1b45ab91c8ecb0b72c243cef0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a247522fa92c26aff9f8714de13529427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d031ce9eeae56d2068522e3681d391c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64432fb73720fe9010d72b623ed7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b23f7b684e48380eac224f2b2f33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857275ce8d1ed891050922be68f30f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756476e7847ed0841f0f076b7815b70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e01903e2cf7e5c7b889e298d4261433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761132dc7d9d94ff18fc6b351197f12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dadf439e8bac90e554e1918e3eae51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3959849fd82fd4b635a718b5f140cc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b528bf6f40942f2f2bca1979bf71c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371dcda6ffa9f35926cccd39d1228e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b65aab664e89a2f2ed8dd25fb72d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473079a044d9ac2f6a99fd1c79b9b692440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae17f8552add97c589a14443888f21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af882a5ab2e383b4d76259f87c91e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366c8fd843173885ced7c1e85125bf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e57e8816bf7f1c933f1b287deeeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de6032c0023d1511fd609afeaff966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433acab9158e09035b0b3cda2e1b7c2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c81e071371e37c0fe78bc34e65fe7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477415b11b560a0ab4ea593354a8c50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e282e6b6b51db145a5f773de7749bfc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dbd24d8c49437121636867327af8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f225a405a65f955c440f559c9e41fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df853cdfb0e8c38dbab90ad213a8553452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e3a27586e374fbc46532e235d29e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70dc50e5500a1110b5972a8998bfb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86a2338df15be59a223dccfd022d0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa642e0e9494bdfc2c9cbb95168c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233f9b0bd849843872c93019f023d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031ecbabd189733a0e4a5b33c2a106d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655222e672ec4997af2a9393b2d0de08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398033ad124e600c9d92f6c035fba00c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a925a67feea10fee17a48801c253a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8f041fb5d56f502a64358b12c2f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde070fdbc5bcad8d9a339b000293df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda1c811cd06dea1731a4af4b3a7fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e3404e4a19731acd67340a9f966d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c8d1d1eee4d0180d0610133d25b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c8c023f4f1e68e97fa5e7e7cc562f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe765bc000e45b9d039a363cf8da72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bafc960543b4539068482fb1645e58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67dd536d1a75478cf87417fabef663470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae1ab2014145981994af5f1c29fb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e775134bb7026dc586d1d8b76c97d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e8924c95ed0a6b06298be9656b3e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d82531bd738c2ef02a5c019ac065f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0166639f76e99f7be39fdea58d4e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ab95784cb564f2da04af5349af04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bb5e7adc69163df8d138c04e81731477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b6c4c7d40a337f3cf081c05a6237478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7b73e4e988075f61e1f617e5c7be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ffb815ea1cb99d7cd557e827364e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0474da2adfaee6237ec8d6b97c85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1f153a590c7804e0830778dbc2b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef297b1fa8580629ca0792c9c54c173e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903eb89a908c675cad575c1a6228da8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12873c5091953b35ab27a02a351c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ce4136e1292a2af848e6d61a19c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ec6075c176f5e58c1618d3e361de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c09385de3d1edc768803de31375be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cee45acdf402bcd3d882763ffd726b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085760283416213f746e572f4c5948b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4838c58b6be9edef2a17acc73d09a44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285c663791eacee85ef32e9b501fb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410c0268742484aabf3976d6a62a6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c132466d272f01baf9a9834590c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c40d0c884d22f9002b6b12cd64bcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c26a097a85fba4e50a01a60f9c714496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa36e3df2b31337eaae6fb168f4ad9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f667167089846474c48dcef2efd2725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d185934470a7ec6853ecf2c996fd4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b45a4cb0cb0c4c6494af9329fad7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588c657a1a93304e67c4a881e1c7be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ee3b9b3d6d1189341d1b061bf7c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb654e60d536059587aa13c69a99af1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727a1dbf50ba6264ec869287171ee0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb56b5879f4c7108dea1aaffc69d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540e6e9ef55088c119f0d61b19cbf36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f1b6233a5c22f0fda6bec65f0f62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096740e0e6495b5465f6bb2576781c5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3c49fc94ad244a667e0eb60f0949509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712cfa3d9a386505f921a90ae2064c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e6b6ab97913ef7c70192b6f2bd9a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfde6ae500c3438b542efbabda24f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79672b74986b5444ba9e1a00a5c5e64b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473213caab543460dd5eb482a88b03aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d62782b0d3178b30ea01710db5441a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489d25aac004fe44be599bfec7cfb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163168d601bd6f06b7f559b03f03911e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1105e86c83244ded71fc4531cfcfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71d357a6c0d5c31e1bdebdf2873b22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd6d6efdf3073bb2193c7375dbbc9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553beb343a7f1f377b6106ba2d3a467521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47eea9f19cb627a0a823dc770af09a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54bc7da9fc78d79291c7ddc37292fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e59ee26522f8cd664a00cc52bc8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f46bf5a288042550ea9c0eff838f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f083e895f2de51935835257439bf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4ab6597ffcd387586699f73c1f8b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9290dc73ce9942a2c7d041b730132ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13235f33d5fd5cbef4b998a9fa88374f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cf0560c74102b2b661586cb43dc23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb29e834b52b01dc83d2dce5cc654531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f9697657c0bf007e6f4c05e84c757532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8df8c3663b9a312f025dc1189de2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403d2daece0f636d86f9124959da24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89edb978cac211e6b923afdbc0e78d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f218ba1fced686af8ab13b916fca303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c225911b960867c6ec8016504fde5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c6ccbfbb5cc6803cd32cc4d3c830538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb0e2ea7337c410d60af130c5ab54f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef2f3c207658626d1bed12d485c1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37f29a2b769e1cf91c9b40d89fd7cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063597afae6595b51c684e786be8e80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63089b5cea11c44cd019a009e528908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd32cf3b588f141761dd232ced2b3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a8d2add4b5e5230f548c2c79138c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9cb5bc60c579abf2aabeaaa7bbf47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa6501d41ca88c1d81b90af2a9174547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c721e10b2d9b2ac3ae946bf8c9cede548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f0be3bacaa1c07b5483f001acc05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc4f385c01ce72fb3e91f15ca2a659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348cc700735f9fb8b7265970bd8db2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e3eb109a62aff2e5a14b18b7552d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078306eeacbceee0c8bd438268bca1ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db2ce5a345198767fd690f3747427554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f6c2bc965e155298787a6f0b8169555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d7f2fb82ec854749b9c306dd70e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91951301d88f813d3eae3372eb00c42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013daeb79ee5d6d4dad32ef671c8361558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44ef7badb8f77aad00f1e0439ec456559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68a0d4ba23de3ac6bf10120730e2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f8aa64ff4aab0b6dfa55ffd1b281561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f0d8784dc93c8e40ea851742e772c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e0f60c4ca65163f2e2e2dd8221ebd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9483143b66fb5472fe6dde2a62c5f41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd89a9f0c6d738430eda64307459b62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9591716f324065fb64d4ee50e040f44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da72904d02c70c14b93da73f28f4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59427cc8b18be0ebd7d5538decf9878568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5885638553e7153e91fe3c2c974c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c2a49527516519473ac7719d36f1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01ac626a20e74a981fa55f6bd10e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4c2f6afa929a5d135a18dc2403446572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87218159c0d0b61dc4ccce42e9cba76d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a305099630dd710b239ce76f0d9c1c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119dccc7921c63bb4dfc5cc2e33aee6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888f7beeca206b7ecee3be18164677f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b89da86d3e2dbcfdf26c5dae8b04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef6416f4b33ccdbf068d633f8a14ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d025872b8e45c72525064603ce8976579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa3e2710d071ba49047923512bb94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb14934712ced1d48ec28c324c3ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367455956d81f4f5ee246a7924d13e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf953365e9259a62b0976d2f1bb1d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a1ac290f1c639c9feec85a07511e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b014050a8c91d894fa3c957ae18dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04104296376776f579380ac9b117a97e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f42c6e85a0287ba55433a1e369e565587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f45ee5814e8dff25ce13cbf65350a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7052b04484573781047c47c3dc698589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bc803327333ba8173a122b8eb1eaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795b0b238de00b231c429d682d7941591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e479df0c85ad4f8b8dccada777c3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a28df4668abe743c3c5b57114ccb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc18dd9914a5ae6e6658d8ae6fbd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3aedbdce8da3969e4d5eb9e3b68f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9642bac571a16dcf3e6f6a41b8ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bb949ae7708e58b6c4341490bd1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d8f91c0c2b45645ed25752d91afa7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfdd2efd912616ab648f5523a377e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae05428ce0e4b54acd2e153cfe337600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f65e5d2087b6f76c7501e4c0a00b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e8095dcecffadd970ba7e6ae62f55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98e7a0229dbe70b5c66a45702dd5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4a2dc10c2157d7001788d0cb8d70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bff772963b737e6ec82551cfdfc056605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c72db966d1e0633e0be30a7e53ec2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a27e14a8da38159ff5bfce724f153607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09b110d77f7cfb689f228989871b8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22ac9ac89c5745b6ebe1f7b7f61910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab838d58b941b8bf22abda33363ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a648e732101000eacdab4bb984bef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933000d67054417bd44584edc0a484d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53ebf2aa0f48b3e46bfb7694aa66c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b112ada93527208fc8db2d636bb96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982cea9305a2502f257158f3f36aa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f1035aa76960deba1279447d66e20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2307539bd68e04f8e1e9e16ce3f7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431cb3b2b14c67c20f3b1f9a56705a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e81905a1b8b8da20fa0fcc133dedb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25737a5e3267b9ffc39d7c6c202784620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e0a71513dfc942f7b0240dde07a20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ba758c671e6b199b81a534bede85b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3e60740901ba8e7f8e8fa0bbf5d70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97ea07b89c9f05d792b76b6ed77b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4789b4abc40d35d8e6ab2b619751e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db50c9aed894e421f7b761edb4cbc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f57d40297e178ee8e36407efbde31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae618c9ba7aa760416e4b0934a4d790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e82d5fc4014d31a6087f01da51bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae627951c1dbcc90c979712d25f9f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d8600f3e6dc58d3fed112e15ca65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f409a4ddbd022cdaa9395906f3498632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d4bc215ab809a3040b83abd47cb9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52fd598e2a53846f76b9b877682612634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74cc3cdc3ff83a092b8dd8c3fa82e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee96996c6a3023c4cfaf970d02261c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1bc0495a2a641021a2510665487d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc2aa9bd4f00482c594cd4f639f05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be283ca475f5ad9f271b583c2b4a2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278034f34e32dc544688260d9648f858640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87123b1e7bcd9871196f3333111e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734b7cc7e8c40c93beb3152f004782d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b6ad355717f75223144c69c13ea3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b3ef7166cbc2cafbbf025eb6b19d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac7599a7feb797045030dc0855895645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7732c88967c8d9c7f836d2a2734d57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f687c705d6581966e985f59c294258647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49b31e6d537de08384fc8cd9ad932648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35ba5159df9a23e52c3332bacfd52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38603c1b79bde793ff3919f09b5d13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc1b995fe0f9cb2c0d1bcc2801ecb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e563d550cb09288ee27991b4f4d985652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e3248a2f085236e76391a32fce48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf946c5f74697a20e72414b165dea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c696b346ff630604e7fb6030d828c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5daa09ef3b67e9f34d269b67331ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d537c0282c4acce42a82176e8155a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada9af1783fb08cc52bd6c30a8b325d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333bdcbfc0c06229058468c537a6ab5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e53ad265db24290e17a57387ba93be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07e91cd938aea4568eedf0833b196661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38ec3fa43cbfa123174bba4cf30af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8b9822b32cd486c2dd47490906f40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec582bbc3063fa0d7bae61ac2c3645664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461081407794a5a4d7abf5e4a0fbd76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f6ce8f3143977045feeb0c9d29462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cb0ac31ab49d8a116413dc43fa9f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c76370bfbbee214dff5e0e2b647be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c505c3db8f531944c1fe94a2c546bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301be614f47a13900de88c366e4b34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd9625dd9cf386477a06544317d70c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbdd6a24fe98e2b9dd1df514cc886f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6c58e84b07a9a30e8bcc9eddad85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57680266d24950c2635d5c001ab2acbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435443ce799edbbd3e889b0d1d901aa0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2997858b1abf1c34f2b80282681777676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f59a659de5ace079a690ad83ec434a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6ba025ec601305f91bf8695ec79c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a94e989eabb0f02908fb5593349af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a381e91d2aaf66ca3210e2aba60c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807143e2e7ddd066aa426da2c87970a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3779871bfe16614c5dfbb1f7cf2c3b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81bc27766907bde8f2a99ff77baf0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c6c47e11f74fd94b31e60136d5ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b1009dabc0b781e424a0a616be5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a02cfbd90a5b2d249090901cec9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e171d477d834d2c1ca2bb15dba8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4136911105c4483a8f2fae355fa016688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae3624939d9a7cf82eec3b4fae742689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c3b9f15742b26be2e3fd12a0d50e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5fb201a8054fd667dfb4138858a3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac129a785257e66add539fe323d7a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcbb1a8b752890058cf1e49e6274b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f237ec1f64547ff561340689d693f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd1ade8625f59323b1a7efc4f13b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e11959a6643c94dc11ccd60ed7fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29350ea74007571e53692a69301e64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eab77c4472759e821b04bd2356d4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5866f525132fc4e670bf38e2971a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dabd9783d5e9cb7a924857ecea69cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a271153540481f4e2fdd9db496b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937fb2223e7d5e5d8114b3ba4efa05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528b0e8cbfc36010e938d83cbe2675703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f1831b3750498ca70f876cc0bb067704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ab5642f3692141bbb5eeab007091705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7742b6a32661d8f07cd70e2399fb0a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b36fa7d0bda14c31bf60d09262e3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db27d3640fa96a74c33e601c676cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5848cae6e84b91cef2a9540a31e12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e41625afcad6ee1c843b47ab876eef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80a9da87e0e229b5697a3a86d1f907711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4c21473b01a8627ab4906f530f40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63a65f72701bc463c5177fa383294713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df286ce3709c7642f86579221f47003714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f4f828370ce0f7493ec401390fc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747042f83261e0bcb9e076a2623fcda0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc0f47d6f019e5b8a241767619b95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3ad559e92bc0dc0ccb3ed0421bebe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544298721899f4e3237c74d8ce2754719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36c79882fde5f9c76476785dc39bf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431f8df7ca66613d7d58887ef0dd3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b7d468a0830d71f9b067c1a607166722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94470b419f4ed49fd114643253388723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b2077be7075072ac59f0293d71d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652343d8f98484507f768e7d259a0ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98cdd7ec87d8e9a843969a9f07149b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c1016773cdc49ef2f2da30e11d47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce49e2c2002cf32d431f4698ce4810728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e09327482607d7b6bbf6c4a5672065729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab80e6ace52cdc5d048ecf7e63f8f7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4dd9a8ec3847a14c0f9d40ac6280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2b1caa50a0767c6fd75a2277fba6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71676aade96b5d62d398d8ea2d82586733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40724fe9f73e306e765d8362c6b15919734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d46af1dfcd5080bb60f6177b133294735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf615ebb1cd4e746c597945eb22bbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f3d70bfb8551b7d0ecb689026ba6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a28410e888dbdd4f16c83666fd4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f60b732e669a36732be61766f08e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66c728cbe09de373f2294b2234de5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c36f9bc4f1a38cd3a192254316699741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405fcf39d1e05ea40c4031c4432a63d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053918a55c21ca97d4f6297fa3194038743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e967fd1cf4d598e40dcf8b2a079838b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b381b867886ce3e405cdf05990ac9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bacfdaf8fb5c5339c6f2c864d685f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d95c91ba7e854ed2d8754bb33b043747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052140f308034d2cd4634b5d044c6576748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c86d47c472347a17a4982f5a53e1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156955d53cf4e6c9c04c08adf04bb04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867335d746854649cca3f3efe83650e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49fe39fc6d8a890854c329671466a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48867ccccaf0423ce0f75dd817b2f397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9511ba7635679376d43fc571601684b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75ad93a039fb3229980671b137fd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a6f452478bf061fd22af5a00eb8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cca4fa62c2d2aa34f6ccd31b8d4bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc5003002fc74926a298036d2a25b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6524b12f398e82c39454272d2e13f67759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>