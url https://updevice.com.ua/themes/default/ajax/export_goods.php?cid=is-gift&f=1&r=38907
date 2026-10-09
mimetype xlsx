--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc12318335e1a9b1ee6fd1a5872a6921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb9d56bd5eee1e37a7aa63688ff482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39273974aab98bb89e964a36532246ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec1be99d48458f1374816ff7afc7a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691569e9ef1510bbf305dddcfe1deea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354d8ad0a0ccfa83f888e622f139e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec5e31bd94708d7e7349089a463597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e83f7f97a71cf2a32ca3d9c5ec2888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b667b912dc3b2eddde5fd2587a886d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b559f650b066a17607c108c5148c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141fc9e94179abe5ef215a42ceaadb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad3052c308e55a1ffb5a9526f8472e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbff738174a675215d4c73d89ff98713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc266cb2afe71674c411049a58b5cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e44b0b40e2512492493cce6feee015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22195c59e97ffa65ae45471e5d57f7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed192f9a92930e3e5034ed6ab4b19f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f9a254ea5339fd0f9262dd396f0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00791674b7051f1260b5ea90c15fdbc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ce6b0d8c1da633e4e60e81f6465720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6091b25b116a3944b554486bdcc0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bb0ed37275a4516cb1519ef9ceaa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4850422ce3948899f409e8cf41d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6112166bd9580906ef253cf0b2fa2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7853005a8c7e3274a1edd3ea68836b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea95fea22ba26a967f39b7b5eeb893426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e74fd400b5e8432faa612365330e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e082cdf7873d111789b1cc478d1f0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d3382fe5549f2852aa88cd14faa8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e10577a658f92ab46a9fde4754c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb851f62f9078f1bb9728dc63d8cf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bc25990b6f56c51717381482c075932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fb0208af6195becd4206995c39c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11408e74024e28684c5192ebd1b1c73634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088aeec0d6dcffdd3b5a6435b7ad1f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c49726789690bf15647ec129142f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da844385afdef353c6c7247da0dd7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882d33a9988c41715219b607e0365038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fc211442e714db9058a78cdc2cb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f61407f0dd4a64702b195c1c96df440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bfe4421ca9019c819cc5aac32a54441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e654e98a7edd0a24349e2c80536eb9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290cd86e8710d19f5982c4acb1b7bc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c74565650867be1559b45fcf248644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cf4124eb7e6d453e73ee6dc758af945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6cfe1b097d7a476e6e5d85f20f5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18c0222830fc052ef2c06229b11f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5554a47dcf573ec23712c045976348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516286c032121be4d2ce7bff31e240049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d741f252f3448bd58167c916e3f72550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f6a44e106d20f96b469d3b2ece2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b620ada2b6b0149e50dc705635bbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56104164f14034e3bc347658432bb5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd8f5e4a7c316c101b41ac5dd039f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fad05da7acfa4384b5850a44268f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e7f025511d56588846c9724ed19456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f483cfa7f532c7e94ad1e39b4ec86157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f1d04af51dd5b94e25e52cc47dbe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13741fb263ff45338e274a7209d203559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60db382e6888c5c3cbe66d992af82b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019713e4d057b9ceeb71ab1f3dfe1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c507c4a93b4b232e4864b976ac45462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f08cd96267eaae2b9a89c8c88d47b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e36dc0fc9bafbecd22ba141a0bf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db307c710e45440f1fd8f43b0f4deb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f11536412b7e3e0e053b046e8a3b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f88f7d77ce21da1e2b923ed70388f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11629933934190753a5522f40223a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1941bb8f310e32a1a73f300115db1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f679649b743b63352d430132295ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fef2d09214613b4dede66a84c974d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e1d594e04eb9a9c9d54d2cd64dcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eaa722e398a7b4f4c14f68e04e61c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ec03dede82bb3af0837386070f2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daefcf531f95992329534ba5eb346ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75590ceebb061485b7c4f07bb8aef9c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680500d2dfe4e8703b093acc28599f6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bed3dd1dc7d5b0fdb542d74a113478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb1f767400601e9bb01c95e3758d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1fc073f29523c30d9a6e7fc61d25380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a9c98bf9faddc93a7867dccc6ccd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6c3e4d6a9df100223e1883a86d5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab071f077127f52c5bb91bceace6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378cb23d6ba5bd9d71674f55ecd28384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eede0c975696576b805cb5c4e487b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f8934adbed03205597a088c015df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab54ed3f685457312867616b6526087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a29443630591bc7f3b1575a37451488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c954cee940bac193d9dbd5e9bef56ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab52388510346f603714a98d0aaf9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afb7cbdf2609305ce12d1117e925c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347405e1cca786659269cd74d477a2c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c897fb5a86976018df4345c4982e69c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1235148c2f1ac296693869115ee6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ea764bba8c2d452b7a8ff3ac88a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb66c8a6579ce341aae3f265bc5d22196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e9bfa90da4235e233d1e76c692ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7090dcaa6d43a0847331e57f323298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a2db1e08015e8a9f018d3a06f73d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223fa59aaa3d50ca0f29ff8cfc55049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2616bc6509565076c922fe32322ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e8e5a125cb20720dcc20cc3056abb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d21607aa9e2c5fcd1956b617c3efa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0d1c979a437116d9ce31697b22c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69d15eff02ff94fc8111d77aa5002c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296b4406b5740a0f2b9ca1e31815601106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d81e3385246c06e181a18bb062508107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b158db27d7a68e0206870b9fa6460a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daf5ccd57e8cb664feba2a4d3c0ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba442b72b165d2fe0e0ba417a21c707110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45432144969ec8a0ab8a51767457855111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e085d1813382cba3d82e65e32482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0d1603b012db938ec895da8aee3cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce345d32415fef4fe67844c99263ae1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc492b53ef9a0c613551b099999f21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630317e575c24ab6bc72ec66c09b8c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19638d6a26785be2f7ee840278942117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f2f28712d55ff37db92c95a0f995118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e1216121da5b4614d8ade962a58e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b2efda02498c3d5e6d6cd37ac278120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b0addde8b02e6d7dae69c4aa5ad6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e1410879d04a82f279dbe1409851122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fbea1b24903dfdc56c52eeb9d2d86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ea9727027747b820972ed8d75a51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f142b5e78be2e624d29d34a62098c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5ddec666cc7becefe9e8bf0de115126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3179665efc371d85662d9f7a3c18a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f623652d018b856adea76cd353c9d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c7ee108121d756dab55eff868be7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1852f767e7e35676db3fb6a850038c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c254d22bd8358307cb791352db4f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac204dfb92933dfef9ca6ba85d562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14116a7ac4709be52f4c66d9d76919133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb2041537207c17b479700cf480e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298a3508305289bf9657243125a14b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c706fe80c0ca296c680826c31de4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af959debebf0620d4be0635eafec9867137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bb4290a45c48f2813e7abd8d14b54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086b1b5d0836f91d1dd14f30aa933e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214bea1887b9149c91f2bcf26dbfde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f9b219e9b7cd356bd2b8e22cb5c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795774511d42564683acbe17fe022fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd067fcbd26ddcf1272d1682096933143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12dac7c30002b7b41044479a0aa760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb04d10974a434e2f4afeaa271c9b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8212dcd13aed2da9938f3ca8deda259146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30131165d1a9c5f2d84da1be74b43a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c9fc2c135b25c631369935fbb0137148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b302a9ec051a22e02411ed9184fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6becc4acda120580bf22774a2fc3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e622994304720673b5847686addb84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644336011f9fd634b4b8f767edc377e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010519873637fe23482cbebdcda6b48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e375f35972d666828729f5dc515d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45cb01957d993b1586f1d5fc9509e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cf917a27fd6241af588a89eecec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb49d511939370796059de08c1a818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c1dbed573ecba95602d254a8a4235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63bca05b8dd6f306df5d09de787b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b518e4ea636af87ba17c872b219d968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d2483c1d7cc5e15efd35dae35c87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe955460009f1aafa7878f1491514796162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f585a5cec8f235a8622806c153ea0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51855a5676ca23d09482de99e6cd9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c025ceb92ca6896a4edc8dab2f6389f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebda99b879105ba6994051c2c377e7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636868fd4d3ed6bd57fafab225c23167167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a41f285028569d8e53f0e1279acb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed47fbf746cdab7a5dcb6f8c7ee28aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08463214d5298c5b6ebaa53211b7ad1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469a5049766129e0090e390fc9f13d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b36a8c27ccaeb86e197fd17d5f7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2de26a30f21d1c274536808fa577e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72056c0696568a32133cada0193000174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3657622b96b00d3408a5cda48dd2f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bab1549665e41e86f5a79db172fcc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b68711dbac6b6e7fec480368c32399177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1cbcb74e521b79e53500c1bb99491178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c26be8ff6baa803fa34507422628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c3fff76907b1e61753eebc5ee040180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea947200db1ecfdf315d954483b5b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0a6697f2e8dd689ea058d601d1f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548c7f5776ac908f428b0d269b79716183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da404fcf0d781db71e35072e7ead5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec7368fc3c14d836df47ae7b8b733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437439549a2f57d5374ec81d2541c4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d9580037ce98b5133f8a70a10273187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e9c882a60b672d8c316b168126c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b090128f78e1fc729bf77325cde91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e786e27e3b963ba780b2bfd159ca1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f090d46aa9e1f13f4786ab39c280920191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a3f8495b993ddb05367cc5d8d1a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161e05495df570d1fc0253b67e308f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05900872bb1ea30ff464fc492b6999d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb7d40714dea447a7ad8339cef3b48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d670a2033b504daec692c79ec413ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4419bb788ea5810d276c36029fa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf9df5dea00c4dfea12bd51c343fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c435fbdefa88920631392c5114dc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb335a9371967e7c92cb2c40850101f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4a999151771a49100cd806f010ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee911117c40b0ab02285cd59f3a0a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db445898329161c61158b676672f67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05decc868b0ef905f80e59c5fe2ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4bf89772139e0e26f373a2b1ce97d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7230a61504d53dd60bff96e7f5d532e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a23562117b0d1507c771e406c31f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c01f31796851a53c820cb52c23d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e834f6dc5ecfd05f67928807dbedd58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524d2e1d0cb25b2bd4b74c2344c844210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d274573babe3540af5b543d7fb919211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a66646023a28406592ad2e68e93e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684104f4e69d3e35ecf018d0c4470ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135f4ffacd802d6607289103fc5e26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e030152ae2a37711d819ced361beb7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53c564c0788ccd90301ff48aafdeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ba4cfb033b8dcc46df6800a225c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739ad18daa1730008b866d05d0bc560218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197558188f903865bec420abedcff3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b780734888c7e0b72121b9c66b8f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4251a8c81f7ced88aa28aa64dbe47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a702de301dc4eed1b984924c177fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1172430fadbdd3cf0cb264e3210867223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b397f22f00054df6963867d83d8629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e783287a23e57631b5133f6c50fceb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6acf787fc3f946842d37f12a21685226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f1eb7176d417bae3add412e88bb6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffec78ca16a6b08250059680bbf1d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f453c3d33193bd8104271855b940f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e3ff2b5440506d4fb3f0cc2506c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a57cb6683e12017db861ec208cfc22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689770957720e9729a22761814062085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075e2e9dd4903e6e3519715010a418233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409772df03792c973f97f3a80a4519b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039f2c9e20f984c21a2b5220b3fec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423961a7608a1bef7f30a07ed0b628236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc46e32a8cffa3892a9c5417fc51a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f340e3125e58bafc5b8c9c7ba44f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775065aa0ecb8990b592e46c3ed997f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2570a82a302143f8cab74bc6c4c047240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2f5681db6221cb914d88ba53da9b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4268f921a8b1b04cce70a99dc9edb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf582c4ffada996145be4f97bbba76f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a283a8bd07a5c2ee6a0a61c2f8c1cf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b82dd00e2f5b3eb98a5d2d80a307d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590e0a9ef093485f0c03dd213b47b25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b7277e15e6cf5478215e66af087a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f649074a4cfa43dc552423f01d2318248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0715eb035338becaac0085e786015e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609111677cb0336c16dd44671fa37c32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5d926d005f483ec5b7f68c9be984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5663bcc8a71411db79d3fa2adaf65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f649d7a3e4152dc61886248b4a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673a1a3a4d658948041ca782b85771254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8824b7b602b0239bfc4951cf80220255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd028f7f9920938fff5e7516994b6df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57346d9c59a874b6b602eef3b33209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb6c8e7d316422b2a20bc2f8065bb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ca8d5ea98a8fd6e84c11726ab773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58db6d96be3ab23e9673925f31934260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b3490010f5dbca4d9a9da22d19a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e902b7731fe8d3f8a41abf6d37cef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87baa8124c34c5df5b1e1e1ed3d16e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff42383078fea27bfe369f9ced2a61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64df3edac307de14cd401dba66052e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5248903a52acb789cb4fbbb1e029c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638fff54ada9d5421c3a7ced2baef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11f9f8da5cf4686578f0a6b2a62224268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f685aa3a67b6adc25109b4622555c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5c9df5d9b962181a0999f178a236270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba3e4e7b4a9f7daff00a803c0324df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f6465541e2e2d455ba47c942e293e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0f10fe10e8971f76e06cbf23d753273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440128c365a2ab775f461cc086c5fe3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486aa0ab5138a9623559de13f9be2ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da595f5135c3d2815f946b5349ae1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c05ad65dd63351b40df2c9dbe8a07a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed2d2c72df5a2ac12b926e649d360278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88cfb2be5d57f46d0b43f168ff5cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd716397222fe91bd12e02b3b31d52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03649298393fd4464b8b92fd771edb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050db606ae06665760b22e60dbf1988282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1d3cb4243745bee03143585241274283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cbbc78b76960e24ea0c9fc2ca7405284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d576df6b72caa758039c5997b6a8551285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb87f02927ca1fc574d22d3b0748032286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a76e19b9d9201cf15b090faea9001287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc334b5e49d77644dced8ea0b7f49d8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7bee986acb9cff0680b6c2e7e7810289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc24abb4903c08bb3176ca668bf901b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712239060279f9e189fedc8097c24c2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6c962252e816fdf42a6bf0aa99092292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc250eb7d8d6862cb426fdce39baf7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d954863e7c4746eb230603b0f98fe2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162833af4824494ad38605f3ee26e440295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057068b5f4af5348918a4498df14644e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27d1b74720fabe4af3b57f6bdb3b23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d8ca332be853e76035f7dce3405df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081650c1fc0d9ab962316906efc266e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea3c1cfc66e7ca258b807a9ce47b8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b9e3ea82cdf89e15a78d6f068db91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6a5ddf97547cfb77bc52cb749a4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d0f0d0c93dcad53f5ba41a5c2bf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020929d83728125e0ac4661c9452f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbca8425be36915d401988d57b31bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d096bc545740f505d96f2eaefb2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d20757b93c319cd9dfb9cd7bf5f360307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152c439af3077b9d0cf366a6c43da6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b404bc09f2dc45e97ecdcb26d1f553309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb00508a7d0abc55a4d054d0018ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ed291c254652877b390bb0e63652311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4af2dbb042f74639987c3e5511386312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5c949c89b67af798e09a53dd654f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463413a0fbbabe79db9c5195aa5104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427cd89b14b9f8915d6f31e335eb257315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f513f4d3f104e10a2cedb1115e7bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37324d9a06fd094c5caef97709309f8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56a99847640a006aed6ce3fbe75e04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b08693f40100a8e2becd82f6f7ef1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08a5599d007d90da73fae36be6ba6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9406647eb607286180c64307bb942321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d40203cfc6c8f3bc132ff77a20b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39961debf4cb69499de5d0b0067a1c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c6d4716739ab930d5cd3ce743cd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7e209053a6064e1424fca18b039a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085306cacad8c0e5f1781630f9e7321326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f99a6ecef24b867e4841e0c0788f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727e980483b87013e0f9633ea9b380328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a6817bf67cc21c2c8ba5d3eecf6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b64962607e4ad666f4bb7fe582b6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316bc792b10a34314356d4e52b663e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b890c1643efe3c8c2b5fc3bbd082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e20f603c79eacb307daef514cc8eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b867463f02f70d79d6c3a65b42bd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754a8b7c1d308c4753600761b5e535335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c4c5285332b3e5a682d84c0b010c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275d92156e3bc64fdb7130c70ccfb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1cdf751a60e73aa493578a8de191d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaedca0fdf3f414809cae6f76a9d30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb644778ad8506c2b28fced2fbc9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b27cb02fac6083c5210db43d1299341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb63c1ab803aabda87a6ca1f3cc4bfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa607dd906c1f595216c209c3d5332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81d3d03b6b86632450356402a14bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf5b0e21c9391f8352f3e31b75bd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde5bbca377dfc6f7f44cd53086f31f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493334a06ff1644428ee55001108e8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71941d34f1f3734c42bae9455e0ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff4883a01f5cb598f2342430f13a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d2b51678c09f62889d99fff5d384b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f5875fceeb28a849580a97dc7cc20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9b13bd148f04cd147fe5d56abecd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8af74dbf8c68519b64ef0cee0808b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ae5ef485a0f46d05bbc0a66c2353354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038afc4a6907576d64c26769cde36b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59c277f122296ebcd00ef58e692389356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffbe700d2572286c8291aaa23789ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d936e8ac8898e935c6c3de6d1ddbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c2f7677477933cdee64201d85121b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32acc6379fa9fd9e75e66b7d641b5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f343aa4ad1fe5ea354f93bec9925cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd126e79bfd5267c0bc3c019841a40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f890b55f72a55ee8383f91702580fd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae279e12cffef38de0556c25e22798364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ab780d2885c18b8f80ef308c814d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2ad55097d66b4c5f693c7f78f3bc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd26bb16bba7bf5f59e71bb818e8d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914f8c30586b304e08fe50e117e736368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d8aec1ccab0377d4cf8664b181d2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90965e1a71f0a67cc6119c388f682370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59891e437bde849fb1a9ba5cfe901278371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab723533dc36fb1bc75842dca56e33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da6facf7452bf442e2d9bdbba64ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a60cb48652098c9ac1754cafbe59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e73643d6798bef93107753deac96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1bf1112338c3346ad139dbad7b5ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f45a2dbaee47e262d70cf30e4c4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dbc496b3a8f00a4041e46212031ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6dec9cb92bd7433ba8af392588b9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1922a6b8996acb174e15670265cc2cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48f6ae9c21803a074c76e194caf04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0595ab2f783966d4484c15cd8df1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ad36811a192ff2c4f2e49da29bfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47458c429a1cc18dd289b67b9cac11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b50856163d31ed0d341c0cd5bfa5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a646b6bacbee73f6ecfce43089449386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cdd01fb79222a2803bd3698d428a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1357de440fdeda0dcbe847c936f21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945957f630cd54f83427c0fe15cb3faa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0479389752723ff9c2c6682fc066b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e426eacf7c09df35164f7afd486a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f11afe16c2b76eeea33d6982233b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee97b95728842f4a9b617756ddd16a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234661afd2ef640555782699cceb40f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae0d5f90300f1f485abd3130e02c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010bbe0cc00c81a411cb82acd06f828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e73bc0f2fd230f45e57d706302c02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c84767238069fbcd96ed1abae935398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72180985d7750f6da612b4eb3fb9bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1215b6b818f1736d3ab4d72e005b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cd7ee04811281e13f115ad6e39818401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f7e5eb6422fe70dd898752e824cec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa01014db3e7b87234bc961f334eba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd2508b781750588c2b55bcf423852404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6355fdb8e9e6af8fde91d3a8731ff8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9cda4d01918ccbdc566b00b9b4b0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337523a1ef0780fb9a3e6914ed62fcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf52fbb76bac8756fb425e4c435be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a59e43e93b8efadf47deb28c6d95f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2134478a9183e7e9318685669341410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c365722d765cc35a8fde765eb83388411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f725ac92a2b5e803740dec67f649e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e20d6e94aab8b1dc94c439c24cfef2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c328cf79b5a80e667449af9a8ced414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed932120fc606d01fcf87582fbf70428415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f576d8cdec6d1cb2df96786d911a5c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2697697da58f73829fad28f9c8eb6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e43fe3396cca9a3140ceb8e524a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395290de584b53bbee94be247dcc037419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af537c4f1d6724da8b8a758dbb73ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f749b8a91c92f4f8c24ea151a1e7bd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f556805cbc7ae02908d9abfdf6f689422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19c92259876c62ecca7f8380503c3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa510221259f980dc40e2884996de9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46d21522aedc534ba0431d158173b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31014250ca1ca87cfb7bd45887b1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd523060062900f921adcfa91955ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c564d5c8583abd90947b259b44aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a51181de0d399ccb475f4ff500b3ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e4293391e0e4bdde19724065ede1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9b28073f964ed0e8e833d9652c98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae4469339df2f8dc1c14d6826b47e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2325d1fe70954e6b126ee779e891c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075c59ad3aa2702019d7538d0e8a52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92769c26c9af9360348b0c8d3ae1247435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340379b4225bf2aa6ff15ce593e1a6f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff123b69437560cf24569b5ff1ffa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda4ce30a726d57d63b234cbe771fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a062c37218c534fdf0a572dab5779439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe639368ce2cfbaff9027f90f6851297440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d50083007e60280daccd307ebad5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc0959a360367a9a7d4e55c92984ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ebf58d9a83fe45c58375bbaaccac7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef595376878fa324816c3308d8b56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74b5c0cefac7ca8301611e20544be4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e45333c9a55c28e270a360e51bbf3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f583b456bcd14acf6179cd8f5423d23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6306d340f1672170e48364703e5cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7333aa1df8d49064cab6c95635aa23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5686b91a7309433b3cafaad794898450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e4ada0b2ccd5859cdf8af78e6da8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b828d4972eb68c6df83c7b169353f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c7b59a9944758084c107e51c4b03b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c027769a4c29f1cbc400f3354584795454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8daece7e616f153302c650d86c474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acfb84fc92ce018b033ae8a62555d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681bfe8b16a09a8ff6c958cd7f1380457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdf62d029af92aa11f993a30f6a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa7a1f022a45a63b2826315f90cb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232b9237df35f11a47c8f8060bbcd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eb4dc6b67f2fa8263d2b6d789770e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f330c97f84a80bbe6ccf6f6bc0712d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656cb60d19fe4dc4d71bc89da1ef7ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978bcb18fd47cc2301abfae1af0c7d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a5fd66d0e76642dc5d8330ce2834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583219706dadea397a867e0fdbcb210466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc37111c193bccf5bdc5c11640e4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c2b6d7a646f2ba688d3f16cb9084468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47ffe3f9727630e067492f2c7c7887469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488fbad47c2b5ecc20d9e13283bcc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f6ca2c86c6beb1f43a03c013edd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7998f5d921bd699dca130c4b5f7488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d68b70e098c0b3ea4c6c7353affcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01c47656803934ca479621b139ac5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1d14192d55fd9a1a22ec04a466c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b30abd559695b06ee089f74734679476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff83a88d7084d73bcd022bb2d30b6fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbc2667b230ca47b1d58c4041182b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d18a22a55a24a4d1fad6e7535aaefd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fb90c4b227f08c87ff9ebbdf1b8b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb32648abbc3a202e10b9db4c61f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e48a8a824d0c47684fd590bc3026482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f049bc249c42a2c54ad52831b26c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8a21d21b06dd7c0b8eb8a9a26d8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911b42cd32431cf254e880da2898dca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886168d9687fd078c64dbecb1f23ec5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf08af97261d6003bc097e478e76f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9ba8dc52481de3ce6e98a9a40afa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879dee6acbe976bd9c1ff17ee8e0788489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b05b8cf1a72390c24457de4d811e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712cb809246a3b68e47f06436fcdb44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e478fa9119d89cce6378f6cefc03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333573b01470e3d648852e88dd5590f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8590953868ee461e46fe03aecad641494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea5e1b9b13694c7164db809a694e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d648e934bb49b38e5f7bd35d0fb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44764c0cca3b97ddaab3afa634e574f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58e41c2845ce60abfb61a39493234b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4fe3c1923f773af40859152ba0b1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb6a591376aa2d5595a9cb2f0b818500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1918dfbe54910e37ce9ca6664184ce5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cc5652a2199326b1619fc0e9c256a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feceffe5170aa9fd7013aec276161e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33428a4fab64d704125202a46e05b44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00d6e4e411e6e43b876d97dc004aae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b18ca60caa83b2b332dd8d7dea5e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352c02d2a339a8714fd180e7c52317507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc520210644f0aea8fbb9ce6c019f75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d9278ee25806bbfbda89a7cf3b49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6427a1e801e3e35550f2ab4099ba58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0407e4ab1e653274d8d51d99a529511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5992305f2e0001b9e06fedea5c1cb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b24969399c16a352762fb329e68c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c51f7f6d7a87305fff7b197cd8947514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b48b87ff39c170054bea0f2fc843d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc6350d7447c59ad0170850ba59a86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b049359414f71726a6369fda3e0585517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deddbc4aac6bbe619ad1dadc220447518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a4a8a7459951a97dce7bbb7d69858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608ca07a8d2105dabf71e2d72bd46d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc211fefca94f9a70115c07bfd7d698521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6627caceeed121ba0cd39f7f8230c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea1c14cc02b3176aafb65de044a53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3bd07293fce4963a6df418f45d90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa660d1a85dd69a6fe5fc95a6027a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76341eff59e2d78f22ff69642b545b2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaafda3172742afaf1959ff1b96360f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158fee4256995e0e3afb28486edbdb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ef8f74961a7b6754dc59ef706facb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646d3abefa92f411db2b1129a872d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4684c7f3d17ac5393127075299e27f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689163c3c9446518c775e33fb3e04c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60328c013928d4cec8b6744c0502f6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a0ab03e01e25f63d6f97ea8ff528534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612b85aa6ed3728b3f070dde50e34e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5d063a06ffeef970db9c9dbf4804536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97ad4ada9de3a6bcb6a9076d400d1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da489aa6c22081a83e1767f342e90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368d94f26b4aaeb9cbb2b350700da9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9a69cad471c361c15cc6e68044d97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367a9e8a8097dd1f3a74b0137c0533541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f5f8a6053a5d85c3b71da6010a04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbf6954e0bce77fbd76c15d6696c2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7674aaa04c9b03290bb20e47d730d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea53448f931f4c9a16575191343c2c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00adbe93df8e8367e1f55ce406cc925546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a6a49c98f6ca32b863ad5baeba206547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c15bbfe8170ab092b661f98f8bc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9608d24067bcd304fc4ef4179b397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47973cdf6d3c05c0ba51c57ba38784550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134bb9ad6df4b3d424e7c20c739d01a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb4203e3a10f9259279483245a3f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aa60be4291c2748115f688f4d6808553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaefacf5d86cdf5ba6c160d6df2502554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b373abc8beacff8d77b997e49f15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66cfde4543e236058968fa28bddaf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892036aeaf43b610d1a3b84c8d4629557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a3caff6db940846436a22e09dd089558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307f7f18ff191d35a49389c073ce00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c187272b632e300e50143948ad27e37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b66138214c02b6abaa9d7693fb5ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876028d1eeb3be08fe8729cf4e3cd15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d2bf5c97bdf741e0f98061ce9158563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522383b2f5f5ffb3b64c1cb7000069564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704adf31de987d1916d15444f8ebb28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d610fe9d4e71b7605f1dea432379566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0fb5a0c065a8db4e65c9f8e67e1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85e0b91f11552c6bd1a0e6577a4c0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe90226f89b9cfbec9e4d0c619516569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19489e2b0af10a0d14dd7f54b0ec15ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde938a1d1c131bf44d1ea97ee1dc4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1040f0e231bfd6cafd6cfcecdd972d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3596f21791c15dd0bb747d48f25c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3f3df1a2dfb08af60459cc0348bc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2470628eb4cc834be5bd00d93d29d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe65b2d52755c2cdd2e69bf051d2fb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c219f0ffbba3fbe90988f4611fda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf3529d7973d4ae89097042fb5946578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5b58fe1e21cb983782a84e57bd54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cb0a5c89af212a9ee221fa7d815cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cbf733d7ebdedbdc5c83d4d4ae48d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb32a0bbd69b4e636481781fdb9074582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef781f49c9428153b3e4fb91cccb66b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b3709df02f041584884da163cf16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a578d903e7f3d64ef49c26a5c23cc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d0ad9cb330779224ea681daefae3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8033df435c33946a0f746a02fd3b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777ff84697b36219a8b9f0e306664db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc966e705ce4ca3e2cb417345ec9eed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b02ce42926efe6ea3afeffa449e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db0112647bfac99c5bb1c9a4121dad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71918ab309bc493512d4b835726efb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f33a4350cde086445ed36b24c5f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4660bc32a24e70780f8747737d2788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8edc16e74632ec670bc8e20ffa4d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38979f9330969480aae4ad22e8eb8f34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56dda7f7d47c6cdbcc1e4f2a070e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61368d36c0cdc3c497a3a80acfafb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460589ab77583d8b23b45a329bd0ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346882c48cdb176a2231fa0317391b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3ffeb448444392d7b5f12663adca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ecac5dd1308b046da01897475622e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e1ed5a3bf4b3f6f87dd14897d9d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810dc6942afece6c4c847d716ac057604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0735f83297a4cc4a97175b40e39a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3b718380bc57742a2c612b33d17a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97efc28b1e594d2e6720d018d688c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e38feab9333428aa3fe72cf13f1eee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08fa9ba765e6d8be4259548ba238c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d2b81d3d08a17e84d3fecd2ef100610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85033ea3d651557d530e7f4dba810574611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa140f0f832427e27bbcf8ddf2114612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce648ec58c5574f83e81efb8c29f8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6cb03a7066ead32d77f8794548526614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c97df09604018d4e23439d08f7ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce19684114fda057b66790835ebc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7f30fa78389a4ca3c3a62ca072f79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485fa57a395a13323d43eefd62ca1f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7e204d109ae70254518a6b448c0ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f5f776feed42e7932d1bb4ea5cde5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c20eb59fc72129b6390be468d2681621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6adf3b06d5a7ac32823e83012c55c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a9b71e9c23db25a3dbe2c4ecd54fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9496cfa0758f13b278b17bb0ef91d31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15368329f1fe92b9b33663d10d81e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99699e5cabb2b17d4d8d144c731379626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b4e814c1a53bb71cdffcdc9522ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ada49d1a0eb2987b925e977ed4ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428275cd6cd38238b0d6b7838cdc6029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c2bfdb986818d4b31494df722127630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec678be90088c7c657b537532f66d983631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda9f7ca71468a2fbc5cd453c3f6cd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9440426288272fe55a13cb7a5da1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51baf8fc2da75e3cb0f52855395b2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e554b76c07bdb9b5976de559d46a88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e68a5cd4630eab66910b5ca1a2d11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50693ae8ad8686cc960858fa979226c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3c8d95ca9eed29ffeecea21d38a1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417348d7a6fc7d536c13fcf38a9798b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb39ab62dd1a0959d1e6de9579182640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ec85c2c8eed01cee18b37ea17f5c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765d297a5a72e7a8e31896849dc248642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da5b564afb03d2745db9d6f92616c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ffaf5b7db85d65248278e2fd3c284644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9bdb5735d6288a6b4027976bd1504645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546554dd2cdcee992c0b7dc762322b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcee4fbcf9e5b66104af72f39ab6b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec612684d91a579efce8ddd1624a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50b392633ecb2b2a6fa1564184cb6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fdc6ee6738795e7098ef0cda6c238650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9e7f551085f5b6548a5fbd5778d7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eefd95870576f06539c92692b9246652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c6c9ddf58c9f77ba2ab445e1b9b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08be44fe4ff21de3e980caae653a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce541581eb9a448edc4b7a18fe4b4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f88dae51a786d63f7ee2d5cec22a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947b422826f21d06a9a9765afdff61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec0cb950418ef27121e0f085ce9208658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a5ad245edf4ea2b6306ae4733ccc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b69eda0dd8558092c62ada3697236660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f488960947b7f51499689b2b385033661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670e98880680b5556bd4cb8793edd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e705092bda5ee20494f565b64b8e87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5551752b38b1de9cce38df73a236b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a995e2a7c355f64a33e3e82ced5055665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e8f4e3cf42597f5fb1149f939256666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351d633b1edf710ccc656c12b30415667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20150995487cefc9087ae606a91675668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4ccc3be0f227f88ef42d35224285c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe79708e4fde13102929dfb8a0d7f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a047a5ee89c64f3205796ea45780e5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da8bbf7ae24b82a831f197aa8757e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf65dfe37e5c7e6fee1e078e91b4b53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a2410a9da9cca47ce40e45eb6ddb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543095f214dba86a3a6e105e46a04508675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c8cc8046e6f086744c0e3c5eb41af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc0a6898eb0d3e6e00e68a95d96ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c121bccc4adecc2a27f64b1949d27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6780f1b1e5b49e3ee2a7e3144acbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d7ab3c3d425b6014b49aa50dc52e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611b9b36b06882e3165f34b968ba5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448b0fcbdfb477c8206e6fcbc54e12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64900f557532add9b6e8609588acd42a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49240b4a2f0c9e9b9b0c5160ed86172684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedeae4b800d8ae0647319e6d543c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b00ac9edfd5efe7a025233115003686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546e400356efa2b8fad01d22ee3288687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51dd2a82b0b3966e9847bcf38ad8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8469f56af99e976a73d69f7329295d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a2fe59f1be5a87fb1e2a81bf6f894690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f5e8d644d329fd58b9f6f85fc832691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4048127cc03088f9847a8284bc3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b842fd807d2733a15485a0a543530c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2941c099c2d747ff74ac5e4290cf39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccb6fea228a9b5aef6cf123189bc20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d719c27f3d531b06a68b0e3ae721696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d120a36e9e8683a656451058651d6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41981c030c984af4db8ff8cc1eeb59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953fb216605d5728a415de07736ccc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed07230cbb7863d886620ddbc7adc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30790ff9bfa1901cc2f247623253c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a81ffe260dc3eb774712e329c28cba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128756bce7f3f985f463487123731de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6373c958da09ab2e3f49a9a4eb2841704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67170aabe6f5dae2fa90ef94e4dbee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c308e66318d825af043d2f74955a7e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a73463e64d20dc1ac60ebc67199ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc06e352ffcea63f2074e261b5739a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7807ee27ca3978827bde9b2cc87d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9d48c7697e4c94a01db3c0e222f7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba595fc18aa4775ea31b526a4a287d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863449b7190cb6a4a0a9e0efc7bb9e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fca95117cbf7e4ffe9341629f49fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3bad9b5d84e3fe3ed4eb24f44d105714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f352f7812eacacb6a3b6edc0044fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71e5fee8519abb5c1247ced01fea9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a8e2bfd19e64c7f9a7b7cb88f9402717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde97ffcbeecd4eb9fcfe9ed4a7afc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ffd6bd469d1868e0037869383795719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86156ac4682521cd9a383af2884de1b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53464f56c2c9031cb0c944881fd1319721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aa2e29b80243930e826f20599f216722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95741b50e6396c9574c7fe05c1e6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44209e98546bc817e8b541d47ce80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348519532f4d86f755a5d17ae6bf0022725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1c96991ff20ee04a2428a44bfd8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ded7d0eb4e359276e95b73742cdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b05ab9657faf422cd2060d2a8557f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326005469bde8cc1a6ac443e94805fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9f4bb23340c485329e46b474fa92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d7f54c8519758e1044626785c3df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c740c71c985be5f3d7098e096fec9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708420b4047f4eca197cf827aeb69e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a5e9c66f2b044ae89c46765529ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df316c85de5b578c794584a8e9b90d9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac16d2e77f3ca93f3f533571fbe27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae38631e3eedf9c8dfb451cd01033737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c558432735499a99fb37a716d1f00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e693f40e18168e84fbb9fbe3fbf5a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487ddbed8c1e5b77b33968556b14888740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701fc5ff2134658da58ed03f81d1b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef67cf6d2ab27a1e4a1b412bc9d407742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d02090d80c70aa3004b50217decd75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f78a62974f1c71ef735ad49c562a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c96655d93addd8a646ea5db7d48b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1808c2e350831abea8be64531c12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6405c07f0cad9952bfa46a9857ce96b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7167c92b4b01b24d4366df3f72154748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f388608bcd07ff3a22a78c654aa49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d78cc740e7c8c6362a60b12a101ec1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed520bfc3ed658b6371cbccdb5b088a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c245e0eb1f04fb378ad4dd299bc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c409a4608d38184de7c06c4b9f0e837753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999b48cfd57f833babc617c111d820e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f04ee69a087d4439c54d9ae48558755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424de35c722b0ceb30b00be6a060e30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c507c26f151a794b446e5fe8706e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b6f9658cc07b608d94ced34071ac6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb473198efb172a8c5b91cba98e30d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a463122b6bbaa6cc0b2de2f694987f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871fabef52a48d519a3ee02857866a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c905ac46ff7d91bbf8ec28839ab8d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff37e6dc3496700be1a17b33e0ef6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3457bf87d8514d0c7fc33ffa06df45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad9f52859db21f94912a5cbb4b891a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e32536575e7746d3407b3880687ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455afb26662b201932e00c187bcd1c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ef11c5eaddd13285d36240f344779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bea5786e92d96284c93fbd5afdb7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b97e608f9027408700983287ca6f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c10be728eff0e21eab587587cdf4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dacf86d5e83bb078dec7a33dd9a8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d673fbc18557a19d964908a5a98f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e6318f65fc92cfdaf361a6af87d6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ba0bfe1a0c40c364e05cbfc7c220316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321ade9c68f9bc468dcacfb01d490117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac398ec5ae7f5d6abc3456fec3b3371f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504254dd2c829823525a8caaaf6fe6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474655dd86543c75530265e35a5b5c8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962107b5f5e40005f180dcb7fa127e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935adb15fde5201748baa77abf800bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2590cd515cfaf8e8391f7e623edee4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a240338be609cea8f5d480a193fe7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96456279c7221f11d9843a6689048d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f5ccf0a6b0cf54deba7c8a21e37526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d28b9627e57dcd2a4165864ee540a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebfb00f5d1a5c33b5f6ecbf5f4930928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f1f0f810cd1cbc8eb44df6f7f63029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd7dea4ca7cb90189c5e5d5fccf6da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d35efa1caf9c126b61dd9c09418d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb656374d565614b4cdaa3a0e5bd26432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1db766f2bc4cf467f0fb9b7dc572d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94b4fcb2c0b20c18ecbd630c5adbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf07429ec1c84626650f9874f7ec2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad592ead572c1adc46d55c077b709836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e4bd0254e9bbc1238e0d6924a52d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bceedb41e1656191098000c5b8321638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46bd69b23c08b4d602b6afc269ed1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff73c2dc906a160f97bb6d1af292a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32547ecf72df641b2a4068b80f355ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb29de425f3064d1a1eead4c84c7f8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05663c7f2e7fe53410a876d8f1995d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9079dc567155b82d62aec18225f0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb33c9d1e2ae52c85539912f08b6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfda5b0f3de861e2118401fdc1b5fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1664c5c8c4ed245a33bd2c7bfa64647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d673f19c77a36c2dc50202b96a23048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c571e9b16e4f4fcf73d0df3b43268949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf66a7fdf2bc27b714da9b0d0289750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e265ef2dc66e78a1544d3e5e1206751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a845ef06c732da4a47b3503a3d6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37d4fbb587545a15bc697d279abd1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623d3ae1bb054e98c9b49d54d2ac0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdcd9f6607f731a9f363a6bee38d7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933c26c3b484af8891bf1ba6747dc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf3426629aa23155a35e11d364755457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8425ed209470188f2fe3a68c68b2ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762a174e8e61a0a18f48fb595edb0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56ef95260bd56c187934b6cc930a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30702dcaffddfb0ee2f8bfff56dd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143688f1cb225c0bb5e789ebfdbb376862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8610d525d40db4803589813836032063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db56925420f86a3857a5b06b1bcc9e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d00bd822cd5bd308fb6ed7aafd4dbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bea25bc985e2056e2c394c8f3ce84666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b53e98b43189e725130a88d3218da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1cc81dcd05a7b028035720040a3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db76faaa95c4d1d1f2c654b0c87dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ddb681508107d690c92d1dbed619870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99caaaaea834c7036532b53c72ff25171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbff985c1498d8ddd9a8cf746f296c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266271bf396eb2b16e63e8911d9e4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5876d762fd1b26a28b32317eaf823b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335103e59154b9aec257236fecde15cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805706f040564d499f233f29f23a67876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435faddd93b0e55d9627e058c4b693c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b60e3557d7e0c5b54dde9a7e438d8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af1cc08efabd0af8ae72819ad373379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918c9347a90ef960a18c3016e4e7e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d4c66bc2dca98feaedc66c878c4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623bf108cdee2d12ee75ceb2f1e222b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569020489f86568d85bba4e8d62759ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7ef85a6f9ac6be40dde556bba83d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cbeabd36fb9f5688dfec5c3c7645085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc85341033524d3ea0d70ae68516bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ed82d8af265473f6a6fb2a1db1a3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14339be1d857c949fc56f70e940347c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676e6c6823232ddaebf80e258cdc5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f548b75ebdd82425ce4ddfa15678b4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd801506ca96874d5946867362c8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1083a999a9aa4c9e1d414fb4767692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100422d50f0d2af566f5c29e4cb9d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea345a5a0f7bc583ae1d6ef20e986494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a164e06a86b5a7ac213aee65f3e4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca05da13f41ae62f086a7aaac718b8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f79f1b24adcd2ebecb90f9cd8d48be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947a3486a6643de899518d2b6a700b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f25323135df997ee5eb25d0d5372e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be4573353995f755ae5f393461d65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19dadaf38d6118e5d7eef8361c09e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d494855421937f96f592da3f459e61b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397a1aac508118dcc120fad5205532103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f0d31c093d5340a8629d977873391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec773f74efc13c48616ed23d6d8e1b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bdede6dae4ef1c87eb06541d91e43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4851e822e4dac8fdc9c071858606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b5df5ce2f6f86390f28484bf89a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e39ea6581954b44a3f4a218009784109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36314c41c0a62fd063a0c8c00633d009110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ee418066131a939cd3cebe7f20a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80fa41d932ea71dccb304e9e19152112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56526755af1b3e7d30d4693a51227215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632dbc54d6e61e1428270520698c19e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a2335fb002bb471dbf6f9b5c918e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb7c3a58f179957326ad6d8de7d69c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98119f30fbad95d805ad592b75769936117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166e8db9f5766c77d6ff169da88d52a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b568dfb7f499ecc1a066a28ef7e45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef001a4d4e496531fb519572d865f74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c3f37ae9b52309551abf2e00af18b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e453fd9e1dcc8377c348c9acef8e30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693460161ce1d34181ca539b8e09e49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b13ed6298df2d255f165a2520fd93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc91f97ad7e34157d404cc1d577285125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38bfcc39a5c8dc33af5479f3477d0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3062e53906b1ed5ec01ceb5d9e6cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700266c1ed8f93842bcc8840e0f53dc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d704b1e2d25d174951806d5ebde7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1274561a3e43cfe623c13b4e16dd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c945f2a868175a3241303f45eb967131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9bbd344fbc776e4f746a5f790bd69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c3287f917b8d8bd8436a9f5b7b7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd07ce28f6b7fdc8d7de4fb91e13fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ed16ef53652b7e6f0d34000e98c71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1820791e50bbac776ffe4ceb22006136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392254a71c51d783b075569dcd1b1508137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7203dc7cb74eee4766e4f6e6b49f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062a18d2febdd4cea5bf83de249fa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0becf23a0d1035d578f155862ec665e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b223215438160aae4764c7d0140f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fa73debf7b3ef6e6f2d99e3e79a53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f36b51f8f68e7c40ef07615f1e1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c8612f7bab1f806ee15966746df5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537f0db3621c44e643aa1cc2aa8c08d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07581ac14975091ff84ecdd5779f85f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849abf37c28668cff74732227a38b2df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc06738b00c058ff4a6fe27e7447429148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e73e517503d9331b4de65dd86aa14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2a960abf4fd5d00f7fa81c43d0ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b3d08856a5a4ad25e18ace5712fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc4e67ac315237cdda832c2ef63b01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a411308cf0cad172e9abbf74421d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ac0c2a68bf49370ad1d937de02b8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3e329d81f7046532a44785e873bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35c27a7e44debae14e1839803e2ff8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a880db2a01c3b11ebe0c340616994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcebe3a33bd059bcc34637d1272298158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0e845c36c420a6580079143297be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86006a8af3b7c5fdd88e7d459e06ef9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbde543176e7a2781cb51cd3226b4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314f8ecee3d884f2260c7fc94d50b95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f87a088360421f1aa0729cdde92cbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921d9841b531dff0688353d6319f35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba8698f3ce88cb5aa1230987f3c38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385219359b292aa0d1a298c1c36173b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f27b4f95657551ccbfe40df2bbfc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d391008988e8a65f628ec156b7ed66a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c8105e9205423fb42668a0f1eafed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b86a869a2fa702a41b2944b3299a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25f19de478cf03d5ca95fa6da9ca36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b41edcc9be03fc759f569444bcef1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa421b47135ecfe46f11248078451f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25dc306642a22929d39599dc0c8d56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cabf49845e31137607d6125785a66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23899a3fe5b76342e2e72dd533ebc545176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2bfea09c871978e3c377585c7afa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ab9511b1a45c18d1c692e406cae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41f1503be73f5bcba9bab333b5125179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1edef394291cf50e975984651887180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49e0bd947fdbf6dc44b2e7161eaf63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3aac3bb1967329333e152935f3e77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08bdff1f89da4871bc0975cbfe231183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf63ae0b403c2bb0e9df1279aa46c3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf859f3070d190b12559bf47e9e9a75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b77de83b363ed82d6a24ac86dc376c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b9abcda4c8aff78b45e411c10a20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7914e618991f8255cdc87a1ca6bbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed44e1e389bb4f3ec7a889621bf011189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d480ea564eb2a59be0e83f8ed002d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9aa1966a62165b57026caf318451191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930207a92b884c00805cd0f93461398192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6ac3d9d7db1d82a6e8ba861b61ab3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede3055429330f08f25adb2eaf1104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eedeee962a817ab79447423fc39bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468f991a88b711bddc5fa89ee91d99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d630970db0cab57ed0855ddbcff685f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c4abd77a501a3281c18d352db1d8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8916eb7802e2c43737c296bddfebe5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11741318854cc606a1b539b9bbc8b068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edfdabc2985262fc8a1d7fb43573c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052075d9518b553b201d599139fd7ebf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe4e82369bde793080f86874c8e91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686c0902ced4e69271ea930bfc6d9b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2c11684800cc39193629d4298bec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa583e6339b95acc3c09beb839ab9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab3c53138de35e1bfc4c67b7eb7d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec428a2529e136ddfe55a3ba4da3dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864476d5a8b95e3ae767f25104970a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a168d583c3ac62c4bd575d093ca60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742915bcd7536f300615c288f0bf7118211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176fb38791123b34a85fe3cb2beeaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f19d54c25165415331a206a94d726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403eed9590f589a19b2feebb985c6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7f188f593116dd9a3f42da54362b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819ad7109c185887b2a2abe89c446b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ff755de2fa90e23d68916099b104217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a481cc88b63938c8c1e5dd3a0ee33f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d4a6c25d253d1b3a58f95d2cb8f85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f304ea44fad6b04b9e3ce593e56cd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62132d3093c91fe6399ef05b007ece06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966cb8430b2d747ac7c365c2b6b38c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da99af1d4feab574b596046dfbce51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18999454bc86a75a7739461fa9fc8bbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d7eb00520ce8dac576f033da42f03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a23bd029b07f05119ebac90f97ba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ce6625bfe851a2e03835858ccb7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2186f27557c52c3e111d19b2d6706228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2df4e5ab9d6f781a2f788db960ed2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681cd29b4ed2d574461b1d0b3a34a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7848c8c7f75ec0252749ad78654d5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e723eebb22ba0e9b29be4cda1f9440232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19cfb05c5e192e295d703a7343e88d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3b40d794c391dd61e5303e1e5fa23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f79748ff12c7e3e26925aa877c2aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062afc092a445439a3ec3acc3bd183d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c4728a9af5c564194f7b44ca0209237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f4212ac84f533d6755b7bffd5232238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270c37ba82ec532bbedd6227cf2f09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657d61b1ce528f0967efc5631d4303a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138228c9f4cd4aee41e35f4240fdeda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e6bddd3bdf2836c3932e1d78a7a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c298f29a9ac2ddc8deb33d8c255090243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9095e8270c8131687368844180bf4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37690c665b51bdff0233e5b939172673245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463c0fa3ea5ea30bc08f2aab6c8ae9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7aef08b844cdf8d01509522927f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53356e9e0202d69790327c0b64a7b52e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e737f96f0b8df972f9861ca4f68af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b5f077eca56138d866ea35ae676e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871462762c9c58c576902c040cad982251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86657457f05d543d456c6f9b2497b68e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc24cfaa2391f7516a391af3ab094253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389acad26b68b5b9b3dc4f0f611474254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d11aa0e3a34029ccbabb1ce2287b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb442314d65e6852d0f8b9a2b598c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd622ccba3ca5f6c73ac6d06931777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2b978124060909a3d8ab9d887c2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218aba6f7bd963675ca77de49ead3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083ca8dd4fa5803986bd6aceff7c749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f434cb14ad0c3e80e50383275285c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358bd5d8b450f8edef5211a0299d775262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53ae270278a4b6922f373957a0c905263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b9be41e59ba623a64d6e0455d6219264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f3d7081bfd0d855b760e0c84d7099265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9dff1e4765e53d97fdda241893ebe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db659dc856a578bebd70c4bb8444d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a35bea4b7356f951ccac3c6ba474268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a007ce9829f823d6308ed629a388269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48c6bc4bcf4a5509c61bc4de5f69c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06a500702d7cbe36aac449b8eb853271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0cc5f4d37df708189d84189c855e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169958af3dfc15d62f0f9b9d73224c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653b1f7c8e4444d49c412b9159da698274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28afacd8a1670d88d3ed7351c834ea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce38f741d3b39bb499849f697735f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1772caf3e94e65881969fcf35e8b6a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4bc704b2fe3928ed37e3b3d944273278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe3e923a062e8725be978814a27d54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748828ca537dbe155d3eecf602a99f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c793f13eb484a7cd94a53543c0468281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40978e13ddfccec80c93c68268cc8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d2b2e12435552113ccf4bc935787f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163a36506f6b045b4f38549af58e60a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72379ed2deda171f6ca09e0f5c33eb8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9106cc1583d756731c0b153bd60042286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673501bba2778d6186852335fcad7f61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8540444bb9a7c30f35003fcd186cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee93313de0d397b97950e682f8e1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db6aa055c23e53a7e51da737d70b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17a2f27d116558ccfcb97a994ff2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d730b8f452b72d6684f9585517191292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95621843fc675e1014e3766b0ec863d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d072c8cbf64074916e89726f17128294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d9cb679b3116a7a28fbaad506cf0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81dcdde4c1a86155f141986e41fe5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57b4f799866ec06034281e4c908cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b78ab49e11465dd2afe316066a60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6364a7105b734e1c2e5b3addf144f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b624654899b977490f3c5a27f1c7285300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1cad5629e774ae761d2f1ec4de60f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ae9e5712b7a07ae6ba31af3c61ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103b47001e235374972f5bed7ce54e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b57c379b7fd0e0228473835bb526304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f6819c1affacd1111d9c0468acdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e6c0cfa7091a53763d737e54c703306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef3f81e4dfa0b225916762556094d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dfd2e34db1cc2a70111170b8bf917308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e104ff739de46fd480641453e8b36f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec732dc66a15b04f4015aea8533f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6d9f5116174bae02d9fd438d08718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c1867acd8f3b6b8c5e303cbd7966312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327926e87ce85004ceb891d067350158313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28dc03a20a0da8551f100a012dc4e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1db8be0f7f71978398c3db1eacee2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda0fffe0e20abdf121ff81a0b76f64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89e2a7c49f25099ea77194bda00025317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043950d71f43b764beec574bf55e1dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fb34c433f5b61e1fce6d986cb4921319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b484a238b39576a98909f1eb4bfdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049abced7522b1efbbd73e263779bb8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1cf27b4d3771e46fdc76b9ce51d7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc255cafbd7958b687cba6c453c1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da3f51d1019851422b6f23e1f0d0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ded5d9b802c39ce7bb2d5d9548151325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cee8d0fae8ab270151096369241c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a68c31bbf52524385b5fa2abf5cde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8e52d33070490ac8eb625663201f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a6a95b2316bb9cc2841c46094c89d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ec4d7af66c6bc6719a0ab0fbc36c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134086fe97bc2036b802f0718c9045c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e8c94add3507b1b94c5acb4da4fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1990def866fa64d860a129ef7fe73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317cb26584e6f8d4df499de3d87ca8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061ea7654bcdbce36d1d447dd75ffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dba49611d137be48310357f5aab97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fafb1ce33d053edacaa8e683297b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c839441ea37b8ed55aae25c067e615338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93cf7e0d7baed4c0c6dd3e1b943b2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef97c1892a3e672cc23c24b0310119c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf9ed288c665b3b0d5807f9c2dc34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973544fae89560ac3d4150f44aec10e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c124420136a0d08f617fb76d984ed8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f972a92a245bfb6ab7a8147f296406344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd76dcf15cafc5d90cb0386ab089bce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73429d358ce3975b8b98c7eb4e0992a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95721cdc55b2042f9360e4660d0b3b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020cbc87b8f16f2bb29d294ebdd98a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540edf5131a887f26ea2ac471b843c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25e98e8f90a15e123a83d20fbaf0e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628da2abed877819fc9e19dad5249c03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a557cbf8af39efbbfa1aeb53ee96bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc6ea0c91e8311a3297b43f9bec94f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8757d76b11a6fc2458394c8c67f88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927a6910ed6ea85cee2d4430548314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5492e353fe34a314d7cfafe7a6340d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7e0e2dc06d3b908f9b89e1459b4e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04357eeaaeb6c0fbcee0b04e350367cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9e1064cf9c5ac53b12e51e664fe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9edb455c90a1c35fe9a902101ecde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a131d9d66cbabcafed0c4a891184dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318128583741d76fa26c8302b4658b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c06fa849d55173cdab8bd6f6904ac0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58549658a53af02534104f1bd8bdafd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08192ffb510a294babb4a720318bd21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3862a6123823c5dd2d64b991d8f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245dd49ebbbc3d7342d214c8008c6ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d47e80eb0569df630c87e8c5952f36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2cbc9c595d8efb69008b445e1b95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead229eb593e3379af9422e26e77ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d084bed26b77d5be7167d56e2c644371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c45baf0c2d604995f749e5c03c29a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd952d2f9e23d4952e4bb4c17773e58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa5145218af1906dae0398057f778374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1dfac758284764feb442850109947375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6f6aba627d22cda7cc29b711d2e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84816f7f64c66a81bc11f102e766d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac263323f9c64f1a4104d954ba85a60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ec0bf39e203179865454b13672525379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac466e2e0b9296e43cf48486cff9212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd574f977b023a212b1310abcd93bfd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc0d461d55d86a6ce1b27051509fb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b18342982841222fc51141480f494383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448668b030047bc3e35d93579bdbebd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322513a3f00a199bbbe191c2cc59c4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a256ce7bf3b352390bd8ba2cd1f7950386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950f5c35d1e54f3ed0ed28cc8e5d138387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6b37b7aed687a913c7327900516a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2712258a3e40321247e50983161e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6a4a5294022a72bfe06337cd7052390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fac09a542de297f376c77e031da7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881bd9b749b72c69edf7ec7fe79c2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cd2c9b14b14cdaa7e67460100f429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c1ec49a69d211e5d9bf0fc2ed672394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf66211c3f7f6f9698cebe9a024bfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c06914cb7fb1ccd111e726c66499f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec31beb2b84553aaccb3ef8bcade9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373a139d01f3ae833d368429285a4cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1791a924eea6147e7166e2484742b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cccdca51f301d2ab59eca49bc8f91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba846f594b1d643208b13d1d8fc55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81adee6b92541a138d4c2118923a8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed39c51c7d88836da302ed073bb796403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84d53ac935486a0ae7a53e895fdbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d16f6b49805bbe7da3d92d5f771848405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7b7172d59be8ef596c46a4633b822406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284252bf6a9617176ab022ad1d9ae0b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8af569b8e22f515b91063c700056c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6320c306e0a2facfe4ae0ac6e69b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35a94c8f683e6424e6365bab7f8e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151655baffebe1784bedc2f48cb7ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095ce608fa2da195af497b72681166412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738501cfc479ce5bd21172d77fd90be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbf4fe395e16a3e42ab77bcfe5f58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08169d6325bd158654aef959fbfdcda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b2b2acf9fa5cc42597c972a6ae758416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a58721ed74c8c1c89a2e9a761d2a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f07c8c08742b67284799fe62832f7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d01e7bbe7daea3cbe5037536224336419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b10b0084a99a96d4031b20c774200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e35cad3e8d65820c166670979af53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37decbc486093380313f4ae791c115fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9956713fac1e152097c34e9c155b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749818e96ceb2b859de8cd34d18c646a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bcd6bda9694884478b9ac224e1ddf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c410b6a34d3aedd7463ddfc3e05c0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35cd545f15436af171aad02d06a68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc838077fe92265ccba4d88df0406a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b39177633e050e6e954e409abce1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41265f5678061c0d45d4e994b605f81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7400a5a6e4cd7296b700cea0f939d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfafba627ba2502a6a9a02877d505f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261503c5044751e4e4cbd23075ccfeac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9c22a6355d8297b6e661dfbcb2317434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71cf6aa659fbdd6f0d9466029f0b3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225e5908a67de8c7b11e7d0b9693c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b7161fe4a7fdf33159ffaa24a025437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5a5ec652aca3f885715ef0ec691c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b5db9006254f67b0e38e728cec3f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c11248e8f843816eb4cb34804df5d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364692bac52ef17499a63c1f87fece5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463617d4ea7bf55e678d267d26b23f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d7f72818fbe97f9ab39a7923d157443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701af44e407f18a20107371bc94908e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c762222ba02159204d44fd8bd35c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ba891f4fc473f08b8b392faa3654446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1734edfe3e23847d0a578bbb9d70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fcca2bcc96ec97355636e5ffa5b85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722576e766f565a407eea7fb2338ce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858997d9056a5d9a7ee29944163a33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcafb6f28673c5c6d58d9246f14f87b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19f309cc9e0955be2f528da0b8b93f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5db739168771cc4dd1e88b4b44c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c04e300060cb1d33036689295b4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d63d2066e931f02dc0c5fb7079993b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cab7f3728dad964689fa178c9cca2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f66964fbfe7d05ca02884777108d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f32b8042b1911d6f1b5f47286fcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9af5fb6df8c0c82379fde3f843a5fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd314d7ad9bd72cb66dd7081eadcb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7600cc4119b3a516646ad25ae0ffa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa4673cd06ae8d86f9ebe36a988c4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a6c8585fd04ada6bb58ff28328df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31230dcbcba0297683187135b75f81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4873c13772573308ed5804fafae2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de460d8e457a33fa848267fe08130a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ca03b7a50ae9b361c0ecb850576b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f7b8aa0bbb0b806beac9baa19b342468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f90c9077b312e8e1d574f746eae14e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e9f0a58fbb04938805dc7e374401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa54a35c82f7e9ae64e65ec3b5f84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49041415f2bca32f26474a3de0086472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a922aa9c0ccced359019ac00ea616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3d9e69a91d03e5f39e1dc1d7b130474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201303dd76a577c06fc459c788397e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e3a3b6b4982e404efe10cb2adb601476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b75dac77ed3947bd44e4aecef767477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213787ed4d9429473a65986786c972c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec43d95b644985a89285dae97071f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14b7e9f4cbd8ee9906ed9aa286abb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc59a3931c5c7ffacfa05a6df272a4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd006b3362e56e6a3d843a53e1071ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53195d9a3dfd2564b2a4c123bd92b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a951f6a8d57c9cb3b1ca3e8e7c94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae21b83e563f61365fab5f4d58d5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39e919ec0be2a20872582ce8d953c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951e80154210c200e988f4e33ac1f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59172a73c2255c7b76f8f5501253c21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d98a943e8aa5aca1ddcbf34a8a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e7bef03dd109af72dd7245898364490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae2e977a9135680a7074e47f30e43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef05dcb55b2f53b6fa24e530013f33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50b43eb7b2874cf427c682b1d9a7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e7adf7fc0995a03da42b1ac6e912494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ff4287f19efe15a3f1cd49ca1434495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff749429f3eeb434501cd9c0c3953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07576a1fea06686ffa642c7421493db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b60a5a3809334c270a1b67aa002d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda70e88e201c6c45288c3003002272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96cf43c7e0761aa9acb784d77cbfec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b683af995631930e005b49e65684c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b7c996165ee45593be67b46e66f26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03e9f383ace898747a82e965b222a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1b1983ad8bc8347f08816964ac35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aee4efd26da2f138bf0ec37fc42d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586fcf033e7cc105678c509a89bf5aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be5946952d69dd86614c918d9da266507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34c891b43bcfa528ff6ce45b8d5c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52be4ab37af5d970fefc1b3c497bbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27685c16fb00f413b6fc654f3623eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fc4f269a8fa0d907460cb51e913ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f9169883c064f9be63236d00f8e3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f729ae96babc0f738e75f2927e35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8307ec1d8e174c563aca7c7124b2cbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f3402d31052abbb6217a4e263882515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896421d6a4dd68b6dcc849abaa8f1da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d059c5d1c721cc87077175f9edc36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922806a1e341f0d0bba89eed6f787cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef402564b1fd9f5d6e36f558ae8720519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162203f7b87192ed6a6fe51eb3b2823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be50d1fb33d69a0373209079af86a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604e053cd6398c538474faaeca1eae1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ed2a8479daaf014e7cdbd1a2f78c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1407988d22735b85d0fda83d475a1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613818f851f60f0315d0c3f3f785b87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19322ea5144e69760f9c7c74167d778526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721b9d1d44ec6711c804f83970ebdc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703b8b70bcfa799398fba63fdfddf68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b397e1b925b5ffe77f38862f7abd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca35c4fe5ffc6496631b7e5893683b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a53f373e2b9e89d491ce81fbf9978d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a2be8a633c8c66d57fcfce933586532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a124027a97c8da47b279756f3121ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae27175457e689930ba0c125921f824534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1da2812c3e9e4a79202ce1804139535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccfb96f3f10e3fa9cbec19bfd8b65f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e4c9033d0944b14fba2c2619b310537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d97ea11ed20c305da43d251545ff7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f422ff4f4d81cd032f53396e2209a92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c388b957d394522a99924c0af5f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8e754e3ae86ac0317a9652680014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22afed6b864e26fdfe6bdd7a8ac95e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e8b4f3629c4950f2aef0f5780b50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c6b4992959e2f817ef4cc3579bc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4495d7598234b7b4bce3fdf94a52af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1dbf40fac54aa8990f6fdb45deb46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c8294ba3e94f35b73d920e5270cbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c54e632ae13256fe0e9944714932548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edbfd9ee655f9415be9ee21aa1297d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e959e532f2e2a12d8e6f5e6daefa2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77b839cdf5d42d1e55034c4ffc3769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae640dea6ad11d0a5db4815eb475c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a4f82740f804940885ffc9d236ddb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac88bcbc1127fc44198cee75b2eb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c37774e3210b36ec18dc7e864c762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2238b3de609ddc7422649c2b4a8e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119cda8c7250f6194847c0dbab645e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d1c2c1cdfe84857af178848af528558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455afb5bd96f58fad88ebbc81458971559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb08edaa6c79c48a571b3013625f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abaa546ffccb3538e73108c3776ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3631626d53171b7d0c6ca5337c7e23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788f0a1e4af8639cb6b34670694898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92997a60ff1bf712f1314079673615d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1725588d8dc5ddedd8ef784c15a73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3406ae60fd455d1f87753bbd7d0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cc60d33dd0c667b182d71948b6f2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2298c49bb4e554f1cc05858be6111c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015659080918745586c3bc9abc60e84d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b407bb305414848ffedb3bdd091ac0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35c1d0d7a0c8cc52a22a133b100e0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008dc8e37434de47285687a109fbc24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd481228a5d0a8a1174a9d8428204e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c04a29fb6e697032505401ec97d89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0547db0e194e08267bd74d86ae11df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9480c6d4d504292eb8cbbc3147678576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f71fe595bf03f66e9d04d1c480e56a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5aee5890bcfe44daea829c536803578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928f9ba2d9ae752d8522277589e38ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e749fb4635a1d44c8023f9662dded580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8649067b4e86dda87f7eb38567d58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581957f914a60c1e8304f089f2e7639582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98fbf23a8be12245e64492829b1a66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9297b5ea3580a586c1516e9e78786a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf7082636ca0f51fc2f394413cd840585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07524c08d578e64564e54dd367db6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe41b6094457aeca1263d5200ec42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4690aabd24e94e3a05cccf942c1492588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a53f22b236ae6bfd3409e4b49b9f30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd033287cc1487f6436c015b7f33a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b05d0e5dfd7b3b50844dc5d9681781591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71c815c49258d24390345003559ee5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94a1d9b0f2b26e277b103ef439342593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d4fc8edb01eb4e0b034a5bcee5ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e0fd99b7f47d8941608b9947193e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce415f3d8064ce955381f3ddcede82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2715ed270e8d6aa2f14ecef01bc66d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489e4a3dfb8bdd7a3a11fd7406a04e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251acd9603e6e3dee0c86be16259c8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763da4fb25cc344ba85064ce1c2856b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4226e8931c62a014718002cda440601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af4a73dc9511b21bce053bca72932602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff96909a4fae5218fbd88f9ada54e33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edff2c88a812e6bf86d39b2b64593a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356f48477633bbc38649342e7e5ff0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53883ea621ad0c01826855c7cc1697606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a265107230f8e8e483875ad5df28f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534a52ab7c65d333316c4b3da5993a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ba01fbe7d972f5bcf9a409ff963a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02de6f1ca004d857591d6df16df105610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79e32914591d2f4828c795bcd9693611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9e3e9ee9e3b4407b1f17a132c2ccd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3407f04fc2342467ce71fad616014613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265ceda75b9a117369e855cc806c00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8adb8eac20380b097ecc8034ad2dd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407f5dff5db3aaa6917b8ab5ac3dea3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a246f2197407bd0e841c36d3467e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424acb357f58ccc0f6e9735ee64c19e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe90b721a96955512215204ff757add619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21818f285cecd8c8991a3a10ceaf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb805fb47bf7a1195122e8b5d05776621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458b71289ccc4187f08114741fe8d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc8bc63109e489dea4609107f74b74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a34a29cf57e2c617d93cc1241b908624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eefbc7662bc206b8a955676ffb6cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1f6f6697f33128f0a74d3b94c0a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbd5925766c5b9a2432113220a3af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f19e8bda63552efb160ebd2998d27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cffa3212f783e1d156b7da44ff1f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b97b2187a827db9ef2ca7e980d6a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c083c93e3576ef7958afc397baa08f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb7ff26daaf0000469feca436f797632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235a8d5d7de2071fb25ee854be272fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32d670d7790755c38df03afb1c6b59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997f0f86306af7e9cdee059597e3223635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c72ac1974179011d725bf198ce3f84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b2a6e04f0a5b4a46ad1bb507782d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1333b50e5bacec67ee1dd2213374dd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff39c2edb394b21c2cacc002b0dafa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c0fb9ad8df283b5f38968e5d9192640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f9e0e38e07dddbf263c6c6ee7ad17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a274ab320426c8211bdd582067a652642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b998046fc898532939a629c72f50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67fc8d387f3aee97bd1eec6685c052644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ba800750093d1ea6e574d13b2d0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40c33c9e0779f882a7204c8b4d334646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f666c59048360a61c84aacc90997647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6707d47dc721a5b9786eb7b54bc07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e46f249c381c52e8981711377d113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4a51afe0b76106209c1ef07cf8f57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ef828a4ea9b71ef71a53a4d2adb7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e454e34404357f77e54e913c2969da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6accc177dbca32c9fc95d86657d50b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3eeaa0422d2bf6a1e71d6f62dd19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7ab643ddf3a69cffb01e411175598655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18dfbe94a777d7cf93d1fc14817a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb45e2196e1dc8c104689ac1f8f8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b478dc49d3ad2a2700ee698bbe37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb085420db906121c2e141338e5b01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60e4bb976f5a562d00df6e58304c4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5362946f37037a71adddb9ce3254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c3cd5582e636ed54ab55e92e6d10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e1405fd0537fc265b1a7284a3f574663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115a260acaeeedf55b0d1a28f5082ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc2a5e0a81331d3e0d2a636d52061c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2a03f3ddb14f5eb8b574b451b752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aaa2e47161fb4dd228de23b443fab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b347a24aa9b41aa485deff5177d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2eeb37ae6d28b9299fdf7fe9b900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936d54ee53d1a8313927c318f00683670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26e48fb232cd5a470ff65e14ebb28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f8765cceb05a2a4c735bc9e1de5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978baa5edcd50caae2273bfc91879a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18cf28060d6731af4c93bf5403a9ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2921a22b0971ebbf244d9f4a8b89443675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21e19de0f4e3826da19374a5aead10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de024cce036ea26f86db633c0842bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f8ce2872cec1c74fee558152fdb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c35a8bd1bd2ee864780ab727bd8bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6effbd7c8c28b428bb872fc27e283e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe770fc7f944f63352ef13bc269ba3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bd5373ea3b2d0ae4bc6792c679c15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3dc288c20e7d2e83d97689aeb2f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8d4869162db2f01f9c22a5bf0b21d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4826c2a49150de39a40e875fb86c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fdf93d05d6b2d6a7b3dd52519ab0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d1cedef743877bb2448da8cda756687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92ad6e889705e81bea21509724a6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f76e02bdc18e3b3daead46377004f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e44ff10c276657f228b137aa1c83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971562444167155aeeffeba413347e01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b56ad6fc3a359785e940281d6312cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349cbada441505fa161e5ed44424e0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3b7a39dfb8cf29531c2ec100c5cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762c93551f518258235f182d49b980c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad483088403e396aa585adc4a6adc45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1876025ac659659759d2efbea0ff184697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686254d2c0582801ea24df28b12ecd0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c62e01559cf589ad4ae965e9bc5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c1a862b66af1483720b95cb30d41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb9b31b4e23afba03e3d11174eddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe668c0958193046b3072436ce6b1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f69970523a434bc7e951ffec63195703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a880ce951db522cb5b1850ca87b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feccf586e09d16c3713f603561e1ad5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f932e9c648f6749df504c0f8d2d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53493ef550360be744abc906747aeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130a32d26503a84ba63c30233ec1afb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f0fad9ed3b738b6816eba3c5fc95b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43eb7ff71956f66485d9152b1af38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508c87d0fc8c7d71854ed0753901869711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fae3785225b64891aef71572f614d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ed839f09c6aa95299e91d84d202e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e079108a8df5b30d0468263abab58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97e34185145ee26ff4d9ad22edd7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dd8f59f42c9995a82eaf548b638c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58195929247c13019426d4a7f4c43aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21b7255cde9f0b0c51fd44c7bfee5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128212667a0686e7736d47303725113719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244737ca390742ace4b78656a421079f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d3684eb731788de79a91ebe54590721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4afa0bc15e8f7a2838b0b43f5108b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514b62ef48b8878f1e71998147295c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030f8a5791fb7e55f8fe4a3166c6da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7937ba7fb92822db3bdda2be70b66a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90398cd77be2bbf78bc7e5df2c7d8432726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b22a4ea5713c67733d1580d72571727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c41d9b13815e1684b2a59d9d1dbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc7ca50cc8105756593e00d058e34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a071abda379759449b19e6274e50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3c1919cf637b12baf4efedc79847731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd0b078dd2125507a2496624d562b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3a6d16e34e61c915f7211f0b4812733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2386c6cfde521946018d63b33e431c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a702bf018271a6a3b8f3c660c7de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a0b869acad5203f8b2a41fe5a68d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52eeb188749640e210d4505455cade737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a52d2de181e7d3762b12023a8e6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a714dd5c4dc81f2e4bdab9fdd71f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401bdc4d6239a54b05663dd7557547a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcea6d4a861f6af1578a34ddd61a41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1499438add67bdb192c1fb50a964a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13528a62823e89844f30e5fa60cfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766a65b2c75539f7b58bfb6c3b58e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f80e7f8aed1b16069a1b8a6ef17e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b3e2704c4a21f201f98a0a926469b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46427d4e2ce235e543e221b596c9ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d7a060734053ab54e12f428bfee9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f5b23cc3d08542cea75d2bf8bac6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e74068052502d73e34842b77ab821750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cab2676bcdcc4ec36e20eed745561751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b5aaf62f0b638039c5e05e5228e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4c6b329a56ce60442bb284b480ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5229cf8e0428ce4fab5d143a88017754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b787ebe25bd374137645da7e6b5da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3f9fae9331d7923a706bc39c7458756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe647007174163b82d95228cbb2e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade4b3451a71991dbd0d0d681cf633758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb510ddf11bf93c146e25d36368e32c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>