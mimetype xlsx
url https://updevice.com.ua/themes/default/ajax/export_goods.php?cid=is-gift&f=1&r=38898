--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb9a55926dce5037cc73b411b32bfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a6d2810e87438b2c3790ba4d5fe942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b597492141437079b2a36e3dece893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843fc7aff942171f15e2f7a1dec34224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07cdc973d494168df3159251ea1ddf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe0bc6b489c2f4b8fa6d09304fb366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4697d436984049c48358b7989fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fec025f36c586e173a6a2cca91f858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010323665e9ea5d1c8b3f552a98f489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b2fc4699f7f6fdbe50adeccb6a6c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71dadeb4cfaef77a8371a09e36f2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4ad99d24ae1595054cc91e1aa4cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51ed43df4f072ce2c7ba1834ed4f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4436eea1e6367ddf6f2a322ea7a8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f676c989189b0c3138e71efa165a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e63e7e42436d32c859db619f4b7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196a7fe4216d0a38bca2eb7ea7ed96b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef89da315810c819b2b09cafb766ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621685c4c520da809abf19939bba2c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7284414a966985812e40b57deb904cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6743d80225f91f245190df3e41ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab62d20bd3eab8f7d904a2236af4f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cbf57ff959585e8304af484dd8bd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68557dc96f42b9504b38fa37125bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d745b7e97974ced51180e2db852a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8924650b468f609b18a9506ca20e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e16ac2bc834033cbf133149b5fb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a247e78ba029194585edc718ca17828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c94cc32eb5c17e20e8d3d2756108429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b48a32cfd2214d9f2bcd09c0a29230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfaf918b1c12a43eb33427b8ee83ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d73ab1cdda454fe66f54b65d838632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b33618f32776ca540b4586cd42c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a63ad5e65d3ec76d8e8917dde976aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ff88014aef3864eb039db404db6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc45273df693d305cd89deb64c0b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31416c08e1c9299afe4da47cf0edf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcdd0c4a8ecff217c39a88980a071638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23f51a6a5bf806a45db4a6846bb0f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8100bd410e407c0b389b67b6ef1d6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46cce3d65d375993393b157d2901bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af27dfe4ba4719ee6b19de932dfa6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb5c7d5b6465a2aeb664ffdbedc4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce026224e321145b6fc538ae18292944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069245dc5e56075f76de2b49dd492aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511bbca357e740f1aa511c50ec219546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ba8c7d8f32f427247c46912d821f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55c31025c5263e7142ddfcf684d61648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2ff9a307e15f13cb9d0b25f2309a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011df001a4f8b1045d321c68180f4a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce1188685e59984dd4cf65fcc8a68351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9a1edfd90ba1cd43cafa87233309e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fba6bb049d2f89ccb3541ecf5f111353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5010961923ae14bf43e6245b439c1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b13bb04a032e4c9f1c6eb0eb87bca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e1cb0fa12a9886f077e2ca58c989456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac629e0a9c7d4d3d9b01558710d4ed1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ce7c86ba9f6612bbaf0ea067c47158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf64866400f2a6cec068e921ac3870b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187cc72bdc8222eb8bd35de23221ec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b4bbc4ee13dac801073f3a977c9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433828b3448033e2261b3a935b296162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586803021e578f19a0e9f4fc06016f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22faab8a854035703bd6d41103c53aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae316d5ec4c15ba1dfe62337f2fc1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648bcbbf92d3ae557dd58b96060a3d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61899902e0f4f01be4020765db8750ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba7b3d555fabc6412d5f0d08f2adc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b020f36e262c47aeb6275b9cb8e2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4ef85ca1c79cc80640a172d250b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68bec3cb0f5e388b167fc1a6552b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aafb95215fd7c4f5aef36f402e0fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e616ef9455b486c6b62cb438da8a5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ecd78f9ae36ac92a5721e84881e1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a501f956d567501368cedbd470c0f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb474da4732380ad249abc0722bb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e04bcd0bab79fdab84563cff3c3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddce332e148294736b733965c0471678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af61eb403943ec6ff339fd325487dc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c2fa6d49c6a0ce53a37e4be1f9e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ffe72dc71f4a0b49d377cd92c77d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cca0cb19aeca0dcbbeb281efa138182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7eecbd529d9b474d14dcaed91f11583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c21c50762dad11ccbd24a9a0ecca2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73364580f402415407ff6a19db02c7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca70c6bcbd5941fbe5ee34332d2e9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e49ba21eb81b078a8eb9976bd27ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537050f1edf11bf054a90195a196f2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c8ee67fb894a873ff3ede2ca626f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67edb499b69a8582188486ff70d0fdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8cf5a73d8f279c9575e09ae1079cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243985d3905455aadd476fb2b685ed5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee22d0fe29b1aeef533a8c1c88973b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c103d19443d08b5b67a15a7d1ff2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b866e4c8e4141de91da00a99d6250c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaf1cacd34b619ef86c1eaa9a5e75f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9cce05f024ce1a603160499be303e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928236c9e9640249a3227fa1ba4236c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141da0a75402b0a6ab9aadcbb0c3f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb5bd19896553e0958296979f730a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11564cbb2dfe732cd86cb04f5b2c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef8cc1be34c1cd74b702eb1e1e85e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f41a4f915dcc825a9abc8b9fb47e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129000321b99eb3666c32e8c6987b4a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd84ae7696cf2f6fb4450a7c9b751e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fb6bb81c537699b442384562dc89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012df33518338630e71fd84f79c381e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22405c6cfb3b9dd974cf52ad46aa2a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f717f416a6d694998fe7aaf9a3be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790098df0411a0e4b19e0ca7ddcea036110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f64dbbe7367ff401638c0e3661f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4cbcb9c23055e89242746163a3059112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3e1116edd1284c37a178c22bd135113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a58b2cc81027d3688321dd5bd5545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbeb2b004f6cb847681eed402e98ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62abde9d6258052ab34967e01e5e2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6745d6f7eae7f6c62bb34acaf69cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec770cf465e232ccddcbc8949a473a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e5748bd6f18e19183306e6ef425fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552b664696af03231e0b01023f77e31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e8e2bcc7ff6fa6ba48c1e783c7c81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4797d47b5d0955d1648a9250fa3a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a4c0cefbe8a41afc040dda3db501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09475d7b8ae0c76f320122fdb89ddc52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaaa000ffb2b095777790862be336b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e0b5a1ca6347149892e36f053c5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcec5948803a2b497c3751f864127e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae1f5354201cdaad5eed61f8f3da9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a33ec5fdd5541129c56345b6178c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95353c34e00016607397d5fb3e248653130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e755fe7d93a10624992c5c365d0cbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797c6d1990889fbab59bcc94217cee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3fd8989dd1bb3cb5a4e0ef224dd6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddadaec7c4bef29953595b0d2136970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47e8da9d4fcb23dd49b9f9912db1c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570143d1661ff857a20736cf8e94cf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc06da5084f2f8c7ee5fb852dfdacc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d170baeee989eb17a31ff0154109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba8177e29115a51ad1d08e65584408139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451630ec138f2ae700601e2964ac6bd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150076fb026644f9783c123a253aaae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912f6422a4e992b9476b9402dc6ed7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12c7921e2d6bdd1148d014e5d43e0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220fcf331004ea53f39ba61df53c6bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037898bdd6e9d126842f0c3c7675719145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba739abd5cb1f6fe97666e2572b93150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc92fe00e4ccc87e82a697d89abc88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77e001244bff15df6ae1fe61d7603148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac683467ce325b64c51e88562d8f9b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6954aa1f9f2dccbb2c263fd07742935150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec729b85520d625d7b8d77522e45e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0065b60f81c5952d23408e537c42d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33bd14c7eae42fc34b3e2897d067c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea993a0bac8a05f03d3871fdb181327154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf26c635952d38253dd82b7b46d9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf86a6dc239aca1ebbccc5a0404311156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad706fb29e7864a94f5239f01428d21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa53dd58546b0aeee6d4420d69bbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3508ff15288d2b54e86164e989699159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cea3c83c6f63857a623b6d80c292b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e067044b74c73482a8e70b068a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7095780c50278d3ffb5a93f912b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668571c41062a4793571e14f301251dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8bbe7aa40b5b02e8eb6252734dfbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d2108041066daf1e3c8b2c8d3bf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10ea53e8378c5ac5aa4f8c0d2be80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734412b5aa6f1f6d44cf7d7ae1882a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b1b201a0fbad1b5a454938d248875168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59df03ac03ce52c7fae9cb0804a8895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd21c1a755c6b6d55e18304a067111170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ee4b7deeb029436197563fe52924171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44928bfc7335c6d0ab32842788af5ee3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecaa25719ef280747fb1ae2a5062a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33d967d2ab4f132f48a39cca0ed2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5de2037189479475ccdde418edc9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd549e46f0fba4b485f863ca1bc0be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df4ecd254c8b471792a3b606e21c53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ddd92cf769321e987f8fc19460b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa993e43af5a9fe9488ab533849efc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60ecb298424107b9d6fb3f478138c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1cc4bc2c36a45e827b81fdec08e0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616cb794f5159c0ca9f1f2ccdcd1887182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d309430283d9dce18ac9c8a96a10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c4412635b9b8bc9cd4a6f142f27d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b3f9feeb1fc122ab735f13e9e32c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c0ebee9a03846ba044f23f8a27221186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d17174f6e70e78a1d9254528fb306e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa685dbe59b626ba7a810707ffb97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba721c4b3b840fc3fb071edf2cec47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f5bc85b7334e42c93aca1982401b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05fdc7aebee0b65c24c2bee132ce6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622825a77a3070412ff676755c3e58d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c27e3973fda7ed21faaa5f255e769193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fd7a4a9b37ee9ae4fad57066ba1a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490e53ce337d3eefb0d2c400c06d95c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff40285f357eab8cf6573159d7ba3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11482b8d55dbf50fe8e6a1929cc08b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a2daec21109273c677efa55035a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bdeb623fee7092a3fbd3abc072259199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb57072d6fc7cfdcbabccee789aba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884cf6d54d188a60aa8dcfb59d9954201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d42dfd5d51b338b6e1d5fc850cfbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac786b7127bc1c52384776c30f08281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde5fd41b3d5743c9da6ca79790432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb061d4fb61985d83e0fc5f52703fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda4b41d87160a8968c3d7a2ae963e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034343a703cfa0b181c3493339630edf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6dfebb908b1741f4f3ced7bd01790208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef4b7b22812fca75c5e60056841f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec1982d12f23c793643f0c00c668a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cf0bc4d3d00f2ade44d0cf59f1248211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf1123e235a8b90ad23427acd0e7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b356d82ab16e7c50117896b9cbdca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8e4613dda621815920e194428d25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6de1e3fb778a4c285a6bfae69f817215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012204a0595c6999df73a2ef08a866216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcaeaa6b23c2d371781f226604d22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179992f9eafb677a333fe720f41ae4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9216d36aa9639c8a467b792c9683af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5ea6c5634d10d38ab16327a629a0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f96dff7ff97b25427692a13d450afd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd9dbbaa3bd21e50373b10ce9a7834222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ccaaa7ca4e80800549a369319dea4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ff07af28b883e392b90c858ab86d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aebc76626c351285f29f7b7737b9b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d9c762e83097cb4e1b96e8d52cd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488d0f8f3a36dbc895f6dcec0df7b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56359749ead8fbae79ba0b573017f653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae214d570a7ec66a52cac67521f84a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fc3f4eb237ae866a93bc70d1d371b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554a4b04bdc1a8eb5777d5798fcf294231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351825e7f54b7f92f1558c34aaa59d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c97406e490e5be728cb2dab124e77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d98561e20885e586ae7fdfc8bc0409234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb83986a757d5e2b847b3c47ff235a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b72efd02b5d89ccd0efa3e8be2280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588796693a19a1e20d5c70e6e53a13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c2f92396c8f4eb1ca5eee5761f9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f61198bbbfaf27a0a58652392c79d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edd1ff579e8240e3ddb777fc264aeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699839d076d1e785982429d91eef89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99a57b9d4442eedd5bb6609f60c9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9fba605a8f063fdc51050ac11c3e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fe3ec11438fad5c9da5004da6dea7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c7ec59824253248cdd40b3b0dfe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f0429622187f9333fe4cd6158f1e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8dff73df46171b7986cbffa17dbeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e3c62b2e8221b36761e477b0e88fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9c69de0ef7d6eef02d5e2778989c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a280e78fc9f6ecd4aa47706ba80f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2a5e75f8aeaac848d188304f0071e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1bfe6735b91be2d504007b65bc6e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae966630a9a6d187dee187c913e7f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2055387dfceb25de36553e65c84e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bac9059eee8e01d53fb2935fbd29c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f71467e0c5aabca3025f5720fceb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed266036017d1324345af007c441d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f65910eb44e0f94fb0c1c1619bbc3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af70d774b2ee22287259113343351259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b985bdc574712a3dbe0a2c619a588260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfcf80c0ab1b7e7e3dc433fa9f7537261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03801e884e181abdfcb3647876908ae7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb52cfeb72b0ae1b44a80db3b0cb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2e15c4d74ede95877bc881a2ac9b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9213fd6703142c57377b645fd6fd70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93b5379539aa80b58f0c8da07972f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4484645d482dfc9a5d9243c76dd4906267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2480372db1518384763cdc8ccd42f29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572392d4b33a329170c5e2efcbff0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e416fe9efc0ce75f415f50e20bdc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bc539d91c138934c191cb5f665b76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251f90667d69d8d1be02d29eafb68b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4a5de6bc4799cc0ac8270ad38efe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e51ea8d0fa170ac070d818fc7bb2d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2490a972d6fab60a035e9ff1e3a8f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3e6f417eebe3c0159a291b45d2ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a4d6277e6e0c57c6b9013b38292c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a185f72324c59360fd898422538cfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d211697c0ae531b0b41f3e684229279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edbda28661ceffe6d997fa06601fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb439704f54951f8c4e4ee4dce32904281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1488ff167981aabeed7667ddd6a75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe30db81afd417a5e48db364bbb314a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12fffe74fa71292571db652096c146284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847ac0686151c80ec822baa09a7ac6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee690b6ded23ecaacc3524ac5ff46581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bfd54cd013e233283605da930635e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259b96494ed5f71c1a6dcad670b179288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755827e7f75b135e84745976f02ba4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7e9f2aab9a216536b4373516ce6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6705fc458b1250e131524e04eb40d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f5d9397844cae33e2b0f09ef0b1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a0759d2aba7d42c4c528e50606803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89339eb4984002e187cafbd1e56a02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea9d68f1442aa9ed910f048e820f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9615231a7174702c6690d9900e19b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ebd886e40f0ceabdc3b9350e42ca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc5c5bdbce7fcf50a69a2a01434f5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d6c55a88d53283af3ef0704ff9b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46081b4d1194db839c582359f95bc48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136038d6e0f97841e0d150f0a9cf730301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f29761697f51032b698267a1ef82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6147ba70d98e30e8a382322f865a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85775a692c3c4032840bf6dcb84acf7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5082f8ba393b43064bddc3aed6a7d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104364d3af0898cfc3394dbb21119aaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ce15ecdd0f0d74e6c9396a294123307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117836489184ac932559ce892c9071308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f1aaf10a76dd30b6301a184f712f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2bd0fde4d6c5705397a55edc3999310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fccd67744ea4377b81dc4d8b9cb36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922adb649db6b2ae45a160c4c9450a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3e508eaa0b93228c9fa31918dde8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903912216618da312a4af56f9df2d786314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9140b1eb14d7b9eb4196fb78d0be993315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c22bccd309643cc8b75e652ea0c06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ac2916b2253d3dff5329390241c54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e8aed6f771b2c2a70149bd3b304b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b213b79d2847bd0321182043f7b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394315e2e2970b3cc1d225250e3df0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28093596d7a131f34478f287586be5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c6112feac9ff830d410b7b89fef4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f084bc9a894385188367ead221365323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb36f1682295b96ed9ab1a393f776e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b480f87b01cb88d2c516b505cf2b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf3f17bdf2096d2c5b46a4e9ca7f2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b726151f02f3e895e21cd180d215327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede346262cdea3dc48886e76c01d13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac317722d773b4b0852adfca29e2b432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450a71a0e734fd5401cf755315e26d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ad79295870d7a701cdfb1b34808d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2279ffc491133d18cc6421d08c56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3ed78dfd1afbfa55752e50939e04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4fe5789a710bc931406267a24c91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75fbef1976dc9817e32a94f652729d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25d391d760a3c3129c21ea088d3aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f4f95bc626cdd4eca22021edd9b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce5844d40d6a6d47c26f07966403c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaec69184668a98496925844d4d550339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5820069b51a2d51c6fd807a502d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14680b7af29ff4d078497baad2d6b33e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53841ed094a66fb7c1cc60a80193a76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1b71f3836896a5f62ecc8786c572343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8037071699a271241704d4f0ef90ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeac87233538ecc4999ac71a0e5cb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7397dd37ef318bc3bb15d5f5cbd962346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c5408d7796e56f9eaf04d7b8e0940347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17573b2b081627af3776605b98cdee5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134458951c009a5b3676fa84a16d350c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfdacca44320ddb2f8047cb722ba3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed36d6465dfa8e3ce5f171f4b6c3bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c587e4293d3bc2102fdbb4f4f2c27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e23397e7585eb3618a09422cc7eb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2cad9e5745e765de8d4de73a0766354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15e24f7d32913a57fc65156b0d4c35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1e47be7f56e1c78ec61d6e3539cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd28d4a89dacee7ea4c6369a6643f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d98abeaeddeba8683c0bc9d9013ee1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c824ae72fe58c34e839935dd5f39f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddeef8846dae3e49792c9413e67683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb59529b631fa56800c09513b208c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a01cf1daa822b975f368397b984542362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19902eec43a7a5a1ad8d5eb6b20b3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a797dcbc9ddefb1c12e1592852953364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e69285cec241d0916e18467aea43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b7200661fa23db06331120a29845366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3fc13a2c4a26dc85c20f3f7077442367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ca292a02e433e4c2b79f115cfa5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8852a8c3563ba85e3caf60ad9651c72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb358cd87f35b6d781e3ae9a90921370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928cf4c403ba3d8193c31ae7ca7dfef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007f2825134bb0049cd3dc53776a261372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663c82b2cb1253a6e85c7733185ff2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4c2a352c638d28f61d5900b2cfc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a8a3aae7564414136c86bd8c61c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871709335145000292ba9f111c5b59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948be0ca282f44ab1bb724bc8175a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61518c4d3cc2f2b8dbc1f1c2b1cd22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329db1c46e8a2dc08cc988ca1c56964379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfff5fb7a0fbd31e1a86d940558a82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028f53a63fa934a9f359cf9a1b95c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031add72f8f5691ce7e7af88fc836694382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821185e8039309aa75d3971816f96cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc107126c596505deb3cd05adf7981384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afb17c0be6e2b19908fc11cc1d39a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d15894e2aa9e72d64ec4f38a0b683386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238410dd55273e3891f3a94df70c2d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c885d5eadde8bf8fe4cd2e401288e4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f07e7a18b64e5d6218e72a0b6e732389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b602ca3e94026be864d8f950cceea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e819591115fc8456468c97ca791dc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007abc5b67d73a6894097f95e6453e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742965a305bc8821ac8fa817f65920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41db054b8aa4dc3e97117eeb5f3a80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e3d48baa096617fcd1674332f3b5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb53f9bf8f31ace569cd56d9347b8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481066afc20ee73e5ee3ae55ab79265397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e768b2d0cacdf4fc354ee52d953990398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e633bf52ee78d99277eb6a9057904399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dec83ebac75c04a998c8afad2f0a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad0b52df5962a435722c68b0fa887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98b2083c7d9bf8cbe94095b52d01a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096b40e1c004aaa5b40ebf47325882403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ffe74f1b9dc9e1239446cc708d126404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeba139908ba3715131fc41d067171405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae4bb92facf1e1aac34bd4576c77c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f405014d87606c46e3b9408dec39f2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5409dafee7fe440a212b616524bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4bd934e9d202b6a002f110c1dbfe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c94c01e2efe4aaca72c50cbc2ba6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2070b9da28af45c78b0316f7380a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2917718b4e652dda902f7489e20a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a28c9b3d886469aaf9518f5f9e7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806223b8751a5daa349fd0cc362de5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5cb7175c9ab206e368877079b2ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde2ed7f53c49636d6c8706e4fdb63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3915cc97ec6754d23bed805bb6d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c98321585108b3cb009624fbd1e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91774e6431e51e45951a330b91300d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c0e93090c3b0b6a0774b19f570789420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e30fe15fb017d17f935ad609caf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4ea0937d44a3cbe0a00c484321419422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dab8c818a4531455333313f4eb9845423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a76620ee38820ce5e9eae31ac5eaf5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae1c3851c06943e80f654fa485444425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d797c6368ec3694c2f4ea9410b5d09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5bb27b79f5e5e019008247e519257427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f54a7d4472cce58c1e8c0983c6a4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2803e2c79c87c35ae784d9c109974c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b88d7d5482aa090dd4446c79e82e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11fc1c9726b4a4fff0d368a4c69b95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124783ea3d8b1d38e2d7ad03b94ddc24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ca2e7f12f4e53af043e15abe72ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f069537ce9ec5419903be0f3576d2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086e866a521cbdc3802025a99f9fc8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee280e400ffcad8c7716f008ab0be94a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755376fdd37a0c693e235f06b25f2e05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af024d7cc0dc4b40b24ea08fde5c72b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7977b5bbd0ad0cc5f51a1b8954d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2d8c92d8bcffd6ce9eeb585df5f67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bb6c767cf8a9d7a699b8568e20b5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f2cf6e027641d442167f47aef63b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc14a6519adba3af37b214a929b6df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017115bc1ee1ec6f03bd2d6bceb926444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902eb22979176a0918c32714096b7fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2000af60bc09cd85fb6eff41405435446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f8482a5a75ed045fe89be5477088447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e62421a05281d277fec73796ab2cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1c31d090e8d262ea68b9003fcae36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcdec001dbbe08f39e22c2a23b157450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2102cdbf871346b8e89e11f5b497e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386fd30122acd058565130d2a9451b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a799ad97cc442ee8da57667de2f56cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff321754af815a5309fe19c47e104454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fd33c88a6ccc0ff7e277bd85e29fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3909727a5150178f92ca9047e3f70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f146fd1770ee021ea1ef2b8c8a57f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd61c5413154eaadcb35b5454682bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32ded9c1604089e3d75639cf9f8b7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48f127fac763f1d84db29466a20b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1663e2ca761a58e077c50d70752b7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfff75ff663eeb7981e9f38ddf77a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293b071999c88e7b68f430e759158d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00e44908fd26fa8f81ab48a11b271d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f14551854fb518d46e6981a3132d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f85097b99239f94ba29260acb1227466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a30e1b2a09725276737c56c7e3b0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db574a017e1df2cb0ba21dfb09ae4f5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7cfbd6a1c995d03600dab142f4ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2a657c08cf180aa042cf69f09c507470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc984a4c860b5d36240cca72d367883471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31daab019358e864a647e9a9421de4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ea5acf2909fbc65f7afab1a72cff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513d53967c0bf37c0ff52a2fb04f32b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdd2cb121ee430b5f3f9afc05325c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cf6e737124ee258cdf95ced4c7ccf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ea6d690052e48ca08f478af39ccc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ba738f880931bdcc8f3579441714478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba3a79899996798148f52e07d92215479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b264b4acf23255a6836471e96b9188480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9f02feb7f6361cd5e19a503099abf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae51df1e72968a7f6c5a37661d4782482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902d667d534437d85f54433c814aba0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab0cfbf23b5131798e2bc1357bac83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d02619946232bd10cf334febb1da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d98bc2fd464262839934748c4a3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39adf66a236dd02a9d28d912b56e02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273886e0bc0b8fbadf8401f78b5d75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4426b13ee99fbb6791c4c3f418551e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b4e04546fd1037caca6ec728d5cd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbb9e69a9040c725583eff3a5a24bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a548253462407053537b5b9d5331803492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2d214b51d47717324a73b2191f81b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ad2db3982a880fd396f536aa75da2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dee38abb2cc3ae4aa62bc845c3c9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2288a3e92a3369b728d5561dd43482496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e3bb179389e183c703cf0b6c4e6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747c637fecc49053916d33834e01d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060a6359dba4a62cab40fed23dcf221499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726295d9e67011506e1579cf8098720500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90644535aa5bc492a8dc210b363af68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd2218a10ba587e651d6d7e5a74fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba98c0aafabc33ff6fa9d93cbe91c73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8ea56e9251afe937ad03d031f8188504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb36c1e26e7e317527705c45c7c7e1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd75d7fbc627b3c6b16688fade707506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68190b5601b08483fc27109ddb99efe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f9c6fe3ab8aec2fbb8bf7c895976508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e9ec4b1facaed4f818a5d4e2666e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004d2885676d1abc814c6c2213c8fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d99655e18a5939dd4ae835f56b80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c80be6cb7fe400bde9b6930f2dbde7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303892cc8805ea83e7763e47e15d73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f29329d8286234f00f08dbcf635f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554459214adf53cd449baba14abdd23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041413e51c1c526b89c5bd23ab43f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2cd3f8612155447f8e500f016677517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5966ee3414314c1cb21cb047160a03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e13d56a0ebb1745b35d1ecbba2b475519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34928c6726379d00eabdb2bf4cc50a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d9624fc69e6fc733c1c1656f0041521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b364bb94d481f5634fd0b5bdda4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb751810d10f03727281eb47c4c629523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025724dbbdddbc2928c52baac03a3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e6c6fcf4d797707f51658180790d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9afe510ab70b5184c04488982bb72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4f4caf2ae7a432055e9996ae73098527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9b8435a637a6d8839404f1da180d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca324cb10973ecf7322584b4b99fb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3c54532015aacc2c9b859bd2a50a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a4da3558326d5566def0bc3500c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9473234d32fdcc48684e950ae15e02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c098f42e34a5394d06a5f20a8a38f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa10cc4a5d1e414afc44d637415895534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f1783519384ac4a9bb475d2e775f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc28ab98f73021b8d3f7512649e10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0fbd971f088e80c932eba0e15253537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3a74e1cb50115e716fae575414626538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191719f1201a7d1c263d6af83ea19fe4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afab09a3f826e8256bec93fda50bd2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d6080283a3def03ff6edcc15d8787541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2adab1e82d27a495990b3f7fbfd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff1a00618795de876a2ad20851530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a3b25a6b00ad3adcad973c1686ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea54a7440135c5b9c2983ba2fea7d0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078a471003b7f19dda19000491d6a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a581884bc3f6c1e6887adeb1cc60d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b29942cde3ab5f3e3834d72c9935f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f30c1bf99f8c465457b9957740f87e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96770a28dad13a6cb5523e9105243550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ae5883b4f731c971bfe1490928ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08810bb317dce3a3397bb3e74ffeaa85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94728b17a7226d969f636b2bc8333633553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a459615b17e4e2dd72ecb27647b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b62f9d218997cfd72d5e9d8e2f37ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5cbb1d19066728e531b80771f07d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738f072ec463dd46bb1bc3de6a214e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281a603655a026f97845b0d4c2fed6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8b6c5eef8a0f0fc36e33f6c1242b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058488ea4e584ba9d3da48315280ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce475ad2b6d0d0d2cf895d62a729f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd874f70a2e2a7b59c4f9b4b0aebe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1cb7d2cb89c6a16964a36af1de627563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94f40f401ed36089a0e8d0e1395c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e914dd98a75426fd9dae2db54d02e6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b278615a69dfa3b583166c0ee7b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b12c5057b3294eac2d36230954251a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d810471fc49a0538e186bb062e1a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253c38296a75083102c26b3ae41fa0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028fb0a2b77b8a9c2d9ce1845437c45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc7e24a2cf642de0e778b9d87b8f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab75dcbd0aa5526d559c9cc556695a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9b190a21fe7b348a1afbb6d5756e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2308dd45e3465f1c633ce9adb25b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd1fc797638653be1e684230af196d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b8af01f4eb62cce0f64d8f32d242576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962a5330983493fc3639063da3cb10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49551d4330226981b311556fc45ec338578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad19e01158f39bcb6c5061d41022fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7da8f23cd74349f3a98099e621737580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8c7cc5f2257fa7aac2bb336a737ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41474e17e3650fc4f65fc0f0a38a01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d040a4bff429e8c034cc2f04215b46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c9939c8ab7fafc5f5c54361eb4b24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77eb4e91c7640b662d6bd40c6b60c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead093f9b99741efa39c0b8bc1945ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e9f88feb4e148b951773fe1451358587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213c53557f7f9988078d772bc9dceda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ebf67a552b6963c685f4a90e48fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea65ebc01e5bdadb5639e42d3d700590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2498a90ae4877852b38925d6975472591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d1cc3627d11a307d9f61f557b94a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6938cbbccd0cfe11dd478ac131c6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac3adac798c6f1d304dbae99dcca6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c798b742d35dc68585785ef46c0f27d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9729ce4992583301d99696b976da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa945edbc07a53e673ad9db3a5139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d227640164c5c728d22a717e1f674598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abbadfc66853c74a65b2c5f6d9b8ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff009937538fec63ac48a8403c3d226d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b1e410deab0cff5e907040dff760601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938009f42718edf70a4874242f14463602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931901fdfa1bbae34d0e6be7318aac04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa7818eb63329eb663d3201d858141604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520e86078be0cd8737d46ddc4705d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e80c8ae07ff0da383248c1ee822e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c830d5f10b71020311720fe48a320b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ce1632deaac4d2c66962f113b08d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a10fb7af21387eda695f739ba4d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e3e2ff937ab084544bc8b910d5d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e330d387787192b7ebe3b64132b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc12b663ea57a6ff6887f70ee48a348612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1a5fdc80b5ea7f7e95307d7f122c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c0a783084fee8cc7c901f947e6290614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91906c9369ad4b031f50ebede46570615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5defece2015c5534db13d3e8f1b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca31922ff845330646f09bf1acea4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c09ccd9c447bb9cb6f4b692822919618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced50579b52b7a910fc103dec8f5376e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5030bf2cb639baf5a5534f1686e42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d58bc1c6678816b03285f74ec6b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0eb3a44f9bdbdd76b7b752dfbf432622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857e4952f98a7e7849ad4ba6e72b5d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e370cfc932f90ad99824ecc4d32cd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e0c072c8f98192964bb20feb6382625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe516adf90cc64af81554a8fcf23a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5adec790e458ee45a33a988982ac0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7b2c1c3c53054c0820e98507c4e65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1cbc5d40d85780a83e556c4c8cb3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57e9a721ccec124aac2bd53f82f24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c91ee75060116614de37363554df2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b69c20fee8bdcc5391b6845b460df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16065699976e340002799135d817d337633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c34cc7f40bcc31ee47a7800e74bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e786838e3b1a67e54d9092fd233293635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959574b60499b32604a7fac87cfeaf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad154442c86e7aae9aa857808860b07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778171b8c8f30cb2b644bfd53284de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f78329a84817b761223ec7cfa2693c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944971aa98628ad453715a2a36ca14b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec782ca6d798f112c06fee7f29f380641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649c109a5551f19a959e7f021337fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b534d59127aa3a8094e8b6d977b4fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ccd374275904d90e43f9057457fdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ccdc69242b0168e154d09932a1438645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5021cffa13528bb081c97e3a67f05c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909dbe24c5334a149e3f2a05043850f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce193775e0a7439dcb4f6a8c1db708f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bed714ca54e3ab3e6a1005219e6a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8cc2843cef046ee8dcd7854165de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b3110910dea845c1cfab0547214c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3089f68a405bd6546921f883a7995b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568a5fb614f99f967e7c3e44a284ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9469a0391ee5463934879c45bba0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd1ed3030ccd0c7fa3c05160c7911e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90419c148a106e3e4baf14f3f67276d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3380ddd7e233ce50813662f8b19f02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd63df2059a5015bd5d8d5360ed1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f665332fcadf95f28f1941ef79ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12a18693c9b338d53920721f5513a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7f15f8f228af82eaff8f22ed7e3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ae99b2ebe609c3c22a859d6478c78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c04c41f2dc0c92456db4086edf80b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02d2901f91382acd4a5fab969c2629664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43a16e7ebe34d355e1bcfc22ff65e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd1f513bd276ea1f9171c273f22fdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fae058730f97053e777e860ba2694667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380df814e6d24c74a73b9ea917e2d76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf04478b84074d9912ab0b76d95fff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebd2e23e75842a6d7e7df09e6e83e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb89ed42e4f8e8d12d1e73b819bded9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085b0731706ed534dfa24ec7517895672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bd4f2dd12376251f9e37f353ecc48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e437c3fc17a928f29d584451b78c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d45fe138b4d468e83446b675c3f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6418d7e0d8cc3d839973d72d73c15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d60c9769f0ba52a4d8bb6928f3f98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aea61992d55cec4d274d077b575284678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302b2c4d57505f3248902c5f2fc3b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3d44149e11370e56d66a2dcce6d99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1bdaf6aec9c89a4979f8cca70577e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef9cf5b013f9647bab43bfc52e674f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5af07640502b2d1c44d1666d63f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6d368bddc6d9bf20ce156b0c20b7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db2d0a608e987787a018361c766088685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09424e27f30e6bc5c5eb00461e87d575686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450b8baa5b37420608044ade0cb0e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d4e70d9c681758e528c68b477298688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1ea1eee0da36a2887e8c57a7d53a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630db6caede6eb53d2e3eb277cacb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5516b118d8a70fff0bd5ad75b4e0d13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369920d14b3f9205f663ca7e6a30126692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87fa07253b92e24e1400de71528e2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111753e3033be1f15088cfb6a35dbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d9409ae31cc09636dd7b3bb8bd13d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3337b3c7cec54b1cef3928e77a6d5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7842da5a4be06d292be6f1dfeb60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d8856f203f7a3e50883ca54478ca7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc65415c9e189a1938d82c7cc1c0c58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016755ae7eb695fa0250a540d32e3c0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c94dd4ca9fe4cab828382bc3445675701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aad74b56668bc9ca38d192b8d097d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dbe75d5d88bb2cf15455fc3ebd6b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f47ef10c731e8aaa1512eab260a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410fcf2fa531fdbcea72906f58285c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9802aa3739723ed5d57a69f3841f37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ac72b3f9a5f5080d0a7012cbb5a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0e0cf1aec653d1138689165733283708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefde04cf3f7478186f87cd1d084f7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bf98d4d2936a06ad6dcc8556141f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03149ea6258e67546f034ccb40cf99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6ba64086aa746e7dd584b34b4ad16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0419f3e6bb26f9d1a6eec3f6c18108713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e10c126231f6004b282aabde6e493f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa86c76bacdd33e062ec5884cd06e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a95c7dc00d9d7eca57443fce0e9784716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931110b1a3c4c8e054775bea615264a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc2156cd45925169d6e8c619be2ee6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f8a8675e00e119101a4876d49cdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d0345f497a07b5554a93aabf7c3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d5e04af4be93c40e793566f62bbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e98bf9bd1e5c1d84166497457e15e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f9c245becffcbe5c5bb06dc6ea8c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c4195628febdb939bc9c19ec05347724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ab246f0827f3df9d313f944d0804725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f246c8bf4218de3cea66f7cb763b420726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbaf184f332042f98f759daacf8ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598abe4d841e9739a92dbda0525f9443728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d11e0be0eda2ce328d25d1ce5dd32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088351180aaa2a44f094edd38db9d570730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0131c97853a0190240554b4654ab14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56d91cb411de98e0f13c2f3db92bf7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbded4f264e658465b22795a732525733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9932027f7b0241388316a33493de5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ca9a5d417617cff1925d8e5a2f07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d96ea1fbb201000814562378071a55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf899c34e2c7008b76744af3e3f15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da81346d395f04a9ed092ccbcddad80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a5e91512506b5ca92136184383dda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c52feede18a36adc80a908ad6679740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdefeed298a46de289911cb44a5724741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ae203ddf36a7beace7bc7ca553ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd0313a837a6699e21e3fdf46bb6d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6efbbb5cc406f4c711699f30469ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9496f6579c8f97ce4a87c177a68c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524221e8a4b0d5139c09c5ed237d24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c12d6a6b477eb098f39db27784c03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b86f3871cabe1c69aee279d4a91c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5cc597060402b2a3b9f676f442bc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda63029570ac04ecff6fd126ee8e03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c530d15828d03af6b18a3d4d80960751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e8079864d0526ef4bed6ffdb358cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482dc43f7dfa6693a42aeb2c5f4a99753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a4c45546ec3ad08fbe25e3ffcf20c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad974bb8027eded62a19dabe0037c4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdacb2393b8762e1ea4e28cccb06de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588f89935a7c5c93f77a310b6ee1d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89fcf8b05934fc9fb68667fec64c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aca0b8a9e3a7c5a8833d33728fcfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdcac1017c901b9d1df22dcc1b81597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c6483a65ff12e713ca8e654c4e4dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf92e457b2892f31eec8b849952059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663297622b2b060fd79347d6b1661d8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a952d9ae0849ebb89b462a0822f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a75ddce441625f17f82703978c9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3da2954092988a640ed6ff55de3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca801654cb0dc1412631fff175b5061614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e93f372cac74aff292935a2ae05615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c85c04132c2dd358ab61bb84e273416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaa8ccbb51211f9e5b8520e4ec0ba117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b283bd762d43159b8f6fc3efe4c81518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad028abcbca5d87820d5409bb0828019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c835b9aea41fbe4754b7c42882a25c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b27028daf62085147a265c85ffa2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac493c8400766b01a02a665b697995e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70ac30e0de6ca56e17a0e5650aeea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea2910569a7bc2d8d214f6d732cd7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ab9ccb83183aab7d6d09d15add2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03d80fbec6d0623be16148692ed2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4fa5ecd8fdaf9d8ebdc8854d3ce7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d82c5bebc61fcc34bae239ac819728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc664fbcad48696e5766fb6f5b99729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5464cd3671b0bc29a69474f682eb8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b19d31353874696645106b3e037d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c08ae13625fa5ed9b036dd3c4061b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054680b1a83dedd5bdcdb78436bc3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543e5f3af66f8eab06f64e3a60100234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622bde3ad3153650e1205b4dd82eba935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18018b00d532453b66f79ff3e29160c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4792d7b650c321a00ff3e13ee5f0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2f72691af66fe3886919dfbeedb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca530f45abf727163f6d1697b0115beb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f3f34f3fe0179dd118b35faaa6d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ff6865057d15bb94596492f9885f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba111d63a1a52e4c2a1601112999942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa02016a78bd6fbce8910f0b74e5a2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a701b4ca00188e14446e8f20e88e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06916c8f86643bb43f227e0bc42b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9aa1445dd6a249b2888999697ec4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0442cbda2b3e30d4aa2cd6f0b5a18c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c53f172dda93e6861d2897cc3f7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc498a75fcccc44553b9e809be245b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e3a0089846696a188245904cf6c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718923d0e18c94d93b910e68251a2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d2db53f98799c58431cc55e5db6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a198aa6aec0b65da72cf046c8acd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8756cc7a9fd2ddd098fe58fab4b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936faf7b87ea36376910db63ef6a7a6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c96d1623535ac77634c9ed62d4cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24da6f3dab2f58707bd6b39f76fce757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa6828a452fb919c64160ad8cae0b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fac808160ceeefa3818de6114438f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a89666592143d2e92a4eb5cd5c20060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477d7906cd1f60ad5ac33cdca975c3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51636f633962322038716f869e20d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81b90c7cdc968f1edcb3d5963472063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced7656267f6d3ac1f5298afb70fd0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb18ce6f46bcb276fe404cdd1f13eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c638cf3fc3f594cc839289d7633ab8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e56f51537c577162bb775fa5ff0d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4a6cf17399515273e7d1db41191668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a382a40e350a49527309865be236a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eacaa69e6d5aadc78d6c91926f608670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13b73dd35b848b0bb5a297e31c6dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709eff129e004fc022027994c16b9dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea22ec804f2396a9f8ce450632d3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034a89c13146d5322103eda3a7d6a3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f530ea2cfcada55e41b6e700293329375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134dea728ba9b3a1c4ac728e1f9567476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455bc207ac8532127df7fdafa7c3e9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896b06df67bed0ae8b9106e78d0db6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771de4ed6ad1300713b74ca139709179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d53d4c44ccd5c9494de2d80207d7cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932699a22570bcdd1cc0638474f4608d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b17ec2a973f524479d1588d83aa9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5912bdc278761cd1ccad00609fd1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54999ecbe0aa3c578f55ad554d1c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaac8f3ec7e7673f9651f321fd29c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5f3184584cb60789027a1725d6b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd6a8482e840cda44ea17acb0fca087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53231961ecb7156860ee1db29a337d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2d9254b90914a8e0bf491efefcd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b386dc9532a27196f412514a94f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610af695e3eb9981f9ce24bf7e63ac991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114e20de67425f493f1b834e8f306092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f738f8e482b76a75011a575f5bb7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872138a09ead94a2f6b85121448d1cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716b94d8f6ac1c46d0d5d7d9fb7a11595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36528d1a73c77184665da299449d8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754c8d01b43a20c9ba0de348b4b06297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4835aea941a20e209a0501986c4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678cd2adc2bf828a14ed59492172d5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a04e2f39f3a01893ba4f7b97969d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14bfe7453690819fecac8126aeb3fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a54ca686f1fba8a121dc0f5bafcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b43ef7be928791ab7c5b23f7953a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74861ff04a074e28456039e53bc3a4e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f9dd71cb9a5be755387c98607259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a82828214f4d3e3a7c4240ac7a03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeb20d03629d6424dd96472d56ba1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53269e5f88c685e3630262324ae68760108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdcf6e55d7614e24b4ebece17717e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ac1313bd82d0925665a29cf61abc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea26efe24bde0ae84c704a3eab3a7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a197496973da9112d2cc5023b02d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1364dea1b4cb183f06a44f5206eb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913edae05ab5ae4a3c9362749183fe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22c382df41c4db803d39ef96acdee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de6b303d15de861a721e5f0e8c2448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1a3f9f4d6b0d808d077206a9a175117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a840059e914d446b171c47857011181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda1c4a3e35d9f757036d3fa01282a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becdddd059015fa4fc96f2cddd53fdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab06f66210ceb4b8341a5b5f20cf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef24f4b4b63aeffb55b2fe15183f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a173e19732267eedd9f11bdc28dc480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cea367f77322ec4814f637ad4a4ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7672210128557f56f8e4cfd6c831284125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f84b82a996fb19e81f4f1e120240126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417f0efb0993051ca3e9cc6d55157d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbfd222aca8643fb8213c5147fbd0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967379ba08a315aee1135f22d421808d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e097f3354adadf8ac3ea6bc10f8caf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfa47f52dd6c290bb138bda7de67b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e058128c48bbe2690575f4e788fa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4e1f47f0ab1060b9d5f4e79f394b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bae1cae550d0d5696583047c578731134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a395b52678df45f767df457877ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7d168306b525d705161e5a76a8bb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f79e735c3b4c177e5284a4953025c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff47363aaa49c43da0aee54cbed90cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e372a48c909df0ebd28a6c5afbce5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aeb71bf0cb9f5166d940e2ad373a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb5b2fc366e4a6a97e6b29b3ce6c49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649338510817b8ea4f003af1e6cb2326142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d39ff7e2f20a7cd43eff6c0e41d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cb588f08a8de07638132ce2f3d9f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81c28e0431b6b92dba97a349c230d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013cc96f0920cdaaf11ad8de3ebbfa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dda4376667704fd175420b3f4f3c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efefbdbc6fc3658c471509e0415e753148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72665f13a16f1e5c5d7ad5134afcc12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd2a561455b4dc5e07e0be90dc27b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f2df2aaf2d6a7d3d820ae8f8f8a9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa37966ed0266047d2664185c52c088152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c121510b3d8ad7a886785adabcbbfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385905a491c03e12d51b311070f6eaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce45f20999c64b20bca9695a348283155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284451ee8a06cd9c145532ab5c93d63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618df1d3383d8533342b46aaa837ac5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969926f3138d3d5e6da561dabae455a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f65f622fccae260cea6c27eabc68b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7074627ff67444f7db7594d0a516c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f873631bd2f9f7ba4ea68ecfddd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aefb71ef3622a87925d04fe82ff1ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2726a0b4981bebf119a05dbc0a6bb46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1cd00b17d4f6498312c8c2988e849164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e70926415b1f3eb4f3e42f79d93062165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e032716e3d00801a32f9be6f869a5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdccbc7b817a747e7b2170590d65dd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b78079322163474180d2763d576b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32c01d161fadb40e5bb85fb9b8a58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2543c5ea33df4cf634b529a49ac9ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c50e1ce72a1a409a77265a61de6b49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb569c1656214a46749a54f1fcdfd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455692a7ad123b4cc47ec95e6fe73ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da675478413bea5979d3ef52375cff6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9906443893ad3ac32af87e1b9bba86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0797f72a2530fb3dc7116f80d69db2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad2b74b59916e6f603e95a8035c4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565ca603a26cced3a229cd5d749a8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e23ae7e543c7ab62621ce89b6edbed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e54d5a5a1cd649f2f1edb1c27c631180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb277a92293cd600b65aeb504b6555181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac497a9fb8cac3ba4f6543efad549a7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a494ecfa16bc54e6b956400d8eff71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4419f257b523971e5c407ce8cf2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279e4dca57136ef90b7abee37a809a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8b0f0408f91b6fd250948e9392c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24319ae427beadf74110c6e37cc82c15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff2388a9a7aad96b6ad32113fa611188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17726f6ee92b2f63dda9fdf57d50e01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0284c360ae67bf1a528bd11a8b0f42f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd1aeab5bed85b96288f45f90c9d55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea9d2fdb0f914ad6dd7ed01bcd606192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640e226e8542d2cec32277394ae8390193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b02db792421d77ee144233e1ac6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102722cbd927d415375883b49736d955195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3d4e64ac7e0a087fba4d44c95a708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e08941553ec0f0183dc396ce31611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654907e4961757a26727ef698f6433198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a407f7c428e4846f6cf27f5016efbc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9941d14441e6a8d692f645ffd485a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8a5fe17589dfb54a60e8ec6648fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade57ffe00463942f5e7ee8f903bfd9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa8821ecbeb19a6b955c72688bf09d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed804d2b4d604f3d80c8ea0dc88c55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f3b0d8b7ef964792fd8905367f3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a177caafefd63f8d4018a1ff15b78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc07323513a268ffdafa428e35b3ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07ed2ccf4336a6184f09cbc6814266208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758b689783f46bf39163ce6f1fdc593209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f602cbb9ad5f9d4c5996b474c444210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33948cc7d9ee0293b6c284d43668d775211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adb95711ef6d6b53a3c723edc29b47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554b422409cdb1fedc13fd24301f03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b6d6386a7298bd2f667ea2119ba8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a2035dc189d39f98b42488f7c48bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087bee576a2dbe455cf9a2c4cfea7b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08744ec15e1a91bde02ceb1c19742217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a040974eaaaa07cced1528dac318e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ceb25a044bb9f5b16887927b99027219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d49d8310b22e57c431fa3f1c17f51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823180ad6da1624dd5b62cee4b036505221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2f58c716d03ee22c510c7b274619c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675927369e01777ab0b81cf38b9b7f51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ceebdee7358ddc6b24dfccb500417224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109aab683ffbc5027837aa93dae9735225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8349e85de66b5b26a61d51c1de83f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642359fb234283eac24204cb5654dce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12591ef55abf03a4d4d18cae01545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580b25ab5e92fb00c6830a0f908f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b018eb028b4786c7b732c64c50bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580faf42fc137ec5aff19e68d5aa28b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7bb8ba41795e28562e74ba05deaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c546cb64f0fe57eb73dcbf31b2ba60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8804d6b67b24192ad189555d7ec9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a595afc7d4b210e5511214920e2098e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1669e0d683ee9e9bdcf377847c9191236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0edb2247c0765c955c6f1f87c8b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255740b1c9f37597eb268c1a9bab4c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885f77ed4ff6e1ade4644681abbf02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7845fc5615d4ce52439d55efd5707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc75c97db8026109ecd590e898311241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12537ca2715b58d7685946e5b9d7905242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431445607b295242f34acf00074baed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469139312fb9aa7ce364135a99893154244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e75c5c9d230c102e9b4f40989443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b707e3ee6ff3c52984429f27877ed1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8c26f4bdac2398492d6388404186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2b6ac8562011738fb26310ff96b88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfb5d58c843547a9988df92edbf025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c919813e92a1497d32eb31b83c148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb126c590a84344a6fee9d67b801aebc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ad63e42fa3a67c9accc796a15724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1539d7f1f20565f2452fe4c75d5d6a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b5ada2724fe7596f6fea19daf0945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc7cb87ff5bdf2d9e696b26c905bbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688374a7b682c9198a7ca39967782f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf931c44d1cf0de978cf6bd0edffc82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051c3ed367162f18ce5d2a31f3e1154258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b545d1402de1520e0a94aae8fdfc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9061bc911045a33fceac1b48f2fab3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7934f640c779830d36bea661ecaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3796ff433ba8ed1a107795532065b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af618128f0f2e0858f88ffd0a561a8c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0154846d9a3887c089ca158d074eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133a453b711811fa0e9b8a8770e018265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add19ffcab341e9f3f0c9f4e3ebd965266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0414902f4994f141558a6266ee3389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b01e67f3e3df8abc422556434903c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214770d4e5276bd3e3a76aa104693bcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1fd52afd073e27461cc81d62665b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4ca004991bd2bbe229b2b47255c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af9ea33b1e3f4704981c86d9aaa39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b5564a42af04268dd7ecc260c0b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00328fa26bc68da0a93fe21cf07d53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deb051fd4a02f975dde9cbb67470a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e890f10e726dd0466c7936cfbfa70a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f97790d1daa68b6f360da0d231e5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e176099a929c172e68cd85489f4a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d52771bf89ab73d3bcbcb4ebc10ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac880c074e78fa1a643ecc9515328856280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a932b04c30473da11dcf3a1d7a189e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6667bb8732d356c269fbd9d0a6c2a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199d88afb3d4b3bd1c5df708b5e8746283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf4a5fec951f653fdb6fc05f86553284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24348ee92afadbe6c3d48b6c6265948285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93117dc77511ee21a068dd60afb0aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908a2df785a7358023d03da54bbedd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcf1b4f59e545e06e28bacd09077ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf49e63284c99f68de754a76cf92d45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd27f46ee04a4731f17b4e50719a7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c529adad4247d4836b63b671907757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b95f0af163f1a1eb7681795f1800292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb3a195f4eba968dee5cef9e5b3229293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bb3abebf2b4f489603414df833ec6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12f99287c88ed0dc1d4ffaac3e0b32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ed73fe4f9e9b0b22a52809332105296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214ac2da3ed7e6af61eaf974577fad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e738c0ddd1045b4a327ba0d02af4a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616dc9ec05dc84f6920b80dc422f7ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1914524632a08826cf4a21dee5a9be0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c2a6963f0a9aa5d78e156ba45775301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4049286a7f51758bbf0e1b30bc6431302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b5c9e3a0326137f73d5f9bb7a8018303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd7fef6cfccf16451a423d0efadadf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b55789c1b433ef69ff27e3b44ceed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37907d27f008ff370cde1027adad5e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53eec1bfa39bbe3fbb7a4ab14275a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d00b817f557fcf9fb4563fcb19b0b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681452145d1541695983d856024bc111309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942b709f21e112520eba1707f7d2ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a7d3a8d842b0442a61d1691eecd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbba379907c9d23bcc18a2fea66cf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d837b2ac52ab4f22580029d23208440313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f9ccc63ba2558f7cd10eedfbfcf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d27ec179c9a74158203c45681879315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8484373ab8d1fb02e194be4d84f5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59ad73169c72aeca350d5d716c233317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f0db7aecc659a02863df96ac7188318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d46aca995ed776d9b4b40cda915e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac42233f123a456a67b41094d84168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84bdc3e84feeb0a23bfed008f693a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b5a01bb171245635510c487fc31b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e856c9756331f4c6c3da0130ca0717323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c42f958e1f3092d5ec83522c85b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e39235a2ad351894b09624c3c4eaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14188801ad6aeb4e74cf74681e9cc484326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d080b1d82ec3f09607109faf4dee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa70c82bb17cf2238878ce39d69bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92386c23e86aa0a508c247011806e3b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03edde26f43ac488fcee79fa50c412a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba7d23aad7bb7322f2621942276910331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981cf89e04ee1b0ee671a88b016a5c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba8ff724d6e5f7c76e333b40182f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68921476e1225f34a90769fbc59a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137a04c05cc2f94b1144bbf32fade20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee87fe31d1d39189a574daf5c103b6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42db52cc8850e30a656d6ddb22a03a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fa5f1d5e240ac8aac99f45e4d5c0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38ecb76af10c5a6f11befd810f0be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253df207f63067f34210de7a33c4196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec02e07ed4987e098f91dac467630b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ec0874bf0240130bd80f0fc6ce7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0be3fe19b203d6b91ef5e24156584343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b76f58ed14ece82e95821ceef940344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ed48955cc28cc28413837bd649eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ea07686adf7cd5df18b585e6b394346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9504ee7b3d80034ad7116d6ec7814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a0f0670c08d9f6608d6d00b64c13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a0e3d47fcc97f260d62d10a937299349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d847ecfe2e530b5901aedc130e03e92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa2ab5abafd8a8217c7d13374b917351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88a054dfd952c4f2fa3ef1ad60cf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505374f5c39984aad079d7d3b6e3083353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc406493f4279bfd8b1e36c926549e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8b6cd191231d642afb28dd2d05318355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b820f8d72bc4c80e3357e676253daa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1467cd5a437a05960b85423f67eb990357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7b1c995ec3494d94d66cb009c925358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9e415ca81754494e39f7d2ec93198359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c2af12b0e5834e0d2d2fbc32dca2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0b3d808e3dd4e3731cd3f8b8de7ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554c5aa35eb55639f2bf8d849d889cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df0836c4cf24b1169e113f2477581363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d05047353f3ab1ca10fc7ec1b1c5b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca990c4b187a3ed5df325d5f83097d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea871d97d3271eaafadc2e41fcafa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b835e70fefb23cbf8fbd79e3c4e62e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c93308387332c905a32e51a676598368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cdcb958d5e476a84e981b6e8db87b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614fc060d854784703a489d09394fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d75cb3faedd3d6605d61ea334c49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef684fd8f5ac1a7090d852f88a0e3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f1655b8859edb2dcdbea743989c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d91abd86de40505ccbe3551e117338374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fcd39e4be7ddd67e0751aacbf861c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46427b28764ae489d9541e652d2d1e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fec223453a236329c650eb77e5b3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384056709208449786bf215bf1afe1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566547828cac4f3e6b8fe1ffb2dccbd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5fdbde6de75735ecdeaa3bd82e97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267e61c73b33e76b040296fe0c2466381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c3872754a442743707cccbd768553382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec17911f37b3c32afa5fa382713cd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb75d6559e9843ae5cb069392afe67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7bcbe5ea21ceec048695bc1d95a52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3256111b21c4f839c5ca5bda51d6daa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81b4ddb940424f456305f8bb84b5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2922bede3fd531ad9fb4335c40041d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240bf8afb691e6f841297dafd583a15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ae265db418a11fc0fef08c9c2c71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562500ff41a91459bbeefeb3cef5cdbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98096dfdbb8169ab28d5b486d595f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e3f0d47e8effde8e71390bb8a2c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeda31a8b84d17f12ce9efa3f27e0dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed8962c744eabd789abb1e4a7e949395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24305a88c5b93d44c423920001e4b0e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0098ba5ac208bf696cdb28305905a1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a4c241470e58d4a678a947c33953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d812f39e0980b9221ff5ec5ec4a00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173e796616cbd79f641800f438acec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbccfd35adaded93c6b8ca71d900139401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35a75c1d6a3628d091d55d754f3aca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf34a254b5780263c39a20fdb64de6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39b17f4a79c331d127f3cb5faf5e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfc62e41be5cc4490810f1d199a298405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402edc9b178a1419b22604c3c77f10e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dcd4930ffc0738a3b767bedafc8f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429acf99e9c9d7e1f81796e0bdc74d56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c122a86876b987a7657d384fbe05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3bbaeffad9166007644abd784fcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6a7941d4bedc62fac5b2f59c706b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ec95bdefa47a6ff21d823e203587b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc2750c752b1995b2d11e10a96265413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be005c2e7220755801c7b0aaf72f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eafea6f10120d98d7159c680c9513415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcccbde4da3da628f4b8fbc81eaa4ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ef3df5866579aca67e1c7e801754417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e5d3bf9aae0771f6b3922f71eee7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51e36f71d3cb13d42ddee6ae4406b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430f8e798e7b91018d733a5adadf81e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358e685bf4e6fb9477b9fdff467fae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61772961a779e854b565280067e0d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa084e819d93320dbab4f805735c49f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f1a56b03c9edd160ec9140575974424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f157a49c0e948b799016b3763cd38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320db38cc1403103dc2f342e089222a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087b0e4c8e2d17158a53e6f9567a459427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e57cfad2501e64628a60bb22b83c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc30e1e663b2e65a431f270280eb1ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d13c4804bdf45860243d160f27ebe1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec1ea050c03d150bae7e582c2233e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7814f40e4a137eca8232e0052440b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378e34956cba64f57f35a0d902927b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d32ecc6e4d0f2e2cd64a2c0d73dd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0d5e9f06d96191a94afa4a671c00d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b2edb944fdb6ff65d98dfe529d184436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0173789c90a60e129c0a039c01c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d64ef552d1927b98b56ac9d625c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d53bdd9dde70280092d6fba240d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d43700d2b08d1e5300bb4e8ed455440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90584cdf5e7071ac0b7eb905b4738a8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19f5058d92d6169f321293981b713b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c63d9277ef72f27354a9ab939a1bf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32cdae727ca660fb0f60f6c1569ef6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab745a786aad1b5de839ab3ae4a6f9e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750d6d68ee544347978225f149f8713446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae32991b674ebc47c591320487723447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783dc74ae88b1f98cd312264bfdad1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aafcd11cee2c99ae9bd38f8729bc30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09397dee9e8bf0c69b6b9de0b094b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc227997402031661388639e7b463451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbdf363feea33b1a5bdc0e3a8fae8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a662b3b1f77bfeff1c867554e4654453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a04c5c4cd81f97ab6a6f9d579e96c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415ab67d2c759b84dfff8e1abd6d60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2ebc5b194e8d1c90e18e8edda076456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc166388752758a2f77f9e8c44eac28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1536542688d92b453052446a2903d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5dd826edc7a6b3691eef25da740ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2bebda0ff9f0578ede75a3bd1908f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703aabeda378e0a62249b8c96eb8426461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914376be2c4dac54f196de6c4dd83c9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca968cafbb7cba9d27de06a7af1d03b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a835fb3ef1c58fdada757a591d3ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b40064f8a64b1e01ef8cb1569dce8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead40603fae97cef516682047700ed8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfd18ea322a58c112f97099b38dc81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a47c7c466b4820cb52070999f335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9285f08b50b4d9f073eaa9c0922c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec25e2c7bfc4a9330f86c24c46b828470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6e1b34c47cfa22b95fc4af47f55a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9db8d9cdf80ec49d27ec113db011c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e21c8d0e32f8463cd2918bc925ac6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9eb9104782bf329d154899df5052d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f888a8ad998bfa92fdaaaa092966c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d652ac8b4c416165163a78e495a23a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a347c297afe02a4d6ad223d72747267477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be260a42b3dda91ebf233f53359fe6c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c9e8772e7c6fe2a9f50997101d75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7406e673b39c671d198975f5a00d51d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3721639d6896b362a9f36d919acc07c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a31419c4752b0c737d8476d776c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b2900fac5b78f8ec954547a1cd39b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc492d66f5b89aa8dc15bb6c9f2798484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bbfbd2c1d95c82b596e6180f7d727485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81239600d3d5c429568b0fc1b7f10304486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a8dac6386292a25f93f4e6d4399c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390064583b9dc27a1086d3b85226927488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1c93f80cfa3af989e9c9724886a7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75e7e069b97893dc4aecef65cb37b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17a9849f4e9a08ffafee09d3e8ad43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc54c245ada9bbd0e8e751c90f958f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e26c35144ba57bd2919bcb1f91fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8b04f21d991fcc3cabfdba28e88cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae752c4369087e254a98dd714b88ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e2e57538dd8ecf344ce82665b194c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5f5ceff00ba6dc07258c0e946908497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16783a0f5f74b4c477c2d48402199869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6f43cf68661b8fe0ed124f9a0242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd4ffb7c617d27b21f44d54996fa6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758470dd976b4cbeab23322ea1f94ef4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df46aed4e0f8163d86cf1f8f076275502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe74417eb99172e8af4ce931a27f31d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad11918fcbc636f2eba93cd65e2839504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1834321d692d8399cfac96e01d77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a1e81a5344ecb1f76a06f99ba129506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913997abf07a08feddd1d3fe3a2811a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b49554641e8e33e7cfdeeb20c708f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b9dec4da28d765b47ab1fcabc7bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069c8bf64bd8e9363232cab72ea84c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c93fcdf941dfb4470c2aad844e0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a4165f6d8ae4bc357c55c74d14f72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fd16eadea6c5b661aa5eeb51fbf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda461f3597f0e59a39a81c9dc245c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba296b046a1eea1cd3f1b71f1509f590515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e9ec2047659c33f3011661f159bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3983d545de140948e33f29b67eaf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c52781d80f7cc02ce0d991f862e18a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d90835c8b0df74b9602a24111cd7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ed50104cab89ebe675c0978715c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ee7faf69d3d1b4789471b5f4ec950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9ed85454fa1a5bb48ab0fb132613b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6660be403bbf34a8aa2928bcf6a6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e5dd446253a587c17bbf0f6fe56d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49509065d6927545c9a06502ad6281525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba70966435cf6029fb9bd139af95d89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279254d36c092fd765c3b1685f52a432527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20db20305497453c146016f4d6fa05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666fa94fd9158f9e8eb6deafba70ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ec9db85671db93b5ab0c26fefab2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce109c2bd1031e4a6d42209fe7e7db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0efca4f733c621354aa106dacbcb07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150eca8b521d8b536157093811501e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785665e3d1f7823563e7e09a5e8b671a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd4c73037f79de8e2de435577da31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d55118d0f879e0963ba11bc49133f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb228e89523b61735fb327cd61e604a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8f2c0f40f19a631fb30aa0031c22c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708e294ca8918d564fac6f7cd85e0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364395b70bf20aa55127b28a3387b10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5332cbc842523e37418fe13d2c49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843dbb492b926d79be18ee344c30a03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464a78520748c61765039bea36c0934543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61057d63996b41d6ceb132fbf62cf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f4cfa32fd4e7168130ebc524dcd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b3e19ef5a30c63c2846591039e0c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e6675cfa474a422bba795bddaf43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591de2583d0465d534ac8e8963ceec21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73fde4a617e2752360e26696259e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3b2eb9e12da02e06f5602f5683fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313835ec8d9b867d0edb05047b0ca499551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d662c27fb9c6026377f9ae3d8448552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873399d6eb5511844a1f0b08fca167553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98ed383b99894b050f3bb560e20611554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722e60dd308c905249887ff74ec2cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700caadc92a810f279f93367fc8aa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb2b79cf727f6af2478221945b4a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cfbacc6a764e3c2809820a67653b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd077497de6a6e81f66e3925aa320e6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005814691e98554077378ddded9d55cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc2af0c852cf6b9634f9560c2e2cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21d10c28c082ed199ca31bc661ad3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fff3badad14d5b8fedf96bd94a8d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cd826431d3702a30c729c29038fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba8b5377ebbf82c3e3bef46eac9ad6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dcbec9db8fea25786eccd1c53dfa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d922e5cd55bbf3dfdd131a98f68800c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af113415b489e17ef7d31ec6bec2ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2be11690b4ce10bbd19766d7c7326b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700c4830acf733a0cc78563a8b1674570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f30838b70edca296e31c07048831c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75a8e4f69196bc8172c6ccb42aaf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd35647c7ff569ace7791496f545e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ab1b4955f10074722e924f86699d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bbad270116991d17cdf92bd18a246575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a03f77821a0b38792ef1d171ce2e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de238e91ba86a86be93d2f3dfaa8cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1aca7d0677e492dfe3dc72c125c88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf07406dd49903fd9732753e606ea0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ef4eb8d31b06c9fbdc2e66d180f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ae05d5b16949902b411ed2c09edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de90d413a1be6b8af30d95f28b7d9b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0f3370219a7fb245e9209b1aa236d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adb915a0c13e0196ba5316a1700844584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e88c8cfcb3670769541688661fdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7bfbd57dc712692706b87f725609e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c087cafb1325688bfeb7951f9643d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893503c9f506f0135ad68cfec1901c6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7397ae8161edc6a839257accfb69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3868543cb8aeab48fe271c7b9124d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1adcb144308f967b63f9f6659e84c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057c5e48cec351e2e12fbe262643f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150eead567fb83ce713d78cfb8e0aae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50090406ce0c6cf3e227732b4ca277c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc16f502c26d248f49d3481eced62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe2b8e142e7dfb1a9a2cc1b6f2884596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46805e78b957971999e3edc4fad3d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376ef7a8b44b5c5120f4f0c36f8b9f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51c76747b31fe3d39b3d9259199f95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb75d771b8f09eb4ec64f93c1d6ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f6169d60a78916ffb54a3dbe2706601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74c1d2806ab9776f5e43a4794b9ba8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c67d15b02843dc09bd05008f972626603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873ed675e7c9d03f7443be6d827a94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6ac16876b312e11c6b18e835efbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315058305685a9c4ce2bbc3293c4416f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9a1e9fdb5244f2b45c7123d648b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35a989ca0220c1db008ca00e43d890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1ecf6df50b2c4454ba64389fa771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944c7454e978ccc09977ade44a607d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257231f7c1848654fecf4bb72667f2a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd7247c6c902a206efd336206e7cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda73007b5a63473e3894764abb9c6cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67c18012d70d7603bf3b44c297dae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71dbf3d8aa7268f20a6cd0bbea939d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91308b35f1b4a6c6a0063aa29a1380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa1de9884ec175a14cb2c17acbf4f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927724b873d3787ce16406c6eab516ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdc10d0bf06e8ffcc90b4cd19fba2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538000cc5805fd360b5e3cf1499755620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9208217f5483bebc9849ddecf6396f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166067a13d31c921306415c50677f42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09d5eee7e52a3bee9338abd8623323623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c395cade27dfaf6f8a67121e2948624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533dcf460e5a4a7f247df37149fd354625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35beaae5406c2a880e78390f733632e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0463044ad7c93ea88bbdb9635f0628627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b2bed7338fd5ce3496b4e4e1b611628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a30d3cf37549c679235beb1d789c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073145b1ef56389f71622d63c3816c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee7c2c1a98f1c42d2715744226204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ac17cf15fb4c86a281cc16b694061632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deafbf7394c6c253935cc30e2c0791633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1857489ad9f3756dd7e22ac622b53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145079859ba39f22bf56c4d98eaaf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86ac133e47e8fdc30f5b35611cda3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2417252a5baab5f19cd4d67a4e5d304637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8bee2c138d3d2cb1621cd507e952f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdb51d4aba78ed57e16e5a394c042e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bb9dbc17b8c8de65f4e8cdf74216c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897004b094953a0684784034fad07e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e23d91d7dc539cf2c6925d77ffd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6f4133f2cbdfa10b840ea7fe9583643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ee312188916280ccc8cc010c967f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b26353f0e3234fef796760fb1ecc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5295f3beac266ef5d7ba80e89a7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76795b4e521703b8d8e484eea9fdebe3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739fc523772c789cf2f69989b372def648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee81240629568028a291861bbcabd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3bc1dde66f61fb1af33eb7706b95e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3838ceb5eac2eb4ecf829f1c9eb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f261b32d5db166d5405b154b02ceef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ef6a763a9a5fa343a985c07c0339d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786af518d7d494504fe3159c2dc0ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec0e14ec1d3b4075dd07ab2356c49b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e39856fd2f3775f46f58d18c9f58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f43966f098827d83d389d6497796f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959950b437b68bc92ed4244f9fd7b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e9b443f425fe316ecbee1d29e5e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16962d69c6e78fb4063c2f6f5752d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9aea419ad704716ae642f78505956661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe5603e9e19886a83a17a28322833662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb2b68c67e0eb33e41620428f8eda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36e81d81cd1a21160728c9ed85a925664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03e5f4b67296930cb78032bd8054e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6997a7225a9a6ce71db9c49bebb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a365c4d98489ac60473da8a3421f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f806bee6940dcd6a0900fb1334e47b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63d3caa07c51ea1117ca8233c61f95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b83d9b90c361bb2f2f655c0d688c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f962a75c61e3d677ebc8f0549c0ca1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917ec2d13a03a2a3a4f181fe87ebc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f450c7f01db537601fade53b80e881673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5011f22cd89f5bea955296af18cc117674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f146891e0d98c59c26993b397074f3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c68a56479c3780d5de2b25f59e39d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def50c44e2c1cf6efb502e62b3c77afe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cafad1ba7518777434deefb1f6af41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811fac0a5a255c64061dfdd7652f17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b037de7b74580ecbb0b26506fcde2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8eef37628cc15670109ddf6f2903681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac5ea9f5e9d341cf109d5ba74ac848682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf65422091380dde279fddbac7239a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbd5bbc43c30ae8b8528a882d2e6fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80d3a6dd856883607af3a37a166d8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aa99ed5a8f9f3f056bc1c4cdd7c7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c149dc6914a4d9701f272cd25d8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1147aa9f9fadc4e40d29cc038e95c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fd7681263374ca013d250a6ad7f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddea790b21910f6837eecd216a9de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208035b5160a61c8f909e11a093406691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858004490fcfa4e683a1b0e2f47ccce5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b659aecfc4adf5ec3b436f4316ecf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef6075ff758d4881630102f4c5336694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66378e4b09d5cd2ba4e63f518e8a349695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccd0d6ff5dd07c8fba9232b2be87b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75faa8245b8efedd18d4b194df504697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d29377210aae4c74fef5d47779e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccc1f02fc58774e253619ac824fa44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8ad85b3f009d6184c3d29e1ee5442700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1d45475a5bed233bf477cabb03edf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880c1389ca0bf3c71b652fec1d5442702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7447400b35a79f7fe81dfcb371faf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e787b5e3901ae129afc7a3ecab982704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921380663f422d19ea596947da453ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5371c0ffbbda4988b0a07b8138efd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2868f8b4f2a1ca5139d2e55ab0a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aefcfeea0dacee794b7f443f105573708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f0465f13f935a858ea223ce18d7ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81ff90e649366b9c22a681bb4f029710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59db222f44fad2491a5e27f6435720711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d17489355da5fa10f37294d153fb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227fa279404035aa851e83a379d7e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b00c0697d6d7e4d5f31b2d39fc5d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaee855c8e8afc1019f49fd67c33ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825d1f4082e044da3416fd144b1d5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563f6e513258f6bc9e16b0db6dff480717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40b506c630ca32c14e6a6047b2068718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60033e62335228084fb2e3a8379ae39c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777de44c1cec723af837090a51d15e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad80ae8c9e70911801125665c1fb0fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8dda1b4ccd3c42cf2237c5f6f37e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba6d82377d8390e452a3a093908d58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbdbbde6f29b4899315ed2e43d0144724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e03bea380f5b123cef3161124a1f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a37d13ee1079695d06cd9543355c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6c00b119e62683a73c628859a175727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0ae99dd011c8733699b75cafb669728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864829014564c1f3d96e0c3e9a4f6706729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e7923d4eb7c2a8802086cffa9bb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f7123129841a8350050c29bba26c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef73e9b64b023c686d531ea95dbc73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37730bc4e0240109e37ca6afb9afb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd181ff785d88b5a86727e20104f5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1636e6427962874e65ca03e6f396355735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb04180fdd26808514eb447d9eadf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce29c507577dfa8293c2b7ebe409d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004323e73f8a0c2017aec3c69ad3e65f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5f9849e2525311e07e0e36eba442739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e50c192eff957906b906269b665d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb59e97b3afb1f77192b7bed9c53b49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ec316db64218881c5cbcc7e76e9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad75042360bd0111c8e376d8bf1c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c548d97efd7ac40906ef333ba0774744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e921a09bfd043337cb3ea46268de8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf7964ff75f33106af682cea5c6de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088160977dbca803b0cd0984be0be4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56043e3704c20145db4393fabeb2861d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc9883cd91d78bf2fdce0f2a4c4090749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5266bd621149fefa6aff8de3965b41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b21af9d381f82ab8ceb48c8018499751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e413b0a84d4c445b5224d1e5c8e75e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26bb2a132302137fa5cec744e90b54753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>