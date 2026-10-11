--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6c8e419ea37ebde9529424880d051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62c27643b8e401a997a03b8bb127712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf13f0823e66f7ea530d35e8cb352a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672cdd5fa32db43db837055f089b16e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1980675c5b78135f0e662a850646e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b5fa20e27ad02076488b2ef39b85b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcd38e9f0ca83b37bbbe2f00291cb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b5dd5fda46b82271af90234470918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beada498a34884c959fbb73cd1bad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886692cd137234e8b46c38fe134f0b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529e46c2fa5b1635464e153967c31c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bff701aa9a43ae2e68faa426f2b0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52092ff28fc5f65d9e27daf9a2aaecd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2719af407a760f08e0562b2d5c0f3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4af95169708a7ef7f78262411c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b035d4bc548076310324111cd3100116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956bbe0c87c32e95d733508137a6b9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ca3148e9a3583b4732558381b38b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db64120d0e73f20d1093dda5f4cf81819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca13c89b0ad7ce668086445ee5ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc1ddb216746a7f4aa1e3cba60bbfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a77e874af7bc87276180f016cf1dd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e02f09870a2358f01550a39a44dfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d03b91311302c2bf8a5b333f49fc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a2eaa19b7797b46d9a61d86c137d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ce4e8d30f83140786305a2fb630f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b89336d0512bc47e117905a684470227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f8304073ced0f48a300e6057c08728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c476484caba4c052258ca1cc63a2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cbd1142fe9968a80258754ca881b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e251e9dbf366f2a22119494a278d2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c34cf2216ca436f6792e7f41821032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f791d8099e69faa654eab06b8ae0d7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cd4ef736de963cbd4739663971a3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a9f75f88a67af15952ec10c4e454d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049240aaed4492311107ef6bfcdbd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165a7e995a9a7a26362f12eb3b841a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173dab1ab43fd37f715ab5dc804c8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd55405da6cfdffd382503500d1ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7737ef6e93ce3cfb86bb2905f74b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d389323944520f98561a839528d76641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc41171e45789fc014b21bf61cb69f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95d1dcb6ed80ca776a2add430246743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a566119baec3747c8dcdc0a41a3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a0f66f4004243f67b11aa8779f76945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b464fae3ff4d75f12844007108cb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6255c42e544e4b06c263f2b894fb4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a3e08aa8f212bfa1b6b8ea9d008748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6cca7ccd71be6e98d186e23956b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce64751f7697cd09d206a0d84125650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559826c9196990a277258c2759a7d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d1fae4448b8a65a6842c1bafc55b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc479f9ae047fa886a0d4759944f8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff92cabdddba2643d3d5b65962cc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61761b98b0ed6801bb5bfc32438f8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe323eb69c43441352f0077b952e64e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f103aa517b7e959aafd7f61c648c1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526986e8504f82926569577cccd0860458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf285d0d5a9329b078c95a9c9a56eca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fae63614e7554e6479a20593303b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042645526e00e24517ab2c7e7e94153e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee096c1b6ae55aca42962967172e3b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e17c8b6e5851973b81b57222cf0bcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8001529f29c42a119e6e8fc8ee55364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d75004a67805e2a67ba75fe3bf3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbf4ecab34f8498bb9b53a6c51613166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a9f7b015a22bd42a2c55a4d0b994267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99700bf713ee829ed64378b745f08e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1fe49119473fe561702d2e3a7b29469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a92ee0ef46b690f812af6302a595d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c8dcefde4422f7acce1bfee3d7b3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d5b0ad654b6fafb62adcec7c227172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507befa937066161aac6d9ba81ff5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f47eb483ad44b822f26cc7eff8f3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920795d731e593c51f5d66a016d7919c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa540afb5a11559d93e27f15ec7e4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e35caa20330089d0b049e9087508b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d643fe67473b30c701576c78fc7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c13f30bd084f4d4cb6e4022c0a769379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c5aa462dc31bf390968f2f353ccc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19724d2c91e0c4f4b8d5f63aa4dcf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d455fa32afb7ced6a9ee0495d888782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5af880f8bb08fd0580165fbfd63e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310ae9609f98b2f76aeeca127aa286184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb4a2d9793c7d487f8da1148e3ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b0330b22cd0340e35db5d0df36fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b77cc0db403a5ba8cac37758bb9b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce0744b3889c3a827666e3984c38c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640e67e4c91c22961329b33a1a42d2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692315c63a8c8134408d4e15ba3641d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db33388ace6e89f755b5151197b0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08213dc00cebdfe3130e6a4ca6fbb87892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16abcc27cad3a724da9c2fe05bc7d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b07f88c8b2185684eeda9fdb990d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f00e185d2064237eeae5a4072dede95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175fb97a73df17e11f4314a81577fb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c2e2f4971fdde98e418e242b250d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd01e3093c29353a15bfa7150e5be8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808267ab15f05017365edea75e98294c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0d117af5667a59d7a2adfd2142ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaae00032d42391e88a980a6e763f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee02e9ff01a7a5a823abcaad66b385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f62c421103cb6feb5653ddec6993103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4a1177b6c0a092efdd4469ea4c0dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4a1b677e9b7c9fe6df5ff9375a94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff71a03bc25775bca24fb2786a2412106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80684ca22167a8732967b83f180363107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7374c797e9336205d56bf765b2a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecde60b19bec24961657675461ed341109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f79b9e633b5321687e329d73e3a045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396315f2c8aaf58f8d8be4abab5e4f12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f219a72191622f13d292698b91c3974112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339376b2dd558a84f3c3fc701c94f49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcf1ee886b589a4362c92f9c85838e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb81dc539132123880821d426d01820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabcf239ebbe53bb2839f6715b87ba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead61c29aa8f406dac5cc33a01946cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e1259b769623e98a1f1043bc3dd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1f20c254754b8a5b312cfe30ffc33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b63ff89cd7319d1f7b90e38a71fc69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a7b2b0286e7bf1355b02e5cb48d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e34bf7d860597a671fd13c16321f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee1832548c4d5afcf36b57a77836d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def131954c413e1cf25b87654f191081124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a740474a151ef97cb7c5261ee733d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1290d88e0e65090f9824b14554e8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387521a6c78b839238f7fde1ba78761c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9603a756e151d3949c6c6ccb5a5542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9869abe068f476d40e8fa5cdc2034f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42097c86997cbab44fceab33d78e072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a6b598b02e66e5a385badefc192ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9eb4c729b8ba18506d9bbf5a2d285132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fcc577caf9db7ac5e39de0123174b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41bb2b7cb5aebc55ec25c6e8d7caf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df0b5b9c4a01f7b3f79f502d0ac2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faea62dbd907cb4409954ff96412e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08ca50085797bee9d787e7e6c93a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd110a7d7d4252812f8b6e2ebbb1bed9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896250f57d4865104e020186de66242b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc03c50f56e1538154933e66502f97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a119c1400b60d716b06d5946a398e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d0eb7dcfbaa1437de3009418c47a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f23da3029ee161902ac50955c57933143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d55240744ba12a9b1ea6e7ecc191b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ceb1e8cbe908bd31b310956aa086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49221411d375012b1a4f07ee6e2c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae762141d23bc731e71b7e77f6bbfaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b1fb41b15ccadae7aff6103a6d53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2f7eb7d7bf0af16c89597fa0bdea1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522a8818c9330f98bbfe7de3b3e497150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe77649f911ccab19a43804bd3f850151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f9afeb7b03caff4e1b9382a398c88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86878e7e7ddbcd15f6b843e558484ab0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a805c2ea5ab19494823858b1d69b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb68bbdc3a1ecb77b97e55c9f1bc07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f216f02d66f637cb3ade2559cb626b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b23e419d92d42c76b6835d6c06b619157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d796ad7ace3ffc1690fc7bd2a78e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073b6dadc1dbf7e4f45f00dc3e4444159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca8ceaf104d6342dab011fa00ead4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f96d7df098147a36f5b34d2c0e42dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf0194ce886f4c3d8fe322db79fa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140eb00486cef1266b8587ae7606b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebdfff537d1df4a7c9148d9399759a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5f348f1e21871cf6d22a6ae429ee0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02467f1ec010339397ae40c1ef649288166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ad0d7b3ee97160f5a9c56634a347167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373256a4c3995bd5d5bb6882a4e3044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1640c75545b14797e9f80edcf9672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed7500dc3fafbc03bb0900bd6b5c50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafb2180232aff4b820cbd1b9b26ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dab1766db0c362963d8ff643abe6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0680781115efa60c8ca1813903a96c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8a89d5ecaa8d2c2383aa0884da68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf6eb8b4d50b2fc686b82d40e4d570175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74229354183cd0ce2901a4d6228651f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85acaf80b790c708a61a0bc90100e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51a5cacc0241bc3c431e10509b5cd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f6d7352c2c825e2d363bc7bf685a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f61a6f1ef3882f88f63f5e0d34cc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb1cf4b91fcc66ef03386d70eb5069181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56eebbe73457b80dae364f6a755116182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099e09d3afc3a79b9b32a04fd9588d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50f72dbb74f1912e91efc8a9a1da8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef7366859af554be5861ac1434d78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d15cad72579c36609f7728127db8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693e8d0f8e9578cfe67ed2083416982187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972deea2f083bd06af68f63acf03aee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48faa1beb3a0db5b99a010fcd379a7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d78885ee81c77aface97e417059e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7b10e603ad027725c89c8d82291f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6380a3ba9fb99488d1b3fae8aee87a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6638fcae6beb788fc462946809d1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5cf262ea156da60050758c52c04dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f085c3d83a1c85ac211f19f1b5c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657fa65d00daec2550abaecedaaaa34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe84f9e3e1f8a1860c15004ac954dc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fa688e6565ad1106f148994c88e48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9abc23e239df676a8a1750cca1a3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a26e8aaeefed25b50edfa6227637200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030441b16483e7d71b5509bf40d1109201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f55f7a8dfdb6b4cf7142c533b27e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4ea80f93570279f362d8e63d137f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d2c7402b1b05599e60f13f320b4a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec91c2905ce7e893a230d2ced4e3be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325e57927f4eb365f154cb325782089206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c206bd7a9c918717349ce463468b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d22139a4e78c0d6c0ec4da9c120d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c50ad1111ac6d6f11994f30229ee1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a42a6e1ed1702231bd39a82f24ada210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcdcd7622d4413cea287e9ef32cf21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb511abb2fd2c95d44d29eaf1a65f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c27de42889714b1064e6230e7ef12e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53cf56698d8a2876e66dc1b9161f54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc5f45047f7559dfd370327720d2cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde171c0cde57a7e054bf89626b58097216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b5b1084c78fba831953f27ee08959217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a9434213fb51eb8db40e23949105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63dc140c7c78f930e157a23b4a94a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31d26de687a605467c3fb82003572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38132e1d16e18b80bda724fc9a88270221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a433e2e5d01f52369b233e02192f24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e7c02256d7e52fbfddfa956f9cf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c6c9938a5bdca7ecee5e5d8afc04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed338f8d34e426f946fef837f467517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a71323bf8061285c8e1e5a404aaf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388abdb38d5597ce6a4527af13bc511227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8867b7729b86b48cea15c074200db8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245133994ab32e1b8bd564ace66c56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b57770bb74adde66c43f314db2ffa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb1274105cbd033299f274f81ca91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdb209c54771ac2878157bc466bc75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed1c02aa149f502cc2fdaffcc2df0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4813785d20f057f618a07b6d4ed03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df5db045ab11b296f429f6731da744235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56431ab26a4b163cc7093732a848c04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d272db4994d54ace24d9d9187291c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a677490a884a2db78803dbf0a2e55f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0e9a5de668fe77738783ba4f616c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923334f21eea27efd92f4717731c29a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f787bfe311948a2e25316e46e5791be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd105d31db64b0909ad0a741862563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb420ea2c77f8f2d5bab5d5e4e391243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2df64c05c12147eb1eaf8513d178b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74770cdbe647d9bf9a9272202330e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471dbc441ec9b35380e0ec878e4bf08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f55b356e08add7a0069600b2571ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a05bb42355d227d8956edcdcb3d7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ce7434095ffa32582421b1df1e09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cae04a1328419b0a3946bc4f72a73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3df8de7a8c5c170456302184fb1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe0de6a467e4144eb71b7f7dfea82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e8476b819b4e7b7b0b35350a07e78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fd60fffdefead64fa2e279dd3c0e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f00b9890af54ac5096458892b081e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724625aa4ced40e7734bac165b1cd02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c27f7a734fc0f935603e28e6fe4c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c5064d45240ef5a7d583eeafa50d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04057760acf979c0ca6bc9fd12cf3b44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20ad000b1cbda9167da733d1f0d59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3f3c5fc36b5a68acc32d7ad495a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494eda29608ec65e3d0e441536efd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b6776924ebb58c0aa997a6a181386263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63a30f00f61e4ff15597ca9dcd2e61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210c68515e0114bf0b82e27b45acd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219c06e63458e18f7948010a468422c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a135209ba0fbe47336afaf5669ef1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0a652178404e776abef7318ca84b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd474b136d743368bcaa04f77b83f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af5ebd89692d8108dc82e1f60a1f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218ecb5d4048d20115917d65ae7823271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b70802846e8238a63979399d52395272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5a4717e4431af5e0c46a44e08c8ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf4d301d2179bd436b15d7bc6b9ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c292f221f626f613904f2e788b1ac7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050db7cb1a01caa454b2b0af323530d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7cf9b4793172083d9525cbf3159ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000adf1cf1db7f6f0d8b7f759e1379278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ba9a5c3e2351406bc30d00b9a843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071806eef136af6f3ab5568174fc1a9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37a4795baf418c4a16e5e457c1e9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a072c329641ef128c4d19f727302fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f816d193a3d52ab9d8ec3ea0f25020b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a1269ac3bcf1799ff526169edf0df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7a39dae69fac06b26f49f1deefce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee808a428d6bef575b739fd6e6b77df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d609c538950e8f979f427c5bcb80e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ae2eaaa5a42f89d43aec3be9b345288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719026f26a03e5dbe84f5c7c67405c94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6a91f3321d096fada0d3b6fafe50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6154b46d644ee78f486d6a05816a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e10759747c61bd37a113d4bf518a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ddee92e7f0b854de6bac360b54b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042591fbb561bd19f47ae79834067c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dedc8c9c4e4db9816b2c7beadc0bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d158c122fa5415cb2f1c5d48620943d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511f57111754210b24c23d90e89cda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8e34e61010c7c659c8f92e5e36cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff220c23efb1df000324afdc3d825299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f46d834082dfeabaa9b20f7d1eb6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d533823ec6940a077916ef7964c5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ccfe6bc9bb7de3907d85040ee129302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb8788fdb6c81c0a573afe8c3a042f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca42eb25fb89727fc7518651b35ea7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff2a23606feb8508b4d17e7d6ae795305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba149b1f28ffc1bfc127d4b9a566906306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775533891c9f83b7ee8e7afa94e4d64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad49f61c670ef26d6b0308e3cac56b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8c2f10e50d49227e3fec83e895e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3f62dff0bfc9387a01cca681def1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b01f56ebd82c262a3037767076ebd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab6e5983cf92145401580f84d3502312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a3f701ad8304b2de95fae920ee273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193194957898a7bcd73f8ca84c74bdb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf1d204a3b97a229e7680a487f9f2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac04a60f4921d351729fde68ae2dcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6ca747220c97bb83ec654d81753e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81cf82b9d89a41b7ded84ee22d83f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba3464ad13f7ebf2cfba88ed67001d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe198cb7aceba18ca44735214c1ed1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539443acef8b4e1e7d67dd1a2eb28f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c0bcacab2f9b663ed550bcda9d0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb604d34fbf8bbec2378d74677d29b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427caac62247b7c4e900eb3eb2a00a5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3803d4283f20f5de829ef69cb23711325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbafd0be87a3e58a42741643f2bf967326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c40ada3cab9dc62cffa0c3bddb652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3342e94064419755862a88b8eee79c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7d25edd99a5d6d3af1ddd80937e82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1307520074fb8e62184152e9aeffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e35c27a5e90a0c2afe90b4c43623331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e26906ad8712ffe6a2286b7c31ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab9cf170fff250c45acf165e6720d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1313dd7538b3fe49fbd6de7a6fb81f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96556400164537591f59e9876b68053e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52046b5cfd855b6c30a2d404b87b1b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283703213044fcd635786fbfbaf050337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21228746f936a37b81cf3e573324da86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26a1eea52bcf6d0b25ee2ecf3f56c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee693e82fab64deb7414653fa7a738d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90647bf71c0cd5b049bdaf0069344301341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcec69061b8cce9cba08d701d72cdf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4df7d770c3a976c801ef3880d73bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864087f0b0f4e8c4ed73b081cbc13ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbce2e7a3cd7bd3ae6a152201ee61d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722106fe7929c09942b0019a09bd18d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfc4f711906a0fe07cf66138b43c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52440dec9173124fc8f7523aca4c8d76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce891e8a600c2451e5821870c0abe3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bbc80166df8402099aa211c3504de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcd69ddfec82935468583d868463d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1439ab2bc9d9fda73778d83af76d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67318b79f39a3c9742e361b9ca896353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b902b0cdaed93200983c62552ec1ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef0de4f549f3e5a6be249f52c9db5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e3cc696a18208ed34d7c367fff2a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0c5cafe7bf271d335e14a062071f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df46a651a280adb43d00ca4cd2494e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8857c7677a63f4d7938acf2812248359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeae0bbbcfed08ffcd204c48e5a31c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416f2e7ebc26b909c2645e32178765361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626de1c359e126e8137388a3c38d20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e15aec2f5587dbf1d4ab349bd93ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10ae110983719e077fa7616ab22be2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4319e30f887d7dc0f810cfa9f073b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee10d3c5fbad75ae5e18b2c2af69c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87513f1eb0089dc0a0668a95e10ba6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990641657f4943625c3b76dfd7877be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef09464dbcf1bedeca04f9c9c03ed2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df8a766ea15372dea5e1c5a1c78749370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3206e6175a48e3df4b538445c7497371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47b012657d06cbc19681e414fbda8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317e7daab85e51501dfd7fadaa39a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4ab11f2934c74415d235ccc2ee80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e942e396d15c00c063cebdc145892e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613dbbc3aedc698dce3b0c757bb71bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55108a04f30e1e56005d51fcda4b01e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6071d6950b386a74692dc499bc88f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ebf59e961fe381495c56a14f0630d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf07da8b41fac1e93399e028ec4ebc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84584a4c20222099423227746894ba1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da3c46d1c0ffceb9b559b95b0f39e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220989cf8c01cadaae46aa436adbdd36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455f8fbd6f3b963931af8a6ad2a35e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f27fab7419db377aad93b69b151fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855076f9466e2fec2932074e439373c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97703ca5d5bfe592d424bf656f9df139387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c718849567d93cbbafca02bcc95a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d37c27b0b8230a972ec718192b1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0e7b915c3e15ad692399bcab1694390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a629670c7b8fd8317e67efdd8a7f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2aee7d6a3bef669f51fb874a1fe59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9c3f20504161e4c62296d4be00431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb3cd02676f7eab636a02745052b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a07550af29b44f31ac3545cdc1785d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedfc558534ab0636e274fdd3f92497396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54a262751f82dabca20acef1ad752397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167187a7f3b63f5dd61613a4cad50f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304a7eda5ea34b7a71c8aa39f924211399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b17e75ec2f7052a64fe98e796c5d67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df9031c84a31ba3e70742260ecdcb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37559e44f0ca958ed8e828f8e9ddbe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a866c958e40dcd9bfa5a24e03116b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d2feed84674976117fe9644a7021404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c85ce5e77f33e8560b7acd01a7e68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9de2e5eb22c607e3ce07ef4bbffd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea251fe91f575ccfd2e0b8550290ecc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56851245f1fa46f12b9df10c085d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee130605480b8d332bb06194d7280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1285f383c76250925b603b300110410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1a23c819432a4e583e97266301037411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155cacfb0f5fc8c75e98868f13cd935412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a672e73c82615ccb277dfd5202ea3ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2819f9964cd087f17bd1851184d89a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be112fc96de90a9d059f25876d1bf7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36698839e1019aa981ba31f8141057416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bffb6e1ab465d5069d0d3cf4ef3db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a526aa11861c154f6c090d50374e5b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ff99a1b3dbec58a7c33ed5c28baa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd747efba941b9ea01dbd6c7f2d7eda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d86ade26da6495f5ac2efc1a93d53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0747b3ee09bb8a5094ca0d5b5ae7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ae16ff5a6fe2f0061367e914b432423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5779fb8e41ebe780b0874041875bba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c9b66d36ac949e28aecb75837643f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73876d4aedddaf582e501d321dc03b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d819b445fbec72354ab34e27f7e65c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f730991d25062e2dd4bf9f748465428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c35ede4b9d822d213bd6614d2012c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd937dc272b03bf1aa6d5260981c5e67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7437230f319aecd1ffcc1c77a2d21b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348912e379053be513c69b044219d8b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be37de77ff46af3b979f5899b94f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bfa3f23bcc669c52da6ee5a555d46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27549e30963dd4606bf588bf199c4fd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b53932fa942fb31e6e31db123e23d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebde7f877c48a2a60e138b96ec4df5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe9c8738ee1faa4196b566ab65fbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a535e03859e2122351d85e7a33de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad2a38b2b4c7094e7d49133c63dc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9903569df1920e007e35bbe29e5763441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e716cbbf1bfdfe4d655e1c1fb6bc80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c544edc1dcba0bf1100827185dd32e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1919e38ff414337b00046bb6633a10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a5b42adecc57aa9dfb68fecac9c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05614865c2b8004ea801f19f972cf4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7633adddb51d23a8e5062fd1074686447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f73eb49c592611611ed99482d28a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5416d7711466bcac48b91ca510ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f3eb217353755a2e7422bcde30a9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e921edbc1d37cfe979073e232afbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999447305eeb50ebc25e380bbc7df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca00b77067d4a040c96382bce4995453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e0df8b695a3aff7ce18f6da5e192f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491f3b26c7ea84002888edd7c3cf93b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51028bd0a2e15ca96207714786adef5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227c439254282dc161697c5accaac98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c888cab4b19404570a285d6c43767458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7174ba320c0763e98ddb6cbc5236b27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad1fb97f1fbd0c13581dd81c57a1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8ba256dfbc4b6d5e0f16b87e808e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf423c9e1398505630291a75060bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d082ac1d49d205978c3b4217ee0c6e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5321c74de3d931b07ad0befee6e0df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98986cc74e4279b06bb3cb4ed61094465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91a36ed13c84c4b72b48468a540d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84dcd2b926ca9e039e1624ccc920ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ba1b7a1d1c13d57d59765329fd57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12afcadbfec35c55719d35de3c114e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2022451586668325df7bafe3f7f608470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e4efbff0d1276535698a742a0c830471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627331572c9bf9676557e8609656c85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e2064c518ffa1624f20403021344473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389e9b1709be5a1bea26780954c502474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff960b78276b10e57bccbe564603b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3184746e86794468e1f1537c355f83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfb5ca9a36ebe705b03280a10cfdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4026c7b0d1af2a4ae3c0919622eb93d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399b06ed973a37f2348dfeffd46828479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8780c0309bb431d47219b9f611d6b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9b6a9ea13e65d66c8120b639f1cdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d5928690dfc0f52b0ac087517741482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019714796fdf557a02c38dfae6132d8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2daa539e6e89c229c0058120681f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18500233d0697cf84d0ed6c6fa1befd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecef9074f7a49a34381a762f5f44df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed3796414b8b75dc764f66651f10d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff7fd0639c675027b1161046c9e2d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af6532d5f6044314aa326f04decda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f50a7de443043803b415b8e82f79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b2820cbe9c36c4fd54dab22067da3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8cd35d04784607845db8560c537e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7452caa1dc6e43066ce7c384f417493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37084b80fd1f7a1685e1881b8c036494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179db644e677835fd110648428f48d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa011d3b651c4b671f41329d25b876e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6549b2866c3b5d200837061280c665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0baa4694b1eb1f367189a3b0103dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f95d8ea05a04f3854b895a54b844499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5abd709b16ea2e315edc461fdc0d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063faf8e002a895a39c974a7649fcc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ffe73b143da235c1660e2f24e82d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee97e063778d0cf8240e94c02b3ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcf014b61d9078d3070ebe7fbb8f77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5647797cfe77dd6e604ccd20807bb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c7333cc3ee1ae91633a074e7b638506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761a81ce2a1b751108e727ed6a237f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750737342f0cf2c2800be56dd310fbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9649f877173d7310dff83418b895509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da162ad215686b43d4ed15854e7e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553dc388b96cc44dc5c497d6bc0a1f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d3fcd4b7a544e0f305764407cc6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bfdbfb84e06e742421a8d04b3d8f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c941c3ce3c79dca1a9a2719eb34c9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f59a06c7a1927dc99db6a4ee1215515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133fc90c4e1056ab32e1e2ac55b78a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079760202c82fb968bc41e7ce094a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29350a24227a92b32b2c6f083a224ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b5bb7f99bedf64345066a498b9fb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb7be8e9e87560c5dbf48c1e24ad0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d004c7f0d23b29b79cd96893dbdab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4299e62fd1ce42598c8d07e3d4ca62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00cda453b5f99cfdb8a4686ea87652523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b084c771eb864e6158fe517cccf034c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b95ec738a2c7679dd47a7d8092722525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad4576df323af5c0c3c52ca3fbbfa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395fa86cf1a1ad2bcac06f72f8218d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6a43a1dee40ccf40ce003d61e4ace528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f60517afda95fb11376e039c493d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d11928b1ae5aed648f90d4feb0185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30228e92696c54d2fe645d31033943af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773250a8e5a937b8515ee96db9f831dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77e3d56fa6bda49f54ff74695c5c86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84e92e8d4347c17b0a290f5cb1d6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655f2b809caba1044b16c0c159c7a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb2673676597b166301b237f39628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d556d75843668fe64508d392651c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c163f8a0fc894ba2723c415d7f068c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4e77f7c4a680ff69a681e0c27f4bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c557ffab6b18c268a3d7c2d37f631540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02819a61a676102e151b0ff7abf310b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c821e1c43dc3ba699212481a87ce5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18061044763292036436313b0a561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525065254aa4fcd5e78078f43da0f985544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88258537a8acdafba31f611033ae6b2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97966a33d065517aee2e3896b0c8b4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952390a1de14e278378eecb5b84f231547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8f459fc3dfee348d7620ae9e78635548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88963cceee3f52ccd220ac2426fa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c43c483cf647c3462864c1cc12ad96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0594e0719dc908fcc48d9ac9974db1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e19eaeb72b545bdb970f30b52ba3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd72a95b4bb990faa38e02d14aaeb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde8b3e7cb7f7e0775275cd0df2b61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59efdfdea342fa718b0faf56d3a261e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2f9952585bebabfdea9900b6595b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc720e5da7229315070a8d666de93738557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232cd262ed4655513250a1412eebfd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de000d917cf3211d0ffcc2510f5070559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06278ccb29de9f5414322645660b5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00c56f98eedc815d82a7a1f40596f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01f0d077ca09ab4ccf66c4c12e4df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939598d13ddb7817e0222f2d9e49528d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ff07d523e9be457fd3e1d24e13ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4838ba39bce0f8812d4891675095e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdacb04b76c44145a73bf1ffb8e573566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f05d9d59e14df50ef808f7d02503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499598173b8a75218a4f3651f5379e76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f42ca68b721a2c64315b1ea6e030a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0f6a5ab968bdf2d8cba1fcaaae23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab77e79a52c3c59a685f478bf1d112d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab4595eae4ba504de2519963fdc17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccd2d0ff51841650cc20a119dfb07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be167c5c8761befe459041436dcebd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e162c4fee6b3b6f7d0b4deea0008575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f39d935d92c308b61be932aa1967576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d358fb153bc5b778a999a12d1a8d728577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349113b4dc7425d431983dca943450578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8a17eb58bda3059cb8dee9eaf781c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266646e855b69dd410f7b2d6110f1973580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76191a72552ca49e296282da8b39c039581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce951da7719593e46f6e537c46427e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60061351a7fa68f01c2592e44756f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c2dd7e94ccf7e8645476dcaf70f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1519ce0f0a7cc7f13afc4b0b8072c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89b089b8524b17900648c122ec214586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419807ff3b31ca0f4cab4604e319c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89fc284c1f12aacb298e66a57c909588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f48267a70cf9d92e688b336e4727589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256aa94a887d86c7e42e4ecf3eca79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9beeb1a669d6e24b4a602e4567bb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcca507e67bb6037cdf1ff89bbec08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5a336a16058dd2e8e869c0d0c92c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ff10fbff0846477cc8bf2b4d5a27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d313d1f694fa85d8364159b678e1ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d233a4828db86c3e88b714318d255596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b970c53832575d49cf8f22d6a9c5412597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee230e7671f4655ca0b532f5ea747598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f408eae4379f68d85ffbb37921db5e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef17af1b7479df2f652ffdb3c165a68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e4f201d303cb459380908f572fb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d28e2ec52feb139897b74ae9735e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e815e5f062548aac3cdc704ea2ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f60b4f24366c7d8d153caa2cc7bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c84ad1c8bb62d526a76ca296c0392605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec7b6231365eeaf02dc4c376555708606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bbd60b5dada36045196792da1975607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd620c323fc63fd784d159ada2108ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e59f991f4f7dd3c52f479d1a210f03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c601b5afe92ff874ecc2fc5b5323d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516f39001222c8dd7c74b171901dca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3313c241c13aff53a09c89e5098b72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b0cc58dddd460c01bd3c58a0d34c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7f88c9a0addf5351bc9745604c11d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bc8fef39e9dd510ded91dc6d72d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2d4046eb2b817efea2554c1ed9cdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc87fa24858fa9de0409c42bbe477c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e631f704faf54310f9c800964cd2f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468a960913041b0e4e3d99caf941fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd280f27f2228e7a275ba3e59d2b795620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6abde90699712aa38f70a2f8b177621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2e6e9910f13c9647aecc47ebbfb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee24ffe9c58b63352f723977dc4d6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106f7c772890263ae632e1cb20bd13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2ba48887c38140ebc2cca05ac8b53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512aaa0dae6bbb8eef3ae1243ebd7a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6df37f114b9a86d74ad94dfd3ba128627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56abead3b601b2e56a612283b85c6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db96fd84cfc071840fc25d87aed15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ed117e583f157f9869d09168ac1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280261ee3d9f800403da29fdb70c504631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be818deae79b69c5b1f83642c1a2bdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4efcefac7f8a8792e3dc4a957669633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a026dda2c285573e0fa3fa4f71a64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed55e92513d7664841308c0678e2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cf39c2e6f86bea376f393c4cc4f83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b758392df81dc446a5c213802fde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7714d6e1488e03cdd5df8b3d0bc287638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1169f15d8c1ef89b199bc82788df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22790b3fd0a292fdcc8fc5f06ab11202640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6e459b0c139e41c063c25ba31d08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deafefd5a924aa27aa0c4faab916fa3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60927c391ad6b2e6c399af482a6000643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af573248991d466a2c1c8824690b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168f678c65025cf606d45abc22f88d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b48b50bfda7b1813403baf96abe7e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a5a9428b3fc962996f3b5be96c12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65396c74b77d31aae8bd5d68c51955648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623fecbbf00845293d0d9d5a53df66e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fedc1b0bbc9e03f141707f522243d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94860e456b2708c8724cb445f5adb55b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c215a2400cafbea6dc48c0534e823a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b64d668d79ffc11d08b6469f20c4ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e2a0eeb552df820ce0b345d3051b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ddf7d3b7e14772e3d31ca2251c32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73c335472420d30a5956ba9779a1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86b3923f5685ed802a431fb06ced6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee05648045b53658f2b55a23b8831658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209863d78a9238acd5898403c0a81c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d51688c504defed3bf8a99665b2fa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9858bcfbdcf813e04b5b2d6bbc33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8493a2312421e95e526e80b47676e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ff61102561e606f525625a2866fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6cc6c9678c21946da4dd1f545b696664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c0a4f319d5335db3a51bb4b6cf94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c79a6dd332b6a041b80bf7b69e64b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432a484c65e54e7dfb8dafeb7d48d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e10cf580d21210759a94a0f2c2874b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704134b98184f4f8908cc24d6056e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f3b96a4d66f20786b18afc4c0dd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e960a9b35c3091d1e0fe6c9e9b794671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239913387f525caf2d7440f1d99f6d94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b097b76a6c439ef93c78bafccba1092673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070726dde697ef8555aa70a60e7bc05d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f83d655aee039f2b2869d1b19d02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf928ac86bc01e70aef767a88db03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d2bee61b43e6f4b0ff722c965d0c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb74b4192f7534f4c15a9dfab432770678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef0173b8adfa7650b700a3a6366a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbebba4db340cb721cacf979b8b3b64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071c8ecf5540db83724f81abd08df6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f679e8a72ec0245b1ad2766010d386682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda283f9df29e046b9c67ad27bb12b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d362f0a3d2cf0a15d65da8e570ccf5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c2c0d6867e0e23303b19a0c743bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55059616dfad8d2934657e9df4f24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c56999ed41a329bfc979fc5b41f6fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2bf95e1de76d665b03e1eaa0ffcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cf02cfceb793940f526ba699acc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b58ab6b9625ea34f00c251709667690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579063e2607f7fec788a31d403043d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d547ba75002285543f22ef3dc193191692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980aceec134f982ff74acdcd59b02d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a728af31f157b56d8fd55a58babd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c8ff59f026589d0b470278e5a446695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb2dbbe0de3549d9fb0f96cbef3da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469852437889bd82dc87ad80935d9342697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fa5831853dffde1127118ef20c0b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4a4a3b020bb7922cdbaa826365bcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479745fcbbef4cbbe51b4401bacc00b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0072a168cc03ab1c082e59b286df0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2903aa066bdbb9e8dc307c36a9bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0050ed2d224c110bb0d486f82a70d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed82bfbf8341821c40f3cddd6a78842704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc4a55237a6b34298621d77a88d331705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bddf9365c0fdf404ad5494ba7c8fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e888ec5bc30bad4d4b784feaf167d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c38f69a8bca6957ee250937f773f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d9e3c43ab1a48c502a7c52af41f5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b25995e3ae2892c8034c00907a9317710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d258f2a09b5481334735cb4a9ed48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc088ffe1ddc52a890b26567196970712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb8ebebf42413d20c5e0af57bc45e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b82a518439cf42d753ac317a1063e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1c43e073965cb2f602f05bf93d9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd1cd5794f0f0ebfa2e46264eb6543716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c81f1d189c9b1267c4330cff34d14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647925e26160c337dbf3399661e9d4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed27a280be956c809c0b363c0b3d53f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d17f4870465c096957a28403027e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa454ce6cfd81130b5903cf0023f29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aad51d8960adac0025e8467ebd26a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ac1f85c735bd70e94b97454303904723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca80fc55b294cd4bc18767873f5e76d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d3c5bb864740d3b8aec355fbe1195725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc423bb371912087b92acfcf3f1b531726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c00c07914ad04c6f610b4832015c6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94e6c5fc5ad3b18d177d6b89fd6010728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd3691bfcc7c5c684a842641aeeb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9da7bab9211710734cd0fbe917641a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df30d948366d8e029ba7363338dbb40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b5ca91e0084fb09da8dc3aa363ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6156915bf6405956644243bce3a7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963f2ce97cf3c00c3c1648dab72716734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b5fe52a1d677b6e0e8b4d015dd516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088e28e936cdd714b0ede683f131c59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377468b42b66a5635d6a14a76521eb77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab333675681d4479eeaf744a68921a12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae50ae4d06e50b316358f5f9e3d9f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f9a1244c5762c44c72208f2028bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8a88cf108120cc835a452c124b2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020220e0caf2b163d957895d41e813742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba4098cb405dafc1785298b52cefd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baf626eddb39ba5fca1a959efb02f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424826d433c05dd61fe25914f4d07e96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa643f62ba97a7de76c1f97a0f5e5042746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01e1e3b37ac80f7f615795aa6bf62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b94e3a787f709478f291dfecac22c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85d106e4ed8161260c2eab25732afb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ae161bd9ef63ff1480c737d75311750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3d7f6c73ad4f204da7b9dc43f04e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960ceeeb28dcbc17038f2ae65d5eed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9ed05572e2ad1f8f7db24d9b2528753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4ed3efd1b7a98e85825d114526d9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a76e55a18fb48bd080d9fea5c7a8f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797391d898112f2f1ddf5c44b7c0ead2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761f8b9a144759cbb0753d8040dc2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56828629d78d189313683205b419318758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682b9b1753c60b5166cb1622d6e6c2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c1dd965d375f5e645a24939a3d3471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f4fa619a8f486f887b07584e73ece2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc450172192c47b1fc9bf8c6764bb6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b3d5e4bbe5648d41c10fe096bd7b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e769c6f59d2dc08b6daa7eff00bacb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90b5737548c26a747111f5bfd96c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffbe52a67fb91c09f36056e18fc71c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c36f0c7784fed1c90f0be855c1978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422b920d542026175ea053b33005829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22bc602c4af97e5458ad04389c19810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2667598401f5c07fcc1b6fac931811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c82f854dbbea8a0892f286850bab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127c600d1d9e4fea859c8ae79346aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177a91f12d1e12727907cafcf7639ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b62987f39c47d48ff262cf48705d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd03cb17a8993c118a025eedf921a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674effcd6bb19c31e11a436b22285717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505059a9f859528e1c0b00a9c66d503418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453290244d89df942fbcee4bd7fe86119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd462f98aaaf3aae9ad438304fcfff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b8153d838fa6a1974369005b668a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4bf583f7805e901fa7000715eb36422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c070a7338a9a20c75a12406d00397f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c905b18ea45cae83b079a8544508f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8aa86fd62a498f17f2b3c55f04dee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e1b47487d6da4a9054eee2f53954226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70057c3a9b0ec3f8efb14e99d071d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ff4f4bcc8682e26a65d82c8f0373a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f93c40b908854a8db9fb077f033029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9018bd162be72c20c21ba196c9c21a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614819898c354e21dc6c000b0ce94d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6c60899bcf26f60f096aafc4479d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c136350195083a6c6e7b2b5c98db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac776c77d63f570ecd7f1bf6b1de5b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74282aefb8762a13c8ac5d6f6b143e5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94635a41a2da91ab4bfbe5843a551136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced0c6eaa38cbccd310a25d3326a4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977751620bb83e2bcef9e374a7e2bfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262f9c9a523d70f43ad9e6c9b0779539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706b14d09f5619aff74fce607e080a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e470ee98cb90bde3afbae75c6c17241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb13df4ec1a46d722642b3dc94f0e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29338bbd33ebe7ffd982de70b1d64b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad270efacf7b947a5ebc3e2217549a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb4605c17abb29ea76f50bd735f8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66fe716a1311d37b83c335c59211de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca51f4ba4729faa9c2653293bd1d47547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471eeafe481cfbb988fdae594853cf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1589a4380f59645181ebdb708036949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba52001ebe1e582d4cae10fec17b5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a090c05253ed1b2900abc35b39a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0feec23cb8cb259132cff220a19c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381825b67c98348b0f0f405ecdc735453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6e30045a87b1ccd7ff0e8c143e00554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad26e55e11fd70d2daff4ffba7316055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844cb88737143cfa775e26f9a5a6d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e58db494dc2c1a5c66f4719d397957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4f4a55128585bb58bad2146dcfd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f5b430963dd10f58796668942b2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050141cdbdd5d786fde14d9986dc77b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf2241f358bafe30d6b12e9f10903f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774a8295ffe3e3f5fb55c14655f52862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90bb04f6e79e93e28bad79a46a1a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d84d61c34816cdfb31d421a373e13a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99607f3dfe70a5e307491a2425723765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffddd0e0a32a4154208c2dc90984c3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e9d90db63219a800eebbb9ed024b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a3b06b4bb6835625e5c4447b9efde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4acac04c034d25e0bf35592d7e3b5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54489d45f0d73f2c21c41eacaed7817970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029655e4327cf978bfb0dbbb50bf9f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109da373d65004a8f0011439d86018be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a36b867c86eb9656fb746c9764bc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec8bbb2a8cc7f10b69c741210900f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86142b8f6d6671f8a0437afc7907ea4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652921c44b3a89e40d972d0b9ce3619076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9af6ef01599b7c97517928d1e630a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b2d8565a47aa812514d8666ef2a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e6f99a5a022f46c7416100d13eca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e2d9edc65c02f7131a862ce8bf9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b38d4e2c0314627bd59641b4e95e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b2483f219c3df376da1ec4dccf06882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53c512853c5cb9a93ca8a4d605c8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5086a3dc5b07516604c8a5b5b580084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7d8464ab51e13466fd87f38dad69985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96cb45399e7e18fd49fac3fd7efd2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1674d056212d44abcad9e1466287287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fcedd68f82620a4369000fa703a5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb33af566b1e040496e6c74f5e602a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2492a4a09502a5a3250c28d3865390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c32dcbf313957372b1539a18665fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a0a17d9e80c037777a2b506f7794092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be69300db06c8f695707667ba4d8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3180a4f93c6cae5110bccab26614e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9152f1f4ca512106da95300c461f8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492368e886bea9f425d77b4e0e920e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e797bb1fe877c54cbef6327b0e9c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4389bff121b9d22848457709a3cfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf57232d0cf45ec308d3df549b1ad199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d269a384e7707cbaa0d116ea03957b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9929f06b4c8ca00b69d16e33ebd48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4417eab3e76cbebb08134077d3e526102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5f578b2a9a504da677d033f3c6a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ab491c75234b9c8ac0f1196a8d6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eed2d0754319036e2919fe26f9171105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aebc801f87c2d826f2c22c454805f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0030173419cf7123ef44fa64c399107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e9fdd4767008a65271ddf78ce110108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86df70a16eb1b4cb8d8d41f9ba0e817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c02e2be916699fe9e6f38b5b04b47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8a4be148f2b88974f198ca518596c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31182a1558859630ccda20e5aed96a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd436a3db9e5e24fa5318fb0ea8f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d44ac048300e05c21c9c89ace3e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea95f964b6e0b9e5fdedafb97e3442115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6378f575e69aa2af4733ae24c9f9ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e99403d4ba57d4197cbfb9cb6c14c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec89e7694da5d367832a4fa68a8e320118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ee8edb395341c477e033ec7c412be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c4c2d199322a22a7ce1f24f32436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93046e24cea5c66f8e451f6ce5c2502f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2cd80dc6d817423e2a0eb56bd4b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb213dfb9d5a47157d8cbb05e64348123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb926896d378cc839da525cddb191a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a70d4885ff5b5f004fa4581c87c1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f492387c259efea9d95a6df37cf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068199fd41987bdbc9afdb2a882358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86e2e4702ded0b6c7d29409b50101128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da001d8c83b690aabd086553a4d8f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4e4098c4f1edc7489fafbe2d9978130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ca85e75ffad78e77897dd65da1d2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aeafd43484e963670218db8ce20db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b86a4e936f11788e5e05b1e957b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a6b64d520025341c8681855e3bd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82cf902cc112229980d47c84292ab3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88bc77fbbfcae34d1b5878c89b058136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843f5ab813f8437e39a1cacef2bb09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd56415ddd94fbbe1fd9640b89245e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678049f47d21d5ca4377bcaac609aae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bcd64ee29b3a50559aab5425957f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1779b259a1e86d10b114bb9bd892c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0f8ad47ab55e3f7ecb74dcbc6244142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffcb727bf1b60007fc83a151e6702143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69181769535896909f258ac57abd89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ab29718666dd3e8b1ef80892458c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b303173d3f1bd3297357f6a617256f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb018b88ac578add03108cfc2d20db8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13523ab17e56976a859c6ef54313777148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9c0e9481758293921315a53e2bfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011735e084251df5f8d6dcd66d442c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d20d7c05ab8bd8be022c02b95f65e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eeda98acabc474ed5c173ecdf48b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0ba57355bad42638b926d28910a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c713b34b744612f2fdf37f8eb36c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb1ad315d01d77720b33ac063f1c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606e54a84c68c651624f28eafd5df6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f487213e5e2b83d02a0b0e50508c33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad738ffb1bd8d96d566745c4f4c7040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22fd4d7dbc7c32e5e2ed7f612becfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562add9841ae25865d61b75ca8297d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39284047f586b4d4668364c62a7464f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885319adf5ccaf6b7f7fc568d5d8249e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d1b2cd0a5738367e30eabcb0530c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121837377f47969288a9e284a32872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314ac77ff9a2b20ca3946ebe4f75e9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33004bd36fcf454a6f81029f4423527166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac8e174d16222616ed669cc07d529167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b1cbb86f4f2440e3ea98d203e0dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5887a2967cf3514df47643fb91b45f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea186b8bec13d5bcbe745d4f7d2b7c5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdbdaf91ef0ce2ff683e7fa9402e88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646d5423c439ba64ef4db23089ecf3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70736934431c907ce360a028693d625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b707cd55c72e7589446c82ee67794e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566589c8a1b7ae05bbeae1348174096b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d875fd46a8080aaacd08bd55a791f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271505284b41935e5bbcdc6a3e6a01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451c9a69e7a99c5011fb921bc3be0f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a391309f5946b8f26a79b623360d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286533335840c904f1f4111beafbce38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b4e6056091115e79b8cd5e579b39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede68f57128b03c197755a8ab1da39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f287fdcc274e61b59dc69ef013f73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644b94299144f85ba3959a618f9bea4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2245ad74fcdf405cafad6f4e66a4c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b1f7e4c466cf9fc38d8bcf14f45e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2df9d5610e63255a31fa7637ab28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd29501aa22aa8a1e47feea1974701a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe274179a97a4bec7d9fe4c341f08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d917981e78752461a0da11818d5217190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4676a42bb3db85c4ea4b02757adf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745ec754e91b23aa729962f2df00383192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101121abc148acfa5d5786e5468fa7ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4aaeb97eb3ba720d4d7be23c173eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8644ee20da502cbbeed9485f76b05d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c90ffce76a9b3ae0839fda5a50ae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a36fc96430398c016621236a75547197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae87a530297ef752f6cbd9499b1c19d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2db2e26f410ef32990958d1927074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833fd3f52e6bd9d65d2271b4aa6e4a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cddceb2c178124533574d81c3c020201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c53c537d4d4fc31eb68d2928789e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e42791bfa101f8a26d9f712f6fbd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00f6ced3c736dd2724c5fc041e7f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd5252ff155bd74e95f0dc56e6bb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9752a975a55a062f612f9c7356355206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141c847357242be7f47ff12e5a9768207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be4efb39e05b890a5312262f9221b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd9df9169bcc07de20aca2f5ca43c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250e365dd8dfaaf41c0db33f9f2c73c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4eb7b00e927167ab1c98a8cd0477211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e624350eb960062dabdffc9a087a0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b95e20b629dcfb008cc6d1370f94b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aebb6033d9af3934ef0bd569862fbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8c7efe29ac713026def3f6f68c68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc5592bbbf693fa7c002ec96d2546216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ea6edb8234346d07147d2fc02dd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f38705d21cfbd120f8719bdfcb12f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef493e034da94946be7d2fdc981c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660553a6ba8f5b4a07f48d28cf544bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83c8e7625e371154a8add0a730de6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0d372d1c8082d44804f47dda4dd50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd45e540521e3350250750999227cf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00819d77997d89f3c3388742404769224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c3cc9a61121df5c3274efbef5b489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab632fe27f4940e6cbada90832ec2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256678487bd04443ed3d6be9a7a08d9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23015f356adc298597e1a46562371d6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debf24af9951d7f66623e44274ce5fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137480074a5b5b5a25baaa045c0ed0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd4a4a8a3a40115d9fc5dc833ac62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f2d2c60c45b9a30dc33cd5412b2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5803f21ae21d5dc2e2eb9e3473bbd1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064ca81d76741d46c3a2ef1b13ef0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac370b80ebc300b786c520bc80cd58f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c9f3c02af0b461ede19f37f850c1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d06d7c8033919999b0d911aa3a622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6432de72e57bb11391857c91424f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5fee7a610b7a8c840f20f939ae24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2852701e3f36a752af5ece508d640f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99243e39762c4301ff512afb3d019249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b0ef1f1b536be587a5806ffd9a1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f03ad19598cabcbabab22e3ae0dd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f130d5d089c0404248f10540ca4742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246a31ca79deab4341d761400d91b2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ef7a19dffa09fce11c2c466c0e97c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3fbcb5b6554cf53222dff600f686247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846fc8627b6c7b9f372c16779380448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304efbe5326aa05d7ec52e4c8e0304249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb342e417ce61db2737ac8deb59574250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5844f32541c31bc6b088c64951fa78c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442b9495cf3b7015c0ac68ae23ea9b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688225c45eea56935576ca537bb0844253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2191b834fcc80c8c34eccd1c6d594254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e1bc7c57015305dca11f315999a30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81d803a2888f7e75dd6743fd30d0a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1159f28ebc210bd392c4e86b5b090f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351101a41ac3ab536ec4a83b54652e9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695b8fb051031a936e156d34824b6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fbaaeb0ca17c1e0e29815ee5c5358260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27618af2c7f9c25139e0340d3163341261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae35aea4750ff8fd0224edcd45eab2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8698c8f9d0ace45b83567b927df65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d5e9f6801ddc862759865f60c6996264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df184982ec39c2eff51ffecc46accc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7271bea35d1a4b42451f32ef786141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a18c8c6edfa45208e2775258ece70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05b1eddca529cd864fa7ac0e143f28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c201eb3ee4f6800cda8d2148dc15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2810e28c3ff59c8926ac48f36c2ed4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e66a3f787e4264252911add2ae701271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c48b4432910227936836c6ce1b141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414542beebb7e30cba0ef7dea65745c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6684eda5f179bc366944d0b47fc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2971465fa0710f456b940371014edf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88beef47e4d0330dca39441f7d2737276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9328aa0e92d12d240ed6184f38b768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932091546f80fa6943bae18f1152b55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c5d81c62cefed5110834d867de486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c4713abd1d7beaccb053e2fee30c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1c1defe795e1fdb1b8b55627e51c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8168ae34082e262e8192250e2c8a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854539f1c23e900511774b8c76bb51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ee08ad0bddebaf19c677ccf3b58ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef311f2293e600c5179b1e7094a9c95b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7dbd015f7aacd259441e802576bfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff46b675305b7f06513c72304c783aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8ae597a71eac21330c27b770eb8bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0541b52dac3a343e6e8abfcbbf5e242289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2347d7e3dcfc399c438debf976416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395f1df3aae1a348d18e6ad6b446e38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34183e81c57d9ed20c5fb64294d18f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a241a9c5bbc0b96cf163a727f5c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f3f0d179d1d1d8be00875ae49ab2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88f9b57ebd6fcc69347d9be4bc1369295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ab31f1d13aed696fe6bded3109d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a080606e91c1f8d6fb597ac2bf45d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc2aa57cf2490fa400ab0eddf151f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afafa7f4f43a66d3fd416d0d7b84e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987820b5306fd3d7129bedce2f9abe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092b60b6a25a82d5eb29651a276f482301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074bd4465f869fd22562ddad2c3697302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755152c5c1a82ff7eb71bdd1ad033bf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fb8c6ef2d15c18cfad5d770c8b536304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6bb08c7a4b51ab8d2aa4f8949b99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941579dd2c662de82eb53f138e288e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628e80e02a0a8a145b7981c5f195b66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec2f56dd6fd62b615d87de8a226dc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107627ac21e047c12bd797e9cc637300309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d981b00875e5f16bb2f8b9ef0211b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ad81a9a292f82797ff01dac67615311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef0016f10297125297a2659b42a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41d934db703a1a676914f298834e69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec016e3c7e96aa5f5a2eac5b713527314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9fd7c746c663dcfdbec908dc13991315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd6769a44911489bd4f457c3c81ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10c32e216ca4b7182e7c30c9336a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673344e531361f14dd9dd8675f06853318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e8b866580a12ba183f9f9d7be76b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75b2c15805a00f5865799928f3fd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc2b00b3f1c3fb289d2d317ffc2e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc56706bee2db2e9611730f9172e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc08d702bc9f3376509b3dc9ec71dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4d7e345e53be953a0cebd0ce9528324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17fa83df0e4c499d08cf25b53f579f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffdc34daaad360802edbdc6b7d40b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca3c9abd5ee8e525ec38cb7f678b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e772a7bab8453ca1209d629ccae21c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cbe550975f694221d79084ad8a7bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e607c365c802e1ef89e22a99ad090a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d6480c2a86b3536445d31b4584c88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b464cb60bee500481851f8ac0457de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d817dbe0cf7c43dd649533191812abc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3862999faa4b3fd1c6ff3a36467b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735cadfe137273987088c8aeb312ad8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462ac4edefa7057992d409494460e9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b46283fb6737e25f9d55ab3d7dae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aed0d88b3091b3746cb4f8019af572338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fe1c4a9cf3f7e8bace34c2e20e157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56972776e58ef635f99c7aa4036a4122340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3da4f7e34970e433b18e69f381603341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702abdb91bdc90c2e5600825db6f70f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874295d4f02a396c86ea71448d9aeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d35569df66c6ac59f94defa27593344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86febe6885b2240e516a48e3b37bb161345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532cad22de6e64c0e18e0134e0b155346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd41db8a3c481afdc1b2d7048c35936347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129dd7309d60297f5f3f08aa55723b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de016eb0636b8c1cff4e109f237dc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83eec91b919ae4eca16c5d148de987350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae848748242b6af5c4e5dc9b7a3dc0ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6eba9d9ea2bc54b61e03db8f3d72f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554d59cb2ed8d772f5ef10bb5277f6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc10bd13411383bf79cc87bc223d8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a67b4f2da57c6e0418ff767e2b94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54920421beeeebbdce55f030e8674868356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ef91fba0810e260b49408a8c205e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f904bf09665e35a60606059b5d1e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b25cba75c5c2c45543a580aa50f8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa31ea266df98f72d46d30d5e126b80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482899f3d5cd92e2f4d850ac32dd37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92cd73a393ad53906616de01e7bfb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233b6e0048af065a7ab0b5b348930db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e214cd1ca2b782eca6be6980e9df98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ffe1de079048b49a8d10cf59fc5c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc19e34238766a8ca2918369dc130366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fe7825de13c0145b3b48472b56d2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bf3cd5a55a0adb012f2c660cc465f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93963cf4e37b58f8b780c0971e7e0156369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e2b7065412c24a6c65fbbcfb5a13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eba533038c367753999e3f897c64f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca3773e682fedeaeff4ea0f06be94d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f408e56c2d3c52910317680f041d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11daeb6520f1b281f3cecf0f15706374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e504a4ed97df0d9eb6d8d5ebed56a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e84901ac0618efd30718a67486265a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4312ff3908687e799952e1167f6dc86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f785f81da06d1e2781e679e97fd1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec94ba23dd25bca5a28abb9c59434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3240f66c45a0997c16b70c5ee1fd2b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51dab7d6430394cd84f5a1e358a0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af36a842c79203050976acb05b96d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17df68be32d572de42f4f64c6cb21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87673daa35e8957263c3d0a9c7d950e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf4ec5bb40a394aa635081614e90b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a7dbc6042b7d0120977ff5177c06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a80c732a44424ddec8d60a9b3504a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbebaba53e3e03643ab9dd1e6d46f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601459d9c1ae30f4d909452a2860e67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04555e920d1e50cd4973cebb4694f09b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e37ffebd5174a1bb742245753cf96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ed85b0c2a47041c6ac8374985be8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba8215287620b2b0d94db2dc28a5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6046f2e3dfaec322037cdaf398851394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c5125cff7317f7245cd3bc45901c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8516b7b43b33ec43df8596e4cc4be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca78e65a4d8b79c007a4f594f27b574397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256776390d5e4ae2479782bbc15bd12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d32b358c3b813ff020a08fd97e23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f59ed2dcae597899b38d91c041eb0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a4a7a09e251b80d9503ee4fe2dedc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a698aa47cd74d601f2b83233276e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361f656cb914935a5c9f839726a251f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372ecc8752952ad9ad666320752d31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466a5bfd65d78eee0b2b67950c32239405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7513f0c3226acf73a5a76ccacf16e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bdaf0856f95cae19939188d4b32d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2609ec42eba14c77999d01d5642c55e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca5152e95d776a07b7292db645410409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1f333c997cac4d251f58e95058a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed593b2baa9c96d28ae96352345e50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af36b3dc822b214aabe763b8719ffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18faccf02fedc998a35ee4e43bd0770413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417f24771b8443f5ba866351e00720414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945a0d5fbdb788aef744cb38463faa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e43177538e33c3c12ba8c8155400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a391b5a4b8755f079b063155cda9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660647ef9ff031a5adcc8526bc14bcc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd39ceb343d0056ba179c77444367b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a701dc5b15cb7aa1e73476ed24c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe127a86f3a923c873ec342fee2c01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73a827fc169224b1237b9abf92e87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a5f4fd9a1427f3e8fe8e71cbbda9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028b00372b4d79181cbb7acdc0477e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ccd1474f45102c2e2dbbc3283d61e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b8b5c3ac53f24e4ada54ed830a66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a13a2aa5c98f8d1022a4ba55942a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a928b288e7bdb871066bb681ab7fe4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ea04e8ead43bd81a4a3556d7014b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93c7da256839e971f72d5f23218ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c6a973b0c87913fc18d92997f539431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f70a82cc6f2b2a99ba03c97be9a943432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e539ce66e6219af08481f4d0beab025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28000ad65d146a55dc3b38b08e2a38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af297d8e9d9348796ab41f4a9e7bde01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a887cc72664ee4a5e429f95267f9329436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9114fe4d19bb248253a6e599312ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad19c994c923f38a5dc7b88e96326a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840838a336d51faf37baf7191f76b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284bad1341218854e8d4c90cdae6407440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87daa3592680c05175d2815369686441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e64ac50ac38950d1fd45fee556413442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a63e12bc710b15d25b9278fee9bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92cc16cb27771a573652ccce6d20b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461093843088211dbfccf3e511e587d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aea38f1ea8e854fed741d11736651446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a8368928e6d2f41bff9f499838b16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac1348d0600af97c1ed2958e8d704a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724d4de92fdcbdc7db8ea317b9e8c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b04b3c4a45460e37615088d54baf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be77c17f95a5844cc656dbb5fa12f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c804a035626c6a9b03a769cbb4b6a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632039c9d93bb425704b76774609bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1e11087b8e552b962abaa482b7ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b781827606fe39edd3dfeaaed35dc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689a4db3b47553d5e83d228824e5d90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a03b9006c16c50dc1e4b526f070f41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb8000d79d50f3380123a7970b8d6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c6b9bdc35b1e672cd00c6cf8d635f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fadb87234627d2e87d28170788d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a05267673cfcf46b57df2e728fad51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c228458b9f47a1250242f9cb1865a9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da486055004259034ddb9d737a56d08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d22de13022d9a17da775785a605cf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908acfc87ab280714613cd71d6641b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d334a3af96a927f60df479ec782a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4217133dd80360253cc248546a9b43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1127fcf68f745f574282258d24103468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d92d6304796395b7c6b19331e9e62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95015ffca1d4b791549c2073d9a48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749b5bf63f420fc48dd55a0cf7fbdac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b322550ca036db6c1b5175269108e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df285a67f01eca167affadbf12994473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ee1bbfceeccff883898d722590fc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68370da38dac690e76dfc0f34cf5598475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df73a8823f45b8816abbbf6d42e3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d53c973b8701842772a047e2b1b436477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a464dcecfad33974e0a5eaedd2da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83359890766f4bfacda8301c7ec293d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a7105d39ea2c7a245870ba057fa2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d37228ec584ee63ab6febccc884325481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47473929812afe0b02bd0658f2cd94b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827808d6a07cfbc02c37c96fc622c50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df6bf872118c59b46c3dcf3674646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9255a8cd30ea6e8f17fd3ae6924e6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e88e63da969a211eb7f5499ec68e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2c9a529ac55a7f897959ca25352f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038461a50495bf3b462f456d7a06fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4432fc814ebc1c67721685bf57f12c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc739eae8bd427ad748c8d496370448f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78027fe5defe3c82566dd67a659c2f9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bfa55bc26db0468a696c3188a17f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ec4d6d8602bb5e68827da4cffd641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d18d5dd7f1096701a796b62a3d105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7669381b084e074cd7a98abeb197f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c9bcd3b860faddf0797a23c9b4ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122d200e1f47fbef07d79a6e94aeb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692790aefb38013af646be77333db13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489b649462f1b619e86beba6f16f437499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b158218b5853c3f9d152ab7df5210500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cd08395b6c216c6056ff631f7c660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063541ab6695d71f59f7806aa53b037f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0476ed2a72abdfd5ae8e8a8f8633a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852940d7aca9f083ce3f2b3764bbb6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f1155ce469dac4b89fd381a09abd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09e5ca61609c519276ba06e4bd1323506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e060a07e3c0d3f93173eb3b1d4cd88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758fe6d24fc4477ccbbcf5013ce9c68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cbf8da9e7fe2baec7716fdbb5956b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb88d183546d26fa4daf3d318a30744510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc9c1d5a431f5463235fc9eaf64ca6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f0b42d11e4b963f10277f9ec9377512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c60dddd14e268c62338909453b596513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843751adb070ad282f300234c085f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18569da6a9091446d84bc58acea0cec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b91416c365086676af1c63f159e0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da168eb3effdb3158f6e3cd139261517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590902d2ba835e11d50a3a72d667dbfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf4f379f02f3863f0a8f544a2ab4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c11a5876798e90d92c20ef91759bff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c72f69128f59c53f523a3989cf15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaec43bd7d822d10197db542282ec8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40dbce79463e5efc6722c71e2da1c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9770d3ac717b3d10220d63aafae8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd3c27d8241499a31d72a415fbf3f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a2c80484c54972d7a28c471d8cf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd03f101e15811a06deef19a6b519d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ac2689fb46459a1fd48ee90562e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fbbe29a5d63f20648500b4896c9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dad66d5a96188d1b579600f6b3fd9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf230ef86c99be29659d16b730b1e70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede106a1bb4de9e55b27e6a80e9122f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984d51b921c5f04a3ca73ea6a7448da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e2b15a4e38fdedb44361eafe589f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bc44a6257d30eaf256835bff4c136535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f35f1107846714de942b02a32efb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557df2c6e2c7201b7e4074c6082ea7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b75b36e75e363b45703e4e5b6155538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0815aab2c3dbd3dd395c1f3205d11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2e7857d13c108177354729a88346540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e58d7779adb98d687dbd51060257b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f17a4f0af0ca2218a4287115c233542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0790377749a9b5921630659bdf22e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd957fc8924e9b575217f311bf084eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b22411e86e70125ed06f3dc96c16d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40573310eae12d85d36324335cdb653f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91efd5d8c0fb0d3ec4184ba6d9d1d18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654856494037de45fca7862afb4b44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bb83e6237dd2f72fbdafb1df3e14f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0904d00c191bba7093729a9efb5f74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17ede495ebca84d623949f68bf0601551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ebe7bc2e67b3e3261c11dceca7568552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb38037eaea7f4a008a2fd8d72261a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18f2d0a36fedcd20aeab864bb28eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19739b66779459011f78af97590a398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fa021ccd26c11d970962ae4c7bd13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad3ef0de3ad1e089be0f485f79692557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78a221c3ba2cc261f9010d0e9f2049558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5938d27a187c5ed5f5a551b4b3d1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddcc533f7d22e45eb6df62c4382259560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c252fb8a0cbeb5938577166d41a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec46c03231bfeefc444a2a304b1c0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4816c70420a3dd69e485e6dc71f8b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d1327f2deed540427ad6c6efe736b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3fa23bf6f9394191d311c35b323b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fa54a13706e877226a7c5c2c33fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad45665d54a054530b1e1d1ccbcd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927cf3dc3fde17c925075651be31da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5ab2693a3221e29d07de6bdeb2089569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422dccc1a92fa4ba2b0cb0308a77a70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa64ca5d19be113ec21da75913316c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae1e5d1e6be311569d55e623a3e44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f526a75f146a38fa9e7f095bd45b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5e9f76dacae77b2206fe11cf3b86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6efa21794a6e61a3a85d410b0364b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec663129acc4bda82a4cd5315c1df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d897848caedaa9792da15dbe7119577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa9d8a1f9b70b3a47f4de9c000f4e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951188d404ddbe6cac82e4411b000a44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b6a50a404d86b40e95f640f0bf399580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798dda01036b0b3f9e16efbfb65a7e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffa71fdfd3c18c33645ea845b50c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eeb9371c8e9651494c4a630748125583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e12c68669365faf36c5374ed9464584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace22259f1fc81564728228091b20f95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26786d5aad8b1a02d5cb531e6ce6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9cbd4b0141850e12dc3d0f01ba1f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a444003f3768e312f08af759c782588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc6268551a8bd1fafcc0c671a586d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ede786faa941073a75c9e0bdcc9a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ec0a17f3e0a6f9a51873e6a6a6cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8733bafaec3322b41edf94d768bf70a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2593070aa8480744cdd320260da98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35af5a5648149113d51999139502e76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c893efe813378745b9efd2c60a7688595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3135d33117b7d778d0a6d37ffb60d23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85cc2a0c967a6d67785fc13e55ce7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0323631544f4b52ef7f684435696453598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7941aa9ca3ba618297fc6e7975e673599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85c6bc4998a2632b5083a16398573600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c6e8e318ef64edc6455493b7740a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491ee19d088cf637b539f5900aadab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed0f51a91bfc888bc8897bb9570ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4dc541a721d603f9dcac8e432ac4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6b470799fc91f7ad629f09e105d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f8d7d8450e592b4946b788d99aeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76147ab8ed8429194e78e25bb045c74f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a887dc7ff8ff4b4c013f46c7437fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493d771516f457ee9f92843930f8768609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da4540d4623881c6157b29c87ff202610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d056c44829b5871fa65ef96c1af8b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132af5976ee446fc7217619fada29a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71f3e945f3dbf0d30811d9f0f9a9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f2db90f620e1bfea8ed487d2b4505614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ef9d601c566cd1d84ffc6c9cd539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eddc5046e16348ff4a6d9feab363e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf97d6082d6b2dd96fe51824c8f008617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d613b075f308fad05f4160e410af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718179b79b2a2abed2f2bcf5d2a244a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc5c179e3e5df8097386ca74212e5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb983bd7888688aea709c238a06e19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7ad4a18a1271034b48b78f2d9e79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8128ab8d3cfd45bb3b0ff7dbc52fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ddfb15edaf48d1a46bc57eebee452624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06283a0440e09ae80d421b09927e1f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412101ae8ec911331f8c911574265ee1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014e7f6172e59498561cba31500d4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce438d395b0dbe94de2dcebcde2430628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8026c75fb49cbbe59a2141499a91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3793fefacfb6d14bc800f2301411630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d5623de441ecd607a5c272034c535631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91bb6205a4b8c1cde46e27db564ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1635c4d6c4c5767086965a7a9f08c32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b076eb739f1ba00021a6c70e4d6e55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748b080d3231a4de4d9c145db1143c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659c9fd1a0bc257dab2e29b601fae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a17b0c5cfbe740bac33a799dfd5ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f46cb8a31d92b75e02870e27e7fc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d55ff2fad6eff5c3bf5fa6f5d3ad9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4d42af56068d81776f99ca9963f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f23e4a0cf94a934de4d900a68ddf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd84a192ddc33dac640c8411aa9cb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4ac49e08a92bf43e09e8e9bf5a2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d46c762dfc98a6d79d57734bd5e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30cae69e284496e2d14e08d68b046b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfea8c30f1fdc847899e51b167fdcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606fff32b1c6132a98d85daa463749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ce5f21db0f0ba83e979bc93e9d8cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0fabc68e2461cea08df439146bb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3c0f96fcd8c0bde9d85964b8c7b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02463eefdbe1e7cf72faf987bdb5fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b239c9590138d83f0452440bdcc9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d509217b814ad666c9ea192248edb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51116aed3ff9792ea8eff1820d480aa1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639582cf1edcf64a1504928b9335058655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78578110a8b663591f1a7a0b5db75a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a860fa21657b7650cbba10bc4fb736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b15746589ac101b13b7fcac40b53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3127ecd04009fb9cc126c3c7dbe8c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ac1867cbefb9b0633d5d1f4788154660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad23d90ad89e76a5b3c9fb57d1198661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79fff86206f321e847722e2b9eb432662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea2f5c1181084f538b51154275a2d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515ab9901aec5f78c4e82098d4c77bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361934395e436a21908b4911501b1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278f4b04218477b855645cf90964834666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905af61f4463b7361870e0a83d45754667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54e727381ae007faa305be235a0438668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4a8c20e8599065c04f2ccd75a461669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce55e7e4d17ddf2130fb18c3fb3cda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dfb6101f9b571e6880d9cbffbd57d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b694edc260ad59d80414e759c94251f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b301b1b52d6321a7ccb7fd8aed582673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617613e21a0f3640c1e85c23323f39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1a4fa8f4223ca0ea0a965cb2e1ec4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ca53395baf3db9a6d93796bd8632676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33f2e3c9d4b3f937b9ece8fe05ccb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec4d10b50ec834c451a46eacf5de0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d55e5c6118dc4748697b7c9ae3e8ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed682d0f370d46f8576da17bbb42242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74562317f72d506db9af0e5ad20bf468681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949731237b3f47c22a9c67a70a5c9f12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd3c5a2201a12886851051a9dc26e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab7b66cbdbf4c7d02901fa0e32160684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500f60d54dcf53a308d8c83cf345398685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17aaab84069cef2c60880f3271703f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae9702bcd64f62ee5560f76008a9b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae8893841f3d076937b128a37b08af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a201ea6c7793fdc2a930321a52b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afde0a98363e1c57af745abab640d19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bf58c493c9017109126801253e8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd780353044f2266df80747f40b38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d68096f51a25a35bae16ca7a1b9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924cc3dc483cba70ee1b7f7a9ce32b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b59d063be73f5a6275343205ca5e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ea7b76d4264b86ccfa4e88282157696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f9048b946f57add91a7086931e05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf618b996bfb6bb34dc6a5ffd8303698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a2c17b55a16cabcc420ca0ddabbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af524d4a6dda6fd2effb32424875df9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b97df8c0c211115abdf5664385ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f22e1f9d3e19a5e38c1b0c9ad5fe4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc98075ae3f387977bcb14ea23d51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b234198590534f834de9acd58cb9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa0247a2284d6d82618da9de13565b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c527d863f7654703f8db8efff27a0cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b31e6a0d8c6a0ead92fa01777bc08b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843012f5bf70228571f231efa0bdddb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254365ceb5707afffa73f15c01a40a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e5782b95f625b04e0e743482e6986710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e49de5612eedc186ef4043030272711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40491256d434f92ed82617e3615d0862712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35effbbcdaea60f3a301e5ba9a59cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b80398ee03663ccab02ef672b09e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35523c9d3b3228f9151a78f707651e06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22af3491349b494aaccb021506b259716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6f295b2945818b8337c0fa4d3ec7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2220ca0bcbe24ff92febb39f00413718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d55f3d5c9ad910391953f152a72c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f24e508667a066f96032f5ef3df0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69c537c9e92d05dc789d32389b42cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337ee23edf264f6bae5f61cf3abb49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef3bc1ca0a7d06462d18e27afd7ec1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794b680323c0f28494bcf9a2c24544724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c72b1b7acae610f029c70e9d22b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c221c39d14c99f7c89b594e10339726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414cb93529524687d9a808f9b1a4698727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8fd7b377f1b5623b1666cf209db35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927bee8750cc2b15fa9d718605725e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bffee65c7592bee32cc89a18836ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743881558a956c9c3a254eca9fe696a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00fc61d6939405f4d5824f9088a63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229c0fa8778517b8474825bfd14f57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44fa6fec7b8a2f72b42e080c16ae11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf527f7d32f0e2cf861f96b28af48c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580213e407295336d1a29b768f0b938d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7addfe2f9d25fbe34f66a7107473737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab12441413b99c6e131295641ba6465738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ec1e54ef63e82dd663d1e7791db4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b08539122bdf47109691acb527c180740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41297579cc70763fef2a9b1fc832643741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728a391da7a184dfde658b053b5fff4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe3a2f4005b99b54993e6b7167568743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ccf193a1c4f41a311fbf63ef28d3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f2fd2497c9bb31abf887e2403f2d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eafc3b289555720c0bc29d7a0ca96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ee7e0d26c01261275a6c144fd547747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf3838fd5bcbf4f27c5c8853724cb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c41494fd3233af7bc6b319ff44a39d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a6bfdd09c2ffc8c75fda10824841750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad48493e0e63b2cf2c3cf85c3ca6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6793bb570d7c98ca959858c0e39d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fcd0f4ef4540d2e9afe56e539951753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>