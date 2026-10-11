--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4617c55475c3a0991c6bea9aeaa1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255bdd149d553034e3d3ee51c0078392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d516b7c818dd7135c6de55c9e35a6fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d7d096dff10f87b6d52f7dbad13e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad74aebecb01bee621e44d46e1b8555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362918af8494d422a17dc05d31ae989a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af695e477a8a0a3730e4f3de2004d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3cd40ba3019d95879b91a22541cfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39773afb7f806c0dde0b7c7ad8367b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b9a1f9024a4eaf17c3caf811674010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d245a2bfc532c7370acda1051f32c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4788721dd74ab824c8a3f63443b4f1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fcb0df8d1b40330255d08f3fbd01213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd571e730c5554721e5dd0b2b81842714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50104d7e07e837612db732c6e175a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b95e7e4c4f97d423f1f937f4c97c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e5d9ed8465d0d5f65f1e897d059717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd917a67123a48567d13c4dfc1ba255d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c5a00b63b5c92c45fcd3d18a73d8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a09e8bafefae720f61233bcb061ec320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc23f61d82a5a0ed189dc861b9937a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308a5cf473545bd5244462833b143522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b55bcb96e82b8eb902be22d4994723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08afc0dd76f7895efdb1c2ac5e2ebee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6e73fa1d04391f2061479e31733b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60293fdfc5f329ca1a65438ddf0426e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80968296bcfbb68833472ac95274bb3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd23058d266df79a1c3a738eafc2a5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7f9d7a429c55e24228cacb18f102c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59265d78d7504d21463dd0bd3bbdae7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532dc09619468fcdc4f03899274ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4ade838b65c4202b0ef781a6747b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006623d4490f8e290799c8f8c1f0a3d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11f564ae5fa9edd895efee47acf7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f654dbd16db739b2619f9c76726635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069e0afcc3ddbb4419e0470c1f17ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a3b491c024d8eb99c39074c5e9dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb384c12c4ccf79a5cb3d3badee60e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09630a89912c3be70dd59b8556902e0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f2ecd70203eb8d8084ad7c0950d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1465f7d32d70bcb35cd09e2dc6613741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2cd6b29075cfff60707e4c41a39342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff1559394c54083ebc2026a16f47443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2bd7625a7dc9c5791bc561c6a2b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004d527d09adf9e5233719a69f360f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416439938d64f31d5c6dce77b6a84dcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7bac6f56659aec4e20272fc917f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eaf6a2b39d400113e1880c67cae2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3261a6d81109cb22ebda3009a8814849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17e7d75c77f12c8dbc4515d15a83350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb45a801cc12e816ba432accfbdc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148969e670e549b4bd08b571c0bc5d2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31b02a56c21f6fb69f255b468230e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f61462c4d73020e355648b5e3c87454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce07fdc3679ad54eb7865f507d604e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530862849c9dd35a0372fca68e5d2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24be03bb90cf491536df6610ea8aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0efc2b8a4b7ef51bfb8a2d4ca3f05658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b33b1bfe02b0a8941e9df475a58c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b792f0a62761c22f6a9cca932274a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0f2624fd5d54ca8594835ee65f5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc920b28845c3360541dcc0955afac762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602c801cdc11eaa9e01ce110f0351363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394d3aedbcc98e3ceacc559c06600db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31a0aadc9220713b6182e545a795f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f69b59e4a2fa7b225591ef7d5b88866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0bb58255f4ea5b5917330f0f4c3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cd50be81a44e17de198d2364c4e0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcf03d6cad6d3b41e31c3a1a52fefc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2373fc679d47bc89742b6653133383970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c167d965b095bd4350543c3e3915a5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178284a72d99aadaca5d9cbfbd78e9ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f466d221ead8d05900c9699c9054d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d115ffbf10279af8afbff2681e60e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb412434479733b7da26854cd37ae4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d824fe5fe7d912319732279305ee976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf2b20b8ac9253a3fa053fd3111c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77429c1e89118e41ae399b88fea73478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024dde8d85d5a250c1d4bdf92aa297879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefc65d6a516dba50e796422dd362e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4933d9763bff986cd0eab16439b51281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d330439f17cdde44b817e66ff2c6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f92b8a0d221f7ba72e2858b05464a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76982d94301000383efa03fce9189784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac75b52a9d5a1a3a73a2639feb31f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820bfc955508a7d1cf15f5f5442bc3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa530285446cba949b1f76704e3574987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69fe032e9814b91b293ffcfa6ab3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db65822671b696c16290ca22e6a2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18045a2323851e791ca434c95faee40690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5d5e5ed069d5c743639109e1e00b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84740356b190d318c4762b80d40bfa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7dde588eba20bdf41114ccf2b1e3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a54034c538549e98f6958d5acd7ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694aba714435e11c9100465dc529b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd52eafa2cd4d6ea2f079e5936ee496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47284bdee36aa2ffb194e8f9c8b61597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b3c9859563c356868ae70cc0e97f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a233e042cbb9c7050c10dd43a5b7c1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cff5c88180071b5997d3f6f2b41e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed471f44346d44991cffd8231ca901101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f7f88d8b3e71fe12afa21bfd8232102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5d1a8f53868e7cd444ad9eb232f02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa6346b49f6709fc9c0685c9ee9cf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c793d4bb23cba56a84d87aac8969c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e9259828a61db49501e7731a226d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de884d9b7a25bb2da6c49607f3631c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1563e78a16ad29d9a044c1c34bf117108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07735bc077276c6723da3fed2519e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245c4894c6cb737d0795ec909169b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347fa7ca07b40bef578bd49ef519f2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c6568b7d0c56dab667b3f95ef5003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e763cc2a082cb6d7d4d779816f863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c881eaf231bb51dc2dd9bd237babbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687911c6845e0e2f4a0c746b1662dc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82eac718eeb5e0d3649f6aa542126116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47359d896b538225e14099a13aa63f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404ff7f71bf37016244e0d8f8b6bd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973dce52ce97ec8aa9dfcd9b535eefb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b907c10e266a8af1c41746a47d06a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d785bf9018a2b585dce5628ada143121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7dfaa13893161a61a1daae903773122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745230f4ab564e316e26fdd2e73545cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c57752c690e324a7fd26c0015fc1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e08ed9ce94e90bb6702595452ee202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497bf44f94f880ff3528fa47e294137126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cc69e97ff5f0a64e3acdbdd0f9c0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282243f7889b0dc31ff9beea52c695e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b573ab68eef9a4e39f8a89eb9aa5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c4d0fb5c8f9e8548bd239c7906046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e79efc63bc168aa906e776eeb4aab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea9991cdb8ffe89a2779b1c4b53b63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f996ca8b49a4283d06727a10613aa98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad075435e3b860385a851636dec3fc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd99fc924dc2b0af7e42b61600744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddcf8d9964e3e5a73c093544159df7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc437b724c2767a8f80b3d419f86cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077022c47f6c45f63a1ceb5cdbc7fca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd1fae63c1c694370e162e030594f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477937f6e6cf4524605c61b99f6b28b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b26b8766a04715b5932b5edfbad337141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b704cac9f578f2fa29530d0ffa86af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839b9977ea8353fc2e73c903d27d25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6deccbeaaca6d43bd5f61cb704f469144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a3df0b9c85cee18686b3fd898c5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8765c776c59f9e43d8b372afe81c78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bffc41ee1bddaf44dc694aa2689176147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc955e2d0a07ea820ca172ba94f554f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7cf93ea6a3e82348d0c00d516419149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfa47b761925b3c0de369fda038e0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e048ee1987c0c2a9925ab5b89036151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9c8fc7c3382dd2fc8f6dd31282db9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f23196ab17c9caa535c8dbc5b8a03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd677711be33c80a538f8d0dbf217c1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701f2e598142fc59b0ce15aac126616155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76faaffc16a4e4b7ee2fcc1c754d408156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed423a4a128c910003fd14fa115d3e69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84604bd11a4dad539cae66e2e51b8352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87859979e84557256d6f5158ff90e162159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268f835e556cdbe58edd4f02f70ddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a01d7aca3b9d34dff78bd6fd5a53b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb839581e98406c26da965495fc0d36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af2a6289c674351bc6d25ab2a51de7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca99e238e0141d818b57bf30a22bf24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528788f005357d12ee8a9d9ee8f3d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc697b9b4c0c8b92016447cf434fe36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8266b447bb26eecdf1c5d2390429963167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e3b26500b5c85f18d1d2788a2aed5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac353067191dda8621c18eec38511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde9e0fe275c6f9d00873fc883acc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f255f34e2cb8fca41c0e2ecbb2b0f01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d6d359cd3d6aa7654ed808652f0f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b8382a91e96386f8dd08ef1dba70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57d90f8cf5ba5235cdbb91378004b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c973dc8c264f17e98bf586a85222175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49d0a82e15437e9e57e800d4f614f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcb4fe2cac8f70f6325298eb61d4fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf6938c6f7d022b267b18914f192cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84d2b8c99c731921ffdb473ceb174179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11574e42e0d2624b70825c9f4b8a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163e0408134dd9c1e6ee801430d60b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e465e91abb20a0e4672426998f0558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be416b60d719e35eeba0ad49ab330183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197e102b60fd94a10391ed4efdd962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693edf66d31d64e10367180d5b71dd92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f607fa01f4d20c73cbe22e1376f37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f19e0d32dda1841dd9e1eb5cae19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebd205a1dae7687724a09237344608188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8773cfa34831d11ecd3250794fc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce58e1b40fcd4fc9991b4dbd9284c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62db58aeafefaf8ac23964e83c3423191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd3dc109755737580fabbf761fa1f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf9d750ae0d0397e2957079928e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e005b3d44b81861440e145ef52c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553244d941b8ad120ce0564d83042bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e9d934c1684a3f282ba29c8cdc6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3388b99368bf64bcada19652e0ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e50f6ec991c25112e4ee7b5acab5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197afd90d133231d906dee553b99fae3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176530085a16ae3214520ae49665826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31504f407d9ef805848ba368f8153a2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b1ec4879f0ab41b0bce1a589151db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d169859ebe22c923e8904eae55d902203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e029c79c95f337668d9562b8c4b568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa8942d4bb2c4cdc962f85597ad25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d7c13655d5c569118984752669b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba3653a66c7a09d260d78506d822d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb6ad9516c0be09919781ac9ec805208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0d33fb468ee90d9d0e623f80d859d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec05ea49e49ff7eb173f633b83f32d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a385f68bae2c2002554f891b64d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65172ede198e2064e776aebc9515f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2aa0d7836675b5d7b3cbdcddd8421213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e99d5fd8728306c21d5abe3467c14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a28c928dd9e6c20bbf89730fcecf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256b800759d057db53cc17afdcb3b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4658296ac7fff462d280773049ac7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0213e9d81ff35b39c235e6c7eaff3db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d226b42aeb95cecd9299c3d06ba63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c218589be607094aae80155586027e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10c8df02416681b8dc0999f117243221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691ac63149237cdd4891ba27e3d1f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb32a05b2a28ac7056a568fbe63e60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788c3a61d0ca95aa5261bfdec8c956224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac429e31eb8175efcf844b8d16476225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d08a342c7a8651dfe0c98e20c0e089226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02905231e3122eb15f80e64d3a127f03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab590a2ce42f8cf4b445b13483d7d04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea707fe9b40b68831963a975c53d5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4df3f84b44e4e2fb713c7f9b91c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd0e46401bf5a6afd20a8ad23a252231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88232db63072c17d618bf509e7cb85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca12bbce4a0d55bcc5703e23960669233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d85cc7e9a02bc9219128258f60cc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef58f80836b98767e10f7d666d7aa4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971788a51cd95730ce102843774f269236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e91dda5a4ff1c1b778c15b39af25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb440b2620ae57c66aba8a786e88979238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0c5909627b62f3ff1219f8ff6d17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2b78ea2a8d04f103322f8d0191d3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123d80a26102f266e2f7f83b3a5787f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a858083d8c5f46be9c21e2ac5d5fd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b313cada8d8bc396847da3a09ce03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece9de0d2012e42baf2e8ab6d3c6e68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7af3d3190c12c26d3cab5e7629ccb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90126280b7a8432719e7d192ee82d81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496775401fe1fa13c3ceb448ae4afc49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a47a774bd9089b3569149152353694248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bc25f4f7929b2215c09bcd6092c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd2ddb1d2e2bb6869ac3a685c16d17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd39de9d4a5b6f14351be0d0e253a78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceff041a789e9092b0f31304515f84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99430750db4e0b04535b3d55e41f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617f07ad050843b6bb261f52728273254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ba7575ec25bc0f80aad93319d2e6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b87c1aadd3437bb7f363d35568f4eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea7ea3fcfab07459213d699a4b324e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c723ff7526e3b9e0ebf63ca27c00f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263840a169cacfc3e2ea35df542fc331259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efebbdeb71dbc0a1448623d2006616260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc770033804f28a7f22ac182a70d0b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d66ba3164864463ba49c04c18623262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252a492283b6456df55f87704f19b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e31157f0151a5cb55cac5c1ee658b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d628f6bcf3bbb9204f0cc2ff54b24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba452adbaef2ce294d5e98beb6d7e50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969145be2e09b7abf7601ac6e5470f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0a063bc1e3fa2cebb1259eaf7513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700669cc8e7cf692f81fb946eb1e07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8eb312d812a0cbb5705c9d91647ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418448aa115df5b8fb244b0d623274a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa151fed942ec410cfbb029f3bf0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cdce23e16a9b4d061cead3bd3f84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e497bff65773d3980cbac65e4a25474274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231c1c757b7f25525627145b59a856275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691f5d994e2106f3a77bf123b4cfbdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093820c1d55980ac3796b1b8224a28f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684d903a19ed8c5b4a45feb8afcf03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb333633e43a29e3a2c6be3f613dfeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60594b2fb0740aa83948f1d929d9eca5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca65432562403d746edb02c85f6cc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebb2676b1160d531aa376f554a4633282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e1c7e6780fc95b397742f44f57b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b393b5e9ceb90afd2611492796871284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0930a46f5b9696d26e5968fdf19fef9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d437a2f17f0726171ef4e3026f2b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a22b9097b43b235d5d13127cdad00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0587ab2540bf1881fb821521b1bdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad326a073978a1e6ced543b4b8d8512289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b885d3777d8fe123807928aa140bd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d1d781521f7c1e690cfcbf596419291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f746a471d86c50c9b1d10b17b970724292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe8f15ae5c8136601cab130298864b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d7fd907e9260a5a9f2a48935df54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d6e2342e6492d26ea38eb8ebd275c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e15b81d67c2604fca5a3a0072c20ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27092742ef28011f6e2b85f6203d61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff162d7d37411689ca091f59664eb49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b5048c931e0a40ba8f7427eb24ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d742bb5b799db5c0adc62cd34a41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a0d25b939bdc6502c1c0a63efb976301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4301c61fa2c7cfb67be5ab781a2987302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca5d9e3f71a0c47bab79bd6bf5260f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f63edbad759ead7398798f1c2f5d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c0c939c74e1994b6af84ed0da7cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b90d4dda17aa7b47d7e73adfe6e129306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26831e20b72857dbcc93bd6b1b97251307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96eb21227532363d66fecf8d7d7802308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e54c008f01c2827e75b97fa0a9ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da565f0f81dd2a5de45481abd7ee773310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e9e623ba879bf6df5610fcb240a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c56daf02a8bb5d9b299f3a4b40b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27356f40685a20ae4f15e6dff45f206313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036dd8a6ced9daf34dad2cf775e0b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480e2b79459160dd45089afc076fcdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63c8e5fde8f769b533579a48e9440a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72cc5f568fe2b72e625796a88915c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3132b6eafafd9af293a751a070185318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11993a6ad347e42d5e887bb9e8ef6258319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea837d3f7e96d3033bfb1ee3a6a8666320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c2373df364f4764fc8c55fc3fff60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146fcea91e53169a4d247bc6029107322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f9521f0dedbdc19b12c8c5a179130323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8aa483c2ebbe7926f37f18a89dc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6294f455d9c9d90d6cfb43c2e012987325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e39e00817fa43b2edc2176966aeb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712503d4c97f24ba277b2f4d08a1f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014f338f2b57c7fc8a7d3623793b98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8783a283d4b048fd08311cf12c32b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa702772f32a6fcf50d46380d38358330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d37db4b772cd0e55e94ae5390e0299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f50466fdd907d2f175086b069323332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bb584eb6aef829c1da4fe00591c42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e65d158551b68d4b868ce14376654334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c066f7ec8a5294d770374518e48f1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124e3ecaa5baffdb12f8ffa4eb814e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f4364ce6b25606bf68d61d355516337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ced580039ada27b49b133519d800338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585261051f2702733bf098361474da1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe99f1bf86b00a83cc803a8a4b5dcb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1f658285380252ea28d8e10282ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b33435fd5e78aea0b49d84430061342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633f08b98b6b1d03480d04cd72224d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cbada82c592f71370af0c1ac06b42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94f9b3d3904bdf48b964b670b1a16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a35f58f127d674cee90c8c69db4a49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1307769d96c6038466f28ff9065152347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f0dac193448698b1f2acf030c097348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d070d25ce0548a53d30996a5bafb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166605f549371ebe082d31669091f967350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a414ac612bd1d2bfe56eaeec1820351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18dbd27ef0886fb80d5207c24020cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7d480bcd9a5b8b6e06d8689027db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335fd74d8cd5ac1b4a601e4bc047c79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a111b849b29b220c892c6b4e5b73f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee7bd4a15cac949edf8028c1bfc3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4880518a16c01f368b7a8e9a318ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20c3075f93a87659bf798a3e99592358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88520fe6647ca387202f143b95949359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350b5e8355c9aba682a1c453394f991360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec1bcedfe3e1f64a80f999a236fec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eaa656d0d5e6d0774dbdece1e8752362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c04cfb910c41dd6991b6b16250498363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb4e54788863d9630f3c5e4456ad84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb491bb425928e0e69962a87780bff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0568be01e3e78938815499a3e9e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d646bfce7829ffb109e3c171068c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c7da213809f0dd23e6dbe4895dc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d65f7397325aaa732e895c30485a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344964ec5508dbdab7705567b2727d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b12165141cd6adadd94f1ce070b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab4d34e07101cce6c16c04b4717c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2821d7f804465ecf308f1b721e3c301373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdeeb48b31da3b78548b07665ed7b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc30e02c45476530983b375a2a999aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fed83bbe6cf4850733037d016e5c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19931a46c8ab8e0250446ce092af1e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8a58f6fe264323d94ea83f63f254378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed65a466e742cdf701b931dfd8bf59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aadda714ec08e54d1b17e80afeadde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39baf8f1ccd6d497d57fee08a3f00f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a80acc282ac1b095d132e1d942baf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebba105e7a1557553dd4c92212b483383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74215abfdd0ab10ae74a276aa9fee42e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72239e04ce8ed3b779351f8a26781b2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc120a1415b493cd73f9555f6f2a388386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb881f96765fcfa909e90dce0ad31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84360491fcfeb8bec095430a18f29478388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12849453bfd3fe5c73682d78f2720a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f9d8d6531d3cde8f27fa0669f920390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1d308a98fddd05abd3066e6a97fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c75038b2dafbad9068ebcc8420a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab35b6619d412de7b4ad838cc5cd2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c200f3c2cfb78186886ff0dadb936394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97b99ea31ac1418ced79b2521e7208395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba911144f778f2c5ee04a03fb9cf46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afcebbbc1322ade5c6da81a1d37c8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78700a6b61ab879bdc939f96af90eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a50fc4011a1ea9f1ca3c4b31699e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b8d9384104e4be3d15c99c9adb096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d678202772e5e950eb8939beb124401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de732196296e0e1b813fbf9b21fb90f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05791691e72b4b2ddf30e0112ef9b09e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcee18f43d0f96b5c33a9325618d4e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44e02b8d05d3e5a0137854d6a16da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11f3bc83013588af6a66c2f0f58e85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc79ea53b8e136746386d6d8ba7d3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f9b4acc9e6aae2ac5c7a6f8d0141408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650f381a7c32d0f6bf3e5d542a4846409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb45bed7140b841ccd34cec18ac937410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fc8201d2d21d240d2e9406243b07c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb91abe60cab9caf371a6138f39b6d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ed54738e23af762e77bad8cad49e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87720eff0c67bcd4d515ce6824848bff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff34cd7451ffd9e11f5b16a465a070415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfddcd5f8208086d4e045c176d030b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c4399d8c226f2a007eeeed97e17f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f4f826ee750d58d711430bab83d1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8eb0cabdd24b447fe9437f6c0eb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbdf95eae97e11f63ea3026e97131e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6d6a395ff2c063e74e117b8e39307421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61407d685df84b86d398f018e5d1e586422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc8329d657dac77695d20f5ca6dcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d48ebfc57369bf092ea3376e97f39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55237d1d3a1f78127127009d591d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba692ea7da991d393000494d55d91c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88164c98e4f580f9665471ce8d5b92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d902142437cdbdd6084ee5262f66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46863565f65699d767b4ca429da904429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c615e7b388d5e0ecfd30539a519a6bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd543391e33c61cf8e0f50e0931b768431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b120edc265bd65d826d057d85c01ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810866920817096842b60b1138db8f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13cec382d4b1c3399951faae63b0ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c0d7f16bdcdea226e1177790f354d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b565b67f11187e51510b67d0c266436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850fef5790ae213c61ca37e4037b8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b130a0106c06114ed89d21cc788bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea938acf5687d4df7db3993cb6931506439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c4c4fb14c1b8f8d7f73f9df1d1b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b965e5a2642e55dbbc5995dbe0fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680afa7faade9673b903976dac4680ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c578056e68e6456c911dc2e97630e59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb235a9460893af074e6adeaa0de9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330ca7e29fd4e95ee5a0e7367348e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558c7bb3547478d5e41c9ec455c247446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8125b4ecdd43106b926820b7734b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d183eeb71f2470d6238fa42876a0f07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e93b1af120a8fd8aa0bb895197772449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96653a6ee205fe7846abe54bb14cf38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf06eb6566eeee98381f59bdd9aaf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b89a42542cb689bd59804570a548452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e369dccdcee0b9428119aefeb91af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817ff0c89c619efb9f3ba615b3180d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c72787a7713ffea1c7d888a7a9e7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2117a875ad7c3fd8c36b8eb0a4b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a268446b5b296101d660212b1cf66c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6038bbbe05e3de38eccfefca0a83f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507912c0578d6f23eeda6babe9e85e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7009777ed025b29f01c62d610dea399460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91dfbf272674715c5727f026adb2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfce78e0a98d32139981b6accf8496462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d50a382125ebc2712cff3205de4993463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f16311ad8a87cf41282bb2f7f4385464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c60d47257c06533cba54da95e5ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112490bf2f075f6c18cc7408c293c179466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982133c219db61b6363b082a7841950467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e9dbf489e5a55cc92e967111f421d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e34431664d0e618a20da4a74ad0b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ba4930b682b7e27af535ccdbfe023470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a657d09b9f9ecb12a13261cf8036ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b41f12058fa1e64a59e6baf2612b61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6fd3d5086cd5656942733b05f48c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b14f7b5edb5055bbaa9e79656413474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967a005d92f39abcfae6fa8fe91ed38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dd2568d7e4d9c3f45b40692396dce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb79f2f35e3e30bce8060779bc77f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ce1ce0394e3d6b36137b48413b0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0883dcd1aa503ad6c0dead4d1eb58d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3e15e712ca3a1f0aeb0cfb8d90f3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d856fdb3a1d17e153d072f0528ad529481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965b067fc561d0b37991359cba4837482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608913c07046040ffafd2c555ca737f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621488425cde602a011b328d004aa459484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88b1ad897c794e44baa3425ec58f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a08f8d5112ca1e1d6e24a54dccff6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295fe043122f7c0a66d190be9716dd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc013d268cc7988b5184e074c20027b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624142691a7ef43aca08c138f93f0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02db7548453620b5bf8611322aceeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416d65b9d01df107696730780dffc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d4a9b4dd5561b0609549eda47073492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6ead9fd34081576bd2ec7b92a1ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2d277c1ad66708d7579123df0a3ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a48c70ab2f1e4b5d9929a2ea2895495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a226de5a4b994d370bc4e935de26979496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fa66cf323dccb859c45a34854428497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f6400df92b9db5e017fbe0c6630e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d19efe3cb51dd16130dd584f9ec655499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8bd860e4fc41ea450fdb08667771500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c667a537c16c027a608836047f98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3480e39576fd4098cc35facca10db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2244796ccff3e28bebea3e995c455e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983f7af78b2b2b6dc946b790622838504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499438359d83d83fa45e95189dde920505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0d937682d04855ca53d86af812f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b725d372eba30d4ae592e05d0c16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342c9fdb657fe4fd23d293c9789fab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f622573462dccfe8dbbd6ff570c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623ff6eca36d9290218a262bb596fdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfae6ad31c9172a11f0257fa1fa7b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d6c158c38303f88aa7562dee77ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd286381ad903f1b6984e281028bef4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec29ea6a7007218eff23cf63f48de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e1ca66661cf6e4e82f411e8f8b49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd99390364e5f7a44765cf08d092bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e7eb95fc9de0690fe59fac65d85e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c20a349a95090fcdb57b44d55e4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3235e04d3a4e45b3284ef27f3801a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d5850a780e53db1fbcf9521c1b8d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4c4e95afe1f34eda119ca74a2b85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8115b2994bf7e95157f46877150cac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303e85b3ad6c174f17877c1c5afb7ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec11a7476f32e2a8c97460e589b05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776780a8a434a87cbbc6cf835253cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b75cb33ee32e4f417a82d131820fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1aa96e93a69a53239493fe78d0e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0a075382e0dfde3b7d27d12e1271528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824129b9ee2552623a59a7744343814529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87135da16c649a20e99e147988b6d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8b2f873a223d05f377488e2d7942c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8671eb6b4a45018f7720e0431f3b39b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8028e9e13a2590cfa1f7bab9de321533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1d0666b89ad8af09cf170d4d7705534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f086f3171d7a43063e1f911807349c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ac7db920b748a60834eec10d440ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e0b94081e0a3c9bd0ba0d154953a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b0e7586e732fe3d9e1e732815eeac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11f16c28a7ae29275636535cb22eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8358a2967a2bb88d67fed4d22041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a4f12203ad7025960de42f1ef2dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaeef97e30a6dd517153d3b0cbbd28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f7db50f864743f1633a57310c7003543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb548c1c68dde2b1c345aa0fcadf80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad9e89f9a47ffb5aa28cb9968f990b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9d7027fa39960d1b8fbc9d4a192d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65337f60904ca034e7f9fb76a824012d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff16d37bb26ece878d4032861ca609548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c498de3dc5e9dc748cc7781c5ddb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45113b955681398b469f4de891e7a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be895c88c10c561aef8b4624c5bef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007b02c18be02cb8f9aa13d5b5eaf5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798af7bfc05c996756dc095616e6ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670c07ee4aecb6f984bb393bacd083554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9163a956a80ba4e593424b1a45ed99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76560e520caa7a731413175da4067c6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba749cbebbe4dc19c0675111b73388d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2fa1a15c1a80a31087fa6b025de01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f76de889bb45688770f69e7c5ea156559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b878905453624f4af64b7c064b92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72adf47ec4d08bee1c71aff0d41157561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e28f224fb600c6913ed072baad912562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a014d92fc44fc74459b493d65009563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239507c0525d4d67d7fe338979fcca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d069999f698809056f6bc1026e998565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feaa74323754ab921162f862cabd42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6765b289bb53c6236af9a074a5d711567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64375708f24f54a9574a629f90175b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefdca8bcd4dce4cd766efa702525cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda534cfd9c40c8ad9532243215ccaf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157e0d4357576f0c73b8fa088bbbe26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f74a57c031b75d8530efcb86c9533572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb32bf2235e22d3bc80228a6e7aa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea6884da629c6947214cecbc2cc9b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc681844f3815b83e7b06dc46815002a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d537c4c1f5fad073a2a0e860ff6954576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c42e903c26e9d4863992cf99c3eb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050295e20c88ca46e271e01516507c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f5bf23269cb6ca6f3f2b566838b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e044de8e4183565ff4462ce23c24d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115d91aae7425596b068c3d86fd517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880212afa3ef6598f154080c01002826582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31c059611adf70e8a64ada8bbbc2a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9552d9b5fd697e620c4e695d8fd92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660ad2372a27a6d67c2778c8e8af07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04199eb965b27cf7995e9cca3b818e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b17303db07f4e315cc99773d6ff44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d4883e89954e5d43249ed0ceb9f90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef825a10056eb1ba2d375767b28da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac5d49de74eb529ec94bca963aee5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c1c5712820e0364c2c4703df9d2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074532c9497c3983e565c36984951841592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ea513a59adc8a334e4f365cf57e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607196d13593b5bff6c83cbff0c4fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037c76e6cb251f871f78a06b5a974c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a01f3f8cc0505c2c1afa992b8d071b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42479d02ad8da13eb2c78ae2ea25e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f073659489e52ce106e2a6e786b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c985f1a2bae512df9e0848c9475fb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab9939fafb9fe7ad44c8af0e34601600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6242a3b99e46ff3e8c2a0d7f2342c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d85397c0423d758cfe91c3b9aa302d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dabf3c312386572e1625c6951cd2e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b245c334f548540b95ee2cfbec262d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af268287bfd8fc052dbe6dcf8f2919605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac02fd34f1195c6cb48a898214124a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272c4ceff653cb0568c3358849c9df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6eb0992974ed60633ea5502e8593a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e56398c937ea5f5fcbb3fb8f4c3edc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f50c837bbe00e00af86250a47c8e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645e23d90ddc30ad19bab5f392c9e44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42b4e04f4f684c17523011fcf0aee6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f9548429b5f40af2750458391b33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71408f79ac5555b8653069f45edbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728f9b8974ec989f14aaead0c98a88c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf87b00bd64bdffccf97af17d9aee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7f2460791e4b597183af55be82d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ffbb574fa0744b97b25fdd9260aa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14edf1ec789a4826c9630ea00eaa073619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b23eb272c64aeda9f579dd8cda93c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f3edbdaac035878bed069d1e5d69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a0f403b64b68565f895e684e7fb15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47916f4f34c2dc150d51275e057fd4a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeef1f8179b737a128e1bf0c222840624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67452b4edfb91d0d958beebba708dc5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a72bb0aa417a5ca846cd0d8d98fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e473468802cd6439124f8fb811a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fbdedfbfde42632e6c543fcac1708628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc96e59c863b4a17be8ce90de60ecbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b6779431e1e1a6db2618ffa689f94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9fd8561e7651157e0c3f7b38c4be1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e972896b5af6101811202912c1a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f58a8bdd98e9e476b059060a720662633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a8ab874f76d74d6c54b2e0226934634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e615d53157a9f6c0cee666389aee2f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478bc123406f8732592428c5267fa8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47b8842ab17e50d2911eb0bbd35a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ffe7536b82a2f8d52ed5d8f985afb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760079e860934a38b4ba544665e7d0a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c018c32852cf838d38bd41f976748640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10261b38c3cb58f23d571b6e7d29b0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f001d62532c3cbbbe8bf2fc1c68679642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8748c0a1ef0a5f5d1fbf57d84385fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be610a9722e9bc2277f766e080bb15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c843b88e0557f9b70f54ecfae1c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6acab2699056bdc7510faaf6691b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72c94daff59aec1038a7b3b0f5b3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593cdbbc7b243e629d7c11740e5667e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31c9e8002f1e5c20c0e4f004f628c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2302dbd6a59b64d26a996929222e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c594d12e345c6d1ca493083cecc5bf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff780acf74a24767c6c3224dbe5e3f10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc664c98a6297ae4e9cffa859e9c05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3037596181adb8cf97c5fb24945e4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e855a1e37f269a8c7219ec9e6d0c84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89348bde9c8cd875c5013e877a37a0f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef27c1e9beb0d84b538ca53cd07d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cc37eb7f2606f6220b0f681b1dc42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d4fd6f2b10a28d1ccda60045e7ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187246ab48cfb13bb4dc79e307516617660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be647cbd02a966223100bca47dc830661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee5fd830f8314f2a98b7dd07ad841d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3ab345e5977046dfb06bfd8877ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ab70bafc290f11602b70cc032f6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46367db0f72335c5ec1af05bf4f1e67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79d1d615a417d34d653ec7db16bdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb11caa4dc8cf83b3c9e906ec2385c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7ea6699e4672761dfaf670785ae98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680063dca7bb78e673919178e7be7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecbd4afe568b402c8344780432c132670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85befc6a032c18f2b0a1c902c25d88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7f1caee3033ffe71572676e680d24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca02273f1b664ed57d1a32efd40ec61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58e9bda93d46dee8b68d4d8adbe3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf3feff38acb4de6efe606e5dddd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb0f88067d88a7ccba4db270f9e5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3af6c478d68b819d72ca977bab2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1b2f52ecf9562ab6bf9ff2d9880a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ddb33f438e060a96a515ccba0f058679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7751dfba446d21ba2f5cdca4c6424680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10171e41439812a532cafa0fecf41c43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1099a6adbeea9d53c0fa904426f9db8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb906b052911f4493e6b04459b88d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f6072476e63996d942008c780d9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26cb5b002079fb0c1046d38915cb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5daeccfe55eb85627cda982876abc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d85c9dc3471bcf155f4fb98fd2d5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed26198b5d26e214ee69c121aca11f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8bf7584291bf2f829fdcc984eb25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819bb5e12b401d1f85cddcaff051ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f20d9f9e4b122121681031cf657417691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f4d122884c70753c99b3e5e561f35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e782273669ab4c82c9981a1108d7c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd146c15a47bae1cc0c256317b3152694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98823dcfcf4f2decc35389ac92e3ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488c4bcf50d13043f01c64c25450ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62433c3289cb44fec619bfb0609f03c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41c2331afd4dffc024df6a34e407d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b9b29d96d4875c04bb8c2434fb69f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7fac66b9921d24ec2e7560fdff54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7862795e377dd6da0c4d75503dc8c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d157a00898547f74fc4b2cfaed8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192db46d9f5893edaa22c024628dde6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413195c35bbead7f8eec424ae5511b5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b90c0801f53483a4d4544db7e174705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb455d45faf589078018b5fafd66fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3397ae581fe1fda694a988881a993fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c206060fcc295162e8d954d802cdd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a4e0b4fb9f3da8a24405fb2199bcf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77b190eeb62b6f6a70933fdc33987710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357c3526c96c29ff80e9826ac0c0bf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138cdb8eabc504daad620063c3dfeb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a3c95b6189dc131ca896ecda7656713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e874866fee64b92307fb9f2aa8c3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da17668c56da7fd7bad85a6a364e587715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44a2acccac735212ed3c354b41005716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd5362ed2c2f661c3fefab27bf956717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315aaef93f9a041c49640df28ab256718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695846de639e199f8a180d00bdbdceb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea1edfca33ec7a43de3bf4cd17f2c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c32f88795f29c7d0b287b713ef6030721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438d72a86aa10929777290afca926d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd63e932ce2c0b83423b398091a745723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218b6e2c678086bbb12f3e66ebf099724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497edb43cdfd7f8ac1df44ab5aebc85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e12efbbb88e46dffaa61ea2bb8bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aee548042102d6d5e03c9a26abedde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973663be79f863fd38b1ba4e4f92018728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd96c21d53b325362b551762945b54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801ad31d63aa1fd104d1015b7f13dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787ef7f0c0898e3a5f6ba3ae9f1a15f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec2ecbb43e084f0a966be074eef37a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42fe6957066158a6b04e4fb0d231b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab50aa61ae9a6a958f9fa1f9e69f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570269a0822e9d61149a775efcdf4966735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8262e46c3819f6d28c030e85ef7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e44ebf0728862709762942b29c1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31777c1a0b8f02f9e75ff25928d94a34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f8b03a660d21c15b11b9c0b7441bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143287af3a262c23a45efa68240f86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab3c267ea4b184d789ce7c24c29bb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d606fce69650d517155150557eb7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050ea5322bcffdd2f5fed3fa55820c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec1d29f491ae017f62f796d0cd935744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd7033b1543c1329aa5cda281185a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565bf030cc5f6fc43b6d31b9931ab13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737814667e5ad86202da28e1e7522af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774930ba4e6554641298c4f589f3c2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d2d96c37f4621f02d860018c39b2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a7afb43900685bf239dad2b71107a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf7f12f7af55b1a3dea12c536183d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f560a8caf721a7e7134020ed61733752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d675be8fa5610669c35d77e60c4b6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc51bae85dbfee197e372b5157453d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44081a286ba0ae36d40541522a0b62142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb62ea98291d9ac4a0a086ab4424e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ff045ac50838923f83548227177d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9777bc4498d7ae33dbdb66bb57f6dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb44e772328f2a26ee6ffc95e444d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea5cd90c82695c266e63368b141e957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e799e7d5671332a0babe83669496a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfdcea59d2f34cbfbf7822b724739e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f0759b7b8e205bc1266c6494634710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce7ef0b9f0c6b3ef673cd5baac15a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d23b0029573ef0944b742d3fbd18612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977181bda6a136fbdcdd4609377825b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6e1b411ac07695a8041fc6c2a2fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6c7452589bb1d7acf19e9adb4a6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a057ce63656d0e4481bd40f284e8f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eed9d4634570b94e2f4a68710097c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99356d250cf841620c15919ed340e46a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332edbe3d312731f7cfe4790aaddcbce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c950c11694ebd79120d8f37141b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51e13a2c3a7765d1c826c54ab4bda221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bba02b81b0873c2516eb7d0ef16fff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae7ed60bc39c0cabbbe326081ff06223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c7f3216a975beb5886daeaf44e9f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfca51af2c27c24d20e5c2388a915425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f76ac3f253cd415ab2349a7edcce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e18c21af19faa27bac1016f2fbe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcc168418923b0354f298c3c8466728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225b66c26136a6f7310fee45a2835529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf7cf59c6a50468a78a6807a67ba6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d4c6b51de2666ac47f72a8bbd2da531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349814dc3414bb16b8f9f46c0f8851fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e378779f0398ddb5e14ede34f0003733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1d5a6ba501343f7787af3e26928f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578046901acb1f5148f39f75dae5984935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934837ed3b91eb66a14bb1fdaa4af9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5692a2750e211c643a45258cb7c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd48c6eb1f3482f13d414bdae6b45b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0785df7c70ceef03d5c8f329ea7303339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7218b2a85de0f69637262692786efd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a6d33d9ab44d20a9ffed5ed8b72a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b562463d0da494c5e2e41a981658f0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07cf687f7f2775ed86f71265dd748043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c399d0351b5d8365704c4cefca7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f802e738e0a60898d07e893c3a9be545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64419c0822a41e451d5d150b4540fc1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507afb3375478977b94447d3bf16e1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb016d91f7fb15f1e6225cc202079c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d66f2842d4b8a2bfc2bbbc0c1154949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc94fc2d51f014fc9ab010a519bdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b862bbc9b57bee3d0011af3212a0a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d95dc096d959b539dfd42e793335ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c1c9ccdc58859a0e26e7dcd6b07453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4460fb6fe4cf081200907c52be8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00141042f1d08b94cdb0d3a9bf5bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1c2dccd43061539f57dce9fea68256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ea9a3c044ec1a5135767b089105a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65a3f0a986c1d54efe6b948e7a9a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30988b05d6c790603425438a58951ca359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034048a635710bffa2c066b26c1d429c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef9019b9d90f0dee67f938cd5ea20361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303ef04093ced7d4ea587b0b41542462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456efea4dc3b0f3037706bd3d6fbce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d321543bdb81c9a49f84d770ef6899c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9092e27bc96229ee7e1145515c9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac2878256c940549b3604025afa2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323da76ebad9316873137964cd9a9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c5d68e84c1d7a405104d854340b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846e87f320d1d66f4ea6ddbb5142fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2d54b5dd1d6f06167873f4786ea9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce80e69994fea1eb710fcdd4bfc82571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65022543bc01f3428eabe8c0fd96a9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae361f1471c4a60b2a250e4f3b6c999973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96829e6d0bd917b8fba1766eb0d5dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da27dead9ab2a97b267707d37cb9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cdd347081d68054abf0559e0701576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876c0258801682c52b25e0abb284b8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175e92eca282c0803a65a7d9eeba4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4a3ec759bd48f1d6f8b3ea7cb5ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781d2e9e229e6d6c07c85ea5efdd3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a4d2fb8f91f0c8651a83a2b31a96d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687189fa724f5cb07056c997cc964182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d486ea8b48dc46019b6fe92d542a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3642c4026c9c8f217a342d6362691a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca816c1cf932555fc5ca23ab49e3ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c45d4696e59e092b2da800bac38686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee654e986caac92362d54f43214fe6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced927f9cdcf6e9f368d44c1899f49b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ee4dee3a259caac76e47319c1937d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ccfe74ee22a97988973444d37ab8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee1531d15199ada94a82a0dfb4e5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06cdd9503b6a114dd53eeb6a34b13392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe617ee37cc6ccacca8275405ce41db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be60efd8b4c69350c97364cbb8360094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f44121adb4aae8a0b58928b3224bf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e6a0cefc6490506f9d202a5d033196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff418f084f5dc6dc56a8142ed209a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c31bed05fa6ac181f8bae5c55a599398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532ddc32a797a4f861493eaae91ac8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c6b6ba7e11bab3a065fed4de412b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a342287e6e7bdaa4fe71b67c9794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e764a84186847cfad35ed6165ffbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03cb71b143e72132181a79447616cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dec871e51791eca216ebd5be26657e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e0b82fe4a8fd987e4e0695b69be71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ad6c0ca5596b95c5ff55a4007ec1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de76c323296cfdf9348153d01ad439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fa90d59c8db966e5b1b0c3b69a63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e68fe23b323ffea14b7cb6bda84d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef3fdc13fbc3889cdbafbc53fb13ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253735b27e4284f34271c2a52d1e470111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019a24e06d916537b096ea8f4b731f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a303e7d832112805572b2d50509ab04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c02a59d86b0bd0eac4f6f775695e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237aa019b04ef7f040125a664bbfac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a31b26f9ba4acda4ee9ac0180c84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41a754aced53ea4090444e63155f07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f641e419450007fd1b1a2dcbe7b0d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38253eb7259732bf72be06c11bb012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962628b4471ff33fe694ea21cf5c0c57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6d0ae3668e66abc0ed7c15bcc4aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412b66a0a693a9401d22738caab2aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b36ef60da76510f642efb16ed8c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce17f217e19c627f5a4bc215851a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d21a080d9a39f9cc16f75928320d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54936d261aecf9943576b9e45a19f16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269372fd02bf8a17af697faabb22ff7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b929848ab345fe14e568372f99594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76b661d099fa822147c4613b8fe0d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e654d2c92e6c6ec54092fa7708036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce763c010265b36b2783327ed9ab34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488ccc983e3b15ca67da645ba4731d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acaf0f67777c900074c972a448128d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8aba786dd320418123cfb471dd545134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9dd5d1cb4087d5379a4b16417eb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b77b8b55cc245fac7ef59a04f656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1600f5db4ad105f560f185842aa985137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f38872d8adee122a255ad2d3b83b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61b3f8c1cf14450e08e36d7fae37a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c4df4b8fc9cc44f3f2524f6ae9a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d24f46af6dbde0bab7853cc0c89b39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7890ec9ce36191fa64db7aaa38b7cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199516b7f7bd5ff03db62262069391143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6799e2b527cad90be50761570c69d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7934d45d8f5526cf25a2fa228472a7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032431c1c33687f4e775a5f11d2c3ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e7c77222c3cda27cbbcea6df59cd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02444d9898ca45e989ea328c6af029e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df19970828259232a3d5255b0c122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c762d98f3179bbdf32133ed2a30957150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cff6c69cfe0b74048e1cc30fad08f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f7f939901295f4519e28ecd04caf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e330df8db4522acc6dc32124d5eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323be41651bc1076372a702b6206e0e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1037e3b01c73e0ed433863b23284bc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9a2f88735fb7900696c3041631f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e25df811867f6baf99f1a52c8ea20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc48fc18eb68bf1cfc954a818ab23e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af2ac9299ffaf0ab08adc891f0f6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c645ba8f676aa688d661ed1557b4490160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5ad4060ed9fe35cb106d3e2891e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661141f952e555e4b1f102badafc888162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb76254c71ab9b1a4db2c768645e68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc08b3ac889f1d5af76dda814d6626b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0d70003f4ac69eb879a8ec54a4a3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc41ae33d9f67cb543feab45e5ba5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d4bdabc12416e241b373923310bd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b08964a065689c7b82942008c6f13b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa211aaa523b1a34cec77adbd75e081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b76c6779980f3bcc5a398e4832db38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664455419c94c7f56783e23892447f9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac2ae8e00821c44afc77850d825f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a5691c164725b2ef6313a7a02e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb2e6e770b2534ba14d09099980f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a3232cdda38d21f84388767963fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a9d0dc2d2f38a9c9a501ecff5198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84f930aed33421b4bbf9ef34ee2c36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03632ab49ed678db2ce287fe7c29e42c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105bc0f3506785dd5425a59022c82b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279a8a5b7fde4621dce065fb060d4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bde8ad2ed9b47c244e219aaa8f54a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19695ea0c45e07e4b00c889a3aaf07ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c2e2be25f66f54ad5b3779d3038a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a73f9904dc84347fc183b1d13679f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc595de05bb90e34d1f18a7e7615101185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad943ca314fe372d875b96309a9b76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8647dac57f99a92e55f9bb80fe6046187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8635eb797d55dbbdd963a7657c9f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a615675e11c0f08427348f5e4b1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095e072406b435fc7df040b81b6473190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be9f6636cd591378b2fdd9b31abff8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f8be49e0501630413b8606d2dc08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e7401f51dea69aef40a59955d718f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ebae9b79af7838582306b68be618c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3bc58388331edd45c96213eb9f7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f659c80a66529a4d011a6ddea7d38f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616c81dd7a81e2f56709a9fbbab9ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bfb2c9017652eeebf01830c911fa8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cfa2f205c5f6d9a99114d44519f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf660c4a34059cf270cf559aa3e57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433666a34264c870248917e69705fe33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55289aa712f68ddcb5ac51cf3babfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c7575d88c7583c5d350104254551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf519e689b0f0df40a18df8001e1d110204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4184f0051c5dde0b26de8c32df599205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a217f52586c4a282f38ce0b4e29fb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a50c1f7ec7330feeb00994e840b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafb499eb531ff1e09b924994d832e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21634440fcbc889de7b77a774c782fa0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f20e4cf8c90d7f456c369df749e6f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079aec7d142ffc0d0928ae69b6031b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37e0b80407ec6035a2c64047f7b652212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc701ec50aed686458f07d21cdf1400213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1512b46cb81922eec00c3a8665d1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed889aacfac2dc8adecc458280f4e26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a69cc5a23b7188bba5684cf178c6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c24771f35de128bed5b9c520d3521217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20573bd3e547e07e54930a5eed1fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d8d4830956ee5346588a829fbb52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80cecf394c166c4ec8f09925d1aa00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5f5dfb6aa07c46f5e69cdd0daf686221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b088a035cee6373ad2de4a9e81410222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143da48f58d221fd75e35805d2824a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b32e1555205599e9c93099d0028d95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c39045b603c08ab31c3ad3dada614225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c773eab71b815718fecb83d022ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f2744164850beae3d87e039e5ed3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef8e2931881c7b981e26d29b0f643228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb36d63a51fd4e86b29bf0bcbd5954229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365dbbe86fbba7660bd64bfe978153e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfda95f9c90987ffb8a9b5fa8cb6323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46ef7a4cd51711708700e2c3c5b41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8c2a7a41286ab4d957471d7b2fce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772d47866c0c63dfd296175a1ffb56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcacc3bc880a157535c1f338356ef9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc9badfa67d9a303e6db2df0cfdcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d4fd3988fc419deaafe05d7f9a19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb8315058c87367eddbac29692d868238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4765d419f6830b60a0aa609d67c2a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5e47df0120b62b838fdf32432c7b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66350a3bf37b17c35a0d08cbd8d980d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d44ab7952d76e5474d794c81ea8548242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb7b1073c95f60b1f302e54f0ca3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07eea61c5b5bc877b745dadad709d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc143847ba116de2e7c29ae471146e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c5564038d7a8be84ff226b8d813a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740274a3da61f9667c8b214bf7b8b9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306248d484f1694c0156e2e1c1d49b89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502b0881dade59ef5b06ad93287b4d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc2e292ff46350b59e0128d83a0d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e6bd53754bcfb817b00ba318516c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d47f75c69c2cfee1b6a0be6f51f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8f71fceb127edfc9d0c2d71e72df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae86f74b203b337242b35c61dcf0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f95bc532df2a59b20dc0aa07f756255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e26c697b24cdc55be7575c79a527256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f4dee5c5c69634fad546f055e99b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b6eadae3418ccf72323e7742174e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d9ea346c4a08eaae3bd939874c3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be2cb3e71c9634a1fb102eb5c8c06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e6cf59205565f758174451645b8ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d174eaa1b23735dbf8bff5d1ab91d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19de901ff973f79349100d3ec4d311263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb047350d5c64d15cf7cfe3db7ed825264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbfac51dd3473cfb4247fae006b604265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dcc56d2b77d953e6dfeabc184cc7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bdf1719723443867e7efa8b811b6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708452366c0ba693736c8c76a536cc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d3927b936d61dcc6bd8964c2962f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7474c21326f40ee4335b23b95a400270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13e3750888ad8626acd07d8ffeef9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a52cc98bbf0c1b76ec1d94b42d2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccd983bf5ec90b41e3c9b6cd036a25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c0d3874a10070792e862aa79baea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381ef027f2fa0f3e268f2ee6d4e6a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fef0933e9f5d31a8e220f2fa59637276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b126ad831ebe8409185d50e511b86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b0862b27c320696ff3b7fb51df92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bf3dfdcc0b958a094f69b1769b000279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f9772c810cb29413a443ee76b72fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6cb56ea058d55cf4bcc55f4a7a3d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992067bd4b4845bdf25acf4a907abe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9138a1089bdb2dd470736f5346c9fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd88935e4cddc48f4ebce638ad8b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e2502f495ba9f9276c2afe71aa70c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b2537a873798b985ab7e508081f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf770db8a12671cdd737f13666e07200287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6554cc00000d0ba4a6c5fc67588641288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d66d968ecdc36acd3f2b58dd874194289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a78d4789a0e5be90d8b4e1e2b898fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3876ae3440cacf6257a777b6957277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62fd52e512ef3b01ec944a14e07247292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53ad7e4fd530602612c182f094ee72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971b408e13548f421039b1140bd367294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889489f9413ebe5c976ac5320b24ea49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8b74f32f9d3555bda726dad595fac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558c22c368306f489d1568f3ed5772297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2abd5e5b694859812e45dd99c7fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2b02b89b5c3a4c5f4eeef54f9303299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447874c022a8343a687f65c5a1093a5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc9cf701916224a7696a76d86e289301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc32c30e0c89511799d26da652651302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be971602c8ad4852720358e096adcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a58f316033bf456a536617064fc6e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4df989a38874645c2d1c977504efd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9aed64b477a21b5fc483e4594e3ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0b0585c979a09845544d20e79154307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c821d1dc1afb4f524e1e5d81241eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26955db12ef8ef4e3eb028128366a0fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbc7ad3151fb55075156b6ae1f6b26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd19b50bf76398a3af67ede2ec192311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4abe78c0061e46764d5f7ced4cb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d416228f74550075e03186344a942a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a7fa9b57d5824704937314e6c3561314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f3636688bc5713b4341be9cfad6e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d1ca7394547e40b83bc564e824482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6abd54e727688a109c24fc1e2d671d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650675879cab9f15381f096b881af0e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65542373cdf313b2f7c394370b3e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db61a3a9e60d9dc5a66a0cc7190701320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e59fc0f0e15eae0791dbdff4468c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584fa3479a234a0628bdea7d714014d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633f61c185a9ba475a66eeaa5702b3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa812db7a83e8c7957e1c6f74974ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a26a82930f52c525f9e9018bdecc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96819d2dbf2b208758ee136d946f86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ef078797ad10059cef25f29d990e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3872f0be85cf57e53ffed38fec131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202e4f8e0d34816e6e2bca9d65b4dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71eb7a76ffa02d2c1028dc2a01ac3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f57058788fb74265461a3e2ee484331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6554ae0c1ac8e3e0c9fd0602cde4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7bf306f3e5617272984708c9e885333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697638c0b7c957174814b75eab9a9a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59232049f6c766de7dfc69687850d5e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae0c290c6a2e362711759479482688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104096313b849986a590ae5e3ad651d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2b9240cc11a4ff914e73d94ebdf0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbe0b84e9f49eacad57549c92c4caf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7ac01d956c0e1319deddcb2e81748340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515b6cf42d54545dbb7bf71e5351970341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adfcfc17b4e1f1adfd31324ef5bdb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fabdcfa573473182fed61fe4123440343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81155db9734da2dd8f176f6f741108df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aaa48bee57d8e441a255127074b7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe49b946d566f0c768567519f1608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08569b1b1af24652ce7bb256eb2ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc83c99d26890195e6c43f2b16ddaf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98fb24582d19448f3f3c5eeeeeb89c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d50e94e837073e23644abed821a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d5b2994341dfaabb28db57bf11adb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d60fde97a781dfbace2755bdfe97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760ebabe5c00e8b5a7f3e2784c8f2fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331cb99778ebc65bb0efe95f34f26e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4dd9cb35de6b82e35e253d0c23a81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bcce319f26f1fd9a34adaadb700fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32f02cacf33799e72b506d93592ec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92da777505f16ae867bdef51e37a04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975570af8b271bea028db288fcdf02ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42698693fecef95c28f649e1c79552360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e71277a84a0b7e3a74445e021bb76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41da42c4e004bd9ced1914dd4a7b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d5b74046ad999ac6dc1860e0781c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e5714de0ee12e7a8cf3f97f39b8f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c81e193ce54f3f13ec9557d7af068f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b87f565fa780839b61084f802cce21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5d36fe388ec6c6411d433c21e6ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd36ba582c8f6822f674778bd38b1fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a419fb0bcd55ea3670c7484e21a3557369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb0f4e1449d59aa159ebd110ae837370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf1b83efa48e879a519dfd5b68b07b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbfe35aad1f9b4f8defdff96bb01c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e96d3e291ff63b4910e3a9f494613373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a485955472e4cc2049112a2cc08e59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c7922c93a74e75a244479ea6c51b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c49fa6a07841c0e31e1225a87f7e86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7345d07db1a8ffde081e9ada5f75195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436015475186dd88e3beea43de0d06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1402acf7f225d1f6f80e44b46be8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830818b03dab737d015b7e95b555e57a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e7d57689dc83f3888f5f752c1a63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905c6fb0601490b7b963bc5d6165dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e186616ba2fa93aef20f688ebed2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d49e3c8fcec83b61dbf6eb386f9d7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c9ab3527356691e00123aeb858b9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76601898cfb966d7fe168bcae4f991d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d2b10c20f91342c3482beb6c69f9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2d04612414bbb0e41e0b3a72845f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb68202aad8cd1c0ebb5e38a0af23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed4c3f254a056ac88ef094befc8c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8e1b54a0c8836bb354cd6f3ba585391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8e4f7cbe9097d9b10d8d1be80f931392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac64fcf2b65d94802bec390a5da333e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de335e5655bcd065f87746eca302cba3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f55bbdda64fa3a44ccdc0b8922f04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30736e3a0453ae34eb0004ab329a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd5d02e25c3df2a02ebd8a834d3501397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b39e08bd72deb48965ff90c77ed431398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9ce9d8dbe096e87942b55ebd3588399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838dbf4c379b7728f3ac0c93dd2fafd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d22babc5172055e268d17ef393eef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e424352f2447fe66769fe1d81562ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd8490dbd4bcf6b48af9c1b4acf56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcd54564232f5a3064471c8245af20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12a1174861e7611b0a1021a78fc8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d783fd61f069e63450ccca6eb8bc33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c7e4ccf04488e9070cd962fcd397e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcff2915ffbbc14f620bbf5635a806408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb6299a3ac13db6a3616bb5558e721409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14364f40ea23e1d16b2eb942d8feddf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841916dc2ec35cf8600961acf5ccf29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77972a0f821fa74ef937b9e533a6d14f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1adbefd8b56953d111a21356551672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c376c983783f2c47f5d3ae3cbbad7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081608584d4e392c50d9e2f2a5e30ce3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60fdaa3f940c80617d7aa8ae5f04e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1bc005bb7ab5992ad17a372d75c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695cf8942ec30e1363c81677c9e84b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d0dbffc7d4a2118e2099424a41edf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd9c0642b22fd8febf380ee80fa379420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a43b868676d66c69e7a1d089c50d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013cfd7323d09b378306207fd846afe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13dc59b5c6fb5435bb924f3ebe5f08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e9bd77e061fb06e3bf67853fd179424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d75ddc4f0d24fd9b2fb30086dbae6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba28beab035ece20668c12e96ac57d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375334a417db34e8213afce0233bec18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78830526af73be2db439ed3096699c87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b25cdf12c2eff156fa9f232651e722429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b576073c79a098ba8d601ffbcb5f77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5cba851a424e1eabb1984bcb6e2fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e57c9a9f2ad404aceb1846cc3457432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c717520157b50d85f60addac04311433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e83c4bc94ba82043651bba0d7df3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25493bf2f264dedb6810afa7879b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633be19dd29ca1162e8f707e704a41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14acc6db3be6f3903ff8b0199baf954437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf8c9c250d8f5f93b30aea6fc9a909438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbc62e6c2fa27bdee440ed414687d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e81ca9a872e823cbc5c4022617f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14fcc92ce6bee82705b3507e7ce18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc4755cb63fe54752e17b4d35d074442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b8dcb2503b164df5467b82fedb10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8455d7040716f5abde4ec08b6c69c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f49518e475dbbbac6d05d09fb5cff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b0933237ac9a224ad0bd9372b3737446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0c98f71ec46d5f8142d508f8e080e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e58c3a9e10b6d10c3048b20182ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de93482c171f9bbe135aaa5d254b54c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976f8a07327f4bd8d63f98557e2f0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a280d1c31ebcfff34af2bc3a8ad08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195af9818fdec1aec1bf3cec2d2fd5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e80ee20a5ea43174df0a2be486df0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80520923eb3b6019ec3b6592ede62616454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b02151794a7f3f63100550502ce3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866070094d57449116e7b37609b0696456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a01c85ecfdce594e4a13a038e6279457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9402e4c00d1038404b7da9e362aa05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934350f6814dc249040f74de4f7d488459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab8a1ba15a306fd25e13682265cab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c02f02283e9f3d54baa86f1cf714ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3861605a59528a5f0c54ca7b2b5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f72140f4d90b6c07f1bede08f2c939463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0233e8d4840401e98437242630e96e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74ce2b719300d5586698f4fa37eb6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83149e8f4edfc797f2a49a4284f7072f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152f64ecb0dca9f532a545a17be11cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b035badd737b3fa533ccf71f67707c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74ff23dae7501d5fe20aa0c5f2769469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88303fab8f1c94476eaf89c889439688470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce32667ee16e9cc4e5fd278ef650558471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b895d7fb2ace03424a822f41077175472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2048e05dcba2593c3477921b007b68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fceb473c88d961cef7927bf337219474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3739b22cb709f46d846575ac95130f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5306e4916f8fbbbb85e9d7aa4f5f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df3b54bf3c5730709428409a10ebac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff0b0affb8894439f091b37e5d7ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d06a4a8655777e7ba6536e44723f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd5f3a9b7b834e663daf517b3794c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b852bc19eeaf9e2d4e8880962e8f76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f5e5e3870daf9f974891dd5b0bfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f9efe3c134674c43a85755a298ff4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c6b14aced0e8a26f702e4608e3c8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc346cd8b4b09be639c504e5b677f7df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714609a0ce05541aca6de7932b8c668486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad69119c598e28285b748db81b77d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6defdf71fec95902072ba2e448f691488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e02cc05b93960b5aa2c4148c2f0404489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cedfb7a01b90902c043a439a3c5b1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39ac00a3f861d6fdfb8fe09938e60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e5225ce2f69619b8e8b8c84ad5ac1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb21693afc792394abb59f583cb6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6abd6b5b7665f75d37930743edb25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de119d71ea76f9be2da2a9394150acaa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d11f0eb163b825eb161a614bd139496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ccf396aa617c7c498834a7c8fdbd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a415f587938a35f768ff081fdb162498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00df54d97b2a803ede162f0d3262f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120a47ca65f5f2e84c5131d8348d42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48535c21d49801ef3ecb341a9fea7af1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066c5c50b2df3f54b146003b256c37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931641ea33cb6d1f73c3cab6c8a15a8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf28accc128836be3e305a10405fc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6e2beb54900ff924cabf4747d1262505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66372abc7e2901eb88e66c7161e906f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64cf64a27a65b871a5c9f2185a8fd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d6e3948a5f78954594403acf8397508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9e2df6168ce04f0a2bad5a2702b2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e431053dd7cf79cabb9a120d102350a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65350b94d191d50f9005d5c12c318206511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b129d1a50c2f1ea5abc969809522512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594a092618ca24279d10606b6f001c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85dbe13a48ffd5fbee60d205c3b92b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778606ad2943fec4f97671cb33c3a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc912ead25b6be238e031f89db091516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee36eedef051722bc895a81909acc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b41296a867246a7bf85e98fd3118a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99124d8c5e93e1e6d320266a86175ada519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee9e70420b1ccdb5d09b3bd6c41d81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b270dfe2690c2e348faf36b253c0d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7333be08b1047ea28599ac876812e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f855a07bed0798b9b3b792db993777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065259c6e5cbc2781e9ec3e4c9a7d3a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8302447aa9160210258256eb03cd8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899fc15ce8ce625d5341a156d87fee2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd872c9346836f25c1acc4c68fa8335527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b81f7ecbbbe765314c08b29e35e44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597ac17b52072b6378746ed42a1591529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e514a10e66c20fda2b146709868cdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b8f212b7e4bee7a96931e2c2673ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f209e803af21a3b25eaf2698fba5ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38afa5afece31e460fbac88e3fa7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab707f079432bc21536623e5c05c813534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346425b5e0b14befcc38940ec9c062b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcdec2ee9ae258393ab55e40efa684536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b0972c7474e58cbc060d3ac975b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae266a014eb6677dbd2a2bb444d0352538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acc4c2c4ea6d47e10fa3f5afb322f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300df4aef27b59bff07cbee9b250906540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a291dc914da1241e9da23d6913cd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fa5adcf70bfeb44d94832251fb07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181360276fd508414b06896b2017bb5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac108ab5fb1dbdbc66b2bfcddc356544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a92cd8add7878a7da0f83a90fdbec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e080df26c8c0a7bd5b58dc3119be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9ba41f83ae68405b6509244422782547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651cb98f2b82c91970179aad64e467b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623c36f256fca0dbb0da9a19987788549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504068c5a2265715523f965fc7e508f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4e84a9adab39aa2466af541c8f70f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e9277643cc6ffd1a925689a4e5b04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7531ff292407a89d71633730b2bfb3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a3b4682fc97bae8eca2653bd79c12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985d66b808888828bb053083d5c71c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef0692f3cf42dff9c2c53031e3542556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa25c10a24a1d201a7682a6b76c40b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e3757318f6256edfcf81fb2ac7dc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a83a2b7f50499fc0921e80ae5a35a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde79519b14ed530470612adc166fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a541148f6bc60c5c652915b3d7cb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f07e1f2450e302a7080244ad06446562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207117df7413510966f333a098098c40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e960d63c05d83b0a6fac43ae11d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ddc318f300939d203cd7ccbc44f57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614df27c73bc4bf33ef2b27a28ebbd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35446977b17721f10c13ee98b7be37fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b040f91823f83cc2834c45b825aaf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a764618b5e5c625baf2d2c7d71d9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a49a873de3e2b9ce1ac8e9937401570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ce3734c909df2aac5c0a44b2ab560571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6ee1c080155ad7fae54ee7a2ed551572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c3e07cccc3f9ec939b7d15404442e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78fbb5f98251d44be45d8e2a28b390574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4a907d46255e94574b06ddd220ba5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f519f80850ccb122eab5cd1169d676576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03b8e942170b012cef56694c53ac04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35f414bf6f7dfd3243d9f924090760578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d511b710ee876368e2ac7afca9985579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b381d43cebf9e49a9e4a87d3df2238580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eacd9a7f5e9f5d0008b4c266565e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c73447a1ab639cf621a3d607207f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc9d415927347be39ba97d4c75a3db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba247df95391d4f8bab2ff263089d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe483caa80600c20a1edf820dc0b25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b1ce0720dcab017bb2740030af691586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc61e6ce8c45ca29fa3f12b44a588587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e05acf407ac4ddd5e9251a46a27e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2791af93a30885b3b128c2b70afbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2d68e6c5c1f2e75f1c03e45235c22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b4d362b64920eb703c31f9c94726591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d8668cd395b5eae8f4863bfba186592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4a01c389b7dec14eaf831a6cd205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289ff71d26adab6bd0485e2db8c8053594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b249af39ace7bf65ae8361c8c6cc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e728a56db0dfd3bd660b52bc4fa0d33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21e01653407857cad67c000292cbfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2311a19651f6ce3658cd92b8a5a35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9440b5457968ed67e3369bf4446a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28835ed50e7c5d38c6a3b4c5fb0bd922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae553d85ea3ba75c38999418dd90e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ee7a607f4479c6b8a26f972567f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e032bf8e543ce51b8ef55912e67c090603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef7357edac0a0d1b1360ded7bb983604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ebdd1018e9d5f7e5bbfd94addecd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbbe6a6deed9428bf8d7492a7084c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3a14a18e60701541d4fe1907e720607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f935055432dd904ed63cb261f0827b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37c6ba027d766a85819d3e652e748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca5b1b760ca9420a8d5568eb58bd62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba252d627dba64505ba5b8c5a886e9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c3a45cec56addd85a8d77f0808b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b862f6ab070fe51572164a6bfd3a2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce605ec5c65980b55491e7e10aa5abca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549f4e51b97a2d3e3156a4262dc01d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e12963466619d35f631dcfdbb597d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd974dda6574288f60a7915e8e702a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ac8cb3b3f196b338d1dffb8bb3c5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dfc1441d3f3c4095d0c650b06913b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b8831e1753629f1b4422bb82f82d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d3b08227708bcc26c1f87baf4660f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bb47b123a5ab4e34707d4f5ca0ea3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfbfaf21a3684834c5071fcf48cb77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5980466fdbfd58a3152d0a019b77b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103672598f1ccb5fd444b8ad4a18d9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22146ebcc4f596fb2d4724c53ae5eaa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c958c6757f569df3a1cb11bf5fe9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81497637fd09bb664f6039b1f11585628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d76f37f3b8b90dfc5cb3c8f23cfaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f803865880ea81c326009450dd7841a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40951ba3381fd646390b4abb04e27f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750660c2f04264b67197c55e685d165632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4faee8142260eb263951b81fbc68e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f7105730f3fbe4a1b06593be4bd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef337a7661ecd67d8a7698190b6be4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132a47e61066373c2396989542c1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f19a1951ff776d3bd6aa90a13b426637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4bfadb81d9d5b8fd3685099d2ae8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005383995c52843f973708bdf02ed47f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b31994a96423af47fd99cf81427e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb20516302daa09afe232587791f5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a70e16555c02ae8532fd12e68b593642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf720a777ffae9a5ca846552c2c2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa46f467178a17d30f04dd127675721644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081e4631e3fd7c90bdd93c832bd156e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146aee02942afa98342453bc576ec7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b784d8a6fbb203e9f6ce870d44114c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9083ea540bc2e6d1d660f6e0fc79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd432f27fac70d9f360fb6e306fc56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d122c052609c95ef5c02accfbc983650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923518224912accf797c4a0400b8369c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a31ff28570b9add24d20c08547cc13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389109cb2d1952c93c8c37fc1b572c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968cbd6be8386df3e32fb8ed18d9d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ee3f697bfa2b96880a562de3aecf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad0af7a32e4978cfa1eb2fb05d571656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c506551fd7ae6e68927140d8c7bb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1487cf808bcf619a39a723d6ba3b376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9129e5affa59b1d42572c1994764ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29871a4f1c583eacb5500158ee86d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df66c085cd282dada6e24e9825adaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d234ca84589d9383d9fbff6304500662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00206f49c93c199011b321626c08ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663b041a437e9969ce03cf485846042664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86680db52f6708b72888cab5dbd905ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b105e000f17b10fe1c554fcedd182dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc0a0a156ce6b9acc45cdc943c5671667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d6bdd5abec2913ef847e2618ac19b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb094c3b8a50417262e019df003aec3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0b2e86d6fe7f47ad4b02e0c09c8c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee738f76288c7d8174905760ac4f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6c15bde91249ce2b9d95acbe00cc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85027cd0de1c61d33953bcde961253673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f0d381f397bfa97105cb4dfcd2c6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c542ef752d6663bfedc9e154298ab7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaa247a1db3a72a0733f5705591ba1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19671a62ea5d638ca3c5bf3b8dd9ddea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3794f2f0f4b177ba2e523e5f6c14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716d87064715c3f197b1f45b6e0eda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d6687d67d12fe4954bfdac10021d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366fa34583f44af473c52da53bbc9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631553bbd0d88f5d52e5621943a3761682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3f1cad458ada8815e59724ec29ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01c912533613aa5479c793052afdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441057713b3c43969586fd77ef0cee37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeba9bbe038af3a2fcd4d246eda1e6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5275fc91d7fe911d0986116b028f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8efe09be95557257986ee9a54cd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499138dd30c986ff3fc8bf55c672111e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3405b9ddfd1454c45029bba4e3d19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f49608df28fac7f2e4dbb834bd1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf3a5e3d579ae985dad9761f3f01d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c117695316093e5abd1e3c46737528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2bbd3cc49e08943b1de2bc4317f15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c6bf2712faf433fd55fc1bc2f79db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d571cf340da9ac1ac6f46669e420696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b611af1809218702a1090ec7090a6ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727897b2d8c4e33e13ef7f7338b409698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473c9e04266ff9b856667d8d07b6c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05957114bf9844abd9c5b82ab703df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b692f8bda5abf499521e0db6d928dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa180be67cd2a9b0c5e70b314403da8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e44ebfa78465f942a8107afd2216e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21658df66833caad59354fd4541683704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c14a7b5e84c5f414ce26ac9c289cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef91a5046cd6436a2f1887296913ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c436ea67e63f29ab8d9af8b3c97616a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edceed1458d404208ca7a61fdbd65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8931a77f9040fc3666d9eb6829032d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a0e53c0f3b4fcd2dc39d756eac79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de811d12a7ed9598e5c2c4a6a49c402711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09c81b2b7ea5c8b276896ad642318712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc7e741653867bd5d6851f04d22184713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c125fcdbb665daf17338fced4d08c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d572690c74c2ac3c5303af4f49ce979715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666492c96ff822bff9c6930e7c4c2b03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16aa6356af2a9d8c7057d847044fa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72649e9ecc1008c7ae9c974826fdd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34420a09178494af326b651c9ee6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ffff53f268ba1bca2848ba0e6319720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02f6b687d0abe39815a396e1ac02a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5bf9fb703a341c231e65a5839e40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793fd93595f1914c24e37151801b76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cbf5e4b52e3bab97c502b6a7f5b66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62b6248b2d23a103e3cad38cbf4f73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02a3d66b358b15143295ab4caa8c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babad0038eaf089979c2372f890f8e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2db142965cb354fbfadd13162047728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29e7494ae920f627960a66a0502cf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f310dee2bfc7b9caa3e190120c2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c140f5b3416b768b894a3c7d0de1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11147856d274eff768c8ff5c56f90cbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c097ea6a8a027bd2a4b9c1a8940bb7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703296835c7ad25ad506faa1977e43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094b8a3cc46aa557bb9141037e2764735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed21179961a966235332533f733c37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47022af26e3de4b32c895e6e5a0a4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebdedf73f36b23a13e81fa29256150738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827f9183fed9dfb8eccae511c7c4c2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787955cff3cf9f5050236d387c11acfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536fd237504cb856163f9e25cd04b54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8fa36b14ea12601eda92711222a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232461c3264e2399e4b92b4e39f7a3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6171aa7040ee3085d010c1006d249744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4de499ad4d60ed222c954e5543dd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aad131331dfd4030277dbd0c03e3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89debe83bb420b8384011b48351b60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8417f2c18764b77261759cc9005f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5608c76591333b31fb7a4c5c2f21c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57f6bd7e3b03f7354f6530e3b3714750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159ae739bedbdd0a8e6ac3f3a176cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89a40cf52ce62077c39115a47a49a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe091f7fc0924dfe2541fd731bff1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>