--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec070ec0f4d8f710c315130a2b997f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a2c40dfd750e450cecb4592a5aef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadbd86da31d2a5538f2e20f1781f523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49b2a31d5d671b74fddec6748a7a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f69b14b7178b53e61b1854843ec8f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bbbb8f8581ea33da0f1facd14222f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63695a713f1acba07ea46924bc5dd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdd91343d24a46cbf351476ccfa0378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9c5d571111f86e38cda041f36d06b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80b4c69898d409f8e0f356679f89910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ba2d5306ea8cd3966094a48ee871711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a7488f494ffd0ffdcf8452e17690e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8dcf51b654f004b65e77b756991d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272053043b89eec8dfa87f00846f6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9cfbe9f97a042a36ec83a4807c2ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e0635012690c7230c337bc06c34316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09f84e5e45ddcd83dd68963f8204017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9451a13b75637a40a4ba11b3605d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e59bce9d40681605f5303fb1b18a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042888146dfece5a8c4c7e519ad4b7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044df8deb2bd0006eeed6348306f86a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd0b6e29f76f9e715f8b0a238f6a7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f659952c603ed65a04c71b4e685eec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb2d0f15ffc6c90632f03a60749fdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe2421a7a11ec0c1d32255b8628ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b37c4d1073ebc63dc7d63c550804526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dab8cee187b90d8e10c4146faa22d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b9b3e0ffc23ff43a345f0aaa4c0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898dc4dbf87d0db77a5def48972933829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d69998fd7a8d16d9cc6c41487daa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e56cfd8cd90131cffec85d469f42d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bb03c80101129e96965608c9220f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad0703af18f73e522159c6eb72f67333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122223daa12cff3dcc3c10d89f067b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad095113176670f663d541d4ce6f2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22a1b5dc72ac22beea6882187746836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c57830da9f27723ee5d9b4d90c1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1583fee857f84b763c8ae529189438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd388861b706aea8d79d4e5e45ece8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea856cc35cf013c0344b2c2dbab18440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672c40491ce80628f56e0cd713c0c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caae3ff1f6df909aa267e483f5337f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ae35bd9a055e0e66c7691ffbc98d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca48ec995915c45a5e311489472e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb4052aa1c512b003e842558996eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f927292ea002ba33febcc38a483846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aa3b9105eccd182b8f989e9f66b4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4c2f97e9465215e50c1263406e81e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b45658ca2cfb626bdba6fda5f09549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472be3d0fd9ec7c752d035547c2ca6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d2de27bf5c656807cf21b22bdf4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c33210f92c684975f3643c33c74e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc821f514dbf6cd65b1e7e1a2c81f9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718c6b3ff12c60c4009d632836daf8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac57fa8807283503ed0bca8c96f3d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f383348e17221d7cfba502ebd7d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e0c9f8f76653d8ac70e1fce3745257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0274461def78e1e81de4fa1fef02658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c88339439dbf8cb04858be148422659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d57b03779c1758a6c8965a88ad8fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e279e6a79aa259d2a508a3e4997261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4d7c01b421159c791aced2e88d8c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401ea14aee7be589d5a58efb91a13a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0d37ced183d199dd41cc27a5d4e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d46ec5be5e5c66db878229f1ea6dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059cff6b521ecacf1a2e92b21b28e1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752dc68c9d0b0711b77d66458cab5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff2f974eaf9aff97550eed79d0c1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410eca77cae2e1dac3d6953b3373bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074fcea9bf9dba189f5d3b7c84cd76f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9df4246f8009796dceae687c81d0a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671bee85423807b877cd0cf7dba73b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e707accd344c2e15a4375a24670cea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f22f2f6580d4901f2b2e714adcbf2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740894391d31fc7ae6c03ef8a05ab475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acaca13c7bc005a1302a2c88d726876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07a279ec397f595b2769d257fc45fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82e73388ef8913a6f79de37d77fac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4754faa3f0b3b9061090143e6cfb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9e1eaf7d211e99f3c9f87e64d99880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927fe1936a5be2039454279e7d2fdf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de880ecee6ab365ab189b974d287682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103294350a5ddc460d461035e8e2c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d3cd3d32569b480e8968f086e71cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5845501e2d302cd6a84d0839bf9236a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23325fd7c6602f930d6f0260506d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a2ec77ca99b88fc479b03272f4a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54669b803d4dbcd928867be53d88a99688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773845c1c26ba69b20995250147c892689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18049ba347bf18d26948fb916feaf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203dafc5886bd4c2a388e839d2bcc8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef52e6bdc93462ab74c165c58a1c59492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c606e84b642217c753f0a7908f2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b23e155bac5247881c0cb4be2f73e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59721ae5648e594651883077494b4d5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954c94c544576eb6261d02b6b71a1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432ef9433ef316b599c7cfd47754da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af571c5fc22c107c4e4b26f262c7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33390ef63017631de29eafe99790cae899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e6e3ee7245a31d759d185525c1c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd4d1a6d1b45d6a95aa031ee66863101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce5709f3e50746f8ecdd9204f214b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9812e5b74ce162e1674762c36554a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e994712b541ac2d5a2fb9c4074ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779513b3a6a8491d410d35b20aea809105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fdffb9ead958c812c5376042fbf56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c08108e73d369dac117c5c5a3e498107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a053a2b1475f23ba50b4d5cafdd78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312d2c427841966bb96bab21a9214f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bfbcbfe4215cdc0891943da7cc183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe960fd767e2bb3f332910d0f83f5678111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b05cdbad44fe853a9712eefeb61b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598bfbcd97ae5d4f73200adb3191d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb995fc4556ee3d04a203059af81c5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffab4a3dbf6c0e4090add695dae99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae3af7f99467bd366dfd91712fc77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc012358b215b3e46246e4a40c723f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600050d3c83fd9258d62437bdd416919118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f694a8e4f23b5a311d4a0891f8ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549e9710b5b442bbb9c8fd57a4a5ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f2cdd82d356d2cf8ef96492c0ad49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e3bffa3b5f74d133fac3afff0968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b06ea920fe4130ae07a71ed00ec1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e4509be53a487c71dfa16e10e550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5086805d5e7695be95a3299ddce4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca26e94b1ee4be0f332fcc4638cf5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ee77e752d1c31a38aa68935ef12a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7045868c33a4f7586a31e111b11311a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b09f79cda894c4c49a825f270d78d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa5c3b7a92663a50b2cf42531b9cb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da386628adf2867089d08d1ab93aba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c92e1d62e10816a652f8a86102f715132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f0a68a6db194adc13480b000af3ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886663503f35ec9fa6734b4c356ebd9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c78e881a5af6089b2e62601154fc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81074b83078150486c08eaf65b71e2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bb07c908a1d887e245dbe6e1382ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e2e08b2e1e3c3647f78954b007223138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0126c0ccbe795e5b8d4dd670591b1b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51141823023cb190b15ed426f95d55f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e28eb0132fe7a9e179f10e2d10c28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b70c5f6465d50352ef1f9ad434f2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2c662b03bdfdd65453f9015bbb8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433f96f690c9a3e717f7d562372ebe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7476268cf2668fa0858106897cb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af947200cab68285a5746dafc7a2e57e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133009f484b8683cb97ca7e6160a2a25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408387e92041c050dacf7f89c7d621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2be4b0eff79dd36d25a38481b9bb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29dad9ee08e5a2ae90bc99e48da1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295472675df8dc932b81c5bd8203863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f78b1e94326f70df93b8ddb2e1bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34a4bc0653cacd87c6419984deee6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005370a3ec35d78b1181e27faf5fbce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d21a4f966fa2370c7fe72538d588155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb68de15a9c7776bc0dc3a98ff61b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b9590cc425411b3ffcd8dbc6ed7de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33a624fc49e75ff8e6860baea48c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27910a41de8c271bcac37a6979197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd185ab2c9bfa0fb4134c1837eafa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17193a2d16c315d61d71bfeeded3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573a94ea20cc5cad7c78ecc4b695d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2447c30b2f37fafc9e1297aa9b72a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda8631f744cedad4077775be84acdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e274aa5d4ee2211306da66ab714a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e7ef3e1a144a9a257b2c49e0e1862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e1321ad88ea6268ece3389bbe1ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6866c60163e44ed3ffd209eb7f6a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476522b9bbdc12d5f2a63642ce79de9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360db4f3c4b56cae0707cd09558417d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea583c7f20364e5810556755cd7d20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30bd990791735b46170ddf1c07eed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e70a34d22668e02b1cd5c57d17e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6203195dc94d925fdb559a59fb674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3cd38496f76c247d8773527b3b71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e91497e2aa468e57a53ab26fd56d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10530a519fefd1bd72167a317ab6abfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f3a7296870f209c70f518a2c599c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9daaa84112e29bb2fa0b8275546ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987494c1ee688c935bd69e2ab223fb8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657aaeb0ddc08ed94476527780af0f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1698c2185bb0bbf184888c756879c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d0d1661bd33b77fded8730b8f04f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0e5024c804d2b0383b11487cccc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501c7fbea57be86b460b8eeef3c922185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea5d27844ce98ceafb65e709801e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e166ee72659dd955fe24735537b940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f317eb01d07b6fc0c7f4e8c8e6365188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b0723633a429a7ceaea889c1135c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f5617128582899cd67cb09bce963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566760bbae08a323408f119a768d0236191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abfce4b0e38a5e20e5296d57deec30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc08cbca391e0b1aad5b750548d0ad8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18c2a79211441c7c11f11a6d2de593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298c78904361351ace94b582eb4b2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f532369897fea3171edee6072bc896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a31645b4cb3f03c2336c0378fbbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ab332c00b799be29a261b055b69f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd3a9ebe3780c57d55545ac583ccf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ff626222e7612b1638392edab73a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced989d96f350aaf3b7b058a1331bad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c58ac3870ea6d893f6a8cdb8d929d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148e2404380e44edbde9b0ef6fcc44d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b991a48efd02af38ed2905508646204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d73349f08f21241d6056e232e806d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016d609ca244865368381387b6a407206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461e75e0fc61f397553c7d7a49041f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829623654504643360a9cdd6b38f26c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec5995c5ee8e8da3017511758dbb9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe40a327806c0493ce1b3e0c251f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd111c9e0aed538bed043e72894258211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab388ee824650a28deb11724619d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc92bc31eee900d75f3415f8aaa355213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bdd1353da7d6d6a6e36320893473a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a9c775f885162cd5e220c560e417215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f0945198a3630c80fddbc0d2a3bb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb342d1ee1d559a9c13797394a6b98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464166c53bb12a2f8a00e574909aa49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc055825d07cd7c76332244eb8689457219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4e689f0d003f1b8359d57666e5ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6663f6fb91f218aa9d3e088b19a00b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60e248ffc0f567016dd7772d8ec967222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac123f264509c6c3986766598f13c2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c5f95ea1a46e29737832f44520f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933c26948a9a98c88fe88ff963b0b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb5bd6d0dfad0651b22e529c15aec3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0540e73aa3012f3da708ef3a6096591227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4255a455e077f893e939bf3848cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de194eabe3ae8268e5fe83823548aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a99fd8761f6f3da19097594af2ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b8d3d427024e935b4090a79a0076231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc64d2a5016d53f22a660bc17824d09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993cb1ad23253a63b77f337940ebaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844abab025d36c0c029876bf9e468021234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014aebf350329a3eb42db43c0737c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059db547bb05736eb8c7b8ede63c2a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2e6fdedc33f6199fbf76147d2844237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b05e430c7441978167b7013d738d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24965618cb143b947283c848242e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba4472731f2987c202ea0ff8e9c693240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1a67830ec0701d4c4a765cb32d21b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd66381f6d39c01b6d86ce44a3d0288242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c550a0f24b928d0ba095aec00df4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77c1a95e5b1d5b794224fe4e98f641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2bf76b4f0199e02e3eaf255856871245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc25d063b563f0430ba05a5085219246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb63adc0043b0b4c3a3f3b91cbfd03c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b758008bb11b629ad5a1d267d94209248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce24378364717e6fca20415e95ae1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0884a077254e4da6f811623d7de8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674c4db0f47d9a15c841ba074e2fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cb17fb6447fe12375b86dbcd51aad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c010b897423e6fedc2f645fb64a52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2bded96ba13c87fdf6a7ce8855b33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88df776f45d663156d20d5126788d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed9fe3d957c68aeae6083d4ea137d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633388726933d8a51e839ea832e06c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d71d081c5edfa825a817aa5f88b0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468026647f03a6d76142a54fdaece8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31ec2d7736e70de958b20a3c23acc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261dc836dee43970b115bb28256c61c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec1232ea6921d2c83c26ea8e6536e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bc3e764ee66e48502bb094ee34349263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4ffa2166db8f42fa7866cc3949f7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b651d1b59128d3f9ce3da309e561b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d881a316f89dd74daafc77d0c2fbd3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ec38b28482bf1c6c396591a9a25bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f4cd02b4694a510c7633da3b5d680268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363b8056863a2026aa452419f6ecf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f955308d9e060951176ed68a59a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d5c65acb2f8687ab1be655b5c136271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117396d3010fb1f3881359a1ee33eea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278223abfacdc2ff0124f96c84405b15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3a8520808c2e289d9f1231046ac6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abababc69164578b7e7ca64b3c6845d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82af03ac7c61def1c9bf17d722b661276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d390294645473cdc125590f2363e53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9727818c61bad5381243499357dff0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d895a18b57bbdbef71c75d8592e557279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2453ba75909835814b08c6bea27ed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73297b1504b8a3f489216fb1c207e2d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360dc5606d0f357def6ff3ba38a215282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da05bd0524baa421dd1a1da9d7b10bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589c8d9eb43726c1cd9cc716f73941a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcfe53fbda53cc6d03572f2075c598285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d16300878c5ba7cdc9f23dc698b71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5f7592b176e680851fed5ab2502c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee89dda6e3df1e9befef454ea3e946e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bff95c11ccb4919090e52b3d49e25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47379cab15c788e11bf780c5c4b3a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6cccd90ddb14a2829dabe3402aeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c27f254b8a99dce7a0ac7759eae4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7cf89fb50db6911c6171817f211c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b498dc994a9a4354c2cf549e5daa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3268758bef967ed22dee190c32aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ede1982d7ff5e19a5bbbd7522fc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052f3f45fcc0ef3deec67a113f7309c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a3315820cedcf3cf5d25142e81fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb88dcec107fad1ac07c3e0aa028a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ba19fea2322159f614a3be19bc51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca28c83b7323d505ef83279eff4d9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce39b4089d5d609d68fd5b7c3706c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac23d6f4c3ef9c14853f52863f6428303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c25fe99cf7eee79db92caf76c8ce8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f690a80d1caeb919511cdf515f6f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96328b8184888998e51085d4f95dca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea067b375be0513e16cb1961d0f00d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623026d67f2c7dfe67d09b29b1a323ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623580bdfea2444c7bdd7d3c5b052f53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e423a39ce595edbcbb597a22dbdb754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa309f5f35c833f16bfaecd4be3aea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5fd37f014f1ec68eb1aa70abe95b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c48f6aff178ba63b88d2d0e1e8132c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db9cda67eb8237f859770068c73c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501dd2544defa09ae417e86c45e5155315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0049ba70685782f1ba30a44a486d0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f117b8cc46f8794fd3bb0f6a1ecc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacee684e650a37ae2f953642dad4da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4574d9be99b90543ad7f8c19bc6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f890c0c4783f376c1b7248b03626e14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228deb9109af23d1e43b5525e1c9fe6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbdcbf117bd8f40e23c671779953d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8999d36ddfb28b4556c467260986323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7736f66c4d4e877872736e05debc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725292be7fa4a74db1626353ca33ad65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417915d163c7cbf051b6b0c41b837d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773527532e597856c1217808b1259f31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e1ec4e028fbedf2cadab0d73b0c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09eb5bd7d3494f73bd140798beaa1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefe4b4c487dbfb05da8c0cc2f839a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76724e58c1637ab32157ddb135e4433e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608aa1bce084adb04dd721dafaa170332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b9f2db35f2c80ae0a71d6092f1f23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5648ea5d0bacedfe22e2412707e6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12568cede5dd38ea74507ac13240382d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b093049939c52f77ec83c9bff1296336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a3b6abbc5548fa9273e702315b90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816c4c98a9f153f13aec47770e5105338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb6a40234f8132d8f7c88dd81ae81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64915f0946d120a9cf73d721d9fccea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d2c62672f1608fa379bc362d568f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d039e1f76dad77b41d11b00e182e29a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c6afbc22fb6a7ec8e66b934fdb8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54113e1cd51d534fa46e4fd19fa4baa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cabad8ef97068e54628da5acffc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2fdd2c614fafb487c75bb10c5c2b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c04315b7eca944918b1aaa0324c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a2cd8886387c5d7ff6dc0a607fe9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67aefb1181238c2e384ab2e968f17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40998b7cc8d4aeda3fcb8b62063fc43a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3142606c9e143099537dd8e55e812351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fea0f432427ef63a41f1d6086cc49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cdf10c410f7e402a4dfba669df401353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800a27cbbd68c02b81d15a30898b02d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc259e6814d5c5f96eacdccf63594633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d291ef994bc75b9238e310fe27393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b632b090796807658935957aede8e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982836e58241eda37a37f7b95adaa050358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04016d7a10151214f16a3a8a1a3981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbfdc8263f2f21cf72a64c616337c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4839ccdbda78734ed90dd347f039361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c8bfa6b4b29ed292a8b88da625fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1851b124ef7a885a58ff1336e6212c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf71dbc4dedff8ae5602515d469d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ebe50621d110647e8fe3ed7f0d70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d81714dba903b33256817e92c1f70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0777bd1747695b176c7fde28aa6514367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e08cc9ba0a5b9d65f73fb9045e1f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444414700ae484df57ea8da9b86f9971369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c47738c74ec17dc8d588a3e152c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d7e9e265bb9a1dbfb0a6d0a1f66ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce0320086499a396b35ceb10634dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e2bc7f3c91ea962cb8016af574e74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e338eb5cd4e92cf627bbc1289c8dd30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa538f716f9e3ea863d8b0d5a5e93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bb1aa8456e3a2825cad13d828daa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f0f6c72805aa1dac15721c2f872e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b7ff99e9dd24d042f29bbd5d3e33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa9a720de995168d4d006412d4e626379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a81a88391161f966acb48025d353ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6107c79f3affb074743bfb399cfcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c755130c328758f973d6685437d8bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3d1e9b882afe16d44cd88185dd9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da8226e4a012c7c8c2c80c3b6dc85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3060910157d4af0ca128fbd4671621385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3651cd42fbe8a211721dfe0a1887ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123044b255e596ee4d48f75aad18b544387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0c60d5eb64c57894a52ac0faac8ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f56d605ed03bb88c3112aba6905a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6db93dd19766d8645ef4d3f6b58a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d51b224c27a8b26018aabf28536b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65703c6433b120617e29d64c4f51094a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2cd032c1d21d3198b9bb8639964b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eae25d7902c552c4858d8100296cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb330171008b54a3435552519bc17f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c633376c7fd2b3a8b5e55914e2bf4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2091539272db31649397ec7d28cc22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67842fc2e1c123d56088ed45cc7eb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4e2d5ae89ac3de2463fb4b9cdd71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab74154d143de61edb144a256f1a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d3d84e8e2d4445431b07c133bb03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308be2fdbe6fe49d735da521591eda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22094d8f7bf771a065d04f425f7200403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3b09ef75e23bd0d53471fc4d3661404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf98789f1765fceaa8abadbf450ab4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d79169222c5c213f8d0ba552299f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038904d8dcdbc417d5a0a8bda95f1cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217b79ddc91932fb9092bdf67787f21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e6ec76192daf117da0ee9da66c8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b60bafd9dfafdad8963c4c00099cb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbc3c2024c20ca3f082da5ac7b01af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df3af5d0310da2e6c60400168dc51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0213a3a1ab92832269d53779cdc125413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8692f117fd4d7b1975ca8a2e89085414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a55f02da08be9a7289144628a83f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc639f6de165c32fdaa75f0cff723a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395c7d1edcfa2f6448dd4c4a0a11e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769fb0620834cc7691c33511a9be131418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178184c1e8771ca1b8d4d722be79065419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1588ca6913d62310634ad2527eba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be06578e867bbecd873d2bd53448ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be846799ce7a943452264e0736c811422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3765d142379f651efa8b2a85389dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af2fde33320ec402b3089ca783b203424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136776dd380b2222e77aa2fd8243acd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979282ce6bc09eca157721dcf6beddd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad054b8c30c9f56e3614188dd015b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f26afd255c2b59ec8fb70c91c3aea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fcca41f9706363612e4135177c23b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f607f4ff4d7003647e14e63d496d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122348d99e5ac1208c30e40c0d5b10cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c21bb19bb8d756be6699a665a1ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e131ee539fa22cd7fac4da0579b189433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33362f792550c1fa9e8cc4c5a201654d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306a95e1e7eb77fe242afc411967da8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032944030282f809558fc7e307663b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0eaa328b8472181f37a4613ffbc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544946ab78b387b02b2e1f8a7a2ba5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f420ece0e4a897a9ffe017fa8600e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9654bc90118fb260fe1ab56537e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2cf3fb0159f57eeec63c4ae80fa08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a67258e413827d7560e4d961ae790c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d665f198b09269cb039038a930922443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87a229cbb15dc29720b14ad565d9a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5726456bb0f0723c4fa08b2104d676445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7feab9e5fe92ee05c3bbf9f2041609446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d667831e62e2557da793e69910b2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b27e90e3ea4bc1b5506c902272ff6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63894c296e149b7b52c56b6545d5ac83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf81d078c04898556634b8703511b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3290e7d673c27954c9fac99e0852451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f544209fc6ab07c21ee4aa83100522f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592f079b6d153d93237bec33030925d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a90f119e5d7ea60c042f7012a2309454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147529b25e1c3bd27365ff71c64a242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ea15b480f0abc695e639b829cb5f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe32fe2d01b70ca4c6fc2c801cbab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bfec10c96e3ee8a27ad561701fa9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32acc6ab62b3b88869dd7587264468459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa55e23a844fd97a4594acd833d321460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58811fb084dd0687dd290b87514c1de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169cd37a8e8f572851a2634618f66a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b937c90ecf5a80f5b93b3c324df6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc729f3779c5aa807a8f67cd9d2dff9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edc76eff9ad218cb83281c18219607465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db673b3207c11d875ce01950a76145466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d369736f2f3c125f90a0717dbf97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d1752fbd0116ea3d557165f61204468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c5e14c6159b0d11acfd54175931c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3c5d479c9e7c89c6ba6657d257f03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde19d9e8b896040b490db372f5ea5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944ac1caf762127811de95decf6b448472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6602865e2c95316a680da79e031950473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f53463e94a9de88ec32d652ffd69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e000d318ee1bf8a819336ee7033d56d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ff6bd262e392f6d23966da955b7b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219e2b1a84ba5c96ffbedfdba734cf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ce2b9f809a0ebf60de3eb55cea6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53deb8fb70c048dfedf9a15e0bd528c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f41f257eeff83015b340ef322e81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f568cb6691840ffacf14b02b383881481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b85023fd161ea3a91f7a8eee932fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493de65ac83d0443cf2d125382edb73c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb93ba47c53608658c6ec3989d4a660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe3f76bd1d36fd15c90923c9484110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe08fbfadc7c20fd77c6418a156f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736001c6bf598ecac579dab1bd589f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f355eb34cf7d105c2f630a6185b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716060f0ecf9697e2edb914bde9a007489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab228918fd5969555814645f74ca00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363bad1968aff709d86ff8fd378ffd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217d05058b24e03272f03ec2a6c3e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e06c2b4eb2b118e5bc50eff2077e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b401bb7b6041cf09c7e6e27d9d44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce438d0ab0f866d78ab9ebc4fc7240c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651bcf88b05cc51194b604dbdab3caa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe550a8305ded4cef7640ccd40938bbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beee53efa61f994de89a0f9b7d4d51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20203dd81a8920d83507ad5fcd7ece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967da8c71fab40ab2207f20d0855e11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebbf954fa747db34a9efdbd66182e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fdcaf7673e7a67597c009de5a0df8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610244b344dfe13400990e7557f010d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395671b472046e47c6bc250d10b7ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd911e30e1581022f0c8d11edb71d9ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac841d8e57909b2a028dbe4256675506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28845dc25b0513b18e640bf9c72fa63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a2b2d8a84132aff4de3acc4855d4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd4da188ceb7c794ce6561593c8df1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f729c78512f83bbae0baac015ffa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0de4fc5f24508c88f5ffb6d77902ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbfca3f21f4913be9f6a87fb498668512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944db9c956c6922c701d08b9031b2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732a442788a578e529f2dbe9c69ef3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba702fdac043b186fa97a3ed0c0a56be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba58e34d0e8a6c8e8c6af0a21c64c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5b53dcf74b0428cefd65e6131bc3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a212420f9811136041448acec009518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1d4e1f30c0befae25beaf52c7e15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5908193add7340c3531bb866d04dec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4f080a737940fec53e8ab405af80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417fef3e72ad849fe5cd0c0e26c364522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535d5de959034ca89356c9ba0176fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a8da8323f0f04c2d477d31d6c7ed0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261ce314026102c2986a08841a2a0dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5dee113480535fd69f3d0445df82d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cd67595be143b135f83cd59a04172527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fdb1a5032afcc16ec4af5efcc54b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186c18db6202d945938b9b5115136e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805227c0e1f577e446b134d06cfe8fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6d5a76a7a648f97c10498ad9e9e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254702f72ab9f8e7239f8914507f4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f691a11b754c70a0d7653b1436369533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715aae0bd1764d46154dab587308845534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fad2bd9d3a493b952819e907cd688e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12121446366afd2ec8166219df5ead7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330b550a74cbe0b1e83ccaeea9eded8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5137ae0843a366ca43d4ebd6e3f469538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260a0ea933b32184b05e300640d55bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308b7bb72a9ffdbe6231343323fa558540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3877eb5bd36d2d5e4d35d089b752c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7dec00da3ec6be112896ab6de0c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cccf667bdd6b044b2eeb365e14cdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9e16066211a389f9f309f33f98838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9de254bda821364d3006473d56a24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fdc7c8de7f41c6b89b6a9315b0df7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3274d5cf5496b14115670301ba1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf464c792e20687d042db63a1ac604548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1096404198f9a2f5a254e44b4a1d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308ae7bc5c4161c0ff0ac99c21f68e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67c0f7c798fc9c48bb9eff82805fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5a74fa696923683345b8f6921149552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac56ed1310224d95b13945cedc60c97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf6b13ab1521b85285257d4dc3fa4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8a9aaf441fd652ba96f2a95844397555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a572a315ed45b9bacb601ccfb5f08d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e58e1c895e0beb0cbdad54170c2216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf8f39648dec6a58eb49aa312df79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6567e42a5efc1a2d4cbbe99eaa609c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1b4276d094c5ee06d8c81c4f6c6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7ee1acb05d31ffe4479411262903561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0935d338530f9dce968c0222cbb51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5bc8db36874fafb04f0f2faae424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531758791ee12f2457f6aa55734670bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79603d660842c8900a7c58604f66338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c6f41bf4ad5f1b1c41d6e63822ffa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e12405848b142a86e8462be279744567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076c463e3de99a613a383c2a2f7223568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c80f0c7076ea0cdf45bfbefbde76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92866cbb435da9988c2ede466d2a8668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc343c626f1191b614cc9bd3b43895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d58537d99d8365afdf0fb1a337be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c8a165be14c0ce0ead1dd93b300cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346303278a2194766d3424f37bdc1b64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ffbd7eb31d873b645bae9d80ceab8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7343785bfb47838fdbd7a4046b8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcdaf1184a69f8cb8efd47c37cd794577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481644ae7edd00b596dfb5a51efd917578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf360cd5815d439f571b915f0619194579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23754beabcaae625a53d8cbd14b702b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c863d2f0c9c476ae7a978bf1edfe6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce86f7368105897fbca18107138f0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b970ceaf6fdcee590405aeee1df1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ef742129b7fc03eb2ab3381638d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a1bb91805cc84407881bd85b21ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e87372872989860098147b974676c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a293eafe85c6d5e02b8f8dddbaf1d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e1cdef7169f48b0806fd2334094b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc979feed129ef75484fd833eefc91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb153864cbd1fd8f0b8f69871ee43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6503add0ec070b3ded21cf97f0f6e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a6fe9d27a0867db27db218c886d5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20757ebdb0428ae6d17c7e6c14395b26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0a014589ec852d18e9e7d8790b07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c9527864984f1062d35422ad2144595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259cc44b5d7be95042cbfb3a06f23ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7906feaf792952c964ee8c354b29c52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6daea469269fa0e5865e67237e142598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05be2cfba99aeee4d8bbcbb5f05e5aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90837d1a306651a87f1f2de0cdb9da2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e7b4b968bbfc805288f0159d081a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108afe9a598341e52e458675b363680a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531d6354522878e7e1c8c04fc80e67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96dc973f805868b33512cc9879d4ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70d8903e34e99748dc691614b48348605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2761ec89a90b7cae24a614d7fc46c4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b2ef834c964087b3e45f746b57ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6192d1f3045a955d183a300adf428608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa414a4ef652adc128393d09f3bef1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d985dbe0d474de1bd9789e55f6c0b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754626666d0fdb8baed40a2c075e7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c1997df00b91680e77f64b189241612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00374a56b06474a6f873730877e99be7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a784c6d65331ce78cdef3e16f5ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e2e7f7952d4ab2b039b92849ebd45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ab09f46a046e2b421be29de8434d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42b82d29d2284da659488382e11723617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d70daea98a84a1e4a9e67a9f012e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb82fbbef0489abb438b6df14fd7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f56c31d83af4368a480f73a5413d51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f278b78712fbad7e9d9c355604d7543621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30745ed6a1c1f5df484bc445d692e575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb73160b82d5f350d66a7570767ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0e81347657d074ab0d29e13db3e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669e5ee220d8cb58a0e2195c37bc08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785bb3ccae3030ee182a7c2aa7ec3ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ecdbeb7b1a76dbf42c55df3dc9c02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa0130568cc5f914acc3fa878d7be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6763b40f7d745e1e25d237c8a32007629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf08658320fa1cc10468798a2c25f09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e0aa347b9680b981bafb4dda9e271631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916327adb2c1000286fff2b0e0f8bd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fcd7a1d14d0d4d1b192bcb64a2da4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6618d6b480d7d190968713ba62bf23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a304b01a8a4e43a8db50c2c0b4b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8453a05fb40deb9c39278e9b1d46f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d442e3da21f7da5a807b4b3b9335c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e77ccea00486f103e26a00c2c9527638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ee9870354acecb72391db1652e435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c50968fb160bd8f730de3095f8792640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf378bc1fe28c0fdef37c0c55c44c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24961f1fcfbbac7529245da2b5325b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c59c7a02b6f1fb07fe48ecd522c63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a354c9d0321ca880c8dc42478d877644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec83dd20e47554808dae7a5b248ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4ec56766bd3fa558dc8deb7c6164646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137633d1b5331c5022f42b72646c4dca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d17c7b05b8e0db19b97016efcaf1e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb3b3d2f439b55bb21c5b1b489ed0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8edf66018c2170112b9af8fe6dbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5af520f4546f0dd37fa811e844159651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6599c2c837c7f7409ecaefc7c426652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2035015061cf58fffb9b7ef521e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ebc7d643c2fbe91d6f932f54be1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317129e4ba936fcebe8efd197abd79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49380791866bb81c21090142b515c936656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d3d0b7f39c0f944e428bb4d315e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ce268d445060a6c981eb7da158e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47350607479adbde328b2790de1a2c66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d380b6da15b6de1b711cedfe8ac352660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f235c5f9cb9f96a4cbafc4eb820fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc746af75e490683b176a1d6356472a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7789d53d50f0880fb23e7d54fc04ffb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77ca0318c24a9938aa6fa1ce2d465664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f1d9b4755b6af83e15d67ef9b0d81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa664fd5ecb069c99df71e8d61a16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9a65759288bd9778c5c876b22627667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627f28a7c5fa62fc963042c60d73e4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ad00a50941f57c35af3ddf00c8b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b223c44f83aa32b42b62aa3db3b04a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d85d4379e73d84ae122c0a8fcf0cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455c88dc199a715a1aeff450ae0588d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40ae584bd24b8bbe5550bc21dc8f41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326468e760a83c3b059e0d653e66bf79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af98f4ed36977d9a07208b2ff1650675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b159afd62229ea9fb44217376c20bb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919591cd6ecf5b2cae52023f58ee17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cca36234a6e9753ea12f140967db43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11835e9cf9b99e0a3728b5601d6418e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3ee94f798436ffd3e318b0682fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9e20dac9caa0172ff16d94c653b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910007372333eeae801c580bd6c61d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc5b6c8f8fd1eab957227795b3258683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfea8613121154cc9acb3ed3d19c06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721863ef6dcbd4d9b8e4318877b978ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39138878abe45f7af5bfc00ef4b73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b029fe705e71a06f805786a58f9a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd5eb9ef12d58e947750ab2da894b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d62c2f525afcc49c1e00b15459e13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708af441e3e79328fec09e0ab2c751690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9e860a42b1831f4c1718477462e8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e2466be5473ac3b50d9d4f23cdf7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db477829baceb6372ece981fe9305ebf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee272db6264a0f3aa661355e02cbcc8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000066824876b45025fa15d3578a51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5653db3f11fa39ac9b74f319888c1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b147cf4705d974830aba4233cef0483697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd620eabd64022d521292bb21989a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d80ecc7c0aa2b5c69b41c932ddae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38cfce9e2181b453b67d1003c09c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b85f9e4b94b4fee3c4ba98f53928a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701dd327f66850f030e0245da7cf29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461fc7238ffff9d3be5566762373a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb0f4aed83c18dac27d53b237f870704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541311a08abd9afaf0252ff20b4c9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c87595af8792f26e7016c23a890fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f3231e6dbb5387487b92297a0647707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18290eb8365219399e43c92f724eb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e40bbe94a02f83a1c50489922638709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a54e984a22cf1369048f4bfd1e6ed6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623347c0defb74cb1e773c778ed512cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2542a2dd457a6f8c2161c69e31eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a0c42b34226101fbc777c413c1d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcdcc9ff81b41cc3b71102097b62a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4b30cd98190d734b6cc625d48103a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92a7f672d01c4f755a641fea8aa0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7948ccbfb573f054d8eff2af81839a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdec3c086b70baa246069237bc78554718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6abffd96e4ff0bf0e13e7f232661c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc5bda76b5000c7cf43779471430f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911868d9bcf41c29b9fa490b2ee4e101721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cbe3eab8a84f586acdd5e33139ae4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfa33dfa14c2c854266ab363187fb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa89f336f2482edafdc5bb9f5fec40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d70ba07d31516c930a6e380bb5dd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318af48ec1a4a734a197f33ec543371726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a97b88fdacd4b3abf54523aa5e099727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58a44f1b996ed6da1c0c746c39b852728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df159987b949f8b9f862ab85e068e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085002f7a977734c9d3b7b28692be4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a198dd3afcd8438d44449a2479305731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa440eae05544820fd2902460adac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f9eff3ac020b7d9bfb75dfbd27116733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddda8272ec214c2d8ee814acc1174a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e550c3f313d861b41b6852cc3b3537c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501022417335e3b04da7473630d0e36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb174943e178d2bf5de23e79182736b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a676fbdf5cde697ef32ae4e0c077738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ddb9b8a943215a74e0d93e2e3c19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da3c6c6f68bc6c00eb288dd1ac733740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb6189743f089991521efb8f78a9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff54604298ddaa42b5d5ca5cb75ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21de4851905d774a677e8f5ee1cca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f56279ab0f7fcbbd31a6dc98bcee5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1bed81c0bf678b129a4828f96703e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b615c40120a89786da894809eccf93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9e0392456bdf563b2bc988a9a5e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d885a06edb22ed5132c85b91cad3c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233c1fd93837218d2495a760d943a97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75325260e990251328adfb8cc810037750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e222c8c7b613b5f5e774e5f9cb5abef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6d218a21efaa2020184ab0ee4c8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d435ab5516eec82cdbe1ab56878153d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f1e8b729f796d77a3ed4767e16d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6a139c82a04029731b0eb295eef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc3b498f7f357b86702255eef54ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dda115ba4d71de364d6d6190615234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094369bab751564ca1487eaf12f3165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee01d36db7f33cc5c681558d23a11d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd9f7cd4b952a76a8cd6b84aea2f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2a77dd5bbc4a5f78c845a6d925cb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f35a66e7eab6a77b5d6ea7109e01c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739d9eb34808901dc3ac04856a8f8b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae25c6931197d666044736b4ef767c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601442d4b39a01a84fbc9dbc41919d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc5f296054a59fc80941b9e913976013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d65db4ec26aa2cfecbd02e082957514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f0b88e89cac60754681152ddcd3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab45c799994ba6f75e635c853e67216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d83463d0c873061a18576ad81e8d5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b3ed0dd91e2fa61100c78841c51618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f2490e41bf40c1185d4224802fa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d08070f5f96a6a32fdb5640be5b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18053b18e9029e57c0a9c40b9444ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e28d6b7e401f7067f254b58f8d50c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b2d82c55042ff17d6139b3cbec1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151de54e725bfdb69dc25ee9e7e4e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f4a55c94eea6c01ebba0ada736ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169a594be8ec5ef24b52f8c9f8ee2a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed11eee88d73183776733762ace61ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44bc8aa1c08a17ebad3c348b51558328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391292422e9f1d13eb671e08036f54f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83facdbe483f46fba61b4de9f61de98a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a406901124486a5322030a7be85cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2b6a5824a58a488ca76fac56a72832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40808c94da1f24c209dc7df1d786d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f8112cf5859d4080cd205203ea6b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ac7c485ff2703ddd4ccaea8d487335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135fa7e46b59238beb4cecfb1f7830836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbf64efb532d73636f133cc4af32d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701565a2c627be0954379e872f57543938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76bc51495f3c9fc5b45401fa8f8b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca9ee868203b514ca84a1a62e761640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44cc7911f3039f7262579143565c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab283b42e68f6a5b46dd59a1e75aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d0ffd0a154763b9b57543bdf2e3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da54e407e43a7a150ec29acd78b31c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63292d4b976bdd6ab7a40af02fc5b4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd8174b74b2ebd76e9c615caf835c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7f97ab77aab07b5a1002f3ce98b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b0c7aa5d213a91eb83e97c7d31f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c07478f94956810cee8c140154161249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16059d3f5623bd05fd7d3138ed0404c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf6309bca90aa6f15de9fb69a2d6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677bbc88034870b745fbf5dfded12b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef5cc14e0927db2cf464ee18b6949353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a17724286eb0e6ddbc7ca7e09477e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235ebc46357103495f3cd2f7a0a74755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055e225a33210b2cbbb9b6454570c3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1b97a1b21796fbc4057100d3f8c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9b5b39def7f5d2fec39d7c815a94a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562a00fa2b6cb5f99abb07a4390cebe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ffd1e44e37fa6cdf8e9a76c780cdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c32b6b1074b9cc0bce8cd1e90fd04261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ce7e131494e24f6da4e26b08dad962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9b511644ae1462c7c6923ee1acf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24185fa3d66c2549c49fc44956b53664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f2449da5a5cc75d9f9f0ef6ae6be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a462f3d48661cb8b07ebac7b6978fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a4a600d73321d86316b1e984e97e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c7a23ece40d7697dd9fa047accdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063670be42ae0e40147524ad9b1586c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6abf7dde7dde1fe20c11fb32842770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70a27a720337da61b75aaa8fb747271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ee75e7dc2097eb0e00dff98b897072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eadedb3d7d9d153ec74463f24c295573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b376ed9116231c206a0aa093071f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e74027d20770b3cf1676a3364a25775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643814603e030d3be6d443494eab28176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a661a96d62212cb043793a58920a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f7bde463c2cfedbc9fb6a904a995878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29139a652e7ba46dd30739b1977dfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ee224cb7f66a22cd8294e5f83b6ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62a319681f868289a106a4ca6503a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514d19d146e1ff99cbd12ff0bc2e3bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad472ce180fabb8a9c997d758db1bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20c5b0e4f704ee71391abf9329ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b0cbc4d4feaeb7152cb0d621f39085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4177f3056883439165407336304bad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727254d9d20b3558bcc919bb5ca1fdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c1282af6ce8a49b6bc60ec11db8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9478eeb97d53eaafb029d8e929135489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a79ba8d1d4b875f235348ea09ab990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf918203e8d8bc24aeeab7d5cc64f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f63174bdb26b3ede53ecdcb72682a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26c1d7a02ecea15f14eb60f42c5d1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376085be5ae57e0cc06ec972b23970fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be830c327c96d90223920350977ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59161d1a22c00825d5b6b760b6f5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4785e40624483a4ed52eb2aa0ed082b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948c0012a0bd0a12a3750a86e71b21098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126408792abae1e6bc52c790ba7adc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013572b6e72d20e77d35606e38f98c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa40992464bd03c306f676e4d88997101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4908c85e1ba5d76fa8008d63f5d65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20e15f7e844eccc4fcd214d1cc483103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522789434309b66c8f3069cc7d64f2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e27d5f21c3f906a0fe719936ebf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1db45d257f6ec4a3173d5a22ad390106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ca36c0d607c54dc8873449e56210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1139bb3826b188df89c21b652df4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b615b3151f856bc9e337bf913c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a16ae746ad1a79131647fcd9f0bb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0219629045a62d3518fa01196a2c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f21cef026db89971437d9a03606ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fef82f37abb78011596ba6f549143113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7093cdc284fa0be170db800960190f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba1fbb8ec51ff401094fa162c2cc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001bf67724cf9b1881a596f65132a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821271caa5a3a4ae68a58540fadf32d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e94f49c2119292996a446297da4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f938e88d962a43e3cb78b9fb0979de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b586e7c4a6d0b9a11559872918d9712120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10499079dd0636ece97e50de0a576720121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a02734496f72778912b705106f63a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ed875fc6b7036e8376553aba75dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef743a00928ab4710b43a431fca1d8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a756355586e8583fa2bb8050ebf6a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a6022cfe9294a9b9f96084f40b5f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa0ad6d58dee78244d3f1df6782f5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19ca323572f6ad65498a98ec02dab2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123d964342986c7e081486e1503958f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219025247d52ee14dcc48e19751600e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c963b92e52604a7f80df7cdc0ab7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156f712c25cee44175dad89de59ec67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b3b316f5369222d5e7f76727e66cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fa6445acb3412263439df21716b3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901299067dc50427f2c26f69db9766135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d746bce3f35569937733f3ce114b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246948099dfa885f1190ef90e25b1d3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120666e96c6c00420899611d71b45e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ac725eff4b4b39757b325b01c2664139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ebdd62a2d51caaec01463cc39330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a710218d6895169f23dc8c9012a209141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd43b6c73999369950c7d4004125e1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2729668b939e2c34c25c3a7dbc03d14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf91cd1229484cffe15734bb62c5c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb60ca89058f1eed9ea743306d38ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3acd8243b2c89459ada487143db5c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fa2b225efcf4188738750e60509e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8257f8021b7844411c804b7b23d164148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7089671dc1fd1fccfb28217b28082e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38b84928bf52f76ec825841a323eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b96ee40176430460c4bb44ec6b102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59972c1a3519db3ee0c07fde01486976152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2924e442d7f7b566368118f6383f28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd735db24e44eadfd778cad51454bdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24e20fa04e69c8bf46b652c9af634155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005260951356d618f4b1eaaab3f497a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa1636be382394f1540b52d6ef810157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e85e7d2c48339aedad08cf8cd2a3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1b050f8e6400e697c3862408f85b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a82861e48687f09fe25667d6032c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6521a6c871f266f5ae13b0d8e36894161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f90b373f3d280650013089d80a5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d892851ff59222dc539b03162b47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9e026c0a9bd56b838d285a3b0382164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff7c6529d56844bcafad721d104701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f174b42a5a3fe303868e54051db4cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba11d0d7f54598afc3baf0aab1411167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8851b97a817147f35eb53337882cf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e8d3d071b2cb8f5b011a23636af2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc61f0a0f6dda3c25abefb55bb6fa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a2001f0296828aa21c036bed0e91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176ea12f6ca848a05885b72e4b71d61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1d94a0f4d8a8ec895a46d17b61391173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46529ad448fedc761401219eea7e62a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f315b1af747c0ba93bbdc633e56fb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8fe8e1dfa58594af45863b4054c0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9dce8c5561c1a43195728d28502db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cafc15edc04b009f7605516bb9b3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82aeb3832d62b57584cb64b7e674e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e1d131faa3a58a814e6b0dc2a1519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cefa7a77cc1f7efcf81d8be85a703181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1dc2af8b8d217d7ec949822ddd1e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e978a6da800c7d0901ec2fb81f6fa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749f2d029aa0e5a755c87a21991840184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059482f53685ab5d7dbf370f87e7a7e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6264a873ed485d836b6a7c3f3ba9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c6160fd669791c783e9ec45dea6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599ad5b15d6eb2933602b6a164aca06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b203e40c38c19bdf36c325ffe03b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333410c466bfcc353d13259ee4055ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b42d71f2a7095ecb04fc44841d7fe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d87b9405f4deed52abe0ee45c0de5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f91e90856fd128db9d01293d95d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975eab365617e801139528811ce4af1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884193d80df8290490c9c92375c9793e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6bdccce111fd2a0a805af253e5f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d16ba34a02a04ce6dbc2770b9cb87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2edff02b538d1dc794c33cd4122a59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb530e17d2dace86fcf62fea6fb18f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398178b471d98c9af9888e937dba4a6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df696bea5c4830f788fdba0a39d01c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3b7328c419aa0c239256472d1a47b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ef3d887260b7a0b9d2f0ed29c290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ead4d2b4d37137e96ddfa644155011204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef96048816a09e5eb09e75f5765232205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960031881cde88f8024cf949fccf03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e80abe0a0c650b861aee1ecd56e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2f40c4e08b2b3b543d25932f01356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdee9288bf2955a059fd09eabc9f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e870e0106adb55aa0660b84b4ea72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eca70ead12ae588364384bc16c6c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0f8ce5390dc6d48b5d19abd539c74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a94082b36c4ef1e2df3ec9dcfd1ed3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da411b7559ddc1b236bc0089f3b874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02834255213f92d4e3acdb23643ee795215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c902b32f5384a01736663106ebc71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f6813f5ca59e1d0b9042caa29f5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7b34bb5a22004bcaeea83653427d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b0bc3a45d8ea81455983cfdcd0c72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bccb063b8598b507993ca7c4931344220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae8f8013d82002edb20280edc19afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e26c445ad6c7ce69a658e221394af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a1edf57100cf4ffa53f3e558f5d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925be14f6ad80ff96b8bd54c75fda2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03869f4f9634caee36a49c192585997c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a6b55c9562e4155007bc6270b0fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23ad8b86686f2436924a4ebced018227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25227c33eb326cdf8543c39d8557ebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df58cb2f7e305fd6cdf4c625a16d54d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad25cd89e99f9f6b60a9c44464279230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060582085fef6ad3c35bcf1d93a6f392231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a43a72c9c601a1fcf7370607d7b62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad09ef927c919a1996b2b6b234b1e84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d9aa24d7751b5c76a418e388f848234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80435bcb748b0a4baac12d6509a14dbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f763678654110ecc5d5a146a5bb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc6f5f1073dae05f6acb9b2f6fa2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fd97ab19b7d72cc67d4aec6eecd1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e8bd23606ff22f93b2ea219449b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd41597b4571a0f6d5a2bd536352b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9577c6ea1771b6a09a6429fe68027241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dca74dd54892b06f7d063ec637838242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04613f46cf73c87a5f3619714759d062243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fcc98ae3e9bfeec76dd4df5ea96a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6941e624be3d88b3ca65d726498f880245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a31529ee98d53cd9f6595ac20cf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105a1aae56e0a888488fe6b3eec91d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f8bd87dcf7c376b0547073bfdfdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6428a947dab034f75ec55e6a3dfc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7dbf29479656b8b2d91e7494020f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ed6be040404e9c19b49d65de410e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b2f780427ca458130ace7d80b693f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324481630b5e7b599821bcceabe273253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed472ca71181c6b9e72a9c416a1753a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c249f71c8e038aa949d7ad91dfaad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e6b5ecad510491d24c4f083910b33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df7a590fc53f2710042229ab3a0a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527486a5b959c4d9b2d260d8b686714258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404f9905b990a4289d5b8f22474b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba68ef0b237d07a13967b9dc90124b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1e5cef6ff96545f6c7832d108838261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af8b5fec21a092a5c4e86ef612687c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3cd7433a1a985928fcb82fa550b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e094bee105ae7ed26b7ca2b7f5092264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febedcdc97159dd12854f497e7a98f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2daba600d1b6a215f03f266004effd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70135110944d42fe17f0ac52b84bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5dd0e71c0cec7e6452d2233671ccb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98978f026bb9a48ed78996b4905c70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc161b4eaccffcc28e447ed1bfea4ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c569bc36d9b4825006baa40d0fe3f06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e06cae630b3b0cb84bbca2c3b3525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a5cfea1fd96d4360fe953e6458e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8b4525e8676c19163f230d6ddd225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22515da4a92e75a87f89428f9153a23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec7de5c4c6f9ca82e0ac4ee16f979276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf8dbb03146247dcf543b7598fb124277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79ccd1f4886a80f9da72e54185e1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be324ff19c608613ce51d2b5af71912279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332095e465a141435b27a26823a16085280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc97907a6d512f89b8d99ee77ec9301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d347708aa8cd892336232a44e5aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958688343dd9b21446eb6576becbe3cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9f7992727b0bd7d4a292b3e643b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671120e1e38f317044ec8f09e40bf247285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bbf314898ddbbcc389cc54c8e97dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a5e34dc8c5b202fb082938868ac5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f268c3aae602ab849e4f41f1e4f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab272c00c1c140b2f3392fd585b74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2cabb7eaf5f4b0922768d3ff71fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721740a5f93ea09dbb953471c0a8ada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6da66f50ddb7f1f49d9c04474912292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc10d5c308f9a4c1eef15e33a39a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f95c509e3ffb2619b29cc4a2de350294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a32fc31518cb0fe9453f8a67e5c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b66b553406188855990544105246296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b02e0876e7b62406214a34b5b13e41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446b6756654da38fe761e6a8abc7508298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d65513512a74688088421ad2920a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43ac66453ac92c82300abb51af81e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659a3e39ac99e984c67428df9e9ce1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f99a6e246590e1bba412497d0ac5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aefccc77f9022adce6e5efd24dfc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb691ca3ccdb2908e6de72034517660304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf06a56f429cb77b99f6a1d7d5e67db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d368e3c1d55451ba1441d86bcc6ed2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b8915600a5bd08071006f7f0bc1d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570667950f4b5ba0cb5441fcefc703fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fcd62298c6b2af58dd7633e8c8bee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc21aeef12aebfe4c24ef9c439bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad71a48fcc57a91c2b9c2ee976f932311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb820286274c3d8933fbbd8d7d17789312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8264a28eb70f95c6895977f2a94bcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d22f939e0450e1ae0f70739cb895314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b92d8430d4101f821ea4b1602026d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b63ade5ee5dccc9236d7c3b4ef2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb92de965f24f32cb0cec28bdcf6a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26604a989d269d7e82881352a636e8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fbc615651c28958565eb177de36dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b5a183ca5c0fece80bbdcfeba5de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142506d14e9758760ab4a55f161be44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af50f3eea9289c3e296adc2ae207a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9fcfb8fea6c68454fb2d60edd0b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d36bd8aab8c95d77544f81dc62173c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219d59d04c53f7f480e7558e5ba250e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9389c0c618934f5d9ac2e67a2fb2d71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf095a0d8e35cf7355b87eb9f331c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b941c0c34178eb02a297c10cf25e81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e41ea963eba1be8b89a8c6f0a937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb9d25402bec57c8ae29583686e5a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c428c5b5a4c1dc8e6c2f9fd24725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e2787126e7381c8222dbdb67f0bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a8bb4f7536a8154f9e247f5a4fea5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3487d5be611bc48072c5395be99247334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b2e944a9d54401b706a816ec8c2da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3fc891ef9d3f6161ae8b8414d607c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c887af7f88bc3196164dfb2f5afee0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341737d68246bcf9c68493898aa19104338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af57552be8cc86fdb7ee06cc471fd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57a5bf6a59aaeb3d861f24be46684a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6e9929354d013adb5355f4e70b3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6e879a696b94c13766ccb2c90c57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0182e94707b60c8de095c9b77238343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34a443845101478307268d216ccaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52494dcb65f3288ac5e5ad3873e08e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc534f5e41aff8e1b193c18de347f84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec4fda48daea2a5a36459324adae5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861149e9e080f19e3821dc4cb0efb63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed385b08f527014b61f0bda495706c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3faadd652c20fd53e49a3ed173d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a22b47291b46e35dfdf8aff9b32a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224917d41540418d9260b1e3ecc5e9e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943658083ba944c53629622cf864a0f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb6cc58ec81682f9f86e471dd3fc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55923a6b148056d5a54948b4c178911355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf0b2c610bed32d583749b4964eff0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8905f4b08fdfb2086c4bd88a38be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9136942a3b6a480ceed20698a20e3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe0d6d66e153450a4e161d2fdd5908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96317fc5a813e174a9a0f903d221a8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d504ccd810cf74e14207c46fc49ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54796b5d14e53156f243208f6de5df6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b5102356301c65d334b2e0e8a335363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150689b77ed9e1e57bd92cfda73b2b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce62bed55e214e9cabbf88182640e6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6faa167042918398a519a59078835366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d0f1c1d55ca6a8bcb30ac4bd24176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ce60f133949df160cecf40864dec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696488d67990dc09e350d777b23938369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813e56a1f27ddc4b7ea6744318f5a1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cddbef068cd67b8b07c59e6e1a281371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429aba2197d8c8fcd38ce24fb59a900372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f4e971ccb47629d338f51350a0a2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d080d283b61b81b0fb6782fd276b4ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a370d6b5527be65357dab185565a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad6bab66a4045edf68655ee936e63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee6904724ad993d04300f4d81f8a04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785e60af8b5e7bc5e23d66b65018e89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb09fd904a4a7d180709186c1994aa4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba2b0ca040936ac14ea2e89e091618380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d340f5bb91ede0e0a790faafb501381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39698c1c1960018ebcad68b1410363382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7f79d6a745f4a63d0d854355e1bb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a2deebe8910d40838e8b74c1ca38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8de08974b4770568e2d1a1b3f7107385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fecd4cd8a6f7cbccf4001dd0eda5c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb2b8875b252af2ff5330321c09f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c113089227d51a6e7be845c6608f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b873b3e952b3d81658f8a07ea66f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452910240755007e9d0db82e2e0f41e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4dcc447d17669bb1bc9bc57764e76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0594232dbc544e7d12c0dc8e58f4d96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad2dcbf75938cac6b07d29eead0425393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770644d56f025918e2a33bb54f75b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985c7504bf568c8c05aea4d6c032be6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802bd35352c360f38ba4944b5aea12f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985ad7c3979f2900f74fbb5af714c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a19bbef24865469758c515087523d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f4c8d5dbd1c53a1be04df7939fd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074db27927bf44701c1b75fefaf2bfd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fdcbee8425aea4b1d08c47a825a5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df081458c891e7937bba03918345bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c0217d058988f7889c7b66e8751d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2e67651ba9bdb4c7abf5d0538b78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbabb34cd9a89dc5d61cd36218af0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be02213183e427d1b931965449af9ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35fe2518da166cda9bd79c05e201e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edf397c1185791d10a4a2347c0bbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c41bbd8728dcfa3954403188bc208409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e98d88f56921ecc7ff80fbed8c1b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5af7a2bd09852463fab81b251691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea394f98ba3ef5555a2831676b9027b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ac0a6214cff3424712e0771681da4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db6b5723b7df0e89c9bbeb62973197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822689904e7723be7c0ebfeede86f6ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede92928267cd41b25961e14037df80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdc334be2e454b7d47deb2213786ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad99e5a142e5da911392776ea017d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9cd4904b0d6c8339bcda3d6d5305e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7812b5c96c1943530fe9fbde7745420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c2a12f5e4d91b690950bf755595d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cdc22e5aaa030a23fe74fc5b2a58a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7457f6c9b4c5b14fadddc0d26443f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f0e3e22810d930a16bcf73652237c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35310ee0c3b32ed15dc90689066db976425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe55ad19a24ae341fa359c94d44f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b07d91af625d3e9eb11dab43f545427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceb712b14bc63e45b01d7efca14e62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03139f3e3b1a3642c32c265d55cf296429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900d43f439318a443ba8bddd7533a5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9758678112ff16bad73c2804b199d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9da5fe781473960672eeb353095c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b396c1513a8a67a3885925a50d32e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001be5e37c9c5c289d0090f3e7287a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09c2cae7e1c057880191301359fa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68cea01ab12b8cc8f9c2a85aeb46b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd55e1d8619f3a5cb3f4fd8db28ddba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bab2e9939537ffae366e8e93a1b3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d203449d0a4183c62976fac5a046b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc46eb9cc4f5f9c3953a03bbb8996bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480d9f56ca9967663e406b11ec3385441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c345b67d8f6f9338381466eb66830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b9bbfbbf4af0ac3a9d0be216e0a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291d5efcaa1432d8c2e555349e0c759444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95853b7a1b38064bc8eb025f9257dbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec47472e709be565ef0752489c88d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71cee6ded416bfc055e9115d7c5d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d55d4fe384756af7b0ba4f08b7e4e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb6b2c44c94b9c34de3922d5bce3f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2980cb1d8d0e7a3be0a5d0ed135a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e72fbe3d115d0143a286ed4fb05eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a45131839bb5d25b8d6a30acfb074452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d75aa4bea9e11be7459951f397d285453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d7ec487f3c8e318461d291c5e157454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c4bd5bc0737b48c8e155144b134b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f93effa31511f5286be26d94b83a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d8a6603908f56f621193204058bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0f512edd873ba1db254732c9828a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e654f1a8b37d193645cbe4c0b2d35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6342c6c293662a13bae871a9170827f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c240c9b225f00236e38cb3b5c733ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d8b55bba76c7051d8331f1e704f60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502a0727c759ae95907f0514ee67d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581037dc16da4d362aed2e4dd50497a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f73898de56e44a227cc31013a619465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd73e27d8963e46c9459f0d6a3bc500466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867844dbfc708206844a07298806b75d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3596cc1ee3e017e8b17ff1316db8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700194c8b2091c3e9d06becd9a384132469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3249189670ef4da625314fc4f2cba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617710086d3fb528242d08e4453dc3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1d35f647410aaa30dc253052e8f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f5f3920f1d7ec5998e9e9d4759a58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e74c58560ee7d8955fe6916264f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598429773ec05e16f02f4a2f67c2e0a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975b79d3a058e20273192f2d607d74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d96c5f38b051392342e5879653916477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc77dab51fc8c0e35fde677ac85608e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde923c1aa82b969a95d5a1cb0482bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa8b8799d2e0eacbb22af28cefe153480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530092c559cf9c81d09885c47af58f6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b34ff7b1dd5c95bd16e8515db8b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715161d1171fc88347db1c852c52051483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0466de19ed456a69a2044239d4fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781504c3cc2bdcd41cdba501f18048485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d54ac41c387bdd8aff50b61c4c544486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839887ea3315035991a9de034122b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee5678bc41e5994bfeb80f1e06d80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fefe9ce9a97e8a0cabb7df873e467489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7334d533efb20aca203f5f0bcd7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903cf6f064cd9c317685f4ae8d49d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e1db9d484b757b4655d706c3c2b06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eff66e8ddb7207de998bfb00497bb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48843dc255adcb70c78de9deaf8b8b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722747228c3d0669ac214d98a5c6912495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f4de813aae068fa37b8412cb1fd81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9933fcf05c99959fe7b658b06cb1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd80800c0aaf0a3bba78b13c242d86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89fb96cd97b7e385c70de76a3b07fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b52d930087ca9b39699cfa1c945f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975a348883a0b0f6dec5826e985710501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b66bac454d72bcb6a24c2e502d9b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e0a2023fd31a16dce85643ed32a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79e6b97066362d8bc9b0cf8b32e1cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ba49092ebc9c5b9d670fd0a77550505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a341f34a80343327b426cac4c28ab9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d823bb4ee0ea920829397c8b4ef3a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeaf5ac9506ec05d2a8c3a81fc1381508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ef0255052c03c14c1ca50914c95c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c4adc5596ad5066280154ea7770ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810ead5b82b9b2773a267672b53df2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69308312900417a25a5ff76105da7b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd62294494dc8462d7293aeaa104f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8052e6fbe625d55230c60b0725f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5121a1be69ee53fd8c19cbca62618a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4eeb4407cf746fa09d387d0aba30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef20cb0f8df4da8c5be569747c518517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df868b493af558cbbb07709193151f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3a5803d40d21340c91e36479ec01d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af13e57c0f64c46c9f0a2cc05f99a2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a150db0b23a9a82569919900df8ca4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4ef8c88f35d5127489a9570be5ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c01ce58b6b46d9b4fbcf2b284929523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a4f5caa19ee59fcec1981afb929f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3550caf86af9e33418cdef20abcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf2033afb58d51fe91b25a555b1b82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307031c00674afc9ca72c70ae49476527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa2dbfb23ebb9e5076d0c0a25c742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e874b19c3b6d9270ebe389cdb2ea71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0aa1bfadc2595379754dc86c88fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb11b9a629e53628883314248a5beeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289ec2264d2eb2d9978e46b150d90f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765eb9840905d30d37d0058517a968f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd6750a8e3e2bc6a79188f18baa27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f38573e32a223ea6c1c7a15e2b69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b6e0e8b09487ed33568a4bac6919536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61687d02c31d81eb0c699d7a540b45b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610bce4e944a2f22ea6b55be031a190538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44f0dead94e25506de1c9387212d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226aa4d91e61685cf420d38527f0729540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f6aa359e2768d752d7bbaa6e1cdc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06bb73182ed6ec38f8267fcdb1035c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f1baeb813d8d1c39ac9dbac0fa645543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac018fab6e0931855cf1c25eb59c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40b696968190042a165728654c2e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f450a379c76f32c7577142daf9ce6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd7094a6b1f98cf964ce6a0588aa0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7411a853b912e69e83d51c122f222548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b274437bdbf099a68caee9a1d218d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae1d6cfa46bd9536c698500db6a422550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f0c11f8c9de552b842f822333db1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a09845c0595e057e952058bc07555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456ba3c70f615b8afc241a7903cbe2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a380b0a5ac0ee79b654443b78a024554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678123a086d99bd95581d0ebb38cea7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a225ed6d5b06a13fcc4cd33fa7e0df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb0bd4dc3250adcd5c24096cb62a7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88192073fa1c11beaa423e19c5bf2d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d77f8bcb677822cf8a9e7bfdfe8042559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e072e8f58828a671d38e4ae34840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bccb6770d85971e8fd9ef5c02e1ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5102437eded2d73770bbba631a97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77c2b994c13a2dd97bfed7e1099a4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbe9b938191f643a9aa65bce1bcfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1769d54d7b890f3f7ff7e2cda73587565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44660f903527b55c8cef14a764c0eb2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc2170389ca9c2a654f3ec2dae890567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b275fb66e5de1b00ec81d6250db0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed177de0cead150e31894c65805bac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1dc2a9b1a189e2582893ba36e4d65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913d9823b32d631d6df649eacca986571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac852fb399445dca48761ea57bb17a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419946d1466d40ce8f29e7c40226907b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e0038b9f99d915f54aabd192d86e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbcd0b97cb589ee2ad9b7331a4be80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115b86f72eca82ab21831cb45fe08b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f860d9b919b35efa074c09ec323a005577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88a829db6ebfe83272da6ae4c6ac76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01021126016a3acd49ede2a95386ff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b267f6b4ec89d3c406f41577a714850580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe32d074ef823ac6084ad45846990c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2edfd469aa41022321431e57184986582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad82dc33aacc087f788172cc7c24d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0bce0873969e3cee619709e0e964c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06dc9ef2bfe925a6134cc91d69235e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e335c3fde93507e3843ddd44022c59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ae566b8e007cb032a644db0a27d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2738bdf9801491efc39d582218b9f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360bda73d9d07adb52d03869dc27aec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fcb2f1c55f7d31a83b63a83150502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3dc514b822bddf92d569cdb31ea9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94240d2306ecd14a2bde943765d5837592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e50bf867bb35bf49ddf2fda780055593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a39d0f5382c473198ce37289c2e3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1741266bcfb2404cfe102caac8c015595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f2ece56501a0a8d7e28e8e244ea2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7645d54f45ee2cbe4ef18ec521b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2825230eea333bb14228db88e1bc16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237550cb24d4e24a0947dda5f49061e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7af9276ee759d12f9e05118831bb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c49db75d9e9031768778a985caeca8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf90eb4d8c586423a8abb2847e3edf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238469c0c50f8df14db11704e8527ae7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12232f7ea8788eac7f5f2aaadf1a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9976976897e170fd45640aa3f759322605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4021e41073766bc6a66ca1eeac2f93c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7aa12718b435e69fd98adc409a93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad0f784ed9efd9db356ba3f52ad68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a567a866dc01ccc9f7818d33c45cc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614a905fedfa1981bdd4fb23a5341ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a0d91ec0008de5dfc6fc137691218611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784dd68f1a3201fdd3ca207b9c8ce2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b437bcb092c2b8c6ffb3ce3b42b758e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2e3c221db12871cc65c915168903614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce6c062aba02c9bdda7348d83c425f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c085b18922e900733d85abf608509616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcc4bb39eee9535771b575aa24258d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853bb4f912c68a7b14d58f884bd65a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e2e398bdc7276a8d6386e96f8139619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286736087721a74be7b20f71620ec00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794043854f1ba96c43147b67413530c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be3d68d2334d1da987d9069d7e38a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5159576ac8ef85d1ad94ad9f0abce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416ecf3a5a9902e1f26cd39359841e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4fa0751e050713f4d34ff9873a3d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5b3904c3959dfaba6d5f94b042ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4da7d44dd7fd0d3c04001b5d64a30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e33fa4edf2b0adb25cfa89670bef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d8f64ec5a2ee801fa7158241e74e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ebacc6ff770da9eff69b9a121942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ea7c55682796430742801c3a1373b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d4c3475b14bd17b453c8aa786122632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4498d4dcb58e43963ac8d15dbd4c26a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e950329524a2a65038bd1171d3ebb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee5cf729186a69bb41d22920352912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77db5d0a68d5b39c8914a7ff74a1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86c87dc6e59f14b2b166fc62db24eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07356863aedae48a7ff4ebaefb9d5fbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5238ae1ecca4bdb1fb94130a4427ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b4fc92e0aa67bab3975076f88155640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa5d9cf6f9e31ebfba37627dfa5beb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024090f190eab82e63eaf0460f521ea2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50a58458146d332a497c6c32c27288643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d941a81dd57593fb981d9c8dd81ae15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c55526e3241f6892588ef500e05a77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3e5244f7c4f55438315d89586283646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ebf93ced5a2cbb37316bcaaa1a6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0b67fb36f6c97bea38876a6db733648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204434878cf1750f28ece2b107bf927649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca61f99102b575cc908443c71e1aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee3a359074a0b6d88e579960d00d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65b70403f47716803fd64d0a318b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ae36a51b54a88d836b2a37d7167c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e5e2634d62e03304c4ebc846bdc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb7a4ba73c17b32681085ae40c148655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f13c27bd69870d9f21a40bae05126656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b063443604410c17504362eefb994ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95291114307989140000b2a4f49b7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ff7df84cda6163385d530c2ebe3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb22cbb4b00bdb2b3691c823425020660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659816ddd089beb0f432c673f8c7205661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d870637b6680dc97c4719c0f45ba64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600b8a5bc88014040ced6ec537d277663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d0527f5fa5a25740fabd49a96ad1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d978cdb21c733729a21c8612797c62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816ec9dfdf9bd853099f5496c3408d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49e83fdb64a975526b0382e1d1238667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c8b33d4258631f6ca10edd801874668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fbe001953473d83e991e1ed390273669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30db7f03c74fad891aa3a7e991575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6d21b72a7f103f47885847d41bcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c7a34f32977ec6e43d3f270a9e6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794591b8b4b589395d86f63ac7b37d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254310a8733bb95e86c3105ca7f7ec3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d1e743fdc9073b6bac6308a455e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3d732ed413e16c9f09e7df0335911676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d8719498905250376d0b65f0ea4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d86c5d5f9f3ad1f79c3e0a8f37fa2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4053b6e834f4669bc1a1d9d3d747679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1045c6d5ff9a0aa39ec5b788dc0ff8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76cde984fa82e12f7ad715471cc84c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f07ae7823933882984d3c82ed1f33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2292cd2999bdb5a9c294bc562c661683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb601a4add03f7eb1a4ee2f6a911c86d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda498ef8653009294e14121ce70190d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3d48fa674e5d6fe6821f7ee9fc6c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d78e81c5ad5aad2cd1febe67bc554687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb09dd3e191792c8dd20356ad6cc528688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62014a8c8b8df292d97972b7b65c13a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735500cb146503d472d0309f8335acfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a652f1c8af61bb1a6ca86e0a8d6cd90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ff16eb03c03faf580c9b3c3edcfd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7b2573bbcf6bce6a73bf139091495693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b14063d99cd5ffef704c871b8956b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736bb529e7da460eaecdcbf35cb6855695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bec72b4849657ea95db09a8780537696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eb5c526490966a9248eb7a6aeec9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7e98f6e1bce221cc3522b89b28813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad157e5ce9209a247c93125eb76ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b090b45e7eac5e44fa24c87b5246d87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac872af1b3badbd5d7f842c8f8fa634a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ecb1acdc31df3a1216fcef03f48f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e277b5dac58b597b735772e6ca3f76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8470cab6247a426b289901b45f7d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e947de26b0d1f52acb68f5edfb3659705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a40f546a1cfff4ded2e20394e48c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1038cc54fc9d28f6f422a7c4d4715d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a0803df1c64fe866634feee3b8fb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ab26ec41028bf7412597514d3f07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6259d4e84645aec301cc52a855f82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1ff782b0b5119f9b6c64e4c82454711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2ba7081946c22d44ede776505a0be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113add0c9c20aaf528c94de78281c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ae8f5f36fea7de2dabca132e908f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc480a2003b4b008e8f5c86aa0912aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4d6e9f420e22d7f5125bd2c54437716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2703d7a4d005a369f20f3cac59a7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d143b15a94bbaf84ee73b2c49c1f25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb64ed3091aadf3164a49ed074fc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a220dbbf0adb30191760277f8c24c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c79a4746d34aa2d4cd5da035acef1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f14b1bb71c02c7f219ef3500435fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c76d366b77e076cb1e4e4ae2b3f9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015e23c25029bb489479defe9afb54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284a31835586e45993059dec581d760725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208f25f11bd48b7ed35a4b716c53b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf05613b65c4774b96f4b47afe12b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca97295e49f1f9cf77e0d3229985e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc97f20b1c60d95449f9fc9a5c38e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663eca361fdadd9267848e49d617502730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3ae2741bdf59e69ce408c2ecac2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ab8c13fb2bb1a0af39d8898f0754a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952a00308f4287352e900f5f4c0b8d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a60ef778532962fd396e9754bd27d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3beb94060069f1ed7219ab08bc91cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35bd08c45b47fd20bc652178c3846736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa18d7c40603daddba1ff9a8ecb83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594e27c944d9824d6c17ebc1e52a77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26164216205ea030fa83e4eef5f3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c08f5cdad0753676997f5e50d338a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88586fe1819b7da07f2ae4ea3f0c1101741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673568eac55fc26f081d782fbd1a872742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1154c9253b50af6d777a6cbb34c860743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b0bbaefe27e3c1caf14291de123a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e00f70eff065cf6a8731397a086a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ef5e176b2e6ee9c0f9ce06337dfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b95f4c474da999882f1a773a9f0981747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e34461749f80594b703003d57b9364748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ccf99b4b2850781982e41a3bb3b12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec702c9ff3cec4d4ffbfa4e6ec4e555750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e8e0893f3e50e3fca17b2d2086d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290fe832394f717e6f9248aa286f38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2bda071d36aa7d13689a91b1f29c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493c01b7179bf9df24c0f0e5ea8eb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2faa1df0a4645ed2ebc162ffab3315755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f5e1d702daa7a68866bbefe13adcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a61f203f7e004a598d3581546c753757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>