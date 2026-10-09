--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db258db78696b4778c0aa94ffc06861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514361a5bafddeb92bc3a08d1e8ecdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022febd0e161dee6931ae333966941553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4caab19a97e90d0bc1a17c35d92a2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f25960425a3c57b210903fc643a6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf800c448466f852b32ccd3164c69b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b202fe19032b3ba5bfcfaa1b29455aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f57551a44891a685befcdcd4bb0168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae793d340f839997f5a5a204c7a1da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507cfdf36d6d11dd24aa1fad86db9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f4a67d4ff3d1867f0c56a4893d0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059665dd3a4bc58958e0ec956a10a43512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b4bd72614b9f34a7f2193917a92013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f55c76970ed7d89dda6b5f27fdcf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc625e43019fee524d08bc14844685e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c8d53cbb89ab547b9a68656c5e0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c40db2d6d66d1e61667993939b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757718691017f46ed95abf9d75d6be2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f83709b854d0167f9e172481f3a7ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a923fea5c778d13f88e2bde5091c5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe8a1b45e0ef68a0ab496f809251f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367fe3d57461dd26c7ec45aae9dd1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d50987d6933e1f04075ec74a4ed4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a67b176b837f9c743e883800d07c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e20c6150ed5eb476d3deebd4060c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da3f9a4f03bb18c8599b20748ac4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cfe056876b6ac83148254950c5d0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724e45334e6ad6f5db5259f9912765628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ab9839609120663f03409047228029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc44615561c035b162ec49623612430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65209277532aaba17bae4f103d6f6a4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3addb7d2af91c985f2666a422353232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415319a80de4553b1855d250e8726f9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d070f2029dc8503f0e31b507a4cefe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9461651a7cfd0e8dcb6d286186467f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34392769d4278427ce4163810eb2e7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299a043317c72f8e4831eff869925237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9435e0cf9ff98e4e2d2a9c5687c03138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb6b1db9da952c26421df9379a60039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8f6c9bd906dec1daf87164d5f95340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e2bcd04c57e6c8f1573768b0cd2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f457f4aee4d50320eef0d6b6bf76e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe716d1faee771f478758fab28e7c7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581e56b0c813b03861e0046efedb2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c5c8c19bff53297e7156198833f9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27033d6f18ce6ad518408d8c0a538346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f373d54872ff38cf0569af1d7c8ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1673f823b08098a9376cedcda70524f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc4cc7f96fad098906363a1f62756449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c475b3e79c4fb4a9890c86c5b6940d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681416207684b21d8e65a990b7186b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc46d3aee77ca07a70a334b1465e5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278387a75418912ecb1e509648d01d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2cf728ca90db7b3b7b5d2859165954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fbb9d2c766f65b825452af6edd08155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba4a5837150b210c6bc03af10a54b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e64d6d5c5527c5af3516c7fcdc51f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab023a4404f9ab1999b9c899d9b370e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38852c19bb984ec880887dfbec37fa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291b1dae30db7bc4f9eacfe802111f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef7cd0fce4fa8bcbc84f38d42dd0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472b38fc3502d33ae09d0c821841cc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21836477769c6908ec48ed19e5ba49e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8485556ee62065f920769c7ce1ed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a87208aad6bcf72a845c0bfd589f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b9b8fce1990558c7fbc6ec24e297766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355170b124b8eda903df0eff2236822567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c881bed8fb00ca729903efa5c9a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfafd82ec7071dbbf740555028f5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e50268d63335980a576892773e8c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba23d6d833ec017a275c6e9d5aa5c9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ec07971c3557867541599e0693ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6feb7c71c8af71a71162a606933d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3edc284a77b760ff6c53f2296976bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b15f754459de5e31b92b5fc4aaac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3f438d3f5e023890ff94a31b6f06276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7822f30c92d4e464eb5e2d08698f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14be305c06b9ee2f13b1c78148810578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a002d2f5d27c673ba5d6c7f79cec4c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96403bf1f04d831d1d85648d8cf75c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262100f822462896864bc7c3e3a7e8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2fe3da10715b8dd94f755f7563af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f459806a8b493e1e9c68523dabb33bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd85921753e1d2f3a0476fcd3f4a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6fde2298b0c03e46c34eea3d3c81985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a4893d91c92d255bf30d8b8f0bb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfe619a6dfc677f9b825e2178ce2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2494397054c9b520b19e216c8cb34f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9b4153f91da78b287961a2b92a3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815ea0224cb8ca3d2d95cd2deecf8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33508ba06ecc7c36ef3128fdb285991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357c13bf3040e53c0b253f9596bdc1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760eef8cb78e79e2021c67db3aebfb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc41098aa32bb8644edae774eb70a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c384bcc2712e6e81ad460909bdd0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287806c3124854632df9639aa8b690596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119313070c467e598cf1017befdbb7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5c36104ee36661ae93b37c2ea674298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4661f313a2e95cdbed5305ebcd0dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869402a3fac6643b464c61c01234563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae83dfe525c67a287dc6199e0bc48b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ae2926f969c8f579237cc6355ee6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041ba0f251f0fe5d20894c8ef3f5101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b489efa4b5be5c515033b0c6a5b64d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa6a807e272d1da15fa03982aa56e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461cdba8ea43ca46001d535d77ad8eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d292d415eb5611248836c53fc88a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d166d8fb7566d5e9353e3dc87b42fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ee31fca05b496cc4f50901488fa72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608072e1bebbd86c462b232e4db2a593110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4e78ef0f73f812881a223ac9ef25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074693983d4a45b1b7b47928afbc856c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555d714c30b831247e84106490824c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a283ee3e8c886f592748de06dc9d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a1f8d28e22ba909dd90dee4ce151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8198a2e1175770fa45a41acae1db9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f653733d21476413798a1095bf993117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf19ec355f2e1e078c5690e432be1ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eee27d2982762aedefe743d9da7ae8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf75594b0e6ceffd7a09ce9e0fe65e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796fffe55a9c2ba8a15c5bf63feb62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf3081ff9b84f63e07a4a1027b0dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c6d3db35f139b9b1221e5b2b54729123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbb76ec0054c99b143238a71fa82c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600a0fadf34b4f947dd9d623b999c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726fb7da89de8decd0e911fea272cb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b0318cfa3af683131290bafb4179127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45763d2d0f250a0e10966d7c69ffed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f4eb00d4070ca7bd1e2bdbc50d43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c96ff92f8de8a803471e90ab82179e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52923d60c10bedc54f0e29297ec27b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311fa012dddb185d1dc96b774c5bf14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca817195530cd4c7508328aef525255133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529296e4338400702b1f5aa2e7d4bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0f1d0bf7f00673d51eabf462ec608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066244a24bb8da005d140c5d2e0474136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a8c0beb05c8a333c0df48b494676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478362bb41fce95f758971151bfe90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fac4ee8fa40191390329ea47bb728f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ac4eb8877e7c1fd5c2f4b519ad1dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d3bf2304362e1918636b9eca635f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234c89c5ec9de3b2a98abff2f55735b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e9d0f879c4191ddfe493b24714b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ccb0a9190e57f1a0d0c59588885a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809c75e038d795a6e91f0f2a9bdfca3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261840665e9def65f64cd452117cd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1f5fe6cec46b4532e170c36d453c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8042c82d4754be8d9f3a0fc913fd71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b831caf15069f6072232186afdfb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c751d2e2d48d5b79007dd1fe20f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729e5399ab9f10330d99c66bf663fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9963831ccbcb60fbcb1d37a31631152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e48b9ddff8d1d72c3dfcc5cf09b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1fa2fad65ee03e83b6140378443b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d626274a179ae8d4f85fc12a33576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c15862b4e5ffec687d943d9acd451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a9dde40599d4d0d6a20dbc85eb6cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a009f0321d92ed9846f10d90b581b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeb5be5ccd6db716e32e735a6d2ec5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee914e3eab841374d74a98ce2749ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654276f7c991ab354c941b565e901d53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069877f1079285013e2fd594e702cc17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833669bd7e9b8a528daf59973d062fa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccbb18bdc8ac178bedc78df7d289b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6761bccc90bc5c12074424a33f32e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45027d1b06c8fe5a6edf69ab748bf454166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20202ba046b40a5e69c2d1e90d62106167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e96617cba324909a5ac214383cbe3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f57e7c6b88fe5e08e8622e144e0a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c91eaaa7a96a100b69ae7daa0d3bba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238798b3ff70f531ae184f4fc3f4ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc422624f9c5e965c0be4fce588b8ba6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba027ce16e4d769e13a1b2843e4f5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9790b211fdcb44db57c7d50bfd82bfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb72ab0081a6030e00a6fd38cc95f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecd81c3d0c1c31a65bae7f171af299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b42342187168bd08f8eff4b514fcad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e3d98e69c16461d5086037119370178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e52c32120f4604a7e3ff981bb24b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917d675077f90c4fdd58338fb2e760180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423576d5c45db0531475c2e79e14918181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bf34694f74a4d7e361e39b3d811f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff78c0d3e63dd10d2b7fd925019b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3f820c64319e8f2a0b1bbfb0f5e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f1a3019836e77b1637db227099e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee8570fab31e1d397d86863793058186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022d182ac34c058c7314f4f6bf9e82e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec6f29b9c83dde4e0c739b20bac74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862037fad5e0c7e4aa3942a93692911189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b65ff448c172ad159b4e87713666a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607a4fdb3d2de89390a27586ff85c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc8e1e8054a9166f3adc3a50d8b5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3945c6c1f7f0c0c6b007f15b485f00d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cde610fe8b3c7c13de343c859072194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b0a6269539b64b6b5ad5d1e6c4b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd55a7f9b5537e874643ba6ccbb1aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df16c5b08783effa937fa9352edd2cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0cc32200f1dcd26af9edd534f23dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302e043d904ece20cf2e8fdea9451a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae5fcbabefd379d81435cf8d11af0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff108161bf54be1f4c981978632309c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ce0d203b6ab81104cb650ca38899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4195e8f1339ff97135f79992ba4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833fcf6359a791e123ed1f00e4d6af8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c399588987959120cd49e2e881e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911323dbc8a0f2d78401ce5c07045d0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a5cbaf0c0fca73b452e96f6e8f52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20904d0f58559d1e3558c9f91536330208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9070833599ca5cb5165c76676494c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83106ab739409b8b87c31af572410a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d926493d20e32468fad0463e6be1398211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaaac78039a76acbfbd688fc6de28d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f9de8222541af2915c6e1a50d4327213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696500b23d62744c1a865b55c2c6094214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c26942379b7f11ebfb85dfd2679c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabc39a1aeb29a8a85ecfaf491d93aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafe2791fda11cb62e48ced08dda568217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f1dfb25e3e7c7ef6d539fda08601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435f37955b39cc3e7ecf5c515d95fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a45685645f76b5c867073370594d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4798aa772b0a76b0b527448f9cb745221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa9c7a6650ba64b78cc7d9e909602222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc8bf9bcb91928fd4305fcdb945d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038913a7b2ca1b74e1eb9d33bfcb6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c596851071695cd66f6a533427477225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec0adfd5c4e8d4b95bcaac7b9cf84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26642d9e4f231162cb3df35f2d89b59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e960cc695c43e73dc71a703a5b9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a341f701fcf53124afc5e19459f71ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972959516957fd12f5bfa8e45436abd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcbccefc34738186af07ee500954c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4889085d3a8e3d3092cb5fcfa493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dd214bcd70da17c5739bfde26873b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ec60ed91aea4abad32535bfa154b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d92b85e1b7a4a355362532bd0bf2e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e1828cd0c5a084d53079bb9ee3a27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1da650dbcf73f62ba9baee014d7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8f720af5f52e8f2c65b5d82086edd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d15ba7059b3a82297c163deadd84db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f711d90b7b4e2279a2d4a3bb30f1304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684fd92d9357a46b8aace594d018873241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e784d1beac44afe75864c5b1b0ad891242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd25842f37dce065a276edb49f7539243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26631e3c4002abec07e176fc02e9285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988332a0a2645e3e99b17ac05a259df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726736570b077dd043ead2bca58b1e5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5fed04f945b5d10d108751af826f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb76895cffb8c1092a9d5ef7983c80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030641a003b727b4254b81138da751e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b334d571e365749821e7594ebea4b26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ddb657dc128b34d4e55b6875c14f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b56e2bdfb36929785a076805f8256e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bdbe1fbb1be4c53a17f7c02aecf45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f336206db2b0877eea8dbbe4678b3e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae9bd6caa38aa03eb9fd8d9eb17947255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd55ed267438b25403150c8edcf0b9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628409f7bf54fbb47a323d8401fcd39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5158a6308afe2b67b80993b432bc2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8b7047b7011df174b79cd76979fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4421cc58a5d56c661b24cd3f7623260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db97023a711ca3c4cfd19952c0367e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545961b50559b89a35f00b938ee7dc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d2518d3a8bbf3fa32747ad22394ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a32d63ef9c6f9838cabc1ff11e4d08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc94920344383ed3e9f5ab8c8fe3e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7709cff0d967daa589a4562b3b620266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfd7873a61f2524ad6105a0c89920a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d7d599f5bf6c37ac194f55478055268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3e10337a5690746f9c89b1a4bf0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af40878cd6142d706932ca791791fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39f776e2f0ae243f211b504dec139271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0567fee6effddccd8ba82274eca4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51514d571137559a6f2a6d1672e1c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d98175700d11878dc7a9d4859f049274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efdde51cf9dab3ed22968ac00604b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1c0ebdb53df0fc5e4f97deb4a686276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8762f6447799147d135a23df8a5bb6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f255e240bf39a4d99c79c98ed79a795278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad450095c10b308b8c586482a3ccb11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e33df9c4c44b7142fc52e34fc5ffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596fef5478840880fc612098f54adb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d154d2d8c4f1932e7ad42b1211bff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aac82855aff2fe05f2e909edd249ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a1785286634caa8386101c908560284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7507b26eaec2893a574701934a0b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ec82ae8876f7b2b443ad6c59847c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f22346129c4cc8954d51e55b6250a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a6ed21230c17125dbfef0031a869288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1398811792baf02986ffa978ad81612289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba9aff3d6776ee14e784c730bb43ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08187cf8ecb0df2298b5b7f7a27c08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fffbacba191c105e951eab6d17da72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7794ecdd6e852be24deb208a823ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297756c608579ad651e70828009285c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0769be36e4da8c9aafbcb70b1786ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7ab1fb20f3fa91ebc144c09ece774296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785cfb69deb65539e0950c5f4f3d935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c67c5afdb4497571a1a77f429df7b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572eb23d356a4f4772ce582d50657c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac86940a6d31deaa4226939f92692300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeaa0e518ec16b98d605bd8c60d19d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ef469d5204594a795efad5535b80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402147da4fee694455829ac22e183870303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305114d6ef4b5c1c372936acfb3545304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39384a411656f3231cfc5ff29d7d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5cd73fa0dec1b8909a26578590931306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769b39fdb088ad6443915c50c55cf8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba735f8429b65ec818df5ba877e1582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febffd0be0390184382172f51b855af7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d18dbc646bcc30f9b0ef9e74b4c2e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925794a320cdd1cf9a12da964e0832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf97564db39e73469f82bd4091d34b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643be54123d9ba1ac4c8bc0fcfb1ad11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3d730096c37018689454f4f49698314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e2690c13200660d5be869c06e9b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ae5f5924113a3686027d9a321e6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3141f7bed99922b62c947701c9b83d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a43e41485a137550e48294e163f0a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e57fcbeaae4473941feb2bb1d8666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2888fc50cb794d7c14b05907f09c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d190748e4898a64075f700c2520908321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab311ee9035ca5f87b57573f019632ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3e03533e6ca0e2e7b4fb748ba111323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7680294a18359cb753c5bf6f5ba8a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1bba8158b6d784c67052107ee76e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83095a77f47d121070bb80a44ae8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe95710d6048a653f14b4ae77e9e941327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341be1f53f2d07ef6c4da4ccd8f2553328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd85991fb4457ac54740e9aaba88c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95761a958ddb07bbffe85d594a3c22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f60524d8b1b3a626f52d9101491e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f6646071f8715f8f716d8dd5b9c9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a67a459ac5d7401dc7ace18426da6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0c84cfd218f53f6f5403fe5f6325f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c746140b2d66474a2d88c94c310a9e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bbfac6155174f92575b222fb30568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c57b811089b3f94481612bd1f0c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478bc7300f5e7908f8b54b0808cdebc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f8d8e4b1dd102cb166bd0d0c347a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad44a1f35435437d34efb78f782cb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e082cf3bf3ede283145a7c2889dfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88eefdfc005b1fb1227e24b52b9d86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6c3d0b7eb1e8d9c38701add45c8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c98162fa33820ab80089459fbf50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f89032fa9c104996cc272a273b5f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f79abf91dadbe285a292b3805a41b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368fe4c7db15a03d80841776806ba66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43fde888bac1539587d2b16c722a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a61039111a656eda6b43a44f251682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11d7723ff5f1de4c7ef7c2d8731281350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2425439b080bdd10340b1c1a1e8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf51514df70d315240e79a775447431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d971022503cf74eb54eaf98eac80f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c7286afc8a130de57bfec54dfb239354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca1df688da4482c309238cc199a84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ace8e9254847f606fce3ce3ebe4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552d32df29c8847148f62ab1147f22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d5f68ff8ca9a9ee4672266bf885b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8ff2d6d8c74fb0f4d68c9ead81ec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f043e3a9101dfbbf1437276e48ab7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92d1655f3cfd28812fc44888b01db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87afd6b7092d676b4f0bf752196e9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983fee949b0e039ee0563f5cf677438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafda21e0c4f6cf95890d63c0edab64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016da47d881be89e422a2641f5b460365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e7db359acf3c4b96e81a440195fc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6b47dcc572bdfc0163427ac6bec8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627855cf67a1f8183a6315b15e20ffa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42349ff393eaf5829ca761eba9d17c50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec77988c8151c16e3342f9581ab3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631013f662a23c1af1aa9b674fbc4b69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581f248238a80f99423a72529c6cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb31cf6c17de96d5b0a884987b811a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fde052dcbf37471cc541ab81390d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e5dfb4a2cd65a7bebe8951315bb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bcbfc72772aa693f8ca69336cfc2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7d67a7cdb976d04797c4916a9cd0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5933b2e20e3aa6d1c27c47e90d97e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93300565c30b98c20f86e2383c14f966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc848d698d14765b4fd0221fb99bcd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e635d6eb324c2068c5ddfcd174498381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a5f2d1133188e9f0e062b6975f981382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a183834be1098bcb648464207abb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959fee0ab9d5d6c093b6aa81264e185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595f77e51b50c74f66f1995c974e5ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c44018e95a0f69e0dcd79b1f66d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eead88044f072880d66887ab54b889387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15018beabe4a93b4314fbb5828731a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e6d0c10afa35a5653e2212d3fb809389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a8b426702164ebb66fda08956a6ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427b6c437d2a9c281de4c3f0803542b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857527177fdbe5ea6060b8428196c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f035a9c9c4f902810ac20a8c407d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d69091d2887cf0936c3d9d2c3fd1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a3a03394ede4f8d241af6848a081395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7302c0c62d3d03d96439b586607c62c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e5eb70d54e2b31f9eff6b8d7d50d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcb647b0269a87a67ab3d08671f4e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62f4fef462caab01d9a4781045d01b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7c9a6caa9f53239718da19369bd4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a1acb7b3bd12cc6662e6669a8ec9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7534115e68e1e4c2f6f673523263402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb8210afad6fab0078da11c609af2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76efa8d4bd66608f40dfaa4ddb301404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e90c651959ae0ab7810a103bac4d8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15387a470b1294df94bbb8a60fc65bc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb9574eb8588d86355c830247958b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559d653327e7ed42dfd60f729e0610e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d72949eab363b132cb0d06d3e909f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54603be3ec8925e71595ed16d70c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6db110aca03d7d57c7f41d20cfb28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80cd7b53a4c360817f19d126d00f81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6855a269fb722731468e56b0d31238413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4450cb15166f0693ddf269ab1f16f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159cf2f0c3f44a7303a313c993621d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687be0b815f679cacfa7b1f7545f7c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a6f8de9fade0d58184846f6fd93cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0bd6c94a53c60125191e52517b6bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353aea0268cdd3702b2b860ff4fda9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f202a7924058a98b017b87b8e5973420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f545fcb0b256892d84390b7f5bb7e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a6e25e67d9d677b848fcbc6c5a09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1c0212858ccaaf79bd8289f09cc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398132bedc51425ef1bbb34e2c9a68ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ed22154712e3d57428a10986d07a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2bca231fed74b32282aae85d920b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0f63969f4cca33ecaee1f77e36456427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90ca373a114386e2cbf3e34bfcbb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a09d1593775267499aa0e9b9c2e114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b4e66b07bbc21de611088b6da3fec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c052714544432fc6796a4efd084af2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d609e29f15167098bf1a66cdbd114432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e647ff0b6c3477c57bcfe1eeb558f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168bf7309bb804eb00adf0ffcc1aae1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca0bb340afb3ee11514d3ba3e26cb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701f38ec1d880bd4f79edb73f85e7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dd81367bd17f75c73b6f6f5bd0a2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b6d0369f50319804e4881afc50a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccacb60a82bbad83657df19a41b4368439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e3da90d278ae86e20fe95c5443124440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314bf9671379f0de3413d0160efd689441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d0eddd11008019386d42493e9366442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62caca367235f1d6b3ce641bf06db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6eb5c195f5866ee7804c69d58b471444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4ee3bb158e2581eb44c3ed516133445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad50bc840abc0a49df24080a56a4e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9da1a759d3f00bec17c51e0dd8a29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994bf9c86ccb5e17b7d1e4e0db85476448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4439d8f66d64aec1c137c55474e77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3026e86f532c089ea1e315eb840a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d348e8f3ecd5c8dfb1ed2fac4793451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131212857bd94df321195ccd45898cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cd9e72b8bf5488a19cae561e04a3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b8f3632d1e939a8328d5077871a8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b20bbae66fc53235a1064ec1034ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdfb409d8d8597214f91e8bd5ae6ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e52b885c3ecf592f78939293826fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3afae4e90619ea1d35701b833e1ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07781255c7a2e8c98fd0d56b3dfae26a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c168bef7da2a1a240a98e4979ec7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d723d391177b40bba6139b589f7f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ddf74d83d92055270154656a9ab1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8036622a4472777e21642952d83e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a367ad6f4b349cfaa1a947a41a5fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af87b0bbc486d22d357a23ec70af2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613fbc9ae36188dd158613ec0ac76f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f39f5144b279e7b758ebc71aaa95a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184ccdf760e436c6706eed842ad6c9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ccd4ea35db514c29a423833b494eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a7745522ae155b4ee14635061127470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de471d710fba7152674b2b0000f36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7cedbbe2507e8f36c9820ef0578d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a1d8498611f7d375b0e957e4a37de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ad12e00eb33a336cb78a0e853f38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8b299398db348fef971904598993475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716bb6e484323d732d7639f26a99fa6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0488e962bdb3d71e15eb15715f95b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b76fc99a82c78b22e3ca6ade24b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68112495f5b2b5a23b8b2a3fe7775479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f61cef28079a3b8ff0f9e41dfe0372480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad733829897b5cdb1caafaa2bf2d66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d28a56d1e275b2acfbf52b1ea6c42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab68e0dcf53420af4049a97d757c2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d3fe0b755741f4f22e5b368ed6ecf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ec084310664664f44ba0ad2236a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af78b4b68a6d025d728b75b28f66768486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304b24eaa3ae5c89e3f4fc7a145718487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5dc07130b106bd9c360a8baa76bee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48228876e834dc23afca890064be25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017604e89fab72198ed3b4f97a803a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652fecc247a2c160a5104b66a7f308491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd85e161d647ea43c7d8baa4c0c753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84221f2a17ffabe6fb8995899556a833493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0a4e76bb0c46ec7a5ec0b5aceb33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e868e82a6de41bf764d6ea96bff73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c61d477db3c8f1d52386427c1877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf757c103181e365c805779365ef72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd232d6d506a62ee75fac9cd75e31c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32665601f897e760792adfd463a21a44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b97b606b426d11c236aaa0e22bd4ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe85f59c2cb05e62b79c5b2da75d09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed274426b6e9074163b6834797b32678502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d18ee7048dcaebe22dad234e1f7300503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557df8635e82df22f45235a5d0fb416504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2cc8277856a4581709798e3ff56a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c7aa343825774f35987db1a08fa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5556c91612c060ef9da4074efff4c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8abfeb110c11742d826a440e43bb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7ac8a8324c1542478ac503921dbc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b0d7089c477f1dd2319b0220b95b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4aee3263297302da0d72c3d297895511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c4769598284df59d983de5f0edae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced141c2c1e23c82f0aefb88b602ba72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52df8ed77772c2325830e2c6eb8193514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca15dee358b6b5ba715cb554072a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c03a1abca07135a7447abdf69ee8e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86c70efa90a938721ecf4f47999fec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e7e62878a40d88fc8819f2acf7eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6587309bc7458eab11b49a6c27880519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb700c3da2f186dd9846ff420eb2317520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f3404f718b3d370fd310b7db86ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694107a33ec981af227725a761c804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d598b801d5413628bd600653b3452e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f8b3472f8f060d513c631df7bbec8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b323c4be276158a3b5b5e5ab78a85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03edce68b90ccc7b828685cbdae770526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904867f16ed6ff550503f93c5908135527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3275f6afefb2cb59c1791f9d3629d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0991138fd228f995c3ef546dd2c25cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273ab9bc884d61be7de6956ec46b612530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11691ff12cc5527a03703bab48ab9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31911c7c4b9c766611382f66b334c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c05cfcd1252947ffa3fb3e5287e71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c04e53e577814a66f4cbff3a72172534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c7519efb2f22fc71f884e7a21626535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bb36a422a9e960664114769ea3e97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b039edba22c73b30327ab893fd9596537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4e448c1888644fde82f208d8eb90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9417cc832995c51cabe88d653728539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822841c44bb373cd62889d17292610e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad7ed4ea9a42a508160cabcde0aa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caea80293b7a12745f457142675dc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015960c65fd86cb6e57a27b351700111543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39319b33f73caf867b43d5d96acf533544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b844fc3062a114f0405d7a16c3c44d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef73f9d7012794ae2d80f57576f7a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6a201e338ae09e756eb56e2ae7b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b8b44eecef12992746d38c172247b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145c53ba5aab89bc257079b71900cae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac020d8fa309ff603134bc0cd241e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a9b986e88fe35548a2f5a8129f1f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca2308b1bafe28c655f6d188e655d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716c538d04f562f246a16ecdcb068d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638519411465cec716c0de33995d66a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907c60bad3d13ab60cbf9056e3b6299555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33766f3305a4bd6767c7ef431b0a5440556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d46ec77f9265d3d6994dec452f28aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472f347a8a625eaabef508beda2d32a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078a57f21385e5d64ee1b1e6d9c2254559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767c493a420a38308a0736016427db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a932edc10dd226b9334e4e2f8860aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5421dcc0aa57dcd44dbb6a5b96a508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42cf9a24839e36990d3f922c783fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb106ccbb8d5eaf8d81d5fb6cf54e9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba63afe2753a4f2a0aecc17f703b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b761f31624ef3f2ca161db3a9a54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f259d608eb20fcee7e56440ca083af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4422e2f4f72d35edb252836e1f14658568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2e43cd9cadc24085b27c8df66539d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08c599895ce1a1a00a79568d2adcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29998b3630953035c5b17e5efdb16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db9b35304359a4b33dd3fa6e324a96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84d7be607f9b759c24a3ed8e959ca5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b455c4724d80bc5b2beb483895b3b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535372aee840354734bf3e420d1939575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ce9af7db61858556208dfae117b6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fad4e6261d5289bad8784f5792854577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539a0b216e5ea85c4e03d662a81987a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3183dec3fc83cbf20d73dfdbce5783579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ce55b7e721857bf062129c2c3a6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152bdd202a902c3118a2ace991e7f4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee994521c85eec3bf2f283eb95155582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7ba1c3a258d541947a2cae7062c08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569bb70bd69f3b0d6a5015a0fc4e76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576cd36dd1f9cc3ca812b8ad53b8cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c65927b7001f5d24ad2276384748a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaa030c9d6f590e2805437bc49d700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260a7a1d394dc5ec4d4ee7c45c3f7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f4fd7aba17b9136a9e2397320b44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4addcbe7b4a3b982453241a1165b0b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739efaea87eef70a2d9e8f5b19a4d7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f35b0d0e8b72a525b1ea4ea609cc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408f9547f6e4207db1f3641d7cf47e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c38acdbdb027cdb39e51af2dced3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe15d780e1d344e9d96a951ffdce5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33fc974124543f121aaa31302c6a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047804e4579ba47fc4652641f887221597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392065c7f0e4cc0467353f6a39d9b06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0215d39ab5aa29f7531467a9068ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d07f0f6f046105fd3b21c309eeb71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3041acc48d3c7a658948b4d146dce1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb1d06a2ab1b086869be0a0b6a11e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19df85b64adf66fd513bc732ca0f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e20be10f5e8aba340f97f87aed3466604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bcf070e58341b18c662c513da5e74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a4bea418b1588ffa2267537fb7ac6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf41878842e4d3e7974adf08224f48b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb1c23fa07b366abc2e7d9051e85c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3efe9a72f14a8bac64ca582cc1740b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d612046e9c6a85bd11c78a92d9fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a353b50072a9977873904d38017a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e711183196f67a01edec2f1b69526612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af38054ab7b0f86f534f5790fc8bee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d8d872867111209cef687c38c047614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a0fd6a48c42a413bf113a859f102615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db135c6cffc00f152d6146921a9a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf16beceb7fc0e0d602015f0c7c4334617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0956f3e63cb2cd9b17b17b4d0b5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20844ce8884149b975c91fd799732a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc25ca728889d433d5db890e9a32ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb2e6f06269f7a7e6c7bfb62d657d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b245fcd6d2db4cac7ea73d7d503937622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b19b137ea42e0eb700b1fdb830ddb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444e1ff3ef88ffda114290cd9c55dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0549c708a521cf2ee81483dcac9c175625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b6c3d021f3eb7ff09f8d16a74ba38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c566bae31febe6057a681f3f22484f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec7bec58cedf5c416a22879b336293628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e454e73c7b17800e2efaa593628ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd670a6ea8cd42e6f99bc24562c047c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359e9c2b7984cc62f731e975ea19a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb181f9f54ee1b7ef9dbd9808a227632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652040a2c3bbd24633707983c14279633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbcc50065777fdcd01c90bcb647f58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef23886cf63f3931d5417d9bdfab4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa3718cd85fd586b956643c8b7b910636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a723f0e3063a8faf9a19f4082eb075637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419d130e5e157cf937704dd63c62a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba83b5e1f59043c21e3b7f3785fdf90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50101e37a0e684d546a6266e7b6d5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b3fa996faa1e5b9beb3cc05433d57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c8f71a34234ba39eba5499785430642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16432aefc9aaa1b2321e9fed9fc82ff2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6ea1eb6e5053b29d78e37718c115644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a406027951e6a7a2a9bfb7a72f688645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317966505b7243b53d7c1a13e270843e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb0f790a22f8cd0bbddc05cfb120ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf55982ad9cd177ce96ce029118c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069306bdea504cfd226125d4d89cfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb953e5fbb44cf213020ad911f57ebd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5c74d34d668c769df7b5d77ebc918651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aadaff848e9e0dee5427cdbb7bd75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce228b101390b524ec5d81c871703653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd796e005d6b504a1c5b85e7c0c2062e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468895637f2c2aba2bca165bddb074dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165b0270a541b7f4d3f3b7b2e70909656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bee292725e015d89760bc450a173a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5ab8b919ce742471dbc35f53ace4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab5a1487a276f6bc0747a70f174b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295997eb6980f356bc408fe1c624a92d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522f94c140a3ffaaa92b9a52187486661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4151110930fa4e2fb91e5b7de4348662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369fa0465011fd2c7f1aed44dda6985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a67858fcbf1f022ca9eb9a2b5dd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348dc8b2a16e1e665020ecc0d130807665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fad5c4f28f712b3c1e0a08552e7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24ce97e28b122aa5494a9dc6c8b7d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c8103d5555315305b068b065e09c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc3500ab8bfa43d976f7cdf78d835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcdd527de1d5fa9acdd576d1fe80cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf42538d668b164c944b6a36123a4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383f459c70a31e611b1dabc75756618672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cb81b3aba4f32362b8c8e9fe363af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c977c3fb3b7c5ddb755f004da430d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689ceff737168c8ed13e6aced172b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d0082358a9252523460a50b4dae6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4787feca96692bbccab2ea781d243677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6d46644dacc869177611060860938678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4820313bda7fdfdb7589a9d020da3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d91dc6a17c3801c0ba87fbba1403680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c6c17885868dd4a0f695ef244c1c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aaad114cafd46876408edf3dc9db0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff372d3a1246bad79efbbd3bf8f371683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb43d5d560eb0c5b47d6daa35d060bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd936e123dafe3ad7d0508a74d6160685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb5337e0d86776a8ea11ab8611475f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd695fdf3f737f219f50c48abb310dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd9fa5ef24934717db7f4e5c2a89dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cacbde0779b4fea6ce2bbf2000cf58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08155478ccb0ba4e5971dc6ee616d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca5ce4cfca5ddc6e080e6a3f22d9d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a885f6d5d22c8f11eeaaa9f4b1dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d0f92be40b79bbb3b7eaee247eb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c6e230276d2a1c952702bee87df8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff13282743c3cd8cb0c6b74f9706ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b424fa02a509b3de8b24a2a154dac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a433e4f04466559d297f7409324c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1ec02faaeeffcdf5d654a7e38d52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728685216ea5bf8d6cb25fabaf9905699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2908dccbad1c49b645d38eb8a51c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adebae67b9a70aee8147ffe6e37791701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5613beab2848cc098974d6010a43f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e1e7175cf94175c78baef5a4ad30a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4652475690967ba0ebc3ba1ff1d8082704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f13d4c5c1d1ce9a18432b1dd343db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bfe2f5369e47730c32cf775487498706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b19799253ea657906e38ccd8fa52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c384a85f8e5609b302d92128304058708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70c2deb07f906d4cd80974b591d95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a03aa9e3aad16aba0b99dae6cce3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bc397fd9c86003adb95606fbc173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a158f1323a8b304ed179e7e3f495712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e033b5abaf95d2f8904017d2fba114713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92bd2aefe221584b13daf055d621d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d00c37a253d72d83f9239438dd445715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84922d16ed3419dd5beb74e376bc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4f91ffa096ddc730ec2672172c7bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665001f720e608d1d8863fb0d90306718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715b2915f706f84d7c4c43df4ae048e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70276c1e6efd64a2f28806c4d785c02c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7170451dd39a541d472a0ab0e105b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375169510cd35375959d69bd700903722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e2890162ddb0bd4f0bbc393b01d0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ddfb39e0a4664f1abdf2a40fd935724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23283b78a57f360cf41bd0b3061f16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dfd397f72e1511885a9e13aa91622726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f31fa84802c799b16805119fe75600727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7946e7edec8fc183d22f4ae958262728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7227247151d0c0f856ee8f139a7da1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac992df74d92196b82eb39ac0c3709730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6316d6225e77f939f082dd873effe7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19846cb31a9da771f3454d78365deb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9816446d5735f297ec8211704bb818733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2058c5743eab49fbbed690824af1d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b05bc8050fffa05ebe43046e34f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75ca49abc52c5aa4a72b6f5929ba9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37d17e2f99b2a7953413a1462d2850737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89cfa18e14f5819a9357c040a82b49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08af4efbfa8b5f35b8ed0c352c8bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef0e0e03fb852a7d7ff98e7902e1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbdc076bfae3b35c0aebf9c110627f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec28478428d75dac70113d09c01ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7880ba7ca5c3f05deec5ab7bfb13c0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c854d90008e469fad4210cd9f34f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926ad66f5fd9f8dd40fc555e2aa9e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c8ed50abbb3373d2e89b621cba4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81f32aa31c5d9e01894248fb0ce27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b4d3adece45467fddba8628257b9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2191cfa9fe79c92db68ee8bebd7191749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604afbc53280a1d203c3bad5612237f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654089d217adf560db9bf4cc62742a84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb0d9c91be54a0a834caabe73cc62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b1f1a4b12b808ea7f8c3a0e7595f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f48f361c169a04c3f56ea1b15c505754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93bc9bd07e4e907f2049360321f01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bd2d64a5f162d18b75b95fb8f071c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9256588dbcb941bf4900216ade73d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d218022c95cdb3b64c006ce8349c28758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae9fbcf9eaf36f716ffe6fcaf940fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2223a1cfe62b5230c2ff5a8c55c351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe2b226f0c11dd8173d715a2221812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecef725ee2bce0dab25645aa2ede8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df517d57491828186e1918ddde2f9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e85cca6ca2334bbbbb59b9e8d8d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659eddc344a39c381be947f3336b9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127bab0f05a111690ab3e4b2cc159e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131a91ba76b8cb0c9c8d7fc3ca4e438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf7e0b1c23a64a7d73d6aa250c6d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb4e2c9ddfd53f95e20fd64cc350c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0e2da9c3124f6c36b209ddf09cce611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c341a250700e568ea74e19e50bee612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5246556ccb51f0e350a608605d66d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b074d268e657064f57596f8a89b5f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d6ea224c8575313885f532ad99ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718357434d7aaa8bdd0b191c900b126816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c42f5bb2fd9eff95f4b25c64f539817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84f9de74600fe891d4bae0c5c6fa6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d4e8409f964dbd726bac76154872c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afd7ff3c1c13b44963971dfd4609e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecad3f3a13fab8e465350eec64409e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7826224dd2d29d5cc7a8cb6def5caa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cac60800a908015483cba994d3b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b27bfedc07174083ada9d657b7454e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b371e16d9891a63b843e7056fc09a3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57696441b69a8bbe3981ccebcca844f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d489c534ecd2a317fa38c0f93e94e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bfa003f42a4b8c2ecbabc6af6c3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef55b609a5c1a51f6428149c99659229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a89a184eda1fdf70e9e570ed387530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb912b6621690a06a6ce5cde45dbfd6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff83fc01bef4ebba0191f92f10778f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a940f9d945e0ae6ff5a79a01e1f6b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8814ea62150a20adc20cc64b14d6b4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b42742c9b86e8656f05b74520eb16f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b30610e69e9bc2b65ca9d2a37eb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bfa2acfeeba4981eb0f47bbc6900f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2b2ffbaa591e263a699475c9f50b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ae30dfc78f1fe531ecb77f239f6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04616ba672cb0917544cbb165c4e6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92243acaeb355fd94ced3719dc5bc86641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf8c69b67ad5ac0af338da4eeff0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0378327fdd8df9730539b7d4f4e7f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece88179cbd71577254e2e446becb5c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677a8def3e5bcb97ffb7481aae7f8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a26d69c746dae4edcc111cc254b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023928ac7f105b66dbae4987d09339447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0e2a133f1f5e6de22a50263d90e2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26731ab93865dd2c6ce2fda337e6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94fcd2ef46125c26d6616230ac9de950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2438589e22ddd6046d53ddf23c9c8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336d8e135b86916d860c5d2f46e0d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79f893eca0f176933231b03fbf5b2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15516296605dff5ce1c9e1e4f7a0e19f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d0a7e7ebab07c279378dc8051bed555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063f19b603cf5c5eae79ac921a8ec456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c41fcd8270c6d7996b7c8825e3ebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683096a4fa7a8193d4d9bd76479f897f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad9d73be5ec78425c764985a149f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcd08f586c88d5df60feb29b5bab7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcf88b0bf3dcfc41da2ab4f8767f2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5abac88b1fd8a682701d4b481dd30a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b63e15269f35b7a51b05fcfbe115363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f16de797d1cbac724b5e505a9a4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ef12d1fa053f32b13009d515534b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62b28d0fd32d20e963f99e87ba409966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8b25acd0f8aec72a817d6174307d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b21547a7c3845f5028315213f2f8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a3ca422a3da931575cb47e72dcdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ccdec26d52bd59b9ab5a9b3eea1a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f16c7daf8a7b81957522d4d6c46e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b1732dff4aba4aa35ce00301590c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0094883f4c8cec83698c4ddd8d1e4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e2af30d4f790cb46dd971d862dbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff52bf16e8fbf52290bdd2d9d0de175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8303c5823e87b8647ff1d99f35ef6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e764b2542a68d17b2c0da0f31b9ad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7edad79e058f17546ea7645a93132578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb051f8ca3d5f84c7e68e0bc8fe456779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a0efecb64f8af1d0e02531cd9681d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69bddb0d3bc6d27a4e8caa74673c4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09cedab30c10e690ac42606259a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b948b11e27fd0b7adb70bac8ef73bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d38fa6097e8204dff61466953d09f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c135089c6e35a3d8589d608f2a6c7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74998076bcb83a23556c864593abbbf086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1518493ddcea32e9e30c6357ff97b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59cfb0a006c2ad8580a7a5bbf4ca3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d9926e41d2a03e35bdd89c71687689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fc7baf31b178e7b8775e8ae3c026290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baec809671ef5ec97c0d5b77a2df1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e0874ff144ab4598dd5fb43e758192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b844c85aad3beebc8fb2590443c01993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd06002d0f00f6f12ef25caa8aa2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33ee6a89167effb59992fd56492aee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e5a1ef79ab3fcdbbd02a921ce93e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1289dbebfec346e3b1e0885c80bd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45043f43766a645c5ba0c1c232673b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e770b900d7817ee7e64521610ec699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2a87cbfe1b9bc20ab9663158af2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ae48d9b3fda2d3404e379ae468f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971710c1fd0dcc261961d4bcd6d0705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749d84968f2551e8672ea177557fcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f5231dc51e42b4a6842474b90fbef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd229266ff61d34053037a0532369ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c82f739f3c54beadca4709b9cd89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b345399710d6807c27924e2bf0554ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ba08354a023e95a7c1dc43b4d77f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ea8bae65b37840551f8475c3cb55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab687d0647f2f701aba308761140e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e85190728b53e12b5848d4c9026be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b83331fa86e354a51a18ec79d1120112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03005b37d6ad0bf91f19dfef7c9e169f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016755ab1e376ccee7900ef2657d0dca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99940b8ab9bf1ce3281b07da092b0c6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389c85b013b01ba733053ac5f535e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d2acc9ef49cee29fdd898f8d6f1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea8fed47e5ea3ee3fc15390f8ee16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe65b7bba222a367995ac120a80993119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddec436fa4332be354be23ea1164832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154f1a777de4f2c5eb88fed193af0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ef1ee7e628e8d965190aa3999d73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee49821b0bc155b5bdbff620a2e01c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c572d70fc42392d68c3e3f3e23eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82aa2541fe298d493f8c44a769258125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb431ac06831b1b3d9cbb1a317a7fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fead42f848ba6020ff9889d5a1bb07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f8864fdc145fc535d0c40c9ccdd56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f070e65b37b3128d664c72b1bb8c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f07dc63733c51ed3a919b5a03ba37e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007fb20018162c4862cd6b8851d125d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e6724512c61e7643eb68e5b6e579132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a4d7218bdcbbd44038412b3bf8b1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce6d067e0e99308da9b09ae51ede2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c35a7628590e4eddd01e29a52a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b97d89265b1f680f56e0ab42b054136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb7cc57d92a6ee8af135847fc9273e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252eeef6a5e151c6b6e409fc4809a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc77316116849fe1c53ad1f361a85f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc7df2ab95025d9db09cd3487fd357140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66829a36e6fb55ecfea6dc616ecce9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d49f47ba2f20f71dbebb063da29e27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c71d79d2e35eaa0214d42dbe321c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00cf287d786a1ba84fda64f0ff761144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b5c05201e27a3f247d83181212f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83327eede06430dda6c993f7dd2c42c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c80170c1ce9e6bdcf42481d07333b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dbe33b61650a441af10907e95622b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937fb62d68fc1fb38d37ffcf78f2db0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c6cc6c61a759525c46abff7133de3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2eba8a2f2996102243cff11cd31e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c980da6d4b785393bc06e0ce0f09203152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0a9c646e8858c77a2227c058a9c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e3197273ac657cd274c33cd277d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a403aa3180128958eaf363740169cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a41cea5e4f0fe1ce52963343842304156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c13cb42d642e81d31482348f1b2d62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36107183ed3c366023692b7a44b752158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46a933fa86f61bc2fc8a6dd3954f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab271f346ec7d52f632763e046f5ed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbd28c7167d46b016b1ed9299da02f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e0560731f56f5711ae113a529477162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdc371315dfa2f77381ed32c907c9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b73611662fd9ba2eee77a6d09ad5b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd2aafd4a7d4fa116f3e8369a593d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b0e94bd739844e7254077d4886d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b29d975f808377347a1e06ca2b3e40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274de95c3a323837a2bb92fb97bb99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b75b80dc337069e3e5bf8820d7d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb29ed0f86b2c2427b34c8ab318a94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1ff2ff19f8f9dc73f32ef03d472d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb74f50e067b95acc80356efcb9b9d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe872961ed2e8e9a2a2752332719c55e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444ee36e625da7eab2d620017f5a92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20030016469ef33f9b8b1990000dc03a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e295cf819ce9c90625da8814c6e16ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d4244ae1f11ca2284b479c0ec5a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae421c66b55128ce3591f02496273a59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b8989eb9b1bd539fcd1bacd34d0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281dfc0adbd8771b004595b676bb34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e76faec03c291c62783d189350a9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b61b051665a18d95352459fb96b013182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c238cb626b619b9e5a5c104f5dd3aa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f7f79b833ddc7bf1d5d89837afad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78237b7ce35c358487d9a623fa863d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb231921b332fab74e56b4687cd483186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca03d29d1c525bfb200d1b9a9e39382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c224e5ab09e606f3d000cbe8647b42b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f488b2bcd06168e51107461b28679189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ca84ee94262788075a2e1357db53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7be014e1464f5ac83766018243566191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc50d3a06225d21541d7ec4c11c49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c504c9a48d6913e45fa829c6b26e3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fe2534aed1940b08dcaf8677fb82c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5dcf1633dd92604ed5ee9f1c2f050195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52545ad69ed8294c2ccefabab5d35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32406c4897c580d7ffce25452d14c92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd67c2af61e1d324baba6920d9d99ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9a32ce24f3ee2a8c37953cc4812ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933cd687af9e948f491f69718ddd3b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda705180140e4148508edcb20aefa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589001a8e96848db7c09e1f49bf33a30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234481d2dbcb60ed30971bca444d2e83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d45c8375c15ed705dda15b5c105c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce81e6a179ed581d36a639dc521382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f740936697e34f98ef48393673e01e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bb47e1d32631f89786409b959b5ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b60cf49a19c267a5fb7a7d373d90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d426dc681506cc0a274d2cf5a3305c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e87389fe25066e92b4a2c6835a86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2d8b0cec308d098bfa0c004605f91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913560c00d0ebdaf527f629b40c0ebf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb045c4b8427ea2e00c1091d0fc21c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7afa270f41090fac856edc2cd76a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8cb02426689cc554362c80fa5929215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5bdc679fe699afa50b13dc7ba068216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337efa94b6aebc26d37e2299edc3307217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383a6cd51a8e70fc5f98ab3d502798f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12ec13298ecfca4cd8390183489074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f26064c9f95b12036ff26c2e203257220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237141efd2eed234859701ecbd180be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c48001637ee98589cd3a92f19be1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f260c7852da90db24a20e7cb9e658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb246b583d13e38d3c5c76b34260d92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73604e52453a16831484dcff4e6faf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc515ad09afebfe12de132f27b0591f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82e0045f4f3f42d32002b33d9ffcd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf841a23b061721428e35120dd52c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40fff882b60b8d4029465c5585a0c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903eb2ce58ed88a8bb51b7b5d27a45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19273c4339d1d8613450aa965c01b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478443040612b9137f9d6f8eb6adcb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2177c3bb74394d44f0464a18ccff7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7317d0a0eff73c5c73776e857d4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea5780e68de1adc200e8c77834939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369504fa4607703fc46b60b6613ec7e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d11b82991f4abadc3963674a82d54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd3880418b1128be8492bf469a3f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa34f7f38898f7d9f8ef41858bce3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72106e3a67fffdaaaaa0379ac5be2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24727baf313d30860ff59380e1f976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199cf289529dc9df2173a10bf609f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2b8d46ca2fed3a8a917e654f264e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec7f39bfe00bf28ea1678053e1f4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a84d1b4f8bbdad8f0c34bebb4448245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13381f35d2e2012b334fff2099ae200246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036141a4a699f53d830f4968b292cc0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf6209f115ce7e1915badcd363ac0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ad59f180d7a6960ddb5739f9b53e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de840a1f189af8204efa99cddee821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb08d55437b2e376e5f96b39afb21be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0c9ea649a4e2b066e2aaaeb261330252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceb1afaaee158ff56af3725eaf3cef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f3ce5fb5397ea8a20fc4d49822dbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6ee82b4631242bc0b6b1d29e2d40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f78e77112e397ad422e9e6cf0427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c28edadb82b735ce26ba01dc1162257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb230c31f6a0233df23eac425316bcc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29137c13c1ad89169da7fe02f9713c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04cab9eaeb0c700e71f6b5f6bccc2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb94c662efacfe42b130f54e98bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdb62bc9ac94d7217819549c898a3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b3e9e3b1e843d4934faa405c0de8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a5da2e549fff71ef146bde70d4bbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d61b3470728d4b1470aaa57ecfdc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d597b695053c3b8195856d59df05af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16113d21f2e109ac6ca6b7f3602211267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68740e22cedff789e326bc85ef3a48c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad6289c8534e3c62cb0b9233f017e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b74232a0611fc4e3ff0b0ceeb49ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4545faf7eb9512db6922e098b495c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c9569312c90b33261af4b465a8cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8d0c878aa46b920833ec9bbb316a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de492526384b8135daabe91356b78e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304b526df12c167dd7832328e2b451a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d39aaa963232b1f5f08d2a34d0a3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e7aad796b9ceeab76c1dd156e25a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad949aebe212d2c1d45bbba45b824af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2059a02324dd6f551193c25b92990279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c0d35d76f3a6fccc8073b3b94a5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec1c1a8c14c9824ee0aa9ec2cc2848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3971d4794d7d5c135e571e35828d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360be9ac62922a6d286a3d6efbd0eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446975c28856ff42b9311dc087fbd903284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331e712f6f9d14031a1a45891cc29cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1bec8923f293131a9773bec03b17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d85bcd2c2a948fa23c67cedb5d72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba202d46cff0e7caee65a0c4e225aa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1e0f75eb7edb148bbe44fc78c2c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dafb2ddaddfc4bfed2e5094eea166e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28069a82850c26baa6e31bcb1d49652c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8698322d913ce2af2295ec97e8488e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67850774d1ffbb0fa3988e599f9fce3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b986aa0a3233f87f4b61439055d572b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795eccd27cd4976379bbf2ca195168f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de931ed09858f30116825a7a940fe746296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab58c824ed0a323fab9d67971c7cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5da2acc07d4a116b2c8e290966445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4dfc17a12d3601db59e873a13e21c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb8a8e903ccd269962fbc205078605300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e203e3c71503543bb7ea51232bc209301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180eda65bac7473b526f6cb20e2a614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d1f40ac51fd723f5c947d59f0360303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789209defbff9d75b47701afec0727ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c00143924f0ca2fa4d95135c6c28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af9a2b6e71c3243441cb21899587f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a64edf627d64a714b13f85f62f422307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa9937a6b6f82b418c12467381501308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a784a6afbdc26d881a1760cc55605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7cffc90a270af21d5fc87fda4f86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e168e5c1c7f3b20bae415244986d55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af145ed00f305ef05d773ff07d256085312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5710d5ce69b2bbec19a14c914125c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bad92b63ce6e5cd7e5d1ec9ad77a17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a6da4cbdf54853e3efa1d4e27073c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b7f17177f15abfe3adbcc4888cbe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c966e174fb8f98fa366fafc13525c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d1f27411a5fa948bb4920ab3c16a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029943ec5722aba849101e4577e4832f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993027701fbabc45a852394bcf00460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb18696047b2592850359740a1748d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfc8c2ef7ccb10b39c4dc304537489322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be29e6d663974f3061031a34a25fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9a62938b28bf55ec8486dd217b81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d77b5e8d0b92cb28695aaea76c332325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74a3bed5c56ba9d71216ac2861902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b42fd70464b5a31ded98dc82971dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddd26042ba9af1b4a0a9898e39176d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ed58d20273c7f84c3c4733736729329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b30d1118d6d978c21ac2e9c494ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f7bcda1ed1e1db67398705e5e732d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78175e45cf9b177a35ea6c7faaa58b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3ff905e17de8e0759064d179d097333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbb45a9a025462851b8174326a8831334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a276e6e9fb2d5ef141f4f45c109a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614d1d1b1c4eec3b01359f158bcd3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac5bc9a73660b6bc303a94279f86b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca630bd3437134dd1791a9bd9973e016338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e61915111e1e6279f11bfe9e6399339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239db0a364a5dc656e74430cb8f15c1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943c1c9cc4f5f77e7e52149b5ca6450341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed769a465028f86d5ecf34d4ebb91e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca137dcf7a6f6b1a25e70aa3b59db8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa10dca93435e8903949f091ce01e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcea4e8285c9dc29cb37493556317345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a2f95fe010a8e74cbfbb17966656346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a749a827790e4ae82685246a3b5dfd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40738a38ed7d9b39db3a1d56fba025348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6853a229f509ddf4b4f63cdb5878aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf6cde8ad84efdbc8912ef7f34201c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f71f49adcfbf7f3324d14c60ee5fc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48869af562dec4b6040795d4f40288352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbcea83ab8efdd0360cbf06f30447a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88375b5de242e67c0140068a9b82fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472641cf518ad81992388777d408ad7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a1126835a0a033665e879fd89091356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7e3904213bd070672bc328aa3b6dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9843a4b76ba230c343dae0fc52372358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba684899c52718c7183739684ef891359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51247606003eed7ae97cebc376fbdc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed3efd4078a0b84b2732808a9620ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3052ba4fb8c4e08c2cb1eee442e1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435f4fe4444fd8a4f157600ede87ba3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b41fb53f2c8bec5fca5c047adf44f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7477460c76ee6688986873e68886365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4528461432d6212f9e7912c7d4d57d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea33cec4069847c8bacfa032f491f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc77df78dc7075d839052d5419621368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec57d5bff8ff88f95fe68dc7ee2281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da89ed072252e39eac38e78a46c18ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa838917963fb76bc8d4461cd6a869371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26380f84ba6efa834d66656f7bbd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7cb918fb08dd6cc335ae23369bc40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88093d2db5083e21faee74c45a749374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402bb0a5823c208ad90f5884f1a03b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6915a3c8ec52012614f94b187f84f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6d914bc22644a79df12ef999526d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00da5c04703c5ab843cf0a6285f3de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e0f1e49e01c3b0c583599c6b8cb6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeae4a84c7930ac8b3cf520a48a68e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e111c858ab2d0b0fcb752ad7d7498381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695a7cfef8c4dc734730b0139c0f76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a405df7fd5f05cf78867314f84031b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58219c5554b11738c3b0860883aed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7d95201ee1d5b4d8257b866250b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9bd016e927854f945ad19e840f543386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f538af2df0607e4915d7e1b358f0fa5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069bdf18265a38d876d81e353604daf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d041ae1e3f04fdc7d33cabe0c364b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c2fe8d82ea51c4e752215c72927e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157acd724cace8b28e26cdee28a96fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6bc12ebc948c99534f891c351787392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b8734d4035b27985b2f6a5c1b29d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb2a97183943175c2055d73ca63086394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8333ea73d541654db6292ceec77f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea2a76f18fc6f308de80a2026be35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7584b002c99ddf59048ff472b6039e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83924e020997558be553fac31327168398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82823d2040651c2e252ffb957cb835399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d4153726f8a57b714b2aedddcaca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf7081730e9e2c278e6569dd4bcaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b466dc7c3f3e57de1248cf03787dd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1792623f0af89126c41bec02466cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f4c154fec10e477a1158e5f9b31a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c407fef6f107227112bcea698274405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd9d15e1a2b8cd0bdb255163c43876406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81ed9c039717d62d94a773e813a35b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99413b41e06c91853caba1a0cfa4bbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3271e546b383d871f286a1212c8f90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2366578289adc5d360c2cd7421432410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a11bea9be943f1d8ce7ffb8cc3a1d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7a339afea4d75ef132490255eee56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4eff29c33979aa33032d48cbd7cff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0ab67953bc20ae362a9a3f1fb089414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6851824e874bfed3f8ca50ed1057f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837efd8fead9d06217f1f059d118191416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd061c9aca242415b6ec8897da4c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241a732f18d8f725fc554ef74d0a012418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e941c31c65bef4a31389d36446ba6ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63503d3b7e8f6312d8a45b7f0f18a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa45f39509c9d1d601f9620eca3670421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa29969b5611b32b3dcadb0024f007422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883e26a395b5ee07320104e512d96e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1e46999521e39dafc6bf9cd48b58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f42bad3dd73bd3b61d99d4b29db4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceaf7e608e3c27bee1127091c0d4f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aa84ee14830cec19e5f3bc46c48d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381fec10cb746e36fcb7671b6b735db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c265d8604dc934dea34fe2dd4f72ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb1fdf87e19874860793531e08454a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a18fbacb93bf4a6e191ac633c9db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671a84be88ca1658c47e3b670db1209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe72da7ddf2d943983bc155abdaae5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b8e37320eb0e3b8c92f74d5047fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078acd6bfc955d1f86632b118658fb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792c2e0000550f77143dc6ce8c615a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3eb19339f672711d07ea19167ed8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db222b713094628010a9a95e625fe4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3da909e5ffbb9b44f966cfde1bba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2eca45067f63a7b8d6fda8f5da7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46ef76ec1ec9dd1c1e363f6247deeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f610fc0267da72d0ec8d1fd96c9292442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e1271c2eafaff3e72be0fcc5cb47a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470261eb4254698825b30f8035795e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c62b6ed502e0c968f727c13dfb506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3b4d7bc9252a9275854b55cfeea3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5bb65b354e65d90c24df87011df6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767d7eec05e3c015d4c7f2734886624448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b59a02891941b4dcfc0b6ca2c018d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0445777262013642f9a1c28e51cd5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb35701a4376c92084bbc6337e2df7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaae48656f4f169711c0b82f0f4991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d424846ed89fe22628ca7d86e12b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5557d2b55010a2e8767081f0821db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2125c37975843eb1b8dae67e71b502455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676c38f01ffe4722ae75e384e56118456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c66ad4fdf2f54c360359534c65eec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f0a45039a25d52e6abaabf50f31d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1532f8a44e26b075e1cc8907718f8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e25a99c45afc89fdfc39d43165e2d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd34901a440418aa8a6ce0c202397461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041fd791750021dcc16c92f90b9cf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3742e4555092eabf1d2288ba7e95f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99d1c42ae13444669f8a744f9a9823464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c8b0d35db57ad6223458214b152c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710cd6b89afca0e97d7f4c0249ca31e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b36344d9b16b27e7c4e6c9bec3438467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a67c6961a68c18d1fb3d57c3e2c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f28a6c844405761c4c918d884aa6de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcf1f9963e5e0e8d38416a2b1e7e39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea18a0670232ff982f3ce2f07408e7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1a6dbc5c79a1aa69f1a896b072216472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92356c0af52202e065006d7bc1a4d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff01cdfb422713efd7783a3729c7b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9da19f0f4e9f307d6f81a9cada7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01918b2ea282d6300ffcc43076e3381476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daaf61f84e4d2802e8481f3fd8de49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f26c4e0d08d0dd9448b466de2b95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2196449f2da9388022ba8fdf5651f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f97a145324da20e291d2e190affe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf413828c7626caba06495b5cf66fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03256dcec3d59c76049ab5409b23b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad8672e58b5f3ac5d26934b56e3291483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571743ff7fae38605cc13d7381ad9fea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9815e119c938bb95be5fa6a007e2be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f076a4908c8a30d84b0ea6dd2ed42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd34a99611bde89ed335df060bf7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5c60b675ead51545350ff48546418488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a00b07e61868b6320619660306c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83b19933eac363c1fb1a8d120bd84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb321966229d5f07b87cc78eba0897491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d06747c953483cf8dff5708a4a8bad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0feb2684dc71ea96da97ec22eb4e88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3b6c9a79c33e8f187326093344cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaee9babd019a4ac6af874c8a3ccc97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418ecc90068dc789b15091448c8e9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072439a9f4ff683721b7353cd30042e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca14f0700e5011dcd551e97afd7aa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64fd7a43c8743575bb6b9a8a010a53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52849e92ba502829dceca144182c4a4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d831cafbfae94ff0f1d65d967bab58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01189fffa633ace2dffe7dcf376c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19778ea8d6710e3f88c410682eed4681503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675158b6e96cb4421273b758f57ba02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10688f45d2f339501cdfedca740a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b8ea2fa1e73f3d98a7e9d99849df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729252462344f54eb36d7a014651b40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd837f9aecfe9e430cdd19c1781f97ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c354b6831edf5daeaf5f946f22d32f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b6e37d4df0751b74cd95809106e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db4cce646fd5e5c30dceb648b5ae3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f579d18cce25b0e4429cbf619fc2af7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160522bfdc76d3966e8d6c92408c397513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ded64d33158a3afb23102b8ef168d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb81fbf111edc3477963a96401a3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade6cf5ec8c10c9df47924256ee4e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37397e243c5db5e7c67218793aa0eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32470fcac019eca55460046863a523e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885ac70e116437decfa712d0fef479519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ad389f6e25035ef18189210a0ed0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac41a5673676c279902d55dd6629ee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ace926712bfba2a884f6036abe6ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce117b3fcea38302773e7f07f6b5f9d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d94235eb979488f0b22064a40071524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a539dfedb13f1f33cdcb9d4b93ed7e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc65457cd9348235db5a46bb272bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd035518f2ad55dfe10d12ba1f49d71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81ec5f1602e750ea1a472957b0c08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685a088af6bdf98b1846c3cb2890538529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6ef9f30cccee0bd4fd2c4df9502a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec364a703850fd5c5a476039814013b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9784cd61a4eab2f41978ead89950a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8528a555c1f4fce8c0c474606d0fa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2642f49a2326f85121a8a918017555534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1bc60be6f01cb2dca14feb67430d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493433c4439d6135b7e0fe70d045634536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3023292fe04e9accd9cc7b3beb64442537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45012f1af504089456c45e2988018f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933fd8a04253b197f91ea6ae8647fc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594308251544e51f5a537e5b2c84f23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1f136776066dd536329e87618274f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab0429fba87154e3cb8f802124cc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543ef2f26f219eb823701ec9655b2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e2226f2e7e37b2634ca59e9f8f9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6377947d95ce8d5e09032a1507403545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdee41cbdacf9d8731f7772dafd4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcde996e6f8b46cc8d5338a0b591f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f696d3d1622c4448bedccbc262dc370548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f74a553cbffc0f53ceb720556e6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841a4d2ae1a78843badfd611dd1483d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa53017e3ec9f823b1100fd8e16839551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec849b9033b325879c54de09e68fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e849d3c893fbfba7cdcebbf1c37cdad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e5bf32a400f8413130e4ffc734a03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd86d116c416a9a1ab4851ec2830d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbb89f2dcfd547e0d51a13450dd684556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6c5a55afa94048b6483c84ce2a988557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ad3f306819e78e994ea4a3ac4b7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1759549f4e9407f1131e46af9182559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94e3be59ed554f304e4808a0e0e197560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8129297eb76505205c9ef3c6f24e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee8fb1fd49ac067ad8c169ba436dcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db38226c56085d4bd66b1cdd49ea6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137d54f802598fe38ba7bab10df4d1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621a76a166dc4f7e69ba51a6d6ffba0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b35f0aeb422c5a82222b3a0bcae9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a0bb099cdecd60b25e24260361f8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f337b4f123822790e3878aacf8c43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf179c06c41f458e0992efb99d5b031569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306de6cfda83468bfa1df91970f752e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030071ad3ab86f6efd0ae1329df04ceb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bc9721d37596a6d94e9389ee9015b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426583791038d0648b7496db0c6c20f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31cb7c0b1cd668bac918c4b0d06eed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab80e922e67579ce6b4ebf44d8b4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90339dccea1ce6307165ef721ac4f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44d736658a96499f3529ac5c1d8736577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a3c4ff7fb0e9afc8e99249f35abd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f33ba83d10e3d38ba9856d16644a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66589c02159ebeadc4f843d25004f5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8d10ba3bdc3ea6719566464dcfec9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d124cb4e13c787b99a805192c7197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dabea1a524709452cf9bee570f162583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef650b354fe9173025182997b7fc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544003fa84d045256e98ff75cb00f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1703a33e3e8d01400abf4782c38ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356674aa00c988496a5e1caeb0171c11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919498d9de31786b2221404c3b870d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6119d1046242c2d86c254e3c33ed542589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707333f439a09509d1a7bb7175c586590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d2e5373f0238a8f2da16c9cb8ffe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c7ed22d76557354cc75130cf54146592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c899f35c9baf5c0503a4f2970c3ff8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d483ab5e4b354b2e62eeeae1581b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6eed1fae50548558c3e4e0f5ea2e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7b174731fe6eb65e63a3ece68e933596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844992788bd98259055daec110ba4e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a015c40fc05406c2c75ba143861ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d674e9aa498e2a9fcb5d6cd7ea43c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce38355fdf45507e3a9c868c9c5d360600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4af48fc8cc88c70edf62addd6a19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3675d3615a3791751f86f2ef2a766f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f299175688e4f89ca74a0d7422ffb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d411dbf96954748f102094ccca5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7ca62de9eb8030967e2b89979d439605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41bf0e2574190dc37a76b8596bb119606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa828b6a4c6c5b8c24c4dec5367662607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2932ce085c0ee2cb234274d003af0a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fa1ef64d8c3f41d189c2356d37bb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104507bd7d80ec4a35438a844e788c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca286bc7a2faabe4aa01bb48421c32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fe3c25c97c71b28f526ca2378e9c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3462fc9dc7cda361b039d4318cb8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed062faa8eae9999bc6ad84c0ee57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d86c74ef836baf99e3a083f868d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099deb779b26b59ceac80c82ca385b8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d554bed01d1bdb0dab3a439807dcdcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387aa85eb1c121433419f35856ce6e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89dc7b26ed02f4b9ffc37bae264a91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66810aa6490e876135d7669310ec86b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499af7722f3cf7ad5f0a4400f027afa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6dd5394af04a953ea76d2575499e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a09752fe39dd9b364aa895872eee70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3feded255fb1e43a16965dc138e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e3387b9ae6d6a525daa963d6435d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bac348925bd31b844f3fcda828a87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e115910e50229ae3c64374be7fba691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e6c311eba23d8c5ec6dde86859fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224b03353a04660a354a7935a90f95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059dd6c19a4932f16d297b5e02f20a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567281e92d2c08f8017d3ebd1b74f83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0155ba05198e74646b161d84132c8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382872be6bf95763250d8f2140ad1666633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2592ce1f109bd0a85fa07b6a4497634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01d1108a959b8059a672d5d385354635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b42b760de39df57ec8fa9a8e82cd8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881334ee514bec4c7c3f993ba32a895c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa4a54332c6437d6d04ee4459e751638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209edb35cec65bd83b8973c29a6ac4bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d29cdd8cf0b0f8c7ecb3bb28ea3d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6629b7ea787bea3ec0d6e14367d14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d236e0bbec2cefd958221c809f2963642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167ae7d5ec3759f095681c47bf9d64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee671af638ff33637432761fdddb3bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73e9eff1cbc45f1410a5805b3b7ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079ad0754627900c830e1f734e66d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce77e33fb07f911da4e60c6d7daa60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336bcfa7425ddce0e440d1c8e4e558d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4c42a02705c09ab03a8a823a56861649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6e0cbcbda2e3ee648d8470b5255cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc2b05c1c2206d08cfde8db5509334651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9650c8123c8834979a120292da83c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125559709cfeb551f44983c5a5e179653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5802548e5a4c3f2d1305518d7b217654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627fc94fcd5d2e073572210df2452cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062d3b9790546d173db43c0fbd1430656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dadaef5e2f5ffdaa1f8a45002ad2bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f4bd7500a6c946cdc68657ce316f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f88414c9662645dd63158fb23eae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e76dd6082b02ef016a74856e9ff3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4602f62132064914928e88bc3e0da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3c359915cb57ad38c747d917537c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e1ca65fe4c3ea5fc279318314eccc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f1c4da80094572657cb48aad63a73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800858e522eed36b05679466f98067665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a2e8d5ec88ed5fd6ab68dbf6630d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461f779b1af0ab87b87e490e90a6e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d31ff0d60042de3f7b99aa89c7f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399b39e4344f303931399612526104669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad88d52b8ac490d0c7302a7e20b6c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3599247267dacfdce0b250cf026603671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7949cc99d12f428f8323a4d67754b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464eb21d6bc032cc5c0842f90deaad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26501ad6860b90b18e2b763b9e1fe1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688bdcd5cbcc9809d5909d55eca3e1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbde90d1344248b02c9d5e02dfa98f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee12a0a6fdca2cd37165a4aa11681677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef83fec018bae5d5f09a82d90c0fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c913306ec75daac88432535cf049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f8fc8c356e0ad0789782d3bb2f21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7e7423c34075fe2095204258b39dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348facfd72127b97970fcbbc3e136e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d914e643905b694d5a616990e784382683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14545df05b1a29a72da348db7419b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e2c50929ea9091e89d96b277a2910685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e9c075b22dbae3374984a0016783686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dd9434f01f61831dbfbba01a1f006687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084aa9c6c462c6b02cf115f1f3b21d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553893ea84252ebaf58add14dcda8d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdde6a6f973b0f4e0fe940522da15b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec866aea43db59866371cce9a082be2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60412c7c7cf6373b8a112051269e0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9cbaa4f915ad7d69ee67d8d17e8a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade57e81cfe78dc5620e073dda7a3a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd24e4a239661db1d9265670078cc2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d59dc594f5ba2d5182d81ca6d45e52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb6202732696927cad25c59f5dcbab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa24cb97b32d09265e42b29b68d25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1370482b329952849298f7a3929d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b315ea6d0a8c104a9525e6386b9b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757f4ac1927dcc6619781597d6df3a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40c560ed0fb93d7b90c23b136a5348702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78a5bf308031a1991c2a35cd2b94b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6319e7ca0ca531cd3dd9c7e2347652f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd23667dba71a20221fe054a389b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c1e382c7e04efc254d399192eae0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990c371af74196aec4752e6e534c2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206636a963bd249547e16e34f1f5055708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e952877dbfa2bdc9f2fe213d60c53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e4689ea74bd144a8cdac163fb867710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ecfd2447e9055ba95f74305e3568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6beae963fc1b753440938727e001712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c2503946c74fba8c507dc69050b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345759c161e6cb85787fd2c55dbf9e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055195918d24a645a33689041af3a7bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3039d6328a0f36c7c3f92fb87e8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b7b449ae4ca11062c7c11b5d6464717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68762926ada3b7cffaa9ee0e5ccfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb07f1df37f4762b3bffe494b1cfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5fc44a1b6bd264990d69e3644e7a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a991c3e545c1d99f5dc55bf349815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e961c7231cd8cd00faa6ef00b0c8508722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868fa168a49f5dce6374b00efca215723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8910ca4da9deae6b8d2eb5d9c3c06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f14cd9d86a37c5c140c9f70b14b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02d93511baccbd97f998e6f25b307726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde8120546ebafcb9e275aa6de2290727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315e89ce7e2d1a559e4a2fb486f4f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866805b7e104bddd45f4dfbc24edb4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d131a0e809a0a405a217ec8dc2525730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938bce08677b4ab1454250d42a9c8e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da2cb9320244ef9319e0ed1293189732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900394639580409fa95b12ead401d32f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d066286390eab88efc0db8fb961279734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97876cf0e0111f4cf3b51186f97886d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797301235c89715042b07626482368c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b304ee707af45ae1e20d8005b43a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ab4eb7694bc3d0591d21fe53c89e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9850b996e44054755d1a681ce4dbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09f5ab7c8e3135db8f75ad05a473d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432be1a2158c4296c30ff9ba5fbff46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b979080c1b7e579a0f63558d21ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ce6c68014ac0f8710a0131d99d6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04cabc2b14541b6c1da9fffd0121a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0beb037bdfbbf33c712419736107745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f78f77b6eb656658698154c300ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9318a0cd4841914e2cce6c3b11ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986325d970aeb7edad1aa75d803b1ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accff436751ab44026497d2d6884085a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab97f19152cc388108885b482c682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac957dd9a081cf870e30a5af3186fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5691e22c3a09671d0e90ca160e4e09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eface8b806edab0de758ac89115e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ed051dd4be7b1f5a340186794dfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fc2e4651cfd861d107e565a4e8a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabc708302e9a0fec6d64045b8391cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a540c567bec34f90ce8755d8a9c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715ae3b973c3d3f610a5c6ae890d39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75409addf07c9732c0f9fd56bbe93d4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>