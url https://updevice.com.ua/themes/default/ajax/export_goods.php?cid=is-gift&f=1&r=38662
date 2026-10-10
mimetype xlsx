--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd5ae611d3ac8144fcc5ac89e045a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c97c040bd891ac3ba49d1a79035bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c4a67ae31a9be6cd57f3c6e855983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec963772f38ed1d2d721eb388b3a9c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f114b434e4abca2e595d4f725a7905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e503d73e9a9f5214756af3a2ff93046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658de1094e5b1ad320847fb64859f3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d099d0e658f6e0e3c7dc6277a54eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5bea5dfd75d0cfaf0fa6bb05b9f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5ac514cdcb83d9cea1cc4bee0bf9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4779b8a1ad79a1812aa56d9c563c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b72dffdeaa0ced28e504bffa66915212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c28efd08ce4088961b04148cfe57313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2961974f5bf67f9c52d551224762c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f0e645e2a8f5b30b2e14b36c2e4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4084a30d9efe5a8ce345cde6deb7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e040b38d23b43033d6a9be05bf1e3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecb4fbb05cead48e7331726a9935e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a0effdc5eefc16ee3182e40c6a7a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e9918a738aed41000e4fd680865c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b0febbae07f8d15b55c6ce0fd4c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f4786d25e2bb4300c97b2112c30f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77bfc43053fd1b203026464b0642a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d2eb58a0c0336deb8e5fea38503724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9c3913a695b3c96ad67d952c3724025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b78253d8c3a873ef97ba0b974caf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237eec58bc81f7b05785598ecc095f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4f6314f1286f76360fa093a1334b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc76b66b16e8f7c5339b962ee5db429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d5f286046f29f5c2e5573ee90a7eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36af4fb93ea88c88d1d526dfa31f0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e04a847b6f42bce971227e8d4c58d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1eb79449e7e50882e0074aff0608333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c7f3e9e1fc347fddf3c2552c53ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56413b11747b037e45918fd502ea84b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edae371b95ab0a0c3235fb9746bacd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632bf564f9a0faaacf25ce944d79e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b210ffc0a98f4ff66b4fb708f8d5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce12ae53d2cd77295e5d139d49befef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cf3b7c440b6abdbbf1c93b32e20a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0630f93d6f79f368e4dad9ab0b0724c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293e0dda5992f46244f6b73f919bdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a53272e563b6bc7e4c483b9a223ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64281cfb37e5fe8eb52a840cd0141b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5d1f1fba514f73aeaf217eb13fe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310aab465a70fad177f7af8ebe1524146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70183dd16262faf63a242a433052914747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a858ed56639ecef73f757225724148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c9433628a0d2f57b75c8ab77620e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab64ca949d92b1898e9792dbfbb6cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f51c524ad075e4bf72839370f229f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff24d8f504a74c20df48c34bbc776f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725b920d45e1a0a3aa9646fbeb836e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9998d3c09fd61c90c9639312597c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff7037ecaf0ec17d8ced0d295309355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61d5c461e81472e46094b195ee763656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290dbdd002227712c4ee0dbd58cc1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9af7e86ccfb31f15a66d803ee67c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d3aee1b430a094baf19a589736d0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a46aea5325f269873ca8e90ab1d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31678b06921349ba01eaf3609505561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487103253e7a8d5f9cc7367d8c73eb3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07bed0543dcb47bcd9dccc5ec9b06463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af3f8d1fad6ec7bf7715ff7ae0c84f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64896bd5308626f4c4436d6279c21ccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1d01eada1aa15dae8ab76cf1c6b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d29fa6a1f505c0f32b2f144bafdb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5439414bb113c30252700ec893d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d5aee8d24dee736d89be6c815767569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e3f531a4b21e10cc0098bb2e6d69970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0c966d3c3e2bc8f786900849a35571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa535b4bec620bd2baa6cce56275f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd5f47cb656307be044ecbf3a58f5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026e6f5e55afce249eb00540715711d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072bd347da9ae2333234d9e748698f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369540e6d65f8b720258330695c58a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807999ade79ad8fbc460a7e58c8e013177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9830e582b8b7864d4e7dde7fe83f7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a821fa94e8071ab85d98d98e50cb2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b156772790440ce292822e9ec4e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9da99a70f912ce1429b323f87cb9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86b9de95994d5d877335e958683d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb09a3ba9e6d9fa2bec0f8d30fba0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935d5a4b19126794ff3899b86e38b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d35f4b9ce4c7f77f12ed0fde0973685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece627ae45ab5b9f0eee42249bea95386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b522fe98b85b95d8b3ba24ad7649b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730d13ae1d07201671f41ab110a64a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195cec5ef4866325acaeb8460281f0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07612f12f670eb66b217dd93b0681c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707b9554d93ccf9d767a1c357be5e1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e169e731befb2b55ec8ef813ada6ef892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b386cc5dd1af9fc568b24e2817b5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c16c49d962d7bf9d363cd5bfb7f0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6324a449603253f5a9505b8e0ae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad6df9a20ee4c70fb394d3fb87b0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55582837801e71eae8b54adf5d333d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9b19d646a6f57d4c39073393604d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80839d1c821b4d4a3bf436b23c51cab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f4801146818f13576d8dcd99a3b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e915fbdc87516a0311c5d46b0106694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d900c83c0ae52d3d3fed2cb56fe639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003b4578ed6f269bad7fdbba54a4262103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28bbe49c8c2e736b1e33c30dd336ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9cbbbc7f3fb63bc941d54c0b27c83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b7fd390fff8c0d087c99665a00ece106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581201204e5dd7d09c7d340ca5208a1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924093def7346d80cd4d32563cba1df1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4427d9051a7f4f7b5a53289b7d104d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad76a8492e690d61d4202591e551c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e93edccd188ba38123b7a1a825850c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fa4356926753e19a8d7c438150e28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d51a99ca95b6980f8816d983f1dd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd83c04a2a6c57456aecf5284580d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86856f3b186c09d1046c8de1517bc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c221d6b82d81ad122be906a5f73860116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647d2769da2ee599d87be8c89397623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc6a27f9595af97d118af619a9f538118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e68518a6b3a2877d8289f30c656e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b8b36f68bc741fc5f1fc9ed3a99b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550064a7d3f9ca1828c9030f0d4c841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcfeebda96156c00d623ea4f51eefe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1b3ca51efde2af57567569194e50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d748cf0c4d7849354934d4decf7cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c530072a7754de55db1a62575e39e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e62e84bf8106c1f25debc1799eee3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e71cdfc5bdd6b3cd8334294ce637127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea53b71ca8eaf1c9b0ec2e259a49d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12428018b2026b262a2ec7053f869df7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13593c43ba1fdc172c1c3f9d6f2cdbce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1616160f6cd01bdf8dc8fccb89b90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e93aa826f8649ec34bdd35e5e3fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9a7e7adcb7148d05057455dd740b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f53ba30596ff356af884c4a70e950134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33c0181fba1965441cd727b663c5a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d720dd646ab094927aa1c801418e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f281cab963df0f692175b6e5cccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d570b14d7b0d39b2b0ec7cb48bee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e966c36bb2d43e90650377c6f3b5347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351b34d2f351c6a3cc4dffaecf4edd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58be70a6d4d4a5e8376dd5c8cf9517141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a0962991a7ace3ab6adc8fef690e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71a4dd3a44485b3c776c327e32f7ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ad73b2d1a8282d189b04b8fbc017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988ee48f2023c4f73b3078621a072c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a333525e5888ef6b9afa31ec34f51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68470351b6bb7fe33a4d2eff03b815147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981aa8875de9cbce5198457854d7e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2a787634a7325a9848bb95b462d55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b22b74735d98fc9651f4a6b3d7accf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216bba7c8f8b3354307ea093e8a8454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb2a3620567fec85affb60304ee42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd720833a93fd8c5cc42d6b437a09a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef76627f776b3a4021c767c5866d50b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b79bd611ed0e458dfafec51528b25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee7270dd36e01d0d2eb8427002e39a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae161819ee487669ececec98f264f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431e34c1d0ee50c1afdb4aa530e8aac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec8791e4da635d21ff91d383a62b4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ccb00a20d358e6f4e57efd712f393160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b8d862835fb2795b031b07fc7cd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc3e5d27c2f09e8334b5af4d35e34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc774a44e08f929970bfb1a59485e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e63a446a5456ba595da3c6b7e95a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84aaaf5903d01c5910d6d92ba9e96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb2d4361f2d6fbc4b3688553856cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242edf55cad941c745ded418c8df64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e720251c79a51a38513e04e585a7dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf23349c1ed2b11b04563fc614e702169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d68163e80a294490262ca9c83d3f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07babdb53c24366a35bba61ec1aa25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18049fcdd423fab136624b9582a85bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad11e712dfdff1a6988020301e3397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b4ad62a122e1aa9224f161282b226174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a84321e79f917a66a88a492750bf3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83031ea781fd322f402793403471ef7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59664d8f216299c7492c9eb638ee5871177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ce620eeeecf995dbe856ce46db57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc10276ce05f6d8b20e1c9ed1702e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3bf8dcf58b34e721d9d511a61e972180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbdb4f4f6506d34bbf291a5609871181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b991f335868266747e62211486f65f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa28b30b72c73d68effbf8e89130aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d031adafac4127c2b76d891e8bd44a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2de6e7417624b647cdd50719cefe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e22129d8f1a066f6c2c08a84178e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a949f8b73618e1c5f44b672de3731a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301601519bec2dd6b599e5a59a0b8fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bcd6b5cde57ab4dc7aa97022ea5cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65571f13a91cc42b777327d8c541823c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd0c9eac3038fac8e41eb9fe4f338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e523f52380a5c072bd8e7f9554ee6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd50d518948f4f1ebcf535ca2b8277e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1901c4f901891e16e6ea34458bce9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c713eee8ad36ac906c04f288e676c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d19e034818e495a22e9f48e92f755b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe7a4a81fa6b9f87a45f12c334c8c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c25735041afefbc8fe265ce12bbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1b5422f30a3a8f575847cc83b465199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057907fd7b1eaf6e28a31c61100d5f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654db1328b7feaa0514ba78bd45d3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9522da5785c192fcabb7e46e10e2b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709997ff3ac21efb3dba0b5bf416be3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea95b88aa0e96eaaa977dbda6090f57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9c6f14b24da25e7ce653c8a7c3ba5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c2108ef1ecf5f638583a01df0bd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ab4ef9d9633a49e1d48b26763c33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500d1f2701838337cc1481519312a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca212e8845a449d084a573553837f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aece6e122c1887ed1fab2178e0fc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cecf7aa10eefca0377db2588309eb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64bdd61b7eecb74c06bb0d3bd9e0b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9fcffb3c9d3b91071a3f7df5a5c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fe15a273859988df6291c70c7d3d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbbc07f94ecae49d86e408153ebbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5db918000396d361ca742f7735db4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1754f5738a4ea45f1614fc15be246b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332cad4b3a324b5e381a4c7ac6b713218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2548ad8a0718430b44517fdfc9471db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131153712ba24d8aa7b43950fb505d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58931ec9ddc0d97a5b4da31864465221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133abfac4b34a5080b2048f4b0e78e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b925e1745647f322b77ed02e39775223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc2e494050385e90571f9723721978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05419d83b477291494bd595fba916979225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77757c583142b145c00059a50169a80b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241563e0de1a904f92cd6d88d483f051227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84d4f998aae4d625fb2f3e591c4bad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024f81c96e38f92e29b5f3960ef84e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a4f100171d1847f906ca15ce252a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f509e1eb362c20d363af43ea7f81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d28a8e1ba1ef7f1505ed77c212ff7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f901e29a54f9e69402495b33edd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc527976fe00692a240994030c186f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d881cfe66e463b186d7de392c4ef79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9fa7f0bd486ea198d8133fc26fe15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204926e3e6907e351a20ca99109409237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f50e4fc9fcbc7f2d27b095102155d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e0e6603c3d25a0392fcfe25d40b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def2c24a5551b058daca84a7e17c88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08093294bee593d54387506927a6e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a03b609aea27d86125f7831f467cc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15b1eebff9665ca891a6bb3592017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08bd0ad0056c4f50f685186280f49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f19c7bbfcd490d78cb0a648448883245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0cea6bf2e4672b8c5d9e24eb17134246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742728842f19b941b5e5a49a7e31c9ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e8fb569d1367126e0e465d08add0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84210f78ef69713145b95ee6134a55b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6c2cb1602b2f8bfa17555701a30f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb35d84db81526d7920d7056e9764251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2ded23978e0c7ec5589f6d947c52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487eb3073812b46869b8b1681a120e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b841d945ddbdc3b29018ad696c424f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67819139adcfb1a97c0e7a8b7c2a74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1d0f22392c101aaa3cedfe80edb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5a2698706b4bb247a92effa56d0ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a450e4b92a4127d6e1f40b41e6e2aad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fe079e3e83896a76bada043068e79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d9f8df5a6c2a6099cef0d594e3a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91796c5c46545e92118a8f309a824d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c39fb2a677a5ecb02e34ab9b4b13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d681a052bd3a152d1c717d18a2a93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5697873ba80d085a138a3d031e43bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723009af10cde118b9daa755c5fd5e44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7c916d3165ad0822ee5cbf67c713c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c42559d3a6cb4c5f1b2c3814687fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c706dec5371bd71eaba746359a58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483dda0109b34fa115e80285d3f128269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c52b5d725f0247be2c00f4094cc20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ea11b9aa1567bba1cf1d765d4be0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f21dd79c83ce92ae6f2caae72b482272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00057ef11941ed82e12cfdc470daf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269e93bdccbaae06abeceabb6fb02b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd211ccccbd0aacc9830ab76bac1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c540df2f49445016049f79a946c82b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d092d7a51de61750326c5ee0c41b8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d73c7b9639c203d9f244bbed3c41d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41644ad57ef741b1a29ed1e22cf92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7622978d2d729ed62751765516ef72e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649c7ac83f27c37c8200410c156822a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccbda91c04362bce29d2613bf40d45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e88e8e52c2b55cdcf3ee54e67f3eef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95be54ca13eea2fce73d91d1b83993284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce0f629cd5a30f58c999e8dfc58c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d99903421bcf1603d8559c2537aa7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b604fc08e5bc12eb79940e98732a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ccd76f3ee1dd079ef4cdd64ca2c75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47473868741eb1d9664b97968961626e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2c9ca27fb3266da8c675466718be7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b3edb857bd4cec87044131e46e83e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28425d83dfeb838eb13b01bef61919c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a8728379f890e3a0a934d2f743238293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ae1987d4852f11b3b95ac81e9174294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e34c7dd9cbfa3f5d09d69a0d2fb27e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9f94be7acac1968a4bfad427ac3fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f318fefd18d721183cdf01cd4fbfc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48d54938560bf95be794abe9d0594298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e902c12b03019081308c418035cee1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7f2b81c2b16db097eef7650946f1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d928555e9ceb9ab5b3334fd1fb8d14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaca36250b237225ed13ca18d1c237302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5c2923220ed4ad9051b4e484c144e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5b25c18143c6dbb5d7cf8967d6ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2eeed802aa34ec56a3e1c86ac949c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292c4da447c20991c8623489144eae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1b3771c43c7775df8abcd1438520307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982837bba127a1bc191d7bc2ecdee210308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9161f990ec7315618af234f0de3a9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadb95dc49a61f8a5c215848add0f46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3abe30f6f8bad72ca804b4f6499dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413b59eba93dfd6a9cf2271f61a2cb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c6fabea522c2c699b3eada718bad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b830deaf3b3ffecad52edc8f57be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde065c6e5ab6673b77fcb803326c41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33a36da349ec397ff1c4acc3b2681316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d09c931f8899090cf7354649c577317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890570fb19dc5fcb2592230a2ade7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0438378c2293a1f0b37198c6fa14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36d194867856054d59b53128c6eddb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f38370b880e81225331008c4ee52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fd1ab0544692e7285ca15f6af3e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec9bc971570daf930d188e03b7914323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c75601e2ad6be4682cfe6c41a6faf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d9070bd1b87f46582f0227d08080325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f21355f9667cfd879a1ba0753fdcf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d584b2acedf82615d591c7f3afda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444701f8594d94077a51f99489098192328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d617559b4298672356006457aa0ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba33be88244e46d793e8ddc74c91c84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25b4ecbce90a9cf9792acb5964ea8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a00d187e343360f0a1416f429106332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922e34899b68541052006fef0e06bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a04ca79b3e3bc88dd0bbb30440e7d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb9bc820902964c3a13934800b4f60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e794c795b43ca71c9538ae60879a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acb49e68dd8c592f60c8df4218c505337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e64bb3362ce12b3898a01cc42ad479338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483603b20d95f024201b6032422a290d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b759d6d92219c69189e50b493fc966340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d092388bc25b02b9a0c51b09e3af41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd2dcf345fd771f85d3fb3cfefefe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebae48758fd8f28878e1cb1261c373343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1394b8a777e2aa6c86088ced7bb80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8e70ef24cba56dc7cb5b81669ce93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14126696830e3ac1c7eaeac36263936346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad52ce4c2cfbd7ee4c9d7579561436e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73892964363450c86a8321c63a57a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd61fa29df724de1dfb9710b8aa8540349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53ff605fda65d7581a89ea5446df7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c73380e30452ec8d2a02838b55988351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d241283b4bb23e658b92e5ef405ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be9d916cb63a4ebe8c4e231b0be159353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078a454de927b0c96db3615e83230d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714ae5dc24464f55b768a3a618cce9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba126e7f51af90ec7976f055a063857356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2b20808a5bfed0c2002351ec5e3e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf5a79539054d66504de88c4deb5d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad621fa3837cebd683688bc7bfc08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8939ff179643633c39bdc8c0f59ab5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395ce886e181b48cf4ede0c635c546361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a5a01ca70374c55f612fe430b323362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdd7735fd85173c64fc9fcdf41a827363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6d40e794f7f7cf032eec80a66ca5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ee79764313c4d4b3a754a61f3eb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e9e2a6b53c0721714c57e77db37a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cae3d78968960220d3b7ea4a3e169367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809e9c73fc12e3ed23a6508c8e548f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ab072a535eda45bf7ba9834cc332369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae0c0c400ce59bc9131594681a5c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c4423c26ace97554c9f9119439c37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddab58ceddab45f13bc5148a5f5001372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d4c67d599239b984d189ffff4a4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbe7476009292b9e83a25481c88ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6be0e89831daa3ab0e137ced8cc9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3bf46b9ae9610b23dccc5e63dade0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb704ad42bbb19ec83c0762343e4dad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb853af94fb29ccdd611ec646c589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3c6b4d22e71c5a73dcdc77f19e551379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6c876048bc915ba3b9b342348845380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f83ef4acae7ab0cb6adb1400be904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24810450a69eedca6415e58cce2c5a46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602e39db896f84477a45c3051b59a8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417920a7d80f295f14a7e2528ba78fc5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dc4760db4f4a1121f7c554cb39a24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941335622b17d8a0c247e3dd83efc971386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398790b824a94274b727d77cecf539387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56293e679ce8fc8a5bb94842527f7c64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956708ec1a3353a0903a7b197bb780389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e203fd04afa108c53fca3baab2d713390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd6df5e25dd3fceea4f81e53091afd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09c0a68f2fff539fe1ede9bf27ed5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f977902e0655746e4c38d215b20584393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677080d6349bb72a167c38477435bc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61f4f9b3eddc22152dff9ce1fc886395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f2c4114a7026d019ffe101a520c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080341711c6bcee3ebea0949f925f65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4164565b23314b990c0f4ea5776418c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b10d0b35bb8ae6bc85f8880b7b0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a335a9137843efe3fd4e1ce3342291e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1b3ad76d07b6e8a887977d5df3e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0670206f6954a669e4bc23d09dbf8f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0f5537d70ef62134c817c067db635403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d526d8b29a21decf6c4d35768efc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181db34237f367c7b658ff315425e68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e90a23fd0d511db9cade1d606d60a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522b580f03e04bc89b7d2c5221d46a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b40825dbf0307419cf187e5f5ae8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e19cebe39d7041fa28ac345d9631e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f551323dccb05ee27bc1b132e137c65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f4eca72b90291837c4cc9d3c02a6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae46892bbbeaf2e91730e02f064533f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7cc38a4269ef9b207cb206e3f4b2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b88604c92a6973c1901ca6851ff631414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb2ad0e97ba779807d38328654906415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397dbabe3993453f5d815f1ce78a0c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab071db37970a3d2a7c38648def90130417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36948a8d2f623be4f76c4863ce40fa33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca3e7d04aeed56835ddaecbe97937e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1743784aa9ca6acb45163e039fc34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e63062300332fe2063b83a69cb820421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b176c906c8278702d5b7899c1706422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed7da967d183ca1be6eeb62610fa09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9eee1c1aa82cfc507a7758c6df9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84e38d17cd6f6a71cbc931371e12d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31e58258f18cdfac13f64fa0f676d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9a98ee7bce6339a1025b7aa10cdfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0153b0dfbbfa827c72f8608b400d6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a252522c951ba8902efdacf0f6e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82b78652512f8598ec0e362f0a5d8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f42c7a0c2e556c5d2009440569e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cabe1fa8d9b6ff84fa083b9eddf2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5c4fedf61b46f2983811b8c2b01c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87162fed8e008af119349bfb2024b1eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf30aab11a2f5f5dc87041ac8e3c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f83d1c578ee7763a997449432449cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a98501de4381bc94e02776ba8d5a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcdfdaba3b64143e7fb2d2c8247887438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d29aeaf58e044bdcca59c85130138439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e92440419bebb547b68e559e4ca93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e55038eac804315e3f662672d8d72f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f2316f4518b85f0803aa5501072c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e972ca225b3eda32f20dda16524c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7fff3c923c12cbd89cd7e1679693444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b55baae3c2c4635cdbf25d094f29f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518569cba5fe1314618cc6a174a25f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f34d79035570c3a48256c0658bd8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3626f2336293a0ea4f7c913c27ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d60aa04d881f36f2da3c3f83341935449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa9ad415d675f8c174426d8dd8c9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717d0d45b3e42381201b7e42177280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b420bf2be88effc91846920be5218e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f10f33110a533ad35906679feba3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4dd1fa46a972550c6807c2bd19500454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee84535080a1bd004c422dcd8aa19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2636600effb60c23b7aa015d6ad1dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfce771d972bdc79f402ded909d3ddd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4da592eb2b36d4a492748e8988441458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eafb0a7f81806ab139943845208788459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca40a10bd1b90347bc119d789aeade460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f0cc08e438279dc95a355e2aedf41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986af42c2bda2bcaf68c7b9877c2759462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f7af57ea2009e945cf5fd0bd7ebb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce6602ec557f4cdc48e3c61f2cf22c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b1d31743f5af156d7b7f3c5bb0fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7042d89ec4c5c4afb21f6e2687d17b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b11fd9b6be4750381a8f43ccda29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6db6d2fc026db74b9e2de8ffeab1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ad60624fcea8ee6f6727d47a9d17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9836efb63b638e07cbea0fbcd1e277470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f217c3daf775038acef5486101d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12660e21a411168d36586a52e00b21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb4fd3f0076a31817125b551adf8ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23b5d5bb08f81159dea91b4c682934474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825367da4939da38e5ab6393413cac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf7f179cb021720a7cbeb72ab8f4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29aadfdb79ab7392771dddff21ebf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0138208175251a46458fb510edf03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a8e8f2155219cb3f081e69f48291479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6afb2e97af3f51ee948afc8d7489480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec2c46b16d432fada2d1b392b4644481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66fabbd118576fe443015cd9f3d1a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978fb1e7ae724732ca452cd3cbe00fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1da276a5f88368c1878e458154a560484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861861144b1f74496fbeb1fbc48b93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea27a875cff66c4decdb92fbf095e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577cc355bd446d1853e945b9459b46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f7b0c2594322e4f3b86b99af0dc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc080eb8536a305221ed704ce902fe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f65c22165f99edde2602bdb9cef35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a801ab56ee52e038d930c23749d9e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be7d806877539a6e8c585e4293715492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cd0033665d1c7e7ccc3db26acbd16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1fe1f81f6c5f9686b0749b42774a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9f2fea57f818562e1a5bbd49f385495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68aa1286a78c7330e49761e0bc41ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417554044da3a8e06552c2ceccbd9a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6bf9460fd06634bae538627cf7ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8e35ac808a4051fd631fdfa9cbcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ed1560a050805f3e7692af098948500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8d7aa5f21f376b66ff4413fe75cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcdd39883af765b5eb6f74ba6ada0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac006efa23e604e81408697c919157503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff221ded749b267ae6581437a00159b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0411ee9542843537d8e326349ea0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc4bfddf904cc4ebaa3e0603458272506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fbe6841008c1f864751b77522c1b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a5a8fc3840532be0aa563ba7328ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238873158a4e38ca9f5dc5362b06922509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c0b141552605f41f400a944681eef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac59387566bd1def390b961175cd50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928053cbf618989fa36022843c151560512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc42f4b80ab6e0760a1f4f82567e3e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b849a74f3addf9408a86255e36af93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c129fe913ffb7f6074cc1e958a0bfe8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f47889dc767f2eac75342bfa2cc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e475ca64847b7bf1bd3de4d885b65e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178f838318c456d108ca972d362d778518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd449dff46dcc8be39ec61bb006bd01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2aa8ebb595cb9e098bf5356752a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e0a62d50d7aa0ce833e5c491ed56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a3c6e5c72a8a40f58e376a2fe7a79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d50ed02752c1e05945579265e630523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7a033d16a1ed69b432ff8f011738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a4a03470de2f1e2efb1789d4349a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d6343180aa7022724ed7650208b96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cca7fc2185012c0e407967109032f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188bea9db8130dd00d42eeabce04f2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050415f32909f19c90d9b73a8bdf52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cecbd1c5c9e6997396b825e6e4709530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b83717d169c36740224b81229d031531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ef9bee45c33f08c2e8f8fccdaf88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873309aa77b7d5f8998847d26a00f60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c580da6e16c0ff992af25c070a87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d67df677a1c2c6ecd23cf6d6df3199535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919c5ee74080e35939e48518cc9203536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433651d46cd49f7d0e444db26c5cbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a6c21095adb82e0bc7b0ca096adc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb788649522944a59df7ab450d151d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d31c3fa1440f280beff7e29bc7d57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cc559dd42ae478d1dc1c858661559541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d5e743d1caa016b00a89de7ae3cb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0deb21a8cbe1d81f42d5b652392fec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee57b73825e83b3f96c8edddb8fda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786e0e475181fb0f2608d83a03dbcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb695568fb7f4cdc1854534b5195439546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fc81a25fda7ad067b563e9ddad84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63fa675a3eeaf70287788635a8282548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de8af829a9d84b96da9b6fb1765dbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba206a1d8bf72d07d9523b2fa16304550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308615de16cbe496b0a8b7c84d6940ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e2ddfe2958897d115bbdd5b2a2234552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d62c3b222995d6f1134083ccfb2a3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847ead9ec6dceaf8e56c49b3b0a6f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b817d6eac010f0d4571e471f2d97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0264e4edca96a00d97bec1495a57b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47a200945e1604acc6cd4d30089c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59366bf685a3e8f7cdace90294055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b09350bb22ff634fb64cd7cf20bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ccbefcb711d6dd7a6c0ecfdfdddb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a9334432958f5f50038f41e91bd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c7da58e2ea2ed5dbb233703f141e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eabf0d1b980470e17bab687a1deb45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cee8eab6be9e2344488193f29e563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd26dc8bb8faf29b231ad932e323f27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f551dc227fa725ed55c92a0e2ce468566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef3d9a87a226d885b610506e8af2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd20bbb35a9f6059171b061448bace3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06880fbacbf2e3af6a3dda85ce1368569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb15f7c9ba4bbb3f309f914bba255e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b8d9bb97bdcf31ea556897316decf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbaf940fce27ee6a85960d4c4486ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd906c7dd8c2c7118cd3b056c71613573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700bb23f9029a8a18ba9d1f389f0050574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940669fc1fc7b455cc5465bb7cdb5db6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d346671c8708ca35927b8ba4bae8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3082ebac6c97d5e84452ae2df234dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40ae5bbcb8ec54111856c7a485a14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f866b5d696adc7b1e2e53f1b8a74e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c4ae5910afc474deaba5e14a0682580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5c8e31f0ccd8640a696a4662e417581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412d16d1e0dd57a912d65e90764856a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c61010d89d4498eb6c79ec788a19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d726464162cbae678c5f053e1c48f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922774a4a9908960e9f1474d3dc27f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce085bbbb6bc3b4c8e895eff34d089586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab81642415d0e098956ecc2198418587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15488e9932006259abe864fb4be9da6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8bf6afdcb3e1a5ba4d9f683af2bd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e5464c7722dd9591b1ff75f34466590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a76dda5a6536472b072b78399ef1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c3bc1861579f15999745bd23d9116592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6e0f9fc6e280de9a443c320b2d732593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47256ee0a8fc8fb7e8ed37bd76179fde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9dd2fe3649fceadb7b64337690b6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb77cc92da030e29f2261a7a820c751596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28142e73e2c983da32b2c2b8cac3759597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b25d78dece3ed6d5c69651691df936598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7cdbad4829cd5c94e5ce1eb9c2278599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0eb9b04f916397d385a6993d2a4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8717a1256b46629cbfb59db62cebb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1831833cd450c8983c8ea55a627f42a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db50de6973d21dcdd992eca8511f698603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd02dd3ee96565e86644d37115ed13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0081ab6ca270340de20051e65b1f5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a45c9312a0ff51c86d2da67c1e6fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e86e6bf1929a0d3c00e09f1aed2d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414802d4a12a09a910712f8d7ce037608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b07c7b259f3007f55d2c12617c86f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664110576a67caa1de5c50c6c36fe4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059567dc1dbdc9413f360f6a28d3223611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e7412c6e75e1b17539e6d1e05900612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e148021a24bc8a7fb21da8eab959f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879580f8310e5205dbb17edfb9ae510c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5726f56c5db70bff5c5d9c20d88ebe2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626bd5163a5d3cd7f4a5d2d5add800b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e08b8249b81ce3e7fbfa9230869e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028974ec94143712d03b38a27f3b3eee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d01d34f0a3be5441033c6878004f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a0fffb98a71115859021de11d38c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba1b5685608c9c4a46dbb5d39f1786621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede587052da37688798a4b3637b83a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d96ed52606888d200508aeed329f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f2ca2d7be750166ed2dd73441bf1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810307a38cb483abe46cb14bc78b05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52febc5361bc192b2b28ee9d159e9ea8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f14157b5e74b18e4d6f765aadde92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e255205c798c86c85fb2935dfebb6f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896948576caa3d8c33dc80ba12b7fff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8028009405368eb7c1878861a917c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3bddce43727e7fb4a39c3545cb881631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6be7ab6fb7733fb589b8ca5583af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b38d86a415039354964674f515ea5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ffdf2db63d9eb633313befb7fea9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7913dd0eef2a2e3dcbcde9d878521635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae128289e3a9b1cee97032c5b280b82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85e6731c7ddc757f62a836b66d012637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55ae27212948fcf8ffff546e4a599d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f40c1fccd6e8074e5569506b31de61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40249ca548f57407ed144a29aa3014640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0bf90bd10c9bd265e73eda658cf21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ea885626713aedd2a5b10199976a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db9999c3426506a5239dd9cfe7201b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288266add9a666740a1a4bb1d6831af8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a188bd2facd22d02509a1e8bfda810645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298b3a0aed31ef54be6f0bfc712cda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfaa7348dc122ad6ecebdeffcc4187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09987dc9753c7b4fafcbfa96a73da0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e7c2c32d82a3423ca1511a2c4c23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e011c58a5d8e12dc237be774c47f89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35242dc5b44ae8544f48de039f7ed0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617317669fa271093b145394df9956e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19290d0b291a770418ebc27cc5e9956653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9af328850e8331605a42a5754bc8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23417e294b77562ca58aeb72b9892691655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245238072741eaba4d2009644b0552656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201edc07f478be7ad3a4a1b26b7528a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e196758f7800c4e9013ff4468a61f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad207eb606be4c2956eceb5f3036800e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03cf1d0f513ca9d02e53cf5f978c32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7433c3181e32b66737fb83f2ea36d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2f5e156cc92a609be565c5867b78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cc09798c2ab8ba377cdad1ace6a52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81ad7690625092840c6dca076b4a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eedbb26e8a168454948f1677ac77d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159ce347521025f742bc3361edd4e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712e4c0f6eb72e019a835c524acf87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35319e9c3b012753bd0f43bca8a131a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63dc0e32b2982e0b0be2480d00ef6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91d09cacd6df4fbbb38397bb9dba8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66132cde85578353f50f594c438b29e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf328e9a4b0cfcd6f41092575cf375672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81692b2927a3649c9a53ec52f81f26d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893da54cd5091222b1fbdf70df287e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f9419afe52f6f2c26dca66cadf3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa76cc0ca474bd1b7f309349482aec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6b7553a12caf0a064eaa4f18a53d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588f927b2a4a41815aaa3d61cce6a17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f8b0dfb7de18db274a6647772b65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac0f2ae505a2e016cfbf5b738e001e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88567316ca31b7a42577ce1d3da6678681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173ac270557abb797d079212dd4883682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1d274ed5a733b44f5cbd32292f17f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae1fdbc6b523e8259cb3846a24a022684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007faa636a3e7bb9b1855f74bef5b8e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7fab7968fb32a861389fa704bd6b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9d0880b2bfbfee4a137d6263101c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fddc86782022bbf9ebefebd1d2e30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0a3dd2af74b979205b6d59a999683689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaefa4b734c9558464c4e8bf61ad247690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0aad0d8c9c7458cd9b532fa4364eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fceaef6bafca3c06785b728cb2c4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78b908be52ffb0b2fe761c9bed94ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301506e63ed331373ca0a766df8fb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca693abab1675ae6d34b5bef0301dcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305cd046f298a5b341565f0201ee2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2017e6fb358f73cc31af43751b37a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e3ad17cc60f14a2b7db5bfb1f9e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27f3f16a665f40d7a56bfec5d8235699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb40f3ed21a6867587a1bc250d14bb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfb95d794a6ae805a8518b51e83c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e1fdc239ee3dadcc21de8171b4423702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d90e37b758233f61b019a605804d10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43372524dd3b2e166b46ad3c3b0864704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d3e21f79e9bc73b58ba2da56c75d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004f4323f7a6669012fa5ed3649a99d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f919dec9993f634832dd235f92610707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e8bc71a3d1c2bf22e89a2b274292708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b6343a4cecbe4b731dc55fc38a515709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafae971e9bb1f48332c83072784248710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012d5bce6a4deebcddf0835851cda70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355e9f5c1cc858cadae11eb7149022712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf7bf550c6360dc4de3b3dd987b83c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a822ba85749e74be0853cb33be8d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535fdd4eb4377e052ba054cadb26a88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e58ff30cfeefb99b2792806f47fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a59da69abb49d11d8133a0d1ea241717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b146da5ba61fb59cd826c820c3348c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d4dfafa0f2c9873dd90401ef71f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9344ccafc346b4f1ac8f52543def720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12f662e87df3142e0f7fdb560798a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405d36930475d691005505e1ecfb61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38c7648daecdef96056f67a43ac3d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d351f31286b350eced4799e239d4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867ca37f76c29718e38603a15b3aef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c593f0339cbe8d5976e9540346dea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661276e03f72dcf686b97b62870bcd3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e03fd6e3e4c089187c71c3882b2ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86c7d6a2e1fc2528f0897114ff8f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866630285abaf15fa86f36ea88dea4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc87175ccd3a110fbc171a7c6a2a4e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accf7eec91fe24fdcb2f7ea8d86edcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0b631029e6fe128b53b3b730fb37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc1025b0172fb5b1d1a03abedebc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414353a1710929e9c9eecc015ed1b9df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ae93e43042f52160026fb4b5befdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de0c1d71659a9833e78e8a887a285a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494f02f62f006efb99532c82c154de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d051f4b44d5ed70154fe2b7735baa5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d953d2de2960ec3cc01b2e6d7ae80a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f7c8a8617f03ed52ffee4c8385564741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181626081d03dd061813269083005cd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e93faa106a5847eb15ccb7420505d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9bf9bd185e9f2d6a5a2ac2c99e6ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506e6afec013df147d5e6f34350c8d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b493b066b0fe15c37f6a90b13bc5ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9411549fc492d0db64516fd6cad4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c8048d24c005c44abe385bc576ca2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3fcbeade0fc4592f1cf10c529ab55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331670c16a2c4175175f6a970d106507750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29cfbd4df4ba00cf8178510bf5931e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f486323515f1532373447f8fce8826752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254855e5bce555477e4fa439d693164753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a735f6f62a57d3c6eded3e599a0b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a55a73152b0d3dcf60e402883be62b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380b36b77b73bc5796520a1205a449756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4831ada21a8710506c16fd09dc83f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b00d86e8e4d82aea8816e6217986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e281277baae3cb8e66cd12e1b036d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f08b5630fd8fda5e2956f43ddd5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b34ca6e5fc6fd4fbd87179a1d4db0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53e49e36fa11a9b34cb7f438d0a393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978840a431922fda6fc895e4d357ebc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed506640f1147a623d232216cf1c475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b89afe5da3003b750d30076e0056e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92d5fcd81ddf283b7a47e19ce3d1c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ad25a1b929f4a2334db472904f3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3b3d344a00a7411d44f9807e0c8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b4e8f02456db04c167c31b6cd2c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e66c16671e70d609a7d41722379011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fe650e15709703a89f87b564800fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ec9a1ff021c53a054f360380fe8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0249e6e17d6450a9cca1abd2638a4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d94dbbfb4056cb476bc0a4646061e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d32a247b80ce93ada2f825f1ad06016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6628be4ae6b9df15439e09783964f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf008390bf64e7e78c2a51045ea02e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bc4ded3bac2d7b21799c37de8056219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89efc9897fba98f39855c838255219620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c6b6968ee0bdff236e01f122dc2ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d4dba70c609696e6f6d6fd25a3df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b0102592c81fd9f7fd3684362482b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2ffa1bf73ed7dce58977f116a9fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f7f576fb3c18edeff3fc5acfbe1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7f6ab571a8ebd7937a6b811d36de826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4641513a79535e9ccb7c8f47779cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4df73edab4a6252fd59234aa320f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462196907f51cdf049592679a9e2a1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e65524338a21b5d861dfce945dc14f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd2249afd3c882ce77bcad3791d5e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b29847dc463ea1c953f029e4184432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51095db61e9ae3f404226188544af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab05216bda3777c4308965efeb80c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff97cc99afbe14d9868fe223dc9c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b5687873f5805cfa6a5401df9ce536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3076373f333863b7e84d328f864537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149db6e2450081ea615cf0805b5d5a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94f1270269848948652a74a98b43039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c53dc848223af345909dcfb4b2f6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4879851d6a70abd55e2bfa01464f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0ffa41f251b8f5fe83f381e1177d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c988cb0ed7e94a5f2f8b26fdfe7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3487400d1d855af7a1bd2b39d6bcf0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8940312dced583b5e55f5d5fc186645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bdfbc22d4b6889019af0fe76f936246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaea8f72110cbdec644d287d04ad6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8db7ed7ee899747a98a13e87746248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dcc0207ca0cea24b57c9bd466494249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f19675b96f65a2cf20a586c3da18de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccd9284897061b15b34ef2557e488751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24df22a93dcdcd322bedfc61a0615952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a7f65707b0dcd4e27eefbf5a25b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888467347960360c826d4fb7b1e37a8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f597fd399642eee84631ba56965255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddbf2130f5d07cdb36e37ab703c72556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b430e636d68d356f9458a84c9d9c7fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71b87b7ae31fed85430b55841d55a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936c3e422adfa382d966519b1378e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2353e4633c6f009cce5d5db3b9041060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd7317b8d5badded86a4037a4065b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d48eaa2aaa5a40793484d3192b1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a83132c9405ce8b69edce359c86de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779429b6787409980ad953d6c1aa8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d9db1d8d5afdc1a5852509f9a473765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eecbe4058f71c5bdde00c4d5b1187a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d73213af9f1d2dff9e2e70f4d72667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06010a1af89389b00dd9535b99ae094b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab15a5035360cfd65a549baadfa4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61086ff6cd0e2773ec150c2c20e3ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69b91d6181e422173802e15a797e6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b195225f7247aa12a41e71bf47b199572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72088a2ca4097b88f592bf61bd3b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892eccd6431116f24d4e96eb2117ade74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d9a312aeb119a2af312722bfa411d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2c3394169e523b0b652b30738193176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10418433680a16a0262947d21d5a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1004d0d59994e8887488237f160634978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0dbc2002670c59b07b7057cd4213479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04fd3e67fa9419d18f0403b9ccc60980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768c9933e3319fc8e6c9e11cae01a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b218409c68924da6c914410dd17b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28b7f4f702e299ba7b2ab5fa7a44f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab31882bacfee2afa2ebbe59ba41b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5479d92e05b1a6b44bbb12201d7998885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ea8c8215aeceb9525fcf8bea70c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4690495365065111abce84ddce8d7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b18e95105b8fe4514f35b0d5850188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c4125f926896f2c40b2d7d506e96389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30f877dd116650e54381fc14ff1a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c31c1153aa4d22a8a21647557ae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f2741966621c957edd7827cb9ca2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e99669e896fbbdb76ae5d66ff816f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc474d0c0a4bc58fa37c09042f74a74894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e45623059d7a9e2888dd83b0f7a1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe2fed3a79302851ee87589884053c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c54344f9c6afb5e23f19265c53a4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4661f7b0d09e7198f3f5c40e8f29cb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114f6ef479db7d6e37f13d0383a73499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97336c91870a7c4c1e03926f463931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136320a51775766dffe6adc7d658074f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f84dcb1545cf9087c4debc2af4a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5170ad3b1847cae85b8660e0402be2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d77a9eafd107b08c440e04af8a1e46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98106b3feccfff1740276afbe0799105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a433f70673bf12b4cbcd3b5102cd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba9d69dbc239c7d6a43a2113437f20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563edcc390a5650a32aa93423b7cd58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318a4fac1ddb496773bfb88dabd86f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719faa7d81eacbdc7e4ecf151166532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd915451a33ee1fb7f335dce999291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec728b4952eed4461d6f5a24784589bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e737016e78571f073f192f6e48bac2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632fe43559e6940b31bf6725ab4385114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb751a2f19958a19a969bf85cbd6e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27bbc976045a792b480e4cd5ef293116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c986c1187b9dcce88becf5a9d61bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1222865ed02acae8dd72cbc8fc594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9b732ac366004377002204e6b678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60488445f5d764246c8b130ff96c8317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b79e4f0919ea55359ea6e59b4efe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76720cda54c95c8377ad77cc2981fd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124762cf75dbc388fb5728c2e1859758123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b462cc5f51204f5de1273ae294b9ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f3c2e0f84f2fac0a32c5a28d7ff7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b4302ec2fe445e8aaf17314af33a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0cb05d47cb1d2758edd5808fa9a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22548bab39c051d8f67bb6468895096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1244439a87ff0a5707b3a5c2f3fb5ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3a801743eef7534ca9543ae6a0dff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ce7fee0fca7085655fdfac157e3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dbbc9d3d31e9f8853df2c5aa7128e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd03dd3a841379ed388d4de4b80279133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eaaa7b0c5836f622877e1b38a2883134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966fb2ccffa1c32ff44ad72b2f66e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535f38d1a15c0ec125aad0a55edaea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1262b1f49f1a9007fe69cf19d553ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacb1858d5daf11f4271dcee905105c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad70144308387cb34769b7f18c406d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7fad40863b32d8eb58f6b6c2f058140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc849ba58aa60160b0b25d8feed5da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65d9d2cee2aeb671e5f40d09829ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801176fe78d39c4e48404ac68810360a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6427f7b13ad2eade7f8460ef3b248f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c00323690a4d6d4a1078010bba0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edfa2e2ef94ed58ccc591084573bdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff572647104990fc1cce0ff3d9207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed097866883b9bb761d441cadb4a56e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c7e926f5377378c7ddbf89bf063b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee36c08913a965c82b92aa869815b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76edd82ea519d92011def7f5c93382151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ccc67b2074eb53e3f7976c1a4967e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af606a23a1996fa1c45709092bc1d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2876602eaf5437c3703740476b7a62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f391a86d83c87ae2f03e63f04b70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3c5211bb7b6b8bb461dd22b5dcbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311e7e2af6750790ae17cba541d475157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49aa6060ba6acac8964489761cb4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0656592198a1fba99407c07979323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42a5e33f7e2123ad9119f3cdf6e48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf408c05bab79ac9dc7d1a9fed03e67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60b733a4ad3057402a2373928a4c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142677d0039c53622cf81ddd2c9e0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c429032f74411c6dd8a754ee184a5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2b4861604318be6b2c130e297e80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abb4612534297ba16a01af0b542003166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91faa4da5923efa1e060c5884cd7ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b85579558de98385812e52da7c6f8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d202bd3999c7c6ca409dfc513eea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1778ac02816a6324b048c2f59fa67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a05471a14eb6052d79d15cbc34f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fde806126f22651e2a3a6449fbf6da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a3b32b71589877e1cda3d0d563ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbec27683550d56e76cfcaace778678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b9ce69194a6962c6af12620912cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49514981c4174f710cd53ab2b28663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbb4f3a77c6cae9075366bd149a6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540bbc3c0b4560f069277086137e485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0c6958f4bae3a7d87483b3c38991179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b301f0886dcc4bb5f95a454342c999d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440fa49147c246471bfb40c3907294181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3caaa541346d62b07e007549ff528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905954da4b35f86027acee0b25cf9dd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682242f8bfeaa7db1d5e434e584418184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce26cfb2a76ac8d6b6f9135007e3788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd481db5088eb7c3eb5080c2bcf6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da63e80bb3262ec1a27158480d7a6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c38e2d60e7e3f9673e35ba300894e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d7e27aacf90e5a9e7bdbcb40fbc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c548f5b91ba9a21a46792f6c6e6d38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da582d0226100ea16c3a53a1f85ed610191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2c52e5541502602055eb9f99c6f96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922f08da9ee77688a1464e4185c9fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9097b2d95cc69289020f2d1a6fef38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35489a19ca1b5fbb8d68547123c43b3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851b20c54c13caeedf601e1ea8b3992196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c483bd30d07412af1686360cda77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7dbaf2848c3407a493238e5b2e9b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361861e9f135ae145839d5199736139199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d96607962b40058ca6be82d7d6039200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9358ce5b83df6ed38395238a32205201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6df6bfbd9fa2ee6e2c460f0f19fa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e840af3d921f87f0d4cdfd0a5ae740203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2769da0ed9e759d26f22ba9f58951204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e5895f4633d806426faf52a1158e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f23f5f6b184113260deba81dfdd7e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72982e6b9e2f084bddee2fd6e371f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d5b1c77f33835cf9b12e1606bd939208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45124e03b18fb1afad709c36365c2e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df200a25b043e74b0727b55eecbdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855565c93845a58c9f9b415ebc56153211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7aaeec7330d22b8be02dd3885c179212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0ac5d6354deb9c255ee8305a25a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ff3ade36cdd39662a8063ab23c36e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcdc6de5214f48ee97b6c4bb7b0d8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444431707d28c44d943828002786bbb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c37d5e48abff349401cf03ce8532e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702a0d9775c50600b87918f7556bf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff9d64513394244fd64ed7e9a5938219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7150b7b78675ae02c50c75133d84ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6bbf27ab01030458f6d1250fc1cf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54d727848db9b402b6166f3b98c80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb6f85deeabd09f9da9f862207649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128e43f27f9200293ff09058b750cb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a875c3717998a4bdd5a8fc7592e10f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797f588f986e660a1bbc56db34aa7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f859f76a898ef5a4a390e6e8ce35f48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb70eb365017dac09bbf76b9133c2a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864997a3f7a772dfd67a9e0a32f23f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a985b6eac71cf515aeadae2f91657230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b0de47166e55a36fb17cd8738f6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ef3ca3f9253ea38af7b7ce3c6ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d979c92d05c9ad66fa26c3a71a0ba5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec0fd2fbf4628081270c9034a1bbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923f3f88bc3f33a1963251c789b753235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f56b84a9b4f454beabed479893ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66afc70aa2abfc8e666fa24c5ea1cdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6351a71515ecbc62aab171a4e9fb51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfba16a32ae5e9161279c5ac51dfd8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62239bf36ae541c3dec74751841b7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80bf6988dfc9e004d63a92b97f91e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d9f693e55324ed4f1887381a5ec7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c27a1c20fa7a10a9d964f6e4ffb5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07b8d2abc084671ecf96b38c3a8d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b75cbc10d3f1e2e57c54a0a2a92588245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222155f9fb0fe1488e7820ee8e52486f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9ee455e290288ce800edecc8d5e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571276fb20ce5e7a5489404588fc34a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d699bb605f38d40303236f9b80c874249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ef5c5e358fb602a11fac2b0edbb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01469a835782df39e140f9a1a442cead251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5a96799d107463e7bc09fa3d0829e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce498a6c0c02dd3e8f1912cc7be8a81e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56262b88b345dba9d829741b3c7b807254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0facb11f56e6c5e104617bf255de86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975488bc1c234c98382dc1af7927ec44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2e3e6ac020fdfe861889cdd9e62ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c89754c359d4c587ba58b52849dfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae042d01a3491c768bc95d3a53c2031b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbbe1a866e602b4e8479bc11bb29e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875a07a030b30253307b498d93cbb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee395f3c1fb3eb0231d09b0b3436d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce58636a63dd149efd5c9c040226b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d793014854fcbdc10858fbc688bef7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45c6546e9b1c19bb8fc9c4a451a621265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939daea1ab81b218bb6fc9f379156ea9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b78eed70b7ea04e5f9aeccf958133267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047eae2a58f525c6fb47afaafd1bd45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898c6b29e56e1d7ed5117f1da0c172269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed22d45354cbf69865c2d40bdf6d41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d10ea42f55d77a4de3ef14d81c54f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d574d9a7a4009c1ba3c5c43b0482b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e7d4283eefb5a5777ee8be2cad2cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5e94c05522a5cff4ac0977b08ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc9001fd8fd6a348103887d6a80548275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066b5727295ebc485fe87cb95a4990a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d823169341288b0cb44f22b2ec2b37d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf9180a97f9e2ab53fa34d37a72f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca376b47d505f695575c3204595ed84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb012f7191b4d554903ffca629da5e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ca49634e9bcc0f961edafc4f257a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c967ec99ee610c2c45c54eee0945282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395570c597ce9421c6d4c5349e30b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816da53a9da13352c26fe34bbbc0cac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35d2d3a9f936da5bef06b1ce6f7e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863713a5783e26c4a50020c064725f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d6e8e8171869a8e41a5a8a4b900b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d808f7f645bb5cfbdf6f3f3bec5472a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134fe32a1797c799cbc7192418fbd31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fcd3db4c770294ffbbd0c54e31cdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c980e3bc652232a86ce9705dfeb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16896023a50a03464aea8bff806e1f26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e794085197a0678362136a39498ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb4020bf514d845064d4b0fcbc345294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241d5151e748cf0f1665507063dcbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda504123080d79b30d2b7ae45b35a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d76c069a4b6eb56b49e113b71897b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0e2bc40928b6de4ca2edd0b5af10e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb71cb0fe18cbf4ead7f2c969cb7fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad175a406513f75dae68ebdd795dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235c424f06cd85d930ad3de126d12d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe234b5fbf917ad32ec5d55cd7de27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07abe7fcce87645ca2724e6894a3ad7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bcc3c4010706caba59ae77c24c4cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9149e0b6cba81da75c635982e152d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7b1fc24f928a5afb13ab267e12f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d133158df1c02ff25add67635826307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf05cd3112baaba50e998b6b5a1f26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f043f26cc10b95844f8517d2dc196309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879aedf2c1f282167c6e8d4a3355d05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb42dd809648eb881ccd7606c4081f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea0e9b6d52c03ab582168953eb648312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c5122e947ed1b8c88254c035f10a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35889314f9477a956bc209bee7ba34ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ba53e9487f4eccafc48bc6388aa3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754613e846fc025dc13c7094322afaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098fa4a035b2fa5b49b2ede2845d01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ec69a5ac7c0eeb1d14670d540b91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65968f3308a9c48cb013979df5c57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a13bdedd1ed68fc64f166452a7bed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27733a309ed8256a6e11ceb79f584a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d550b3e9eee4a86f3b55ccf4a20027322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607cea07887fadcc2c0a59980f58a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf812561b47afabeb5d2ad7e5b43b875324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b67ee30947c0c9dd14201e4018b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65954f1b495e3361db5010498e6964326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964c2a5e214cc70e966705bb516e24a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c59dd2245ed5cb7ed7a46416251b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f396fe2609909236e333b7f6a8390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b93c5284f702920b5a8315c8cd9042330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf8bf9473129c8ed78459ff0bc145331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d360160dfc16a6a9957332df578e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130ee74a6628b6d7344b4bdbf2223d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fbf890153beba8721bdf8176a67d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67431b98a2d76ec644958d6fc13118335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3640fc8860a40c5c7a9d38d9cd9c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdcb017d5f2872a9e023f3b4906396337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8bc748803ef90ddd78c2cdc7d93f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f02cdc3e3cfbb8529ad8e2b9fa37e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb154c787fa66ba0aaf294c6677b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed04bab9d7199e88fe51be782cc3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48905012bb7791a55d95ced1b38360b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f24a99d09d8869c9232d69e851765343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0514ee09baf05b040cf21bc72f015344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac589ee6a716aac9dd7677f492d5681345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96e37cc29342717a493eedbd8efa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bab94b9ddfe3b09a6ce5bc941b477347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8be58b51ec2f5196c4a8e3165985348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb05e16c85830c59c312c7bb97076349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a70ef6b07254f898e0f83e6d20bfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf5c02f071582e2b44ba1e88f462e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6ce1ea5e2cc03503a6081f0397d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea43311bc5ed4a0aee3306432fb208353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046d0a2a8cd96fe0b3f4ca92b83b5f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8e680a6e7e1004afb7032eaa7f7eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8cd226ed6c1021f7fe3da4a74c98b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe782f14a63df1edb76fda887aef40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182318f7faa67d68cf43d1f817ea92a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22267aca4fd39f68d10f48f23c8ba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da29e3a711d4327b732c965753b391360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22044649d8c475bb506bd3113d0d0888361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e30c8a355cf367a495fb8219fd8fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea8ad0b327979d60d1df60452655c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39ce78012e1a6436af224e4bd7ee8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309aed41e44209595686329beb385d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052e796425f8fcf5f2dee535251438366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d9440e02a35010d134000c47dc0e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d83a402465021a2a10bd4032e7fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890f69e2dedb2937e603bb26cf7f878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce4c90f089826202dd20c0013f0c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9399f22f22165bceac46cf512ad78c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe993546cdbc8115655582fade2bb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838e4a094b1212c56c47ec10ba9524373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc426f56fb14a33fe6833951bdef5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6f6f5b052e80626a798354d28099c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277cce5a06acc32719998499754e958376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8786bd9fcdce4f302684c42f2dce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986df1787cb75ae957fc4f7f286beee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a6cdc4d1146ee92ed093954e6d08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a202d56ed3aa60425519764b124d7ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28591fbee5310ad6df652030de2cf2aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6afe362708bc4775cb234b009f64e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1bc112a8d22fccc21cc9d9a7ac5da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb174554d664d9a0049b8cf89325015384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247aeef0fd738bc8637b6e6c83d6e9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c0381ae5fa4f79ab37f59117647d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032c91bda78a21cf09dc04c653588e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d5f5712eda5f78a6ef53b5449b143388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b2898a96699a5a6af2bd8e3c7bb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078150c4a66977094cbd732f9dfa38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd8ef45a6361f22291de9eaa437260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d927d54a594e475db114fdf714e1e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bade6e05273c6f9db210e99ef13697393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f037d5c73343581da75145d24bb87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974fc4416636f250461312359ef0551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c17f148232beac8893fc78e49d7d6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518c4eb564c5b104bed526bfe150755397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2a6424b1a17825351e7455e13c61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e4fd0e6d686820603743ad92affc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd30ca2a8632bfd25dfb20aa5ac602400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48030ea964133f3101b84c8797fc0ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e36ae9f6d1aa4e439d6db30cf38d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b11fdb173d8255ed79ae64954ab79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe799c158033872d045a28445729ac42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89268600ccd48a4cd63bcd4e4f48616405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03102304033fe07266313c59ae261406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643a9a500d188c4f57aa120ac7276d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e8d7d534873360a918033322103a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d751ae28cf922686dba04a134a94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305afda5a2ea68c122b9f292abfc118410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f511e8a2d0cf53193e497f532a45641411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786d6f2811158e9bf2244c17ef2257412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75423b0420701c504a3ce00b8339ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a30e99f8e4849834243c512531379414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209bbfc6f6e56c3e4b082d62053ed33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e697562f35200d84ef908c6e4dc0cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debdbd383c111e41cf00a4e3fae4f34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367022c03da7e874df2d0f49b4b5b936418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f9066edd71d3bf352a0a81b98211419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a80011bb3dfdefe7f63d3ba9594ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c07f54cba402c2c3309704bbf3829421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8486e654c991039576ccd70262f89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1029643c78e2946aca56d36d60fe4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff24420bf89785399dac14317d1c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97448c5bb3681b0ff0fc48c090e2935425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e67365f6056fcbcaa134a698a12b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c80d458af7d79aa4fa939b150b22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef68edcc6d47c7f430c2092b1e752f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715957da22127a265518e577a5d7a74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdb98fd199ad70c82222a807e4bc55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f55bfb781cc2524dbec79d80d30c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be9592154ed5d0bf6f482e2f127bb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4cee4fa2860c4bc9da6355f97da7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac05aa2d1e923ddbc1e33644b8177434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d086afe8cde0e50cb490e5b25dac6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b423aea4f7f11a918c9848d493d8cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc0bee3f3a4d6076977816cf7c9e44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ed7c664b49e58a87d279566b12fb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2618798732eac67325a1ac0135b9d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b105382b695e96faa003a79756fa599440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b1643d0b04221667c66a5fd0b171441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985bd8e6f623501d66f8c056a37005442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195b2acfb986188d87858c5e345a0d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06849e427c5df19bd45800cee2d2bcf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425615fbfe72b7ef63776e562fb8b689445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e82a129d96b11180d1b628760e053446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc09fe1e538b5ed78c93919ff6956447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9935f0edd10eb07c51468c4b52674448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd32623757f53baff8ce8864513938449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5bcfb7bfda843f1fd26560529541450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d96b5bbfc9bac9bc7e3c830557f95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cdc3d8a66e3dceef91445b637f97b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297243751f95830439a281ea34b363e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f518711e8e33d12fbfb2441b81b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0163cfcd8d02f5720fd39845ba2a09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da4b2c80a03e68453b82e62978983456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af1f9a6629458974e0b27bc9047eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e737bfe3dc43830fb12a75f63738458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0885206b12d696ab4fe1d946afbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4449b0a509993e6caf08907f9dabc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af26a8c5d078990f516feef35c9e75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf195ed2331ee13418ef4cb2bb18c39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9dc110dd4ca4c2c4b1c8a9c6c42ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865dbc7eec06d42cee8531414c177f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca99022645bfbfa7ab34c4c64cd82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88e70b41dea6db8d14dd14111d5c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6e31745da5ac394c1a35e94fce0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285aad055eda2f35eddbd3b7c7dd676468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6d6bfada6d8b674ca67432fd55b6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe74fe0e4b1e7df63c2b81aa7317028470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd4eaeb70780e11a7f8d6f854a189471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e84d099d195c9e3713128b08f64b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7e0fe3fdccca700c8b350cc435a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4f7c515910733457fa3f27e1619c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2a05037387f584cc243fdb1306b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c03d3fe07b63082d4802cc06256c95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d265a90ddd782986d6259e56e684477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47598faff72de91931522ce0c6711edd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c723de37b2acfe0f5011a11f5739479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa83b66ed5104c21035806072de5d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b5d4219015918adae489eda38eb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538dd85a42211f36b426cfff5a76cb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5ff18103475d63199ce7a25fd3b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5391dc50b42db72767b2ff4974802ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca7c4b5bc34240f2199d826c69d6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900645f123be6d3aa1179fd3f3595693486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9c32d23c4f92f2500c84e0fe4310487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a5a998937b112d199d116f0010519488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7177f082dc1e0d7efc506f839b05d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcdfd6d0723b93b8cedd3d5051abbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a02b5782a2e14c283bc7077cccb7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc9b6c566c00d2cac8c8faac881133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3623584c82283fb77a4aadecdc651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38961f7adfd3471eed486c34c5cee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b580511f8374e5c30f14c099b93c2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964874feb86aa9474d4b55f912ad96f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b627c44101ac997764b3e22244552497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6561aabf8572a6a35bb69907fc3b7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff267f130dd5916446980a479ec76f19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13564dbba59d686eb99504e4ca9ddba6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85f05b664441042c4c38d873ac3de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391af65657f19d92af149c4e0cddc20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9853a7d0c5e075f727275fec6d55d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17969e72d19d5c33efc2e9e3d7cba78a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614293196fa1d87e6708b60432277d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2b7fca425e3c01f151500ae45d90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828125a9618bec6bef17c36d8ed5a914507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011abd2c80df3d21f6252e1beb2aee5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1192dbef2b9885f4123f8978fe4b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d0264429c3b5603debd9812abdc55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5140d2a382737a7d96475cd662e5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011d57a523d82406ffb0012a5ba662512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ab362c8308321bbd69152650dea44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a1d520d54be65d2c788141ec78fe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad853174220c6a0601e1fde347fcfa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932a065a3c2c44f497aec18d5ed889516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff62a06709e2f4440a9022ad908e75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9194532868bf38ca6ea2347da21f357518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d0e09008805a648626c7a3017e93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f597806386c4f1e8bfbdc460a797520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc39b505e304092169c635fa1d5f2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16183455176aa17d165d235ec2c88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c1aea5287d1ad2fff310afb1a870523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c60322feda709f74d165d77db350d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522e64c764cea99827782169953e54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e688fb8e585728a9aa3d0c50f2f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511a2302691a706933802ae06edbc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b661c941ac09d41efcc7769c01af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d248542f2d465d09860febed99c3f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d58b58e5bee8ab77ea12651bfec5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f1f4e1a2b2e2bbe5dc7ce8c12fc95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1308967eafd55baf149ca97f6a82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf9c8ade03675b7505422f090b6d59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a30a2f322b9604c28572df192667534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c5bc51efff0ff982a5e4966216352535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796853212ad60be566b1707172a514ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4993543350e6307d1e415e00fd4fb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615243b3b59f4507d853372d95bb88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f67f55b16811f5d05d78f7826fa0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf050c05d9f5ac5fe889f3e27032f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeed03ec789ee846b699c77e6d96735541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d841daeb897fe5d067f5563967d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00123e7cb12c83cb6a9200c0ce317e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644c1167b51a92c7ee6b317ebfdb43c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28192b914c8b8c1cbe123ea597cdae19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d0ea4551d83127bd5fcf37633cd68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4e23e6acd0d744e21d2e864f990cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd57b7598285bf80614cb7f6ea5c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0d731c1f51a3f7a3e7b52ddd1b830549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4dc7cd2affc33f76a03f5503eb67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebca592423f0ac93ba51ca482a21d66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572995c20525c8b9a52d1f835dd7c05f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c87ead67339ab4bb64970e2d3918a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6cb38cc83d4bc2ab97f1493e31414554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab838b55144e0b4f7713df488965004555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09238ac27324caf0673b647077471556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aaa09b21007468e435a77f164e374557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632678413bdd4dc10f485aefc3a21b05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ecc00afe46a3ed51da75a224ab16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549129af0ea1d8f3469a0397392e291e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b32229102e737dc2d09be743f7cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167baaefd7ed2e058c4f9b4835ea1ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715af0b71eee7b41e8e4340d20245bc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66a951be01b60fafe4c69f45f80c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484df00219e2ef0b20410c849367c7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701dc05d5b31c7fb917fa1ef1eb8da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f4ebdf26a8dd5f345bd973a6f720567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d6669fc28ade61cf8a638c46d8fc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78432a4f2d67557580ffef3358314eae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c47218e3bc32ef838f8a95163f41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab59caaa562dd0be433f3cee2bd1db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de675229afed4c1e10d256b783623b9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e32d21ec943082d974d245b05331573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56510af9704bbb36b98b7f0df35e5a59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513ab93d21a63a546ec9e9a04f9f02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81478dd99d2bdb91dc4c4c0be5d94e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6624bf0e799f208f9e23ee1073947577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ebc46a4631d590ea2dbd686a3ccc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdb67740bfa805c81a9ec7e35003e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e3cadf8364a3d39e830d33479232c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fa9ffb42fcac1f5cf5f7bc0136e3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf267fa546177b169d3dffadc854d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6369e3b793ded5a75aa120a7234b2d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e498530700ffd0292b76033585d483f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958423785398923b7940f6edc72e98f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10260c5058aae490a7928239e9183a9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc4fbae30f91875b0283703e9420c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c5c7729380f52bcf9f0f20d5dbd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430f5a528be444306a672a4b38d5ca1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64851fce0b9bc26ea349dbb1f528d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864272c237eb50ebc9d45f6fbde30403591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd577b27fcfd97ff61d67c710001786592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870858bfb5bcf8819db5870ff5d516593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436accb7e5b4e49c137a914643c11c96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd0fe1c0d537ef98d03c83afcd1c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3938677b2e0141822008155fea173ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28645e5975598e73c59fdec091fb5bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1450b31b29a334e9c44cf30638ef5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f998ef17072c822916d6d715cf1b2c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9c01bea4f7c4c433893ceed8a623e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4ad2cbcd4ad04c69245bf8e5f4c10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66badc8a57c720758655836aa7726d56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbea20008f0e833b13d399311e8af1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5d948568d988f65c1d68976346f2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267277ea3639e6ce1d02c49e70a0f621605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ef51ac9623b988978c8b0597fd44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803276da2bb9032e83c48c55c852c1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090a69504be938a50299fe42f1f959608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d579449d0c400e5eab5b97933bfc77f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b168de17d4fba3aace9b327d1ab1dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93694fbba92a2f5be57dc7bd0e8501611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434bc101b7d7d36f3eaa1498f115c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aa6e3fbd66504ba3ec11f3680cbf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf82aa0b101242f76b53c44cabd6869614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb694b072c7f3c68a99f96e4e87bf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed832229dbc9194c8797f2b7c94f44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e5652143f0e93766d99b23cdd07c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca289e158c9fbc7663af5ca0149e09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901edd5847b9fc2d68d41b7b3a59083619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f040a9809086bbc89fdaac2407e0b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b63da6ae8ed43355e0f90d0778b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ab5094bcbd64f681bc538f715a64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593411a436d519c327ce6f2c1f125a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16455cb3d13ec3d7e4b0f9bc211640e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e34ce3f2c55955988a7916c822509625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387312dc378fa9a72631db8f4085921626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8984359e689a8d181e594ffdf9a75f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bbb5b7ea83ad1557626a9b33af4c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd14f3a1ae1fabeb4d2ffe22f958fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa846953703405109364fd703648b1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d40fba924d38801b533bbd2bc6b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a0e2069e5c6865e07baf79ec5362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137caef963dad4b050d988a31cf080b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4cd8981c20af6fae0cbf6da7203b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6465c074db83151c22c7b9ab57fa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0d93dd058f5c428a87afdfb3c748c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad882d71fe75852884dfcdefa74fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed5f178ec2d3590dc2138a5037ac85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fee93f2a08800d59786c3712a0550639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c6af16ca98e897fa18f44f2776ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6731e511e5c60c7f14bcddeef7256f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e602803b0b67d0af3c3fe05e2830e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d69c37abde2777fed63b8e66fc523643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4af95c342ad012df3b372459dec7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab5549943b6ba1bec057448d42973645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df618fec9fb25b4f7b5c7b4bf19209646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad14ad0e0a51c2722aa36d7e2a42c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb1fa02612be415eb407c4e7b7b438648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bb49d8c97c0fc789828b08c3047c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91248b17ed553c7807513c7297526f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d5e68ba59ce7eef15e8a0348756f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f777326d3c83729b06316c60c2598b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c95f18332f1c15a250932627326f0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef18609ac232ee89c2eafe90f828ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47082bbb845fc4c777fb01a5ec74f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc6f11922af800fe9be0e03f4b318656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffd94316846426dd3d085f850b74a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0accad049f46bdc065f59cb9682645658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f165930f80fcdcb54be305ca2b719659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1207deebd1b582b3be8d1d3085cf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136e5c35e1c70077351b2d1a29ca71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5114c4bbce7d99235e725b3f12f2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98480a0dd52d1de86e78cc98be543ae3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f3f9593ff191d89013196ebe9411664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f107e295aef6e86ea9e14f515857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2abd78e821da266597a4a18b71399666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a425c66ce05f6706440b6d909156658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576055e8890207d8ee7a2e7b0df3664668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e1636181c64a18e3ca11a74bead49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d209c67fb3524f9dd515c270a4b471670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559a2bb902cb1e37e915fd2c010874671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4df25639f5ff71f08a10b827d5e29c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267d1e7291ffe5a66fcd009b34b043673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e4650735e3e9e16a313549e213d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45605589384664c48377a36db61870675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014b20d73ff3fc355e7e1b62c810416676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9033879b6713e15caed31cb7044a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d8182b5845a1fc5e3beeea978722678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88270cc631bd733e731dc074c8beff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46673f0fd4350d4c40bfc49f09e00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7451db69e0594a8f97bbe6e8a48ce6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3413842cd8f174bc8191b94c1b1ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f632c5c088a28b5aa6b816f639e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813104fc7eac606bff9436c3f76f51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3c7334f96225dedb2f4ad8c1c401685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffcfdb8ebc650943326fe9b9d447f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af750bf7436982e88880b8e08a3b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10aa6d348944451e431e19e084cbc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c319fcf12b9f75d8fb4e862933d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65ab345f4455e09a5f47c44fab73f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892429039006f7a32ad84c77a18798691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329868a9c7714a13f0d0d891504fbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1956d5a41e9f265f9b73c25fd3f6a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb9d10730c9555de842eda7764445694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216e75269b453a4362f3736eec1f59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5234ef7d4384b56bdc93562b23514b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154f9fbc612db03114776df8d71c00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f6d0b1fd8d5d72356e3698fa5fef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d804ab4c21743f6d8ff7acadab0b73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aea541daf993de1e3bba246e55d18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e002a12563f8ab840067d45cadaf0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab8c09aec441d3cd812bb5a6a0dc40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202aaa987abe451a8dec466e88fa55b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43115b2b52145de2e8343599ea318e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c0e6762395bf61a7f1dabf4f8ed9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57dd20f0e57ca5b7b7a75a8223c1f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844ec0eda5287bc2cfd2fed3dcc34f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c62340cb3180ac9fd413126660390d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0515e9a0bfc058c1a90b382ed5ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973e2c0fc0d1b2a10fd75641dae9af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd46a623ba951c79423ec0449f67a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7d081081616ae3d149fedd632f00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678318a24b9ae6f09920d9b1dd0ca87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4af0fa7d59a8bd9232f76462b15c2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880d2f2799900e158ef144a8aca4fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a375bdbe7edff348b49f4b396c809f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04705f96579feea573da79c10b6c3d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc840e9ac42ae1ef5e0ffd4b28d73a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330771e99c556cb3b620c98eabbbc34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101ea4c7cdb1431aa16fd0b9711817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb96df59945052d5a0b63ce71ff4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea288197c6eeba80c8c9ada6b1a24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42dd7465bb7f586c33a2ba494536d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54de8337c120e488a1fd9d07e41a92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcffe3dd47fdcf338679387c1a4cb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47f15213a720b594528a50c8d7346726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19d4be5b7dea11e7649c539e70dcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0d781bd7101281aef94d351b8d3aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d9cd86030c602e17cd281990a517729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179ea80aedd5982c21e5eb1c8c1c5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792abfda527f880b85d5cb588b49e99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2951873e1efc0dd46b6f96a710616732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49b8c0383c04dff42e35cfd8f1aaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d59eaee9cd77c4ce7ce610d5c84c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4a65c7a1e3979bd3fa4ddba70954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e5014ccea7f98a35587f270f3583736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23b58c4226e1f3606604937d23044a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b923210aae6db83e1bf08633f3e549738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f090716dcf27dae69b7305ab1da4c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aeeb36b963bd2d686cc3a69246b3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b88815875bb1833c924aa498fe62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d8bc944bcf5fd73272860b523e18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8273cae7a969c651aa6ee9f7e22a946743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1347ccb8af4ccf3183b948a78444744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356fd45644d1a3cd8c2dfb69870624c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0d76e96a8c50d42a9dae2709f4b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb371f6659c2af71665e07dbf70c6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5360bbfb9e1de80c3db2d856ba116a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d380db103bbfaff799f2a67eb854a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339ef672a66fa337ac70c93c74f033750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c29e33d2d1901ff17bbe70f5e12853751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e7f21c88b8c5c2abf4fcd94a6561e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294ad4a6b366fa066f1059bfeb57be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6a57d030d940401f32fa83a46fd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf2ab4079ec9f02bdeca15d43ef25c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda8b07c6f8bf385826801b3b72eaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e687c6542b22b7cfc3a3879c19537757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5a1e4973652ba9419fb8a5bbda109758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497643423f87228e3ff215dbdd5f255f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>