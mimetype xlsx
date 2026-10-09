--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19b79f354e1e39167ddf2833965771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467de53b7d84af7c3746a49f17387d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ad3cf9ce9e53dcaeb9e588b7263f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866174945eb7ce53a7972604ff163d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa2b65cd9b7f0328cb258ce59cc1195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce0369db67caba0259aef388614e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e37057195de9e737b7cf34cb3927e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56536387a904e24ae22da6d9bae2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148b8ed01df0dc4baed80d79da035ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8caf1b75859855b1caef6014d8f9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26430abfffedac200c9c071c09b96dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5597a2d84599770eb6da835a46039012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29491e993bd8b56ec34c78d6b38dbf2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44807341f2d917566bd3d99490670814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554514937f58c2d85ecb411e875e54b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb94607da3293377d46a051db91b3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f67bd2c35dacc464f9c6641cc88b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845919efbc555e82a9bcbae61774ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3647aa2dd6b9b8a663ceaa5d045019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308830d2c3e444ba77f8c42ea69e2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e690f006e2473622a223d387059b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712be781956a5df31d5766fc621d9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b758daf48c2452de0b5227d360053023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbc9297a81173f80961ba2e5e7ad1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45262cfb219ef786dd5f2898bd0e423d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea815bb1ada5645433f0461ad3eed5f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019791b59f95d9590484fe5a841d10a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14082bac00a66acc5ccb11739152728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481ca1d15da8f99f4710474830ed9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7eb848bf9c7563d05b03b85f1bd1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f90c4c895e76bf0da4462721753d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedf3411b0d5da1d8585d2d062da15132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92b8b20466cdf8ff8085b5456bc2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f24a0d1c3657e385f705e761d99da534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bafcdacfa14c4438f3f1652f7703b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa79383f0474d868c066c1706356a5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e9e93d47af77c1cea27b52d463b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34d1c5f12bb3cf70c29cfc6b87217b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4a761c201dc624fe7e29f1268ca639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e487825a8631b602cd1e6e81e2d5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81b8972c75c77a7c2bdee4c2ae8f1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a72f93d1a464b9ca5bd13264f57e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bee2c19bee0bda8f5fdd772d577cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38032f3b25ffcdeb536d0fc8c7f5f96244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49eca2b51c45c419a313c2029cd8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96a66e8922226c46f5919bcf3056446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c00c2c06aff800a1b9b85aae221e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405cae28cb122a47fb4304b85bf592b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75f75aed2497a781efb2914a16fd2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efeb4dd1ce34847954b312c19ffd7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dc6076cef5c8051bf77798ee5c60251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a3aa4ad59c71d440a56678eca166552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3920e11f4f649d3077f0d246d199bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b07e4afb2dea5d1035e43f92d91d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8a1a68c2dadd75ce28765078b60355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab43896998706cd601e46dd021193356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53a94e7b3c511d3f10869aa62761257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea05101ce5d8766f06f0b1c386d14158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af2c8cd5aeca66d57fc7223d4ec2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f641138007441bfbaad0222031eb3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790f54fcce2ed9af68bec617f2c28f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3fbfc6f0b9dfcc266fb3c7419d14062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9d6f5fae946c7753b44deeb243f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f0b138305fc0332671b87325ea0b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7e447a16304a2f4388e8a11bbe7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33792ecf1cf7a08179a08a585622ce7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30034bfeafbb220adcc57ee0abc5fac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b95dfe1935802fc562e7fa9c66c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e8d4148e04ce60bb5182bbfca0b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3d916cb6f5f1aed6de1d47911f61b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507082eb1db08196f50110c6eb1b18d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb065ae1721c77aa0beb8e69909f72c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72cae3818ce2b59e3be60b67cfedb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb0b7d5ec106ac65b8265eb81decaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac719d0e3756ee3f3cdc61ff1d17d5c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99595e52c6b31865eee74e9a8fd2be6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d861b610657fa60c04fa8ec15d62a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdb085159eb549d09f62ce7e1cea9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df87532b1c69a175de8b2bf2f3046d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a02ff3f45346fac485c11a7c21226680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473e02d5296266f3b6fb2cd8f7dabd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f906e1813422cc319fc17d3bc6891082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0f385bf0864710676d02fa70659c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c2087d2b9086c2280fb6f3236ee6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d17ef4fc310f9a284ea4b30183714b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827f156b414b30fe59c1791aa8ceb7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd00bd73aefbdf055f5164f98411fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f70f710b6f517bca6c8da6add9d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c2ab2ec79d7922e7fa7acc558b3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240dd92100cbb66b8a287cf1bd3c79890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af4dabf3ccbbbed497bc3b6e75845491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985c398c23d8a95f25522e6192450392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e3aa788a4f03431d60865564e28993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9327c08f30c08e3e197ddae8922194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f39494984b75f0569c30035be87695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be8371fc84139c4595a30bd054bba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95e80f49b7a06f0fa785edbb34c8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fb6ef1724f392993dde3f315a11f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11975e2d4738f54bc497f5470d7993fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab667f7d90f44e29467951ad00d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02956b1fcabf04f89485e0a8baacba5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcb6794a4cd40229f00392fed6c5c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a20ca14b004dc0b58316d223e79b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708913407e17771773d7e85e211bef2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed45de85a5265472b36d821ec9eca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08f861c540b1554b454ca1ba6d7425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe237b8e767dc600a85516ad42b38d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878642c12187dda01fad7493ea43eacc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0fb34f871aef76f467e990b3c778d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575f7be2973f54a23f6cc2683b2f3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3349d673f7162e7bb8444702cc928cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429a09985c3810d84a0f1331576183112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa2c8fc00fe87d6aea313300e166f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbf0baf139062eef442a483016931114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838e12decfb6845b6c0b3ee4681e75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306291be30f5e5366cd7625edacee5da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba4ae0e4b449030db752a449752f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f3766c4bf23d73622777d8d213a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49a4dba2ab8b839799514a93edad82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d8f486cb0b2cd8d6697b598967f5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2602ec5faba3f59f25b53e0eab8407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15def862caaeaa142293f4a80d6544122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddfd5f2a82ecb0858e647ddbcaed73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af53f2ca1c4889838cb2d219a426a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01bdb2c4e68f9a911b4938d4cf7cf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014951a2acd915b8d6518b336e15ed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ffd38b302ae74b4f77e7446e1540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ba7a201613d2ea92136f40103e559128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700c96d1c94aeace555d3506db93744129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e183e2d370c7a53f25389fe0dd0b47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732955cf083b90e100d68f1e0520d87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f67e96e09f086567bd4237837e98a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da5f165770e83bb18668c2c8ff2a43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d071188f761705f4883fd0794525a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48fc6a6bb4adca0d6bfbdac525f88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1280404f1ff36e223e50ef70850802136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ce7c97f171d7f97d031afe332d4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90e7475a4dda8bd4c1afa5d9ab8ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41e567ce0a206f2a3f915aeece8f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213dd0cfd5a19a84245e57e87f0fde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c83deb6436b6a21b9c8b764dc700f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e19c16556417f200c098a8175ae05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a67c1712ada1551b350681655bf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34971457e039e1a4adce32cbf58d379144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f518005463c93634acddc48395906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73323f79c259a7932a515903aefc68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2246ac54df832af2e2fb5bb558f80e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823002726300344afaa6d2e15dece825148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ad0997d92d9b0b24e893c479b592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75cfc547573329bc557c909abf125150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d904145760c93edf2176f7e41da361151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85891524beba58ea72def54fbd9f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840599753903b9c82f4478b614920a62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e93863911209ec52e2f3cd944b89c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993a10f26ed480a00f442bdbd5f4767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469314f54621f819f8ff4bc562b0ef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89c971cdfef8cbbcc6ae3e01263eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd96211c575b021d395076e9da8993b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e95f12eec8076f0af870f980e914159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c461a00d867840e72f03bd2523415160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d360be4cad7ce9ec3f889e96b0cfdec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc0e420732d527ae6a1528f0387dab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9f7d7f23900a7066fb648f2d7529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a9fa4c7ccdb2587b0f4e00e413e07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c27c1d257dce21ff74914385f0ff0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bca7496e35069795663aa51102762166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f443c49f602e871ed316fd45e84a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f04aff25a9e0ae6a993ba03457b02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f361cb075ad4f39b416e4f57359f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771c7134cb5738df90868bdfb88a2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99943e2e0134057621f8fc377ab7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beceb6490e8d3827c6d2e31b7a91602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141719c60036adeeb77bc27da712106e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6c6908f70d336dd0173a9ed0e9dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c1ef8f3347d2add884c9ed599f385175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9d0e875de716655badb187bd557d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264d0fe367fbe25917f21c2176628c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8fd115fe33d1ead805420b2d8273178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494e5e7f707154d01cd010380835bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba4681fc76a618cfc1bf226cfe72df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402608bed9a1cb99cc2a9562dcfa183181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f55ba9b108b1311b4a739d2f56b4f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24aa8a0251920a076409e53464af8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4c0eeacb3fe206575e9abe35e926184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255fc0738a5e6a48b71c9d1e28f8a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a179b65ef4d21bf661c46a3f97c2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7e0c08bd6b42e5b20218fd690b6f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2620c8fd23343f685b153ae8a14db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f1c1b59e12765398db2f8169fb3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4408c7acd130116dda1026978fec6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b57f362bfc2f30b2d0b5440ce8643e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c43bf2b7d617fe683fe156ebf4cffb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d88d4390fe83ba7d13f2d2380c804193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abe88d9248cfbff254e51eb612e0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc81d893fb4c1b7e22f8ee93dcaeeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740acc7b58136b7682716e449afac00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85579287aea9cf5cd80418aed4b4ba2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac79fe9394cff3998d14dd620479f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2167003a370f60bb98f940198d0a531199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ed6e3298092cd5970da657f7b45c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e464538f68c98b8bb144c1cd8fd5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a650c98a09a9889ca48737bbd62fe6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c483f369d33274e0873072ad675602203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630449071b4e5308fba2f215a851b58c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7570c3820dae87ef53b16ec043e1919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc02156233d7af2e36f12ae496865f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2d32d77d723a47e54b275ac85b25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4bc77e64994f52ac836aab1c03b02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34ec2fe55cfe5df12eaa91a85c052209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b419a493926084e727a4b27d81ef65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6028f0a75516838f1d34a175db71cd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04135e9205ffc5ed1195632f6493984e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7c7181689e2fdea0a3958aaa7c96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723ffd14c5da809b870ccf892decc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830379b0729ce5ede5d0d3db755e230a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e1a73844e62fad142394c10941a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3cdc1a75a37f3b8e8befd0d19dbc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253e312db5596257039f818871d0a13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22cee9f358eea0fa0d64a6fe464216219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994edb899e4adf43d8199ebb5003dac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77b3544c6315e260948ba2d11d6d40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6caf7cb5e0d635c541e62b1bb381222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d09b9cddcbdc758d5fc088142500f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489bb213fdd55fc1f4ff58a39ad122224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75011328349ff205ac5263850f62f192225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70049c3ac69a241740025f93d6cf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416458cfe10ea77b158b4e8e08512d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eabf7af408a49305dfaa9a5356919228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516bf884848b421d46387d6dee69a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1bfdf67cc3c805399db8977280b2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae8cce873b717bafe4d3679db96aa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d3d2f14aa5d5ded74ab66f48a74d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4900886636c76a7bfe5229cf8b8158233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d76985c9622dce9ec0819646f91133234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e0eb9d4ecefe27eb0f5637f8f37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c128a3278e2f5f716d6720568a58c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535487debd0531bb140a2ccaef5192f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad4d256337ee8fea0e663a86f42cf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f995c318d4dea2d1b810e51c7815e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa9a4ac0c9201923dc0d1e3bd2abd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcd2c02a7727dec03a2ce1b2a0220f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14fd3680d359433ef9ba74dd491787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f690b862e9c3beb1c3f0891ab99fee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e302d2ad7a6e2eb9e4c441f130a46f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68545856d3b20fb5b491c07e588b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b3d7cd89dcd600372179fb620ea0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1360e419ab8e25cd329f9c1896e528247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d72c3aa444156b20d6f7cc88c9a680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184345424e5696d0af04cfd1fd8c08a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec7f585a135e904ab5addfaede28a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07552bfd6828e5deedc3c49e77a78d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c962c4d2b04702b7886d63c9d72b4af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74932cbb515557ea4b2cb8a8ee58ac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d68215f3b0bd86362c99b0274bca1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06367b68d7b22127c0619dbdc3be5d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08763f74dfd800d2f3a14145a22decb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4776344fa369d2b095cb01725e179f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134b96425a616e0ac1df567e379341258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301cf02e4dfecf4dd011d2adafa5b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a87bb9a468e67d880b4b3a6ef5237f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d92cf6a00c9d724a9ceaf7ddcfbc8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df379bb5b1c6d64ac58c5ffb287f70c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e621b75d124ceee9a7fc4bbcc466a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d472c8cec02d4805578afa12bb4c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd36e7c9a123d5ac56bf94401724a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed7a35e1bfc57b95c37b79c71bc8cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03026e8167062a03fbbfc006e0f4f03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2af135d697659c64ee918c2ae8924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108beabd2a9b00d38cff580bff9d078269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ffac98664c8f6d0eb772906a3af8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02059592b79d668f58569f43839f27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d189dcaeaa77bfdd8ced51245ea8c01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57456235b4a9127d83a0f93e2ce05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b50c4eec6a8386c9781218fe0393274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d0db5a3193a96a16587ca58a1308275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55614d2389d2dbfc8ea7c670efef9e3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e962f2b453b3585b0d874f44875f52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639396d97abbcf8d0f0c0f5aa83e8ee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab5cf64a2b692c3c98b3870e98481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92750554e3ab267e0276ddeab1d79d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080cbe587c1583d68966223c7f71121281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71454be92e2ce10a70afc21fc6aaf18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187ff424424dde0a31ae0cb2fd1e388283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf0ec401d5f6df2ab030226ddd0580284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2f469460c00eb700150c47bdc1fd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f43c8c9d31950c58cd1b47ec94c5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a6bc21060125fea6d28099db61f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307570138e76d14e3293c7f827122a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f57aef1c9bdb6310716de08321be0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4d85b3f10413bb0ff453afeeba91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b98c30ae2136d10693fe712f0d6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a601dba6b8594dc193ef3fd0fbe23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdef69d01e2d800757eb653c66168f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3349ec1c9fb33230b95b30cac09201294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1419f2216fdecd8fbe327c26ae5e50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb3a9a33b27faed7535b5193bff53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6dd2258058a11b61780a7fb0066c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92405008cff6f5e2883b9afa49fb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b30588b12100e6943cb1055cd205a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39943fbd6e6673ed2950e46db615b81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8b563d8f408676429726699813363301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae5f49cf108f1f65755e1fc9c7fb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9177c428dafba2110a763f949ab69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27336a53e09399e5eeda5d76538286c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40d60e80645178d56f9f4c0af60c1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb81b8e8d804fcaa723835fb1b3c0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ef5ebb5a91cceea0068bacf4e09d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20ed59201f7fd2b7c2edfb27aafcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c346d4d283c8aa2237c5f6277b366e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3bd7a255ac6915a1d0c9505e1bb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720aefe534d8cf5c809a47a22a61bcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173be3ee9abe41239fd21ea2b64d04b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc8b02690db62a5e3511a4780a1719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a111b57dfcbc09ef220c54fd7465d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657017cce831b6df209a584befd5b225315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045edaf119e9a1f914702397b804fcb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6115e56d0074c9ab5f3934b48a6698317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d616b469e4872b8edbefd9f1f014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c91472a7416db967f8d2b8571a25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e27429e7f49541f3d6b0f5809ff24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee9bd7d0573f6e1d881263deed4be0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee77d59893141f8910dfe5b4830f25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942859ccdc01d39ffa378a11a4437b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bad8d30ddd1d26f66ea99bcff66cb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598debbbda38df25b137048b4dfc6268325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c9ef51e270f3ccd8e11ed8394b354326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb25fa665636305d62a555bf76e5372327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b219eb506b8b60a9f7d5fccdef83495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a64f48b406a53e1bb82f354e24fb45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c88fc85bcdaa683f28156dd1635f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43314609843a5a52bdac548a8ca8c09a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a1afb28152efd4d932b4864850ea1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270bdc66541fef11fc41bbdf8737f46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a1fa587947e7c84ccb15be59bd10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f9f4e214439b634f107502172926335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464282a7e4c9d5840819d0d34b3f69b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7b8f03543cc96c93811b77938a34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b972c4966c50aab203a2865aea5403338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21f6a1eec0d6bc7f8fcfaee4a15d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d91ae09f0cd0d5970acb01603c9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda273827ad834402253c3024bb63da0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80fd1ad5158b70b557621212393d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23384ebce7cdae7e90b48af490a748343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c4785b88366bedbceefa4bef9822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4ee34844e663b9b88a9d731a47a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f5037098eee22b60a5eece50237d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd1528260451ee0162ef39c29b98a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc677779f007bd5137a0c51c2b66ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73112f2ccf879e3db0a3b60eff4054c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec626690d515ec09eaa87a8630d98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f406fcc97798682007d85d19badb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb94046d7c295b2dd671347c8bc25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7bc395a9b7d18c8bbb9f1fb8a7521353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b851d20d3932015cc21165b9afae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3af64e23d779dcb19e1e35a3dffdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c9568aad813c26ad08783a32e4e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2b583128bbe65f7682615ce38fff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeca6f52f2d534bdda2297c81451bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fac965c44dcce1465e8d9529fe89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16067c2386da846c912a44f2a14a8abd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45184407f1fb15b77cffe19cd677e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729ff90ece0b5fbf2750afce44d01b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256251197d0bb477715a2731b40f6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad3df0200986687da6c8796de54800364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31531fb1a0e17382a722dccef71cb75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1c15c347856c345227e0d545c65d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5aaaf298ef1d7c16e0bedf90b8d3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587a23d01971b5f2b057aa12da20de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923702c8dd8b15a52f0e7d07208d4142369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188ca0802b4ad5a4f2bf74062a3a5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba401eb621f0dac24a547170505b0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d2494085deeab825616ebf6b33a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd90d78a20271ce78b8bac40b1e78d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c5dc65e811643aa3e417c622b495374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d92e7e448a34c1044d44bdeb27d19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e5762db1cf36d04ce2cb846110e16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c140400d3667ad5f7f98b57634bce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca55576c9ac47e45209947780fbc92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d482fd253eff6daa46c65203267d0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89323524fd0f108f9b07201a3dc914f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9a650d68599d2a66b920e9b189502381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea1235b0b195e6c07754af390d799382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39310fe76f3438f638fd8c2b45bf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd69b401491e8f37f95e1162946b8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea098cbb02b3880ff27cfb3a7eb5d03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511472b0a71743449742b035d89f2a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c43603d47e56171ea42d2ee6473d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d42008b94834ac30ac048c2ae3d854388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc05579dfa9d88d81895b18625b36e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0f70e95577961a6bf74c296d49bca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c98485378fef782984f4625a2e9c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f06f07f5be3d24b779e1794a353cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0bf8d87694a9fbe155deac5aa1de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf4e92c8db022ce9c3d0a35f784c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75271b78e337b2a880305e42b4dc562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d3a6d97bc01ce1ad761469100874396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc9a9d0b584c1299495c7e53215a8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928b57923cc876d3e78085156c5c93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a30ff42f3b70fa712c09800c4f2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfabcdc308aa42dac1bbb715a46e88b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5d3eb4bdb667b9933e39dae113a93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31399937d11195d914f15981a0eebf68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d4a19707a1c88582a65b80442ca8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd137b5d95d35ff320be143e24c29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62147da23d1e4d96cec17988fb78f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df177e7b1627460ca7eae4939c3028ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f8e6f664e197cbb79925e5f465d1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f55ce8709ffe77ce3eb309db10299408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e077612fc68c6bcd586574a125fb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9ab7f2cf607be7b98b8ef0032b5b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a463a4bec2a4a73c3bbc0b394bf91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e99eaa01caa3237b2192b7eb56b862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082da720cf9b5358da7e8733be54586413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4ed11cb5b29addb00305f3574f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d19a8b6a545d7c07b3b0b87b899d51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd216d97d40755df3b6d86227a810d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571bc35b987aa7f5851872e1bf1d7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b9a1820504279504a1fcf869b300418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b671954e340834286705e2ac771868419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8f532cec5906ff86c4cf47676b92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30e057b499d5d1d6785654d563e39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbd1a8e807b1f386606a21c1673705422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e5fafff777fe3568c4b47b13b8f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3f2f2cd8ba4f3c0b88d8a1a8dee9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c5360ec6cb1796ec04004ed0c349425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab2ea555160cd37d52a4acae2441b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466dbd6ad4d66bb910eb06f6ee50139427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07031f316095a01c5bbacb8fcb31058428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9f3c78280436396e5707a46f4e682429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161014b655362df366b61460998cca91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f900af5316ee067617584f94273f58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b79e18a634c7a5a2ba1c72c46f394432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2fd2222b54b005c32ad39886d2e35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a04cc4bdcf8ae02983cc9c29056e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4127903ce674fe430ceaf6035c34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ae63a20e015537862aa544db37159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1455661aed2fc10dd29aaf2e298a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeee10ff65f9846a0697549e82684c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b1c76473bbe72628e8cf844ad1e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2259cb12d763327bd7f36dce48837440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ce671006b594f3d8cbce69c211ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3851a104bcd0c07c30236033fd322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95021c07ceb5560ea8c35a387bf814443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f478c4644beda50b9236e9ec9187c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3c2e8c955a750de77a160be07742445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178e283ca0dc350a59142f20ef1039446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ac90a937895cdb8a9f7f3e07bee8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122e0948fd555c4f32ed9000f78d75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d6ada734f2c3b88dac4c543efa25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111bb1b1e78f684aa30c68e26c4ba46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e2988959ff5acf4cf8c84c53cc11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa85e3c136bd53fae24c8e9146f07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d1db14083729b442009ec0e046058453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed237218bfb378df2ed86bde6ad0d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d08c511f92768cc959aa455b8aee2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e8d4b3b574e9de3512567c0810ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bdeb5df726d3cffdf9c1fe7451926457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca2d696493f65a758af8ce41180f6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc59fcbaea2c5d33d05de5caa6ffb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef7bb4a3618831619ba6cff10b0ffe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439bade76d1842628345e39bb4649b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ae5f2f4b5fb022c9ae75945f5ff87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe416c03185c1a2fd652bd77161aa03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd9315e7b10864a402ad84be0a522464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a385ac6462d53e6db169088aeb2ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cbbee79600c0bf9d069f11e2b8189466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1af6e9a2bce1ca0f6a792d7057e0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8984fae0cd14e0c402290300b317468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8f6b28612524c30dc785af75751c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d519aecf94799eb44ad2159bccce70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a149c4b83784d0f9e25b1966b72f196471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be2412b57f89f15bd21c4f3ef3783f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1552877d5b6784646a782489f85b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf89dbc47cb60343b0ccdf7633805474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83525aca1f42966315ffe2b1793d5c4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699628aa01a916de977a557b9d2129b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10ab5f471bdf57d82aa995d7755ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97cad28d774f2c49a72e8afdd5c7f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684535bf508b99b0717f6ac0aff38ff0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d22fa159a84df725bc5a2d6f09ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2826c7c5cf65faae859580401374bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bef32022d4190dd0b4d2b0259aa62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffa35262d665bed487653c48f7dee3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe248e577276cafeb2369f1c505856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8ff3d2004443ec1e62f2fc37d094485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9719111586d4284c86a1e6b8726dbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33052e3e0c8dbafcff379641697dd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b943a1aa6b8839d50824f78f9700488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585dd20045f8ff83b557c249ac50445489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6301949d8b42eb64c3b9ccf931c3d63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791d4864d4b59857b3b0d7c641017b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3cdeaaa02f56ee1f203c61acae1b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf49dd30f9ad44dee6451d0b3aa075493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abb05262ba760c75036f639f31dd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd43a1486db5ef49185600f10fdbed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0e1bf3463ca61229a58b654e4e013496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e018dd148aefc00d2201514a3eb44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0c59f91c750c5ed4f881db848f7de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b171a2b120ee98592b58e2622ab41b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625906a2d1b10cb0c31d7a67e05b77d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f021ca6ad7880b1fe1fee6269adc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd39e0eb7bcc8819f9bc388e27f12cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f82331e6efb7118c6766684a601de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee122180942d8ac4064e12b3835bc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388308c611f6b42bea36777de4b7e37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc59a991a1b7fd6ce6f80fa855129506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24569baf519639c96fe314f4051b9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b9bf3d667f6774bd1ef8d7ad6488508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765eb88c33aae3588aaead3231c4e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91705f828708de45d4c56c69616be7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ddd01024e896049ccda4fa91c6e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611501a8c0e71e06c17cd1a84c76f99c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eeb2f7eb9fc1e3abb3faf25c38d39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838476edba5a4dc8d78d8f0de9ffe87b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394082760935af992d64689313b6461515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbc9e03788f2bb0bf62eee72f1de6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d849fa4505efd14bb2ceda193928517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d29eb0b3dd3bca606a805b3bd2ee9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0792f773042489e8c3e90dcf2311519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e69109d431fa00ff0eef04c641e8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9878984006a322d938e15bcf5ee24d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca59908eba55fb90c40d8fb6931b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3da4463cd632156a1956449d2540b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061976d88dc0466d26b7e4348f32e0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef8a7cb8596594bae4b7e0ff924db7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f7227714134be9fc703c2c23eecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6372375a1fa8ad1b9bd0a8c62ff04e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8f99b990012cda6afe5c8d4cb9d65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ed09b954cfdc864dbaf8243d2a0e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f3c3ea04023ac24da31c7e0c5f33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ee80a8a17d3ae1c381f6b6e6ef77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56032e8c9ce74368ccdb865607ad0b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b06333f877702f8e55c5e29aa94b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec99ce31d8d184081d4854e5ee4e06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd51d21f8e64967776b6ee899f0d07b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbdf2769d56a70c59160cefc9610da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cddc57eab905e3c270dc4ea0bc26ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082590e96023a187c553ed114aa0b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7234139f08ac213cb0807cf12d32f92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5e20b06aa3a89333d797ee82f690540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3a3230987c2b1adb342e3b90af03e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d6501fa1aa912cd02c1f0f0928d9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290cc183283305db7de524c08c375a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a9560385020bb30e34b7ad4c36a4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519bf539f3a828b5a93e240ce8c2d65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81787f1dd706115dee0e496da9632d5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901362d65a69fccd1b6ebc25ba83de7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d686391aaf64be496f78a633697274e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da374464f6001a1706c9be0182a191549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520436c1d5adfeae02c8dfbc5e6600a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04097b1d0474e82c0de58ddf52327a4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b86652e07d7b73161d090b3ed5a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed6d2cfc6823dc69ea3d37a6e50970553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a20ff18009bc62027ac1fe7bd1ba4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef796643a6a4df0ae4855cb3908bb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edeed2c7fdec48818d8a25d8808b1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae47401abb2c1c42cca1ff17290d21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b1b0f2d46791757179d704071747558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7248bca172fd9fc4fa15bb7b349fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07abaf9f35f1812a7046a68e100d7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049be4c54a391d4a4a2a49303713639561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bac6197c970b544a6b3673a35ccdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1913f780a778e00d2f7b40b477d48e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da19c21cde27d71a7e8623dcda893564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2678cd75bb5c4effd720aeda48e4ff0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907049a3b6ada6a3d2e2dae314d91278566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493899b4d5c2c174abc57fbc4913c5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597472cda2d2fe78d3cd09029a58e7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c1df4272f59635fca10084808f46a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32248bf89b294b6fc97e656586258d55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c274c82c4e9265894f3d68566d425571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8033e125e59602811a2ba43799bbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff50a32751b593b2215bdf6630f8d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f985d33fa222bd4cc1593a995823d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdfd43b7e480fba2e46bf04ec20236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3156d35662547c6801d29b2981f39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7f9cd418c92085af176154eac82bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb51b5d3c693b5d435d4c70b85d9ca6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68e64892b4a92d7a639933157346c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53853b7d5206c4e9da0d0cfaf42e2aa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf643d2ec9400ecd869a5825d0ef53d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcdc1addb139351f5a55e5be2d6c58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918050656764e9a5e828cabd4d52fa6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720a4bf6395feca676566b636f2a79f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f2b173cee1ebfaad990ddeb977df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d301b2838d2025954fa04d5df0f8e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a051ff5a4a5a9b1f6d6cb7205d6752587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c38c5693f043ea5a1e888fca622580588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c691d0dd0ef6b227a50cea5940eb557589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467efeb8a222b48a4e74176bf8e8b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca3d7cf391fde0d5726c0b47937b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa6e7d597eadab539a84a7a63ede4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306d9bb67024db42a101f2d84cba8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc6952e1925c886be410e663c1a9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de470f95d9e1847ed179da0988709595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09263432f4f8005c42dcc307026bf1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997ab1cfbb0deace60ce252ddf18509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4778298a2b280a38feaaefb8c6515598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8429a95038f992f5c8246a0fe9674f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469308649a856c581aa5d11c049b964600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29c19d8b6b4b113a2517c64ddd48c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b76354b7792dfcefccdc787d8ed62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a6bed6504d5060c6b252d263f8c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3fd7a5b9a40551603e5bf96ebe5c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d663bbe0cc0b35c1f256073cf4f5a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d44bd189aa933ac23c2b1e333d5f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab2c22df9b520561372da0f32056a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae1e3a620af32f2c019d152094c41a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a12ef9f49b2308d3b45d95140dad2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad52bf92f5dc2aed92351bbeb49fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ba826844e0b7c3e601ee87aabef45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d20a34172ceb910ddb8d95600c0d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3a7bbf71bf13d59ba65540aca2a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aab022804c1d577f37c33795517ccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2454f95633cfa6f97bb60c3ec12c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f91f0b861034644fa557905f9443616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2572706aa590d284543bb212f1990617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d3bc6656b72f1749508a7830710d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d891a29edb2b40974b9449eef8cbaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac8335f4f93902e5433209406620a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb404f1ae0ae629d2640e0fc0bfa5f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506285a73f2db4354a3526773db61085622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec386cc8afb4597284ff161118331a02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0894b9d01853bd797136928a441d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d6f7690d8a1f78d7409f8875a9cae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ec10024569fe19eac1ce4106bc9f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca7989a482b5a6a24e5e0d2734efc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732178caf77e3c0934d1d5dd00fdcf7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9c3dbe33b339961d31565da4bf7ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac436f7109486fe0f67c5a1690599821630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c25f9c473e8f3a503749f3d11846631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5c082a70f46b0e6e981bb61c1891632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c889e0bdfd6784d1b7f2009c643ac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800018830363679324135414d134a548634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f050e6924c393a617b94dd9e162b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c646d59ad3441b348ec1e036bfb6218636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ccaf0ee8899bea99b314c69fedcbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843ce44d32e0c4c8a9386cf1f6718a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47608b5c5d432b87c05459680e32d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03824c6a75e0b370f11982f1312dd32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2c7d4d7cd2a724a15f807dbc4b11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe198f51b58f700f554514b7880470642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329108302e7adb322a788f2858833e10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36581efbd3f5528bfc0d7e0b1558954c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d67a9e8fb983396750b47606791b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c4874afb1a46f3c17e202712ef3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065e8b784f2bd998773a86f0102ba1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5336e8d020858642c880410796bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4818f267ebff9c50d4adb58508be11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8518818a99c137bbf74e0cb3d532292650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d90caa45d329f67515a4176ca5edf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074724670247b00722bb2b941f224a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d147c8a2d67facb24f6b6db7e5543c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0440b61f333572598c9e0098ef710654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453995eff1db0caa4c99dfc6588977d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56788198f87fa9c79a39080639f6ac78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb8ae9114be4bc7210ec2873231b83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f962cef370f937581c8cf25180cdf1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f6fa929da9afb4490338f8638aede659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265b953180c33d1175412e42a30aa9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77433ec666eff5cf90f483c04928e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883d04f092f8537575244dad8288f4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df8d49c65d606050a630485a659c5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d59ed4ce3b2277401beb8d6c400be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c596e8de331aaaaa8fe4b833e29a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361fe594c00d3517f5e1b6d11754b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba39beba25af750521d8e023d07b269667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c3c79caac512623e7e63984cb5375668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e35254173f479e448e0ac40fd9501669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb566eed37a61d763982f476976c949670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0830733f632f5e81a426d74b17ac0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ab27357c4f49b7a0313d83ee0886b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ec2ef49266f5f57025b62835df1de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc4343670f858f2c9636c227cf07f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc27afdb5539b2fe5be13ee0dd02c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7499bd92aeab1520f55a30225d8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c923f8f20003c0e43c6c0576e8bc3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d78144f93fe041965139d9683a595678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a320ccd626f86e0496473692b1fe1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c1e64e4864a4f75f4ad35b455310680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8a6fb3fd3af7807a5e20141e8541b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e902e30482eaf6849d1e53dab2fce8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6229c1aecb1765d23a54ee2e6267c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3181954063e0ae7e13e9011d163de2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb348fc5a25bc10d3d063ae89758eca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a91028e578178e6bc97d6dfbdcaa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f88b1d4a068651318ceda848ae918687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a1f18207690cc02576c9dc0c9b2f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08069dbb30fa551ae57868f29388196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925e263dfcef49726383aaa83ff0d14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb452383b6ccf4933333606b035387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e3c68b21b7389711ed6cd0f7e871b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde8302e9f469fae1640bb2dcb41db5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff333fed3ba50f63bc3752df90cb8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ff6afe9e5e3da1eaa1be52cb54f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c7db9f70db22f56651a8d3438750d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119f6b8bb8cd9f0c69db968cc61e21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383fdef0f2d1508658bfb132f9ec594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b658bf6e0d1ae5a1a79b70b016c0ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f795911b4b96abedab515ef36142700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37575879f8d5cf554f2b8b1b00aea5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cc6606df26bf9b2c047d2de07a9a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4510a63578b0f085cb7978f58f49b26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787579a761d15332e6d97269bf830e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f17bdade9f4e7756a0358f743a90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76cdbcb7294e4a19d07162ec25188706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74cda798cb37deaebd03661a8fbfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846792a615eb52d6b368d16f9405d44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb28ba0ffe2ea627077329d3c340dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2893f4a234960f3e7608c86c9f09327710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc37bb98cd6c7ed08875b3383d0c06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb84aca8456ad1caf27b222bc33fd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5317267d05a7a9f591c59ea8d4301e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e190851b9631c18e0a00d3a16c126714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e83fd74d7223a41a67060476d2d17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb248d6c089a5b8dc496d97b74cb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9347755f2915354a5835cd03f923717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19528aed6b3e4f9f321d2fa2b8e1179718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77fd152ba2e6c21340532816e8c6e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062c95ac8fc0ff61b7fb5f1f55c900d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c408a53b2560791938d2e537243c6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67992b0d25b0276b492063d7322e81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e486268e7c8b2e78c5387e413761723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c936503e76a66a7d7e59346c9a4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90004ea28cf471f6407aa6cc1b067ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668817375feeb4496d7bd21c3d1b4a27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8effbd2617c1c2e4340ee8cf409e88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a186bb849840d7b60aca9ac2b5c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb72ceecf14e8c3ab76a69bc404e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c73cdb081f3ea24b84f19e988f1ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0439c25cbeddddf7e4bc1c4eedaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f41cfdc1685c037e2176d7d5a1e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7a28c647840be8de4a3129aa3b997733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9144aaecea5b06601d2564601805c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09749c70ab6fc556f390666e02e3c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19702e54cb0ad8b619fa33e5ab6c30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6891f0f11fc0bd8f1911bee236a84c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5c96a4d57e83b511eabefd65d89f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513ec453d6b34687c66cf43d53972c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cffc05e7e4cdd27cc39692c7330c6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9bf7b354ff10602d387306c2832e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b72d759f078015c7044b17a0ac63a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704873d391796296fdeb44994631dfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbd4f38392083cf5613a699c32de31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e11f41cc3fad0f77da6e293fa6108745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a9e04c4061369180fd0809441633746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3629269993d3c74c871db79f5b9b79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cda5bd94935699d97a50a65932212e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9608291858661d448dae8efb4c9bce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39976df4fe420f188d97ecbc66bde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa83c70811018535e9c7fb305058b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308e2a653c1a781939bdeb3f27f54e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f9c6d68ee1cb3b9806aa7477cbb30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ccc25bdce00a524e723bcc96c598754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac38b4da1da9c1d505af3bacbd55a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee14afd46d679b66e31338109ca90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540735df09a9dd2992e6c508906075e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274663524e0ce9f5cabe46fa48a558758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee102e713c21d32ae323872e4d95fc32759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee069485cbec051b13f6442d0f6cf091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff7a7733f3b000cd46ec9806e68ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b508c8001616512b41b75c6eee87b8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b059d5449b1c7f1a25303de69416ea74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4061f1d9ce6005a88936b4934891e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51beb3cd80635a4558fc6d0c8b4b8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db90ece7dfdff1433f622a577a2af07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64be2000242f27c3dedcda7c3f72948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86662e6b79971d5131379c7f8aacd1eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55223e766c4adf3cd5041300ca7968910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99985c6f3e4b955f967590d1ead416a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67661dcbb8fd1e2d1fc5f2c15f058fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fb4dc3795453b2f0298c4a5c6e0c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3133f2959a1c7081e058d9724f804b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dbcf54d3e9be537893482085b977715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e764610e0bf0501d6d6cafe6eef8d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd2300409a876dcbc88ef6f2b31b7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66386b6b551e9cc6eaaa951dd0e9c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32180bc0293f94bea8b2481d37c24a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef28a6c2f2165558d4366dc2f3e06f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9a8204ba5ae583d9cb61a783496421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa398e5aab9dbad30af837ca77472f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e12e848b3c25c3ba311539b47d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c08cc7c4f350e74abeb31123970dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006298665ba4b33e6a3e518eac58094825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f604ca1bcb917c501cd8e1fe61919e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b55c191d2a757aca2d22fa4e477927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fbd93b6366359f24d12c34b9606028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9197d41f9744d5931373bead8f4ba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9183fcfadb70c36c5a06ccb542142530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bfbf75bd83ba4aa6477f6fac92b2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973472cb5e214dc3f4cca0b63cad6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f865dc8ee5a819a48bf3fb28fc50e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af7d567f7e8e0d441c66438185dd9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b49d23762fa8c22102349a5f8a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d505fa17be323c0d58295687c01a29a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741493c99cf12b7ec975b2b10c2364037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282ae42e670c822a40dd54c4c24cd7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00fd1d9c79e2eb90f386dd096b37a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19bf1d5de1f7644945c775dda3aba040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763349efbf48e46055b4f1bf98b7d48b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b79acbcaaff4e6337ed16d332c1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563458ff1363d2ddbbb564a4eb7fbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dd2dae4086e7bb28518457bfb58a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074ee372547c1f9f3e49e7271fbc77e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca35484b3bbcd03e5b298878d874746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4723de58a84ddf41faf18eca78c52847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc87c3668f4b42da47f53423d07300848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312568702aea4a141175af1b8acdfaa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f985959f5e39e1543ee30a053b6f8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b62f289c9768dfb3b341aa1e4e1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c418173e78c33a4bbe8486540fee252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1bc03444199e815e9aab6829e659853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd74f47075a3ee7f7be7baaaa7bfdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0503b4c854f15eede2bfd55a00060755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6de7973c0750bd4961807aac17f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a2f7dab06bcc92d7927e556c42e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d94ac67641aa809565c6d560f93b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1d0d51ae0970276e70f0b1686c04b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc8861f37eab99777937934a80bb4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec21982994a62e87c30a69c5ffa2be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446359ed789bc80be50fc36cd7c3b9ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1c1d92854143e4c3c17a249c438d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e9fef14cd69a46dd7f805c3c761a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f830184ae04f664d1e452fdc9a4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd183116bf9cae253f7ff95269a909a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb34a1a9c1ebf76d881a95341c459c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62e6a2f8c19012bca514f9b768e1da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806ab043c38296aacc7533599f908e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb48b258f7826af47559257d8385170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23d715e7e20d3f9d4755399a78583271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ff1666bcce71468e4e56a5009aaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ea00190882d88a339076ed10434373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5f9196fe9c6a66d7f838b53b3afb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63164aa91c1d42ca57be7ee2aa7af9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d39554a0ba9218ee19a553a4714376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc5f4ad39d27a0d7a1626c3f5712177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91784655bcb08d20e8d6d9eacb85e4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d774e0debb1e86855ddeef25c348979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8b25b870b18eb1f4db69c5b0824480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e55c655a89816c738145cff5933a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a1f2e1793ab2256574fd71c18aa7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d45a2f053be2f370bcaae2d865235183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde24ad6f3d52e08a31cedef98080c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8d722739eb387ad4dd9782a6e36e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1733a829243f3603b94df9f8597e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718ffa3c937e071fbcbaec441e0e1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e704c18369446056f627067e4958bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010423e910bee27e466ca6f1daf998e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ba535898f5ed520880efb042771590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f110a8a302f2cc122e811dc32f4af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa64e29498be83c06cb3234a0e7cdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63094b33932c04b36c7797aca19651f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c01d3246170e111821af94fd90e4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c134bf6684f064db44479136891201695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415bacddba2d3560e69e5d7eaa2cd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac3f612439f75fe65fa92b12c0a9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fd29c39c674f284e3f0647ce64a6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fcaa2c2225455c84291e04486f59c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f06099041ab2161741fd6c0526c38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530036586b2529320ca188a0999b627101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04199cad3116945147b06796dfe2b60e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66813dc6ac03682d0cc3f748d995c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76f9f4b18aa447f382ce6aabb2f95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a20c684f801234ad67ee8f5e4fa1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb9771526f810c5384f42a1f2f045106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e1061b52e3617e6be57016410ad4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aabf0f30507a68f2f25f024e172c1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48731225dea04247d61725d89e2148109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8f5ab9084da2e1181fdba1569a3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e3b12e81534c2986736aaca487b33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929070fd96348a7162631b9788c1691d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e4ecfcf5168e50bc033f25c740c90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f2a5f2593e18c33cc7b5ee33719c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65246af726f979daa8210ebbf3020115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630615d765414dc1300ffb2d24f9095116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ecc044f69a457cdb600e772f2d7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac898c8340fa72859dc37a4f6acc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d577f78005eade5e89a41f32071422d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e47982ee716844955faa234d18d54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837986f1714f43b95d7c12d27e732472121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819f31e49a4e2431c8cf10899815c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc574338d2adacfae7140ac812de9d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284cd1806276c6cdcae36f99351b42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a3e04ad9c6531664a8a2655f07e87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890422369f14eceb46978140940cb70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ec0af4d85606d9d5f6e9bea6e218d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d4793b4f1663f37b838f5470b0a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174b002ca5b854f3a5747c9145b574f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff969b6e009b914b8b4f57a57c824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560735a3e6d5d74fd043a29b53d02bfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c96a89468f38a57b80c4ed99bc60db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374be4d06920c86c34683747b744ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c4dde7a447d041be0d240c2d45d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1131f3fc17af6968abe80a0cb12eee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744e518c035ead5dab44cea35553e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c85c05300e331dbe698e7b95f849137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fcbce0c31a1b18b25cf53df636a49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea362d7d68110281c2b14f850a1b0a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b342159acdb0c440a72ef1bc0c5d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5a11888052c7fe6320839d8d42c56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6a259895687be1f31541e421794ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05204ca3ac428985dbf0277444fe6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e80fdc60ff82531735124f36cee7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d7fcaa0b61ac0bb8b7d1b016195e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c903e66f52cc536bd4210e352dde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4d4d49b87a85ed9daaa4a7873960147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455bac7402133bb9e04f4de3ae83214148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498f75ffbde1518ab6940e98a1fe92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272c52ab20deb4fa216f81e394f75bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b7702c57a067b65b9712f843ac17b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa76604698f738c84e134f80de09cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca262d7adb60034f9902b69c6b00d57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975494dcc2b58abf0bb9cc22da9053d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f532527a3d6c0787880c1cc79f79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876055e3b15b4ab182ca9850600940ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f8d7a5231ef69b9f7649a085e3204157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee5577236d05bfd51f8f8230304df3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574183c039299544a7660d8ebb9c57a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905aa3d40a674095ba5115690f8c84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4e0f8607bc2bbbe0357832236663161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb019617243c8a22e182ca68031907a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdacf42b1577e7ee49db0d7fdcb73e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bb9994cdab772b091c3cfd40e3b30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6c3e9132848885f6c3a01f0634941165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250028d6fa61ae5c1c0b6152ffa59e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003943b3dc38534339150b3380f4c7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2141c2dddef7cb939b489e10271e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0f62ef073efcbe52e6f0be9f136a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705d0f67952aaae482bec539c28544170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6e746ec921e0d3a6291ce4f553e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601f17860c4dc5d8ca572614c82e1a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a24243fa5896036dceeacf8c6a3e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2bfee45db200ef0f7d9b8cca3b46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfff8ba863db086c58341001ee3386175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee541751910ec68cda707bb9d8c921e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d5d495548cbddb51431d36cf2649b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d507f3374f1d0e384e3cd30971260f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549237c14dadea83a27047b451fcc82b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c156ede218637aa9b0c4fb7688f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada14b2947f2df6d5e79bd3aade76ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05886f7fb78ee7c1d206f8aafe30b85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9875724bcaf2cfa9c1f003ff1db3f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3186bf37719ad2306cb493398d46e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8bc37d7a33542474fe021fbcc903b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adebf6197492fb8e522a36d92694eaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c509f1c7d055de031f72956b84a8e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792f1adf8bfbfee65b1f1e3174d5d2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627a4e6e7112988cc522533f0c9ac2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0775f32d408d77d6fb6ad6a31d594f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a3957b2cd13b8766c00942b2b291191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b115ab02e9d3db0e766a70b791ad7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f79413fa5324b6d1ea608bb6ba0de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44ea407659fa9132fd793c03d8f6e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e296893c59ce141ffcd5d32cd220b7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812aa06c41cdab68fc0731e527c670f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47fd39a6f96bdda7fddb2f2d19d77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ddc97cd3ab219edd0ffe9817fe791198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62ef09cea3f477cd20cdd4fca88ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee517ee322fd217326fe17d8903a6c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b0457319efac407eb98b7b8a16f4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aaccf30dbd555d19aa4570b7572ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306fc3267f5b453ca64a385bc013ee8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2a2034ed680eeb6d532e90564f568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5f64d29f7c6723635a0f16cd2146205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e06a16c20e1b257ffa87f06c0e207206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8d7bfb0ba75cbe576dd5ea454fce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537b0dc330e26227360bd5aaee2fae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842948477325241b0de12eefc3c2dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0ce2073492c18539ecaacbad10fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec6ef0c00f0b7aba15fe5ee1d0afa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafae846d00fdd41aa18ac60a91985c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736067d81fcc9b9dcaf310099d439275213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589da5b792c37586466e85557e63853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e051753900cc26f6e3bfe702fb1f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479928b0b36d5dd01673c9d8e3c274c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed3938fc907604a19cfba5f82a75af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed755915ca0bf513d6f1e7f8e18fc4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef265469b287abba4482616274255219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ca0e24b0d0bde880dff9fe0c78b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb98720dac1d6f774257a452c165a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af95743b7886952250091105dd17ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe934fa0352758364f006ef8e54f8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2316132f06079aa857cb369a7f13ede224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520715fef0407cb506ab1bdb36646de3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e9c5d5d2223ff5b237217261218fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd6f8e7cfd2429172b3bd61c381b21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b048f5c474d7ff1ad6ae852cd91202a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a13cd4ce5983a5a87bedbaf63f937229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e58616d3cd15fed40c6e33b6673c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e652619bb508568abb949e438afe7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9703f83ed51ebe8a3043192572372f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f2b3b0af692a8e5e7c62a92d5ab09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa3c5eacf1ca6d69069952c96d57d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef43825ee060948b10a39ad4772b54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da37d7990ed1c8e0ad684bb7c62a80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf508b6b7a1eb91eca91a33465881237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a76ea6b38aa3dfc7d5f11a2d8ba8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368b4e40e4ce4ae9369ae76b34d8b77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dcc51b6b1ce6ff95d311ad7574fe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29274523c4dcba5107952cb91fb0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150859c9495eafa5743cdd3941913a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08100d0dbb70b05c98848197bf8c9235243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825926b1ca105e79e79f013606c200244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b193f366cc1826207873315bee9595245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89673ffaed04455b19b6df2a4f16e4d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545e01d747e688b236b240be39eb36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e6bfc42a82c8dbb8ae6b3104d407248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f57c705d8ab20f3301eddad72512249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aaccd203b777563f55dd4480cf406250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c926c68fdf54476de982df14a602d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5cc4f3301c4e0f45414d05febf49e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00005112baf7383bc71f5a0bb7eda52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373345a7d4285866613c39f9b68f57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d58288b841668b6414c5efc14ebd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15deb105f1e57dd70d03a8fbae6e87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaea10406d6041844aec542fd75024257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecf1ab8930bbd79594e373b5c3cf93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e485345ba219fd2d5c055a3184b4ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c48afac5b0993b18c4d4f372a6fb3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686fcde5d552c9f0104d873e853286261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe1ecdaa646aa70958a176ea1149d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a71d4790cadd3f02c9a3c965d61ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d09cceb989ff04b5c1b839c04d101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142483ab3e049b342852781751222da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a53fdc8ac4c13dd75a5ae4146db98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088904d6c4a6d7a952a9a8c23a6b3c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c6c30fda1cf3d28722fba17ee734268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0731b73ddb496ffe8c81f3cbfb112f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15233ee422bc4fe996ba09638c7778270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd9ab27e32aececd83ad2a58a0898d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba1c4b3be32a3b3fc8538c464b6f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e13a310e97cb92e3127fb117387afc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affdc3bcaf9f33a19a872166ab2f50f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b9cb9aab2ff07fc99c362f8f89580275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594129c534f9c979e26bc17844a86e87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6781f0030052ff594dd4df7a95dcb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f5946dde9aea89664138693d263c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988b3218386015fc7e4629efa497b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf47bc5cc212404584838478526e77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca4c620acbccea7246230e7d5eefbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7f26c46fe6a99181dec4e765015b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc309687ba0292c655aa5127bd02a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602c150faa6c8b5ddc0667ded54c95f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb11189384a419e7aea8b7feb9426285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1194dbb84ee6491a82c6a044627db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e076b44ab6304574c7796dba67628287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617c43e08bff9b24c2dd0989cacb41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb053b7bb1f5d8d5462bcad62ac158c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d12a1459bd6a1134d977b510250c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4f69bcb7872ad8b10c2ccd7b7fe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140a393d4f5d4b058bc3070a45963ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6680de71684f86826de9ade1990d65e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed57a552b95f3c2adb90d288334998294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e47603a4617e3e519227dace89968295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29459f1faa916d7f337cb16280d9b80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae513d060d32560132bacb2423e209297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f1793d57c9e49ee1902e1fb1a47bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff9b48c49f0f0293bc2c27f8456d2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba3ec401ac2454da926f519dfd26a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45050d21a3759ff9e344c0353a7b4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba9eee662ef70c5e26b429b47b0b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af0998956dd70c419ff07cf90d102303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3cfd6c31522459ea600bb259a9f4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20465f38a2afac5f60121f1c3f898240305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9dd70d52fc4e2b5c38ee438b2e35e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5f3bd991cd2ac32615779a9fec67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b091ccf5b076b5eec4b5997fd01f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b5e8d146a1ffe4561150990998a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ba739f76ba3b6958d169e5e58684b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a81b57dc9a1db312d075bdde2dfe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54055646f0556a8c681a5f1d1af02d62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7be26e541ac7479cdfc340dad765313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37275ab54f1b2fee4483fd37eb9d0cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb84dfc2667b9e360174eea76e2991315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b7fda86c78ce75cd3999d7b9726f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36507f89f929f760678aba45b792eacd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f1d2df4806271cc268bcab84d4173318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2f506247f80c63e46b381f45fb3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537edfab3ea3bef5a54d221c0e641b4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5750891eecbcc792a7b2a7ddce4f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9a90c771bae3583d01357ff1edab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c53d8576b5fa6751383598ef134af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee6f2c9f4ca9d45f34d2590710b781324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d400f93f97067cb846403371f7f6832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e047944a26aa9b328b0b6def3907326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811182e487e5e3b745d5c308a5b5a2e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c94448ef5dfc12264a6482d8c012f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528822fdefb6d4d3628ce32ddb0cc034329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185683e05f99d1bc04fe9dbe773d9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f42d3b5e7938aa393f49d1eb6804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9227b56b915fa59fa321b403c39e81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619830e98ea236a56f897eafcb77caf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1687f8c5b16f01ee23e780dd6c7e60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c343498043f39f2ccd23d799a355066335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f1905d7a27fb8d15b35d95ce9322336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f55dc146d8a806dff4c19afe9e3b5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfed74d41f800362ef218b9edb6704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a01f16bd63e0e54fce6e70ea0c0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be270b386a30aa3474c57d8f48ff8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cea10e65296aa81ae15901d599f43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58295e6110b1458430a2c22875fe883f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79748f75f4374bceaa1fe41e69fa0a66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea430aae01062c8cf3a98083696ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9c2b4c8171966566da4333c373176345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606b91941f246221602bfbbb8f6bf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3f3bd9f584f0b8d4905538dd1fd42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885dfb4ab6f2060da42e0a6bb03fe0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709fcd333f6bc25bc2e9d86c2be26f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621a431252829eb88e50632e194760350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e92bad5a0e6531f96f62af0d455d8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec9072529464e1db31041367e841c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d90223855347cb5b4fb8a5c239209d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866bfb222c0595f36ca580b43de44ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20d30cc2190ecb8f1cef5996e99b2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcac6020d56871da205373746e531e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863256c28ad8442353687ad82e6a58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9c042a3a0d95fbc8c84f296eb7154358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd7a8a337d72c2b37940db8429f3be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd98e46ff803010d76bcb39e37e0698360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d438b0ce85907cc82e5b6670de07f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d130994c421b611c61eed9dc8e522362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4c7f8aaef2975a994643b9d87c34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971924440017a55e4e247002b74974da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f7408a0e4b467e1e27d74b808fed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d7908d847b1a411f5f48d826f5fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e45479594216d8999111208deff47b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5258fd305a83fec35ecb8fc332881368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2db45a6845bad7bc20242c90c7d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d241876af360650b7ed082771e43c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3352d7d84c9ae043b2c4926a4678371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23529ffbf8564d51b99e1207d777be1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a528a48a510f478e6f5044e7f27df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b14105185c5258235dcaee302dc97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd91a4f91a1319378f3f7c5a4d331c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea34292616ae766503e57590b9b603376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261752a3f7b643fbdf5d684d5556f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f168be83791ee5e2c29c04b5de7ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f09a8b6b526b2a0eb430f75d1be9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8f499553d2fa941fba8bb6fd4fce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26a83a5af92710c227362cbcea6f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e245345ace68c9867d4fe5511262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab57cc2cbf9d7078aab172a35c5938f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f19f3a6f1006c06582d6649ac58b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f37c7c7dc246fadd0194b6f9e23703385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f459a29397348116ad152f33b60a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b48eed383afb2a554e11add978f043387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc990539626d2434d0967775630930388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a9e84f8786f8365454017cdc0166389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f38c11d40406ddd800b758fe71409390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdda72e6b03838a3aa2d7c47add5f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231baf1071f835d7f329fba68e8798a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631d45352556ae7f6b8dff5bdc57e48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe7972adf8be252242786475f6cd16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dab633bec3b94f9b6ae5da5fe3ac9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc329aafef0c70de291b2f77becc032396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f8203787478caecdc380e34915d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3a2f12b43f280d2f2343c2f147878398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bf66c12e36ce1ef7e9c1ac64705b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506cacd5e6e3219fa162f1cf84aef23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac6150636b44966f59714b7d19be3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc979f1f44d121dee34066aef947f17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471f3a0793eb58f84ba2a5bb3857f4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094762fab0c5e89d8ba543d3ef06eb1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4bd869b0ddb356111177435a5284d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d03325460ab454250c59970a6660406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625a07866aa1286d398a0cc1f2d462b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d911e81d05c25a003c4d3d88ac67b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba26f07ed7f37edc494af1118e3fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa7f53f31ee1d24201bed8e47d158410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb67b5cb2359686edea0c006de3453f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c67789bc78fd13fb1ca4173e43d04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992339e40518062271c82686185a9372413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67180e01301bf114c26c182819b25eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1428101f37ac3c902edd4b2c2d1c40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d67beb2079a41ce77e1d380c8ce63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36de5dfcc01dd63dcc4c3331f95ffa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c6f26787a6aa3788ae5f2bbb79b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c2b7907b02a20815ac7f1c7954592419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a5ebf935bb5e1ac5a7b286f09d4a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed28cda3d6abe33b1157acee62607e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1455d7890fe92aa0b496c5a4d53b52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be0c6d762718e3ddc151dcfa31580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8342b0491e3630b559602428f9692424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2570e5082dcdd5943caad062dc7c1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7597ce9b83b4a6be8a6810800e781d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b72fa0d5e75d8830349b01923cac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553eed18628480b8b3d4ba0555d7da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7247ff86c09b0427d933b00d1e55242429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e2f7c87ce5443927ee8c86a88b3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b1a02d3fe09452b8ef641d604929431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b15227344ad9ade12c1a4afa6eb90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f338509a320541845b88efad184d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d108a69dae59630c5a1f72efd79a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28f2dcc0f77768e3582e8b3bee591435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a7c3fe86572d1297c48dfdefb4c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed27b8ec7c6aa8b9dfd9fe0d41c40dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69590de1fd24f2c7562e8525742e0fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c47bcc2f12087a880a4d05a2e589e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee0ec2dab497bc003096558566c67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae1ddf7defde47ac81589389a52cf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb8c247cffcee526d4c197894507c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b59312b26db15a69425bf263b893443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f5bffe982aa99c680402bc69aee4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8697f0965c2f33d2e85359d0016fb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe96a25c52dd04f35d99fc9479f348446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5101d58cf8340b1af40eb2aafcbe2a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7fa9d0c29235eee20622205e4c7da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5a59c8ca5d618230ea7227baaa5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97fcf516edfacb11fb2779e538dd3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceffca1c624a997ca59de98cd291eff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fffabce864403a3f01177c0a6419b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840888fbd7d1839520a0e34fe19a7bf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004be09388cd3e3651136f94501df64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023f114bacbeeccb9b0705310b5bf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cd5004e0ae750105b34e0b7568957456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122627253b3b61752692f2538825d5f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a950d4b495fc288acd617a5bbe1cf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608f8bd9c1f07b738dc1858396df10e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8668940c83696a743de4bec18d61d2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f17d149d2c674fa3f040c682a9523a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc5bf9fd99179ee6bfcc740d9143d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1b3d52a9273323282c5c07905cc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1635ed640ac034772a5161226c5d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ddbdcb6ae653976fb9fe0c175043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d8475a551ae1b3d72fdfbdbfc53d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeddfb75cec9c7dba2803a519760639467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b3f60b42663182f0ede0bf0eb5d6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932695ec963f014b31671f50d9bb2644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d7d4bd3fe57b0b650bf1daa67b740470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe194b28f377557ad3774c05ceaa40e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b710ee38c0f5f4d3e376d4fd6554ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714534ad2f6199e1f558a25bd225aaeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68da8ac16e45ac8bf8183f27b7aac8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a5e0cbd7cb1b738f126c7c8aa25a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa0abbce0909a23f051260c72ab968476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30132371f0078dd85f8afbefe05f5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da303b161109de1c02e2d18fb87e10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7c4b45c6ea03afa63499e719d49dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9cfa9149fd6068dbb3e6cfc1a0420480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f622845922b608e0a5a6ab8d38affd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099d161f28541a548828fa8a333575482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ca9fcd5e0a3840ba394252ff0ce4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe0a9ad40ad64d7e856c9a0b802142484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034045a13d99c81048ffefa1e41ace485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2b5555657704a0866b7c8c9b6a6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d082458f390b5ecd694fffcd0aee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a4834c4cf1ca23cc0ef4e26471422488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f9dca81d3c92867ff9b3e3662729489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923df143b0afa63afce1b54d2eb3a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655df03d3ca4749bcdb197ccdb552d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaa30b85a7d9ffb81e1b6464d177b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174ba1543f5af5fdcce3e4505d0cf4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2401e62029149100dd2f305d2ee269494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3e8c83c46e41596c56d6aff265292495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719adc5a5453fe196628d469341a35b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc06f15b23195da7a98246c52c907e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd8667bad09ff7c84665d788502ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289f8d81c5a9565cda010a25511b46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad33f99987a2425b8ba79ef925958500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b7df21ad9ba71f98d075499c895a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bf53ead2c3f9ee9d1e37b47a576a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd821dea18a5160b1e81e16ce168b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6d788a610899dc8656953210e1b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6d62f0afd8465f500be53b05be3be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9683c972cf23fa93aab701b3edcbdf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf17ae6f1f6e28edf74346cea0af2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1c7685bdc6834ea21c73cb60e549b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a5554501722d3b675afdfb6b4331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7686b8c2859b11869c79670a246a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb343c0d46f335366400c4034db66b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951fe720939528891e346f88b18d8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b891fcb8fc251baf74281a33842e40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c183bc4a779ebfbfdc1be40a11a22d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3cba5838e3850159e0f25c54caf57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e0108cdddb82a8007155993e5214516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134cea257ea49cd7e303bf4bb929f4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a0cdcfe8a080280c550b7b8871ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d92fba05c330b4ed0cd0106d94887519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b0ceeaf3beec66d3d1751a9ecd1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4416b07bba8383886f50f575cf3782521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d33137f160afc616fb42502737254522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973bdbff8453cc8f302f19b0a20c6b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98584392d2d41b206b895773e7fea4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802573e45b851b4b79f7c84dc559b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ee45d8e1716bd65b7846a1227306526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbd126a5994563230f45fa4e8880b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8640d780d3f108787f0384208d2b87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c7bcc864e43d0263a46a2a9ca7db0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b16309e6285e30e54a143318587ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca91f0d8f10cfe042530558603a62d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18230f59309b411d9ace8b82b8d48ac1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55019433f56bb785f1e70f53f0bbb62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9da2cb1058755c22808ccbe4be7eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70fdf1b3b5a57011c72403bd3e3537535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eefbcad5cab0d1217a0fdd7e95cb07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4921bbb91170ddfa2db864b851c37c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43f3e8564ca6e6cae12ab41795ce99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ffc2acc3f114e8f58e9524acc619539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9784404721ee061c6ce4ec20035ec0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452aae97408222e6ff2b6a55838b410541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ece627d7ebc14320b7f7a7e2b5735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f5da43635fcb7ba99a1390002c8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa2255a3d56afef0c30c89eac5fb1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d4f5f2e4b78389f4c9080d497e193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52ec87ede63e0b2f8f8a80203b265f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af26786187b31d89d01c3db98e52b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee44479761262f140cf2937b741675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddd19029587c9028b8eb915680aaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac599ba50b153f444a341e86f260ae8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b2db67671d65c41ad579345e1fd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02905608e798ea1adab09c505a4731e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11f639cae8311870b5d4e440cd326e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f337386cfd0b6dd241a1fbcb21391554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf249867a6871a069d2389542405d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7d1e5fb3ffd9de70c814ccb027e8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38231bdb021e114874a79310bb90a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cec38771fbd6bbb0c1bee1c5106f53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd72d2eba275bebce6bab2a12f5e72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898f5a661abc97cbd887a0910b7166560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d1fd54f8e7ab1fbfef28086606ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dce1d4d2ad2fd2ab617439d580709562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92318275607501f9a01e1c9891da4e51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b9218a6cdb97e0e2e108ef5c22d7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41bbc41545194a172884fcddac0830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955bef55f169ec40a948e98accb4a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad7ff1b21160db4a8d08e54fbccdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d7c5b8617925767755164cb03e6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee5f48a271cae856c2cd46dec566f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0460d78f6cb574942d73893cdebf64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d13c3b1570b4c68f48bc79d3b2a21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac95401349291794cbed1630501c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff59da0f6da20bdaebd3938c3dddac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77065f0bb4458917199ecbed1f34d8c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b05bbc9a0fc96d8d2120147428a98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be168b2f4bcb26c878b86afb9350ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bdbf84247e524a05becaa366e8622577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1fce05461ecd85fb833806a8ff0d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8030436994dce44834518c1569abd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81519d1570d7f4484918b1af88efc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7498f5d148877eacb84784e63758581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590209465ab4e9619972b1e927b5c6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e7a73c29fe3affcb15b2982e5a01f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5940b7fb27e037f31c22c1291e8c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efea223dc56647488575db1e66f791a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59aa09b11d4d7173b6a6a196741103586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248e62d10670306f8c88648b5d17cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125fa10098ce18043e31a01e8489e82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0c1fbec145b412c5b5330157d303589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85f898eea7bf93ff823ec3261d959c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ed362d50bebdf5b62a73cd018d9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752e9dc8fb19f7cc4c6b7555545702b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b1cb9aef2cd55a2210e2b8af1f4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5e8c68f4f6ef58d71457c00b511a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e745ded182302fb615d662341f4ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19722decda826de0776a8b79fe294930596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848818082286db48be3cfd579e9aaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11baf651cc1409c5b97c013a90b6a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb5734fb25122bfff2e600369ef9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956270d7e4bad3ff1fd569947a66383b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d0c417faf1ab250f32e216ee9473601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528bdd469c0394d5d59b29ef7abbc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c597933ebea4e939c330f7f6b40a97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fcb3a612747a128aa79e3d04dd0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0241e11c624766dd9f48aafbcb28f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cae4580afc97b5a2d80751d3e3e76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27eed96389371052b22539adffa24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc5c904081c2ff1eba47382362231608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74a7acf1e453f66f9e4d531cee54f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80e6db9bef608fa747cf2c88b688b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a432ea42061e31b3a62fa75e4ce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b910ef5ce86b1e27a82da61cc9f2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0c872e016e1a25db9101ca81fc23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898869eb20e483dfbba3c05384d68f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059145a8d093422ba413d1bc3da7af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb159b6e4cf9fd7ac7e022936545fd48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24862c228bc41d6b650504810a5a277f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0409cf0d557a5fb292f3e6f65a96f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859c51c550fdea80261e7531caafdf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c043fb0241f02f8d267494d06a3da5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189780ff2c48249a21a554d7d395a6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07192745c3097bedefc2612713dcf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d79698707ddfe43a14cb9a0b0591d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a4d7baee44b5c5f4e8af8b59ada9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3ba2f616f131fca38e77fd068460625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c045ba655a8e36944657264f18d0746626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f76d9554d0689ad308e083c81efc27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508e65bfb5025b82fc9a32520575cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fe7bd029b1011555c12bd141bb1c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bab38f24001ac25e041c991e4836c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87519614aacc41cc5ca7bc091b225631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9d39f9f1eb60b762c023a24f3a59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08028f6c756d2ea9c89598638f882633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f5fdfd15250f6751dac763994c52e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60707d57ec723e5389bd900cc082f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133cb0ded3844db527790ed8afbed1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759baf87312a21e6b746ed882f93826637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3b0d93e7397381152560a8aba4d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cac9a957dfcefcdcf5c3465195ed5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6bc90fc8c06d19a3eaed108734fb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784afc471e18fcd8ed1fed028c61530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4f434a53ca9b3f3fe6e12d34f5ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab558d77883d530ed297ea30cbea8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df8e82178a300b0f2878e0cb5c8d2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6f93c3d7fe4ac1ca93823d9e1115645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5296b3076fd7aae84351a3bae1dd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b518767eaa7f65c47c7c162498392647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d9f128bf76d4f95b2527133428d18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e5e37cdcf57d712c9f800d33934b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a9a83d944ca44cd0f6e8860e942fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8004576d6214c214ccb92e25023c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829107d7dded4a3a2d9f618b6fe42fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9387529f294fcae89da6854ef057a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c47a5f0a7f3dc8150bbcc0d04d2b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5176db32bb419fed0dd9203cdfe014655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde919eeab7a03933c502b9c582cc928656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e380713b30c62b6d8b634587c8a6d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314616711907dc2e6baa7d31488ddd64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e082be5d4793377c00b4239573f76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a1dc4e54ac0c16543f231111200c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a924c5c543b4ccdc6c3d6bb7ef38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6226f48fa5cb393d030e70502926d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18ce044a2fa9ecf90df2d38010f8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d5a29f1f3030e112b39b037dc58da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7661a09f23195fb618ccc8dd6714665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200359b071a15aea95440cf3e090f25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2654e7a871b7c42d61a0d1fce3c080667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7423a192fd141df51c6b87c7fc80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40d282b225b3942201222812d38d70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c159238b03275fc7ab3ad02bba02ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3419718ed50d44c5a457fa55f25e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506b0b5708ec76564b49dc25d90e1f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26989e319adf0539b546d3808fd2d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60278be38d6fc10bd298c3becb2d88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7684acacc6ce85aeb85578564c20c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ae5126c79a2f257bc50cc05b6b317676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0fbf6e87585d4edbcd3b016496f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3012dfaa4783ecd5da5696e306df22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e66cb9db579e0d7544e2847aaef72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40683eddc687e57dca6f406ee3587945680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151366d6ffb1c39e1487e8da4ad865681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20a62b7b4d37a116da673c3d19329682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf44e4cc110629790c8c6c8ac4e964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c9e782eec7bb4538a5e9d21eaae9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071cc82fd105677c195a1c0f86b5ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a2e7b610903aac985f534eba38ea3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6888f6178eb07510ef44c6381d38e7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c82d1eca8c07dbef4d97bd076eaf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd715f670692d17abd95d16ad9fd6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfa52743df35165e96e2fda2a0f45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f483eacf5b2d3095fc9829372c08b74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb02f93558e0932115d41b26f2c5226692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8964d1c470f1e9e37ddf01e981f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86958125feeb003dcebab03e94b8ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4407b1aefc612b3dc48f75806c2d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7cad68679d93380ddd13532cf7ba0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a75c6e9f9d55ac9e471a7f5ed807697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060a6ec6a50fa5b640e14cbaf254849698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96413dd3e6a356eed620f1f28e3c263699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ca3a03dc9f6deefe06ee3c13cf91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e0b489e4bc71fd864f6f937d81c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437fc959bee4501dd353aa38560fb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4abda722bfa9cf03e864fdd9022879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590824828ce2766bbc0a5c3559df3e65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc62df0fbdf4b91ffa7fe484c2e9bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be960610a0767e3916bb713ed530e8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c20ba50e72982fdc81c272987c49dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ad0f610454b28523231e935aab4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1ed4297f0d6e03066c44c0ee303d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3106bd7c29bf262398c1096117c15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f5bbc4121496594ca283be1614400711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75797b660273d7a9c123ecc6de353ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b171c377b0febdaaa689bdeac6d92f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3ae5c7eb6e11a08ea219bcb79906714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09dfab21428cdfb345d849645120c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf6fc9f91537092d7307cdc2066a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10587352b197f271b1bab81ee5024717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac97754f3c7a178d64797735ba3c560718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47420ef2c7f0d0deb18a4ae893d9939a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf115582fc0cb8a3a394d7a9b172bf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd72fefea5e47926034768ced10123721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b4c7d29992b03e6f30689654f2b71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe50bc587c851eaf9ceb414548262f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a6808b778a339c7fefd052650ab62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba2ff7cc55961a3f5db9bf75fdd98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e7b681c2c8edb538d6dd3d1856eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a53cab88829bc06339f2a64f1efc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d28f0a1ed2a78804328d872432d6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e4583563fca8148ef63334a925ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff488dc59f795f5a1cf38159f8e55a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe2abcc9fe7e213366174a23aed63c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17000a397acb6c99fe0c87ea5346cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a05f5ede2500881fc67ee15f8fe6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca587cfa9c4edcc8a9e4d2a5f66fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab33e6b75d99594e72441629d5f32a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae6ddd20babae4845c5c01faf3b16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57dfa94a7a9277586d04e9c2cf7676737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65360cdc92b87ad43afeb4fa33e622f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed852a94760faac30f9367d3716e32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074023fbd62ac3ec0dc99ae0a8ebcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42dd2e79e9b248bd0ee797149538d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a00be3ed6ee491066b13b3987717c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10630df2525aef78eacb5e2657764475743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23eb11480ed2cfaac76bd02b66872d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0296025418023a2de9243bd949ab00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f51137e1ffe2b734eebe39ff2ee789746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e11da74e8506856c3f776f074a48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b176932b4b24eaac09cceb768dd44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d68621db07acdcd980d4c631fa26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae589ffe0b9e919237007610aa4d0693750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4c1c5439e544c1427c4a0ef6996ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06714c9f20a1541267bc2a1efc83bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b414995ce8abfd21c0505643c8b4b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9dd21bf49748c914dd8e4a85e2a77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13ddbb46c9fd997557d969af68e1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6bd9e01a88ddd5448d29d8e3f3615756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a4abb022a4440a9c6d85b67feb11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68fbd0797bfa93babefd3d5ef13828758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae5093d2fb81d6378bf69ac4bec4ce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>