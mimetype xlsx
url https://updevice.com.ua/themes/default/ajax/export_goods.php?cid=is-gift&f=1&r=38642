--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8be28ca3faaf82a7ecc1dade8f234c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265219d6b23753f6e8427b1e048d0312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344b3b65af3cac660606cfee6ba7f083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb13b6e8f7aa925628e5204821a72924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa2e452dbb1b8dfe66e5dfb05e271c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ee67ecfe68500f1e905ff7b7dcba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336187dd583224c7c342aaebca9bc8467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89009cbf00b63a768df6a8215d7ef98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72332acff5171ed28cd524c8cfe4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bf9baf5a62324947e0194efe5030210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66a2e36c5e259a6bb26e87783c159011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2883a9d51220c2cc2301a718812be512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fe3bab1746afb9751e9ff66b142a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22cb5f7eac3cb9cc10711e119e9e1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a15bf3ffa5dccf5b9d9ef14ee07215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9bf42e9472cc8e54266f16fbff9ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda24f3c6045ff8ed88e4dd80a05d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f20c94e3323107685a56479df12cba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12634cce8afd5ad6b1088c9d81b55ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f7ec478020858ccbc67873917c9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9b84a65ee12cb56483f66ffd6937f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df2cf48215543bca76056375756b2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff7230b1f6e7a98916c5b173c1281423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af485d3f4caacbeb4f52cd14ec34625324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e26f33fe0684aaa0381e2f17e25cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c6ae5184907d4459cbefe2ab001e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81814648f8e2e3354de91cfe5aace527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7e0835ca37735537d51416753c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc7bf8346294c8174d8f4cc49db3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7affcc181d2349d44da73ac3c363c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73717d9de34e1ed5f465a5896d3f02231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24dc57dbf36ac9f875655e3e0316532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc622ea2087df375b96cc787e8f8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b87115d430fc1f5e2dc3cc683e0f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9d67c34727219f95db892c8be6ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22785ede405958149da68e4ac1635afd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1ba26d78fe7837ef59cc082129f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9fa354dd993d7be5202c8ce84a00838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd042d098130dddcca506897a5fd4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a1b626953b34b6f80bf82e7d44c5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b9f4a3f13418c3147b4fd2f0bc3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793702e908a3e8e213d6e1ff92f660d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a824b726d317668f73af0adbce5f0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc4d3d1660c4fa2e3705e7d06d754b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2249c938bd666414f563dcdccf1bf3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b773b2e6b7fc2b1cdea32de4dd15746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38caef3f6a0d98e6f9168fbefaac647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dd541bfe76f2d83cf62d37decd6e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a7f7bc03a77365e84ef6823f95c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f28bf07c4fa411b8f15dcb3b5ebc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9bd7fa474e075d107be80af71a6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf900765fc75b10dba4ce837e17ab7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47c1e1951594e056fbc459fd9142a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b305d61cc45c5747e25ec32ed55d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80e6ef906c1dea5475b649acbac1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77964a6711b5bea9cb05204ee9f9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8a6f34c97c6bca26eb8a429719daa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13eff6b07fa87774becd40a5f94a1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c3aebd3b326f22d376fb8c279fd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c1d70fe4c7cde856a1deff36d0e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f82d85d13899b3d563c1811012199461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c32d759fbe9538aeaaa2fced2873862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d52f03cf124be9ab9995a7653aa1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89034f38b19b61e3995103819d00864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8012c30290e35dc2c3642fce0e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9014e5174a5891da7e8157368f8c1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173301c7f19e897cc94db616add9bc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fafe84cefbbea654d6774db8a38068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b319a390f56e2a5531791144ada6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d215452d83e489e3998b88403c0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bdf9d7edf3a3d16c9eded4b9f9e7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e20e56847dac09096fbc9d03eb8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1738e51bcb421382155ea13e75dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8320f2b9e816462a23793968c85274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f1bd89b21202a794aaab9bc16833575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c807242afeb507afca4137af7ee5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762abd82d2702983fcd283b7ee90a5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4a5489fe595054d603369c310ac3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4b122f4bb3fc7c43ebd8708a545d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ea704b099f224c263fcb3b14684a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64752018eff1f26bf088817ba377a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf24f9cce2190b240dbcb5a545d7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96778edee704ecdba3a27669ea6a080383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de43fada42e543ee36393c41d2e2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b19bc84cb4789aee4590210ec6bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d423af9b5c20e72c779fbeb11bcb0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aca409d88e379f9b40a80378832a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5189844e86b2b8f95f77ea51cf7f6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc06fac5b9efcb7317ebda0b060a4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c348914aa41d682d5ecb15f1fe0ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8479acff2a6f3ad4b83ad99158c66e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a1dad6c88100e8f0d34fdf6952caa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993226fdba398163f24306cd4235e08793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76aefb8b15183573e28bd08d427b2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e10234c834ed10087a1e1e67da5a5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd78332c3113093c69870bcad638496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6c6656270f33b18e99c2ab7d8c1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53a39d55a72f3c642eb13d196dcab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b49502e224aaed069019640e31bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2ece2be2deb040575cab60085037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc7a394038e7ca87eec0985a155724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a77b673f62887b8be80ec316027eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343172c9a7891f59cebf985d4f298e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f809f1b50a55876a7ea6fb10baf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fec42c021af824acce850e63b4d5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe0f8dffbfc32ef5cd18fdc03e41d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e3e9d99101b673f6dbde169723bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3b3345cdc8d833673308ad4df967108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c0b91febe63ffc312a48e0f85f8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f405a5cab322d13ed9283e2d99635110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac352dafa76c072572229527be74f9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ede2c98bea56bc4288e748869ab2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642138557edbbb069499c33854058d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5e03599945eea4e180ed92b843c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15599ec5681f017636c9259d809e021115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3736794c331aa56a09a6ed236173116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9806431793a72fc017fb67ac0a894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f9fc0187d11c8303d79b18092835118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586c31489b008160bbd37e101a60ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f780cc4cc74e0c73090fa0213e2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e48f48caf145f85dfc8fc4d1638c2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db82834c7a6a3acdbbc2d6150f34d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9873051ee94bae7253a85020b2466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3e165ffda141aab822bd32aaf9a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80395ce62af51c2b9e05a85be6da6148125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea3464d98c20701902d760f89af2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a947f3c2c6c3fb26e8d0f4dc0fbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee8b8ca4aff7e669ab0ed9c84b7aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93e9ad7bc3a35a5a97261ef859f7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781c04f2d868e11973ceda470921cbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba38bab0100f9d5eb33ebb2662986dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470869b68a288e1c70f0834e721be11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344a3ca67ccd27e9fa5f0bd5b445416133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db010bdc9a7c1800eb65768b4ce583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c05970b391a784f5a5fbdbb98883135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa1bac76d82ca3eaa5301f7443cf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461c1f9370852372d9b767b160753b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ff69b67c68a34db723c463ec0c6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736871b1e3587102d35ee95f84828d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf2c3d2611a7ad6db6278eb27636d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d911ac2c19ef5968b8dfa0f97895141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535321a42199bc74a77067ad48ffc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f5cb9f5837dfec3e99210074b3d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126cd4a651182f8b0e7d85943eec0f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b23cb5e30501d219155b5833bd2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff70df0730f9e2a3fd04e927eb426a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b6331d6d2ca329965419854a4e87d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286f73866349275bbfbcec4ac8e6db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cebaef2822bae50d66b1df14665663149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996726a9cdbf51dbf9b1ebfc9592147c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411c355d77a1ed97d4c98d152a2884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e0ddc3be42fd4ab0d1787d6c3e7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1eb5184203b9860e2a39925e51804153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03276d8732611f0a5a797e2f69d24ddb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c68e0592b2729089bbe056cf154d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f2b2077dcb7b2262ff2c3ea909ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac90030d1df3087bb05f0b2c49d32c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da54355f28081026cf240053e98119158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea712d260357b31910be23a4aa2db9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611fa12b99e0c5f318d97e948a26fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014468b2712325d0fda55ef7b942a794161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925742d891b862079db9aa41603254162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ed1fc77dd577df996624f90b4598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc67f419a94658e4d0e2218d2423eee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fec5d888f2b650fb74e2b09290002165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974587a0b5324de0301155fd3d74adb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70181fb41d80c9246cd52a8f436f6ed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca480520688b3850754205d8db8c28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff018caf6c88799bc687d513a1143169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef16859a6bb708087c4109df4ebb22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb964bf65f82d827a4a7fcea66d993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ff3a0c1ae6d9260aa233e79095b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2e9519c2886c3c1fa56da3b23eff3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda3bd708e2767a260c31167da0430174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712f11862fc3bafa6f65106bfb7dae4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c0e0a8b42e4d23cc0c8b7b0c53980176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7603fd28ef084f30c6eeb71f2dcfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666808f27f33e583c69ea3c5925ff22a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f82eacb6437cd77e1a67e99144fde6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d86f8ff2f72ec6960f373c0ce4902180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72177ab7a8698dab9eab67e8d7c65b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3329d0b7be751354761e672a4ada13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45112043fe520ad7311cb6eef2873d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e347fa3ed1239fb491c6b1586ea8bff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd424681d3b5bad684dfa3437481dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa474d034589e45d15f17d879967f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103d152a9cba8ab1e15e7ce7e4af5be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa979d2c29e6e815c1898f84fd617188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dad843a365a119e4a2fdbd7d61b56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f328d79c9119b95ce178e885ca232c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbbcbac1a646a263ba31d747b3d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a48f269841676b98dfe54ddf015b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca107f9a959783efbd4892c9ebed1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec257e6f8cff7d69a61d8dad09dbaa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1c73095694837324f40531860240195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e842dbbf9e26e09b8a43a8c2b4d86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3d9c808c601bfe514edeff92093e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244780b56c3ad184d4e8eb951fd4e30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f0b2aed05152c77a719422f0e9b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d11386e4bf545dd5870a12bf1207200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700af9639057ecd53d257f2d307752201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a946512e3cc0b400375374da730e34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4de616b005517a49073c7f9b95e61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c9d5480ad96ef189d49ea7fdd67c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb44b8fb358d6d834f4aabb396cd08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ed257145f98b9b6170a52a91a5cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07061cf55d18af2cc1c1cddc967eb6c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4381a34d55edf8f752dfdbd01950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d7498a32562710dddc04004bc41b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bea670e3ff272645e2cc57a6a8e32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83e5e3e87e4b9edef046b77183f1dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfcc1e440328a5e0f21b52b9ee09f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec115fda82ab38e26c104b5ee04625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c07dc931e2ea60c3e7dc4cf9f23c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2566100c1648566b1a2b82b846ac27c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9048f212d14aee6c299a3cdbe93a59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02924d07af50317396590115ba2893217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa5ba76512d89b54d99a6423e7057218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6801dd4399ec4559e46bee639c6713219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22614f1e4ed394f7b3da8fe8fcecad4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8312ec156a1e4ce5264e590ca618cc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c0bdd2f3ebf55a20b96d1f9fea3d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4edae9bc9891c3c243863cd71452223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8239e630840245126a8e2e90682722224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe3c550bb92aece25d9d8005fb23a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cb1e93b1280bf9237cc6be7f3763e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c25debe62e42d55281eab8aa3ddd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f6e71000accd42846068f01ae7e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3bcb1e4c4e50233ceb2d915db5075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8f1651617ce34dab2485c75c94ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318724da7775417a47995556674bbc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96eafa93dc0f1bf949a9badd1bc419232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351d50defbab7aa4db81fe92f468448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb3036699783540b0e68d10619ac88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d17d5d83afa0d0445e33c2b491f8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40a94b19a567f32bf43f3085feddba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd42711237459a247edbd4d1d3e7417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f62fd3ae112f04ca6dc2a8a125082238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305452a8053719b31accaab043c7f7f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce4507790b99fa8e572d6b163dc61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34479eb250fc3fa8cf520b4e3e610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c4c3d30606c00c6ae384f5f43bb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90981768ac90d90c93b78a2bd26738243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9af6b45e5d0da8da34977778d6000244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d9964fc8168ecaaaf4f888684ab0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db8370b4bd3c8f5830b78b6a6393e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a29e08448e3f077b2e2fe34ba3bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671e634c6395a6c2695ed715247930a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f20404d78d2b01a50f92831b7457249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ff617946646887bcdef5ce3c5482250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce41cc183a4a658b7b02f5119ff98f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae345f1ab1384afd72cbfaf6b461bae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a2f9815de9b64f7a3317571863a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c98500650e4b4ea504d088bb7923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ebc91101606a60e4e099482f9e82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a3b20d1970c90d9cc4e6a07ef77e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b551da11b36571706032025016d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376d0e78310b575a6bacb99cd4e87d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8cefaf29686e2458ec5f301fd2366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c94275eb445a9bd8474bd9865cc76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c811cbaaa25f4cf5c9b058ddf6c8353261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58785fa99a0d9ef70c3c997823adcc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7effbfc8c0a9530946f14ca597174f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7232d73323efc3fcbd34d0863a4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885467bf4d2dcfd6b0e4878f6ff01c55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7582e41832d3c46a7bc3948eec5084266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab9e37301c4da4a4b4e225f4940fb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d83e67850124c1764c0fa4c0e1f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027906521ce098196dad1223bdd210e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcadab9094096efbf664777d0b589cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbdd9ff04ecbf5c1877365a5fba514271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a229d3d04c0e220a7af6f122a0939d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3571bd55ce637ccb5b3037d9f7edce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963d716a0b592e2bc980eedaa4dbf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a15a78ee4074f66edf9035fcc41e61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1262cdb2dfc934657a835b15707d72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72172cf60b9e63ec1b867e7dc85b55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abdfedc3f005a2d4c8f29bb912c6ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737391f1eaff6661c9f24c72fa09b89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5d742f0b2ddebf5069461d088b3bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3cdf8faf74dffdfe28b6b8f6b67f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04ee89f1712777baa3a8b00a9744ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f9054560235267e2c053e565e73a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab28a349f6ef3e9d8f42f3db5cc2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d86ff105249adcb457e6349d9d7499285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3756520e70653159ebe5ebfc162317286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d02dd26697f28d5a8fcce9882048287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42708e927d8e5f3c1541631d02f897288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844347314d285a657f8e78800ad937289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2cbe3f1ff61f03f1beb60f9078bc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c21b9b234472e3106ac958fb3726e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c90fd958bb66ac0d95e30f64eee2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d1d2ef9f70caf7d74b1ad9cae88a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7cbc1f66dc48eea8541e2d3042590294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502052fbd106213031b8368482b0ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c12b54bbaf11d7a17383185ff20bba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c920ca290dc55beff009f27d37df5f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f94751ccfdb318a3b6e8f25737ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6365a44ed168b28faa63de5acccc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa4cc19da845b4d196f19b6af8f6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20eaae7c38c884978c5d1542cc4a97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c274a200f7426290c42358389e95ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759270d0859d936cb2da04b6a3f36f93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425ce841f755cd043f0b8f57947b75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c8870a998c5f0acaa9c195fc52a6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd53a560adc62baf13ca4d30113cc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3a06f55a96fd8b7165e94cbb20db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432103bfce619ab36b0dd7549469e06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70556005542e853b0255faa5db3af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdc3d10744a81b9d164bced3fb0683310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc29a87c70f198969bef03749ec93a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009ebeeed4f20a3a1483f1148418cfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818377c4407bc660b7b7b05cbe1152a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f9e530bbd41d80a46680645b3406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724fbe8580be7fc50a71a29cbe2e0d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c38d4d3589a748b50ddef147cec6c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e091f4f99b702a8edc329004617deca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d34af4e26d1e79b9f0587873531e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee021fabdd776996453143b895269319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c97a41b1c7a8414e2dadc21d29ccd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55edc10d64044b0f587519f3052cd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e83da5f7df67286bcd847cfebb44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa649c732ef001f64f236a7b14e2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0541253b535c67193d442ae13cfdbd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8606bd4027a0c57a9d61db5db73d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ce5644f82cd3303a7a5e1000c006326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0afe2839fba52e78e5932ec95ed783327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e79a0861512f5b33ea27164992af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bfd2734e68b4f22f3dce1939095db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f229479b21c67ed1486ab390af1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1ed83165c8b2a00f9b5f301a03ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdecb52a7b8b70b4e412262917ae01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1c699642597be61037c121f45d76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7eab155075ed3ad83b6f89e8f0cd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1817eb6e470989742d38f437871215335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7cbbc3e1a5141f741abefa6eb4b2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32181ef6b31a65d543948f147a21a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03293825998a34e452d1656d43815b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991562902f1e4ae254746352f24b39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60e25d7ff9de475bd4c20b3eb6851c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc519d48d7d273450f49c1bdd2de9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f750a8444584d3883ff2843155abb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cf95f89dcc41b5424c0e87b0769a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c5f367a669d86949c3c240c4fee1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd78328184c9dd76ab32a19d68c795345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a65017eb58d84178a9f5fb37eb52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4d757aa66a9a8a0d96a9ecdefca9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2e977fff7128862df7fd34a7f742348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2140a20cdb4f972e3bbbdfd0259ff4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037fde4be87ac6ce18054d95eb02db4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168b73000ca13d698a4ebc2dbf709e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c673a417dd86450b9192f0b7218040352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2c9d960195f838ae955370993528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c131dec34fa91bca4dfb403bdf48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733d3a4f6c88e8b43e8a739319e04c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d429fff7dae3aebd79a39c3fe580f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec7e196ce8b60361965394135f0ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead38fe306b6424bb15faa0d477eb7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2be6d15423ef370ea2f00fed6847d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab60b86350f7c8b2a46a9c95fe291d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14400092a1780b7a98eb33a13e00e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b68427a63934f6c5dd1a1e207a2109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c84714eec1954c6ad090dbb663cc3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8b5f6ba50bc64d43706732dc313b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f929bfbd68c4c3c3d81d4ea9013291365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19aafd6846c5335dea9d185e882356366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90269ec9471d7464dbc85fdd393670c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad569f9df69ee4d2042c1f1b2b16244368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4169a8b7b07d57aed31ffe305101c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dd9ad7457ca1025e623ecbde836be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dcbda1887b679568b146fcc4dca92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a8ead8ced8b6adc42dfea58372e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc4e1e57773268c9f30cbb0d97cef2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fec3f8b16aafc053eb0fefd237d2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f1546e9bd482ce39e598c5a86141375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a327c7fb04ec8f30a1eb6bd1d5fb8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495cf9578305c5cd8a19a66b4e8fe9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d0601438a5f5d67ada28161077bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf612612cf9952c32af6f90fad455cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603b62d70b2ab8a354396827fd6c8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcd9cfcaf2837b03e841ed4431127e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267dff4171298722e9ed6cae714fe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd39f8a9f75d70baba2d3d37368ce6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d54881cd4ddb73a5012f3b065518fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cac6bbb0d1085ca6992c0a78f7c9fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c7d3f633e807f795b9774300b84e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dd80f75feef415d662b497a4b34db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3c2816754d6437ccc318fbd5c7fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e2f3494540a614f57e0b23ae9cf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97652a5b5d391589c2c98adc63e9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4a0347e54e7f1045105672c01802391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75484f0894a695e8dc4b7f2256ba58e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d39833074027b07bb3e405bbab232b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c684909df6ee599ea905c603cc26c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6e08f640f11e9c39f60d912eb5930395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20712261d10cf251a156383011fa4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d642cb665ab125eb02e6b009dff4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca061f428cfb563e8973164434f7e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e3f1a8e583d92e7ae0a17b791bff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40d22ddc45b36a1e229c184229fe03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99c1ee2ee9dce5c658e237c19f90c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d5c32d3e7d9691e964ac34cb383a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b985d70c7f734b4e5b20476deda53c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9303db572e58d14e6e4926f2f7b98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89881f06de6dbbc5ed6b0d7a974a1b09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac5ffb9dc609a99a6fc289b096080406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f6dab0b63523bf77fd7ca9fc9022407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b1d9318cc53138461c6cda52faace408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd4d36bd715400cdfe7947064c986409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a815076dbc12ccfa59d177cac20a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6332741e9d330efae357e369f1009411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60faa82dde8f9c00ba8899060569bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a821053637acec02d948573991ec0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc885f79eff63258670912bd5a4549414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f7417f87e92fbe509f11fc96f4ea9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a89f890f1a0746dedc6620c1bd8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd69cabd0920dee5040a0e07f400e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4534b20370ad84719cf1a2978560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ed07bf02471806ce42c861069fa5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b8ba5545996ffc37dde23fd71df7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725b44fe6171ad835dc9100dce6e0f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eae5e381ebd9da279382348c8122b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613a9721ef21f914e8e2596381677b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ad3c864943209d2b76b2fc8f9737424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636da2f571efb6a80f67c4cd69d4418425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa2a45ed0966dc0ec475cfe47ffc93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4239760cd24622da06777a8a1079d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bff631840eac85885cb90e0e4f93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13c74f4dfbd9da6f2eae73947fb9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d26179748537ccb9e1ed53d99114b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd19fe48cc1dd16115cf79d6ae3df6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2250815ab3dcad6684b2f402c179295432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796b258833007596aa526658f75287d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42df9c79d072a8b0e6ae9003cb17b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39a4f33600da7027e7205e3ba2162435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151d0aa13135b22795cf14377f212a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad41d8e7b2ee5cf4c59d2b7adc3ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e1439126352d27cd3fa2e3ea62f31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5e5a927319b07cb68dd836862851439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35719579dfed14bd1c3ee78c5b4b1b4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177c185f3032007c5269b796a92a8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3c260a3cc67432b737e531c6d5a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b22d527528f40dd34ea3daf170c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd5899c4fa93ffa14f90aa31dd568444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c579a3865b06c57b7c681c8fe3801445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86f1dc69551e8bdfbeb66d34bb8661446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40d7d931c451d65ce7ee61587cf30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417e3b7573883e6b82f239715f0352448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6bece09bee6711b2e94fc061b02cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c7175594aab12ac4ade9c810665e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c8039a0478660dd4962bb96644a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791c969c4536d085ca9b249517e7b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d2ffd1aae2496ceec2660d741896453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6786686fee3dc7b01a0b5873606ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adfabee5792553d2cf96d3e6811448455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0e8336028e2105ee3863ba365f10d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9ce44c4844cd8513155d00bbc890a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5df6f728fe133304aa5f05de9a45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103a947ee63070780dbf3ea891ebcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c52b03b3a5736cd4b066a99b2cc30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bfb5d8b5ff026ea03014fe99f43e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0dd56dd6dc26743c6743d1e3c591462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b542e74f57e7a5e375257d229fe40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a2a3ef1b7f146cd36c57150cf84d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1374cd521f957792032897b31693465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaa3ec2b0716979fa2aeaf8b1fdc4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae98038b860bb8d6460f78c13dc840467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890881214519771ddb91b28a8d7079a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d27db59163b0d86b144e1a4f4119b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752587f55ee1f9333efd866cc4454163470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb65658254c1d7202fb16230b3120b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5f6559d389c4573043fd85cd8f1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3889ea8f14dab69945a478e33e1c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91b65e17263caf7534a411d2777576474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed248e269587f980f88e8e989d2e27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c29629ea1c5d2c28eb4f66dd65b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e358d244d09e5e6ba3540ac22b45c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07cdc18a8a6069b1e65115f9d53891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc03976f65077d9509434073998c9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731babcc798feec1b5598fbbcfcfcfa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d3cbedf8d3f7c9febe4e7dddf269481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558dcccbea1902cf2a22c6d4c2512d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659074827623236cf1dc3739fd7a48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf923695bae4073c944b165315aaed4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ac7d58bd08aea844e533ecda7c04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f33cab64ee58a5697e8645dbb1f8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e66bf6519ccb5363a2887c2c76f2c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e26c5d2272ea94efc663d925895b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd9ef55605926053efe6d7c4bd0f7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39aa08bac9a6c12d6b100d46f584e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbb36201a612b76ba83469b2b8646491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992fbeaebedb49bc8518c7b2ef8b7b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f3e7013c3564d98a01049bd86483493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e2c5ea2257f9e254894e9d731be4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0de5f857dca601cd8921c93524b20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8defbe5638a9e5935cb6deed30e4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cc10716dd176a07a3ef10061f362497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc8f38d608e9ec4e5c74455fccd8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502bf69e677f0391ff36f8555a5bbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3de25ff03c887d3f3d7f35cce2d6fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269d3a57b2845e7cdaf77bf952501a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d98dcbd57b71182c70c0dd997b966502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f52a62768d6d4a3fce98bfef6926c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22c23a3da9ce7efd4a5ef9d75f17dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecc24d70eaadc11866eb8dbb5b7352505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7e08f036b271af95832ba1377ad5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed686f13fb9502403d39073349e8219507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa37af2e0b61b767e55f0f0349c34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbfff43c779239912e401023e6ab12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea31b87a909a78211a2407c042cce1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19772b6e200d3eca228e48b3d6de7f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe5984f42708c93e59f5922e2eea1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d23ead1c49491667318edb639f519513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dda4107c279fda623dbe87d1b0be1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740271d629b1e80d9ffb0cfe3e4cecda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad860d897d6064d0753ed34169899516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905dd4745095f215c0c72ed3988ae02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b185a5705ec003d76e367bf202383518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6074495f0010802954ae306ee6218519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab45bd2d04b0bb9b69a9b77dd64de5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2497383e12075d4a4a6fc071dd095521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d690031dace89295258ceba6a69ea5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3b71eede36dfefe16cdf946cf856523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52618b7c3395e25a2d672ff0b73bd25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0782636a7fd938f64d4808c8c280f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69634396befa531950d424c616b29ccb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27b4d744eedc62affb8bfb98524d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082adfc0ff87157f0e15a6b52f938566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca470b8d9a2420e0577ee0abdee6c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f40d7ca6202cf51ea9699b5dbeafd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a12e8841a6607f18b0766cb767f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ed39837491b705fdd08a5906db08c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c795e6df5b5611812b3619ac3dd547533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86169286b8a3e65e932ccca3c111c665534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb4b09e162cc9e72f5edf157eb0d19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d961134dfad3a68271416647d86a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8684fba99b0143876c20499ae1fff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6af0f3dc28794294eaca6b98ffdc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff59f3a6266d8e70c0ac1be45fb39cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5d087febfcaa7bc48ab6a92c5ad78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d18ca585660a416ae23659f9084043541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a88b9240534dd3269a63f5684f16f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786260711f803369f63febbb0235b417543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26bc13b712fce92a5878cb2391e08f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607530c84e2ca82ee510a898440c3d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186a44db329722008187e12ca98ca6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678433916f066ce08cd1471d8daf9d2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654802dacc451f2c0ba905014565a910548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801577cf1f68e65a503f054fe1e643aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b9c828c61c750a6f7906f762aeadc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65270b36c8f3ad825d6040d42815c11b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721cb0118ced0fe7bfe45e0b2c2491f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839422545faff89ca858d9d6282666553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3108767f81738f9ac7449ebc38777b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eeb81643f2117975a142cf1162d08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381037e07b6d5b8f7c538391cadf3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db526cf70182684583cb8bf3183f75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b65888c4fdc0ad1d52cced5e9b1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5734d0c22cbd84f7616a84d125dea4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0082d4557b23a673b3b2ca5b3368ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b42ab63feacb719c3872e3fd0ca15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ec7d0d2a9bd5953adaeca7212b06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a9b06e809f3c665932acb2c4ff64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cc3ec89684cf3ecee5afd68f4f86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e2a6c6e144ee6c4a47289380daea5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf94add06add5bf4dbd87889f94c3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaaa9b3fffb475b9ded88a7d626e6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac811ca474aae0daf9034688ce263568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa05994e531aee0b87911f09c08c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6341808eaf60df9cec4ffd7d0a3d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5acc72a6ddfadb1f21dad8507ddba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d64328353b7e8c2d1413ba4a1861572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a86b3703000016661e638c1068cdc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96420e229e09c92eb0e422aafcbb52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df4a521227bd7963a18d060b70a4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2704d067ea9ee03ad8721df2c37eb86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a35372311ef493d93eb94cd2eb6d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5fccbbf3793fc5ad7f92b7b105c63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7522cde1d1638aabfce7edbf4d52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a6dd5be6e264c669be5eb39e7747580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237319bac9440e47f103bed66bdfbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d103adad6683b63d44f57f5faf8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02051d07a3b43368d892d180aac598b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f100e94fe444637bcd5b2a4157b8323584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90146ebc8ce00aada267a481f0999d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8265b53b9d2241e98444948492fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a951dec366f245db32203b1f58fe31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b15e5bfe8a46d1722219ce8cf479588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302919c19331175ad150fb563e5a0f4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cee536b8c175e8a8c5c40fdea7ee3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42afd5da7e48a7eb714a755c327ecac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea58e48ed8a12183b284f37adf184ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d10a09dffec624ca974b0d2095a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dd59722521a95420886c0d741aa46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da4959fdb2869bf1d49a9647c5398595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b315059098164a0b8cec5984db2dbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38f0eee10e7f57876a434b0075e70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa2dc327c7874b8c6f632b8cb4981598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81426ea9e0565cdbd708459697b04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39939659656293db36dbb1f3a48a885600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff105c2b58ca905578c92e752239fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d1551143f2c186eda75c689d612a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6bdf614a60e8e0d5c3588597e38f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750eea7fe57642b32df98cc352a580604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2205d40bb936d169716be198d33ac2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3fa521daa29f52165015325957fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ed7fa236fe817f50fd24c60e7d38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a1369c84136c310ce2f94726141ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47160b7c795532eb08b038dd691a582b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3352bf61842be6ff39bb353ba1d298610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5e0e510858664bff1ee340c7741e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241d9c1fdef4618a757b94f76047aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abff85934b1c7752c9a351b3d3e6ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362db2eb3bb4073c8edccf9b9376b26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a85822868be518340b3d23d4da8eac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8dbc5752dfd94ad8f966d50c4689616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dbfd215b1c336a4935a1170556d5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544cef3fbe1ccc132114ecdad6c9aa2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef99ce2ba0aab62b8fe0617da31ae9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0a210a5028fa696fc003a684e501620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2663d81a58a3c0dcb1b46601ff4e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a8f583d64e801920fb7d1e8fffe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f6d29103c43f29923eace606db3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268025bb097b6bdd480e01c8ed1a966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238256175b7a8869ed8af165f53545d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1839b80c14830515594a96d5ae38495626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffc0e62fdceaa0f3fb3770e9f565e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daea05dd24fb0a21817134248c37488628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb037bc4199eaef6dd313e1c59fd9a04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8aa6b25813d2282a40ccd4ab1678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbd4e3cbf8b066d69307c2fea262b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b19746a04fc2c963671a7a330fad2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ad9ac5912f609f954631c82d05ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d57e02fb0be3090bb2381d6fc940634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b80fa9e35e016bd6e8d2ada2afe0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ef423bcf76b04ce1321aaa1cea18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3080a9552798b75340a9ea9e64e8557637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc391f02864e509344a2a63bfec0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5f12470d00e2faaa361e6cb8efcf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda128f89392d0e903c83034ef00e03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbd8a246e01e342e27caae18d7b51a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02fa858a538448689994d912408be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0828c27863f670026ce5510bee9d3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dab149a1c52e932dcb702bb3c7c2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865761a672a4694ba7c2529de66198645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f0885ee8a9675706e34bfc0a3f9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dab163ec69d38eaf1b802c66cf308647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5b20edbda5f5db8f545a6435525d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e523e623066fe9afd39b5f964f9ecd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be961d1acaa96f04539f2aeffcac7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f7f400bc7947a759e77f62d9394c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff08326ecd306edde4873835012e7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16602a653d35a98abaa5dfc5c1a0351e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7fed7773f84662b1d09eaed865e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b55e9bc1aeb2696ae8a4edd7ab88a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda217ec3c38db83184c73c6f6869a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871bdf725245e099c240ff34dc5e500657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52fd155b8c901b1d06a01f9dfc9329658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaf6872f1092b164d590ef2a5e5f1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3035a7b07f001c1b16d717fe214141a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b76478836a138bc5fec1b67869f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c7f841251cdd31811fcf0d52afe98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c902c75be4d4efb819b1945d4bc8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f729bc5b07f9e3bb8218c60b20ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e084142f378bd067f7561f931e790d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f1cd66c8540aee8cefb328ed1e30a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75cd294a9a1f234d697f5bfd62529667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fde88f9daef8b350c46f432657c610668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225845c943ee7fda829f6d03393b5f98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c530a8b89f879e9b9fafd877546ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e678098b790b59b2049dd779ace8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b251f39f9714350a966f729e0e3fa4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9158bd202227297e489cbbf49c52d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df4de0af568281888f9be7b36a1c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f91818e0a9e13959fd939ac0509298675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66102519aa121dafeb9abdd414038da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae86c4f6ab78534c5918a158761e78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db4e3db5fc0b089b709e18b1e736d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ac2b41197f3b6cc2eea5c59a909e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681962b4d12469ed421a3947012e6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f4244826ec731ea2b8134b3e700a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a82aa9b692803896ad4aa0ee51e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeef7aee2eac89f815999a7ab1fe2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ceaaa9252a0128089956fbc00d78f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029b19f579111e11b85b976dca6aa7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997af34caf5661ba034d75036807b3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f680576a487266009a9bd84f6f588b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440a79b0213d65a430ced4ab49b5a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559346179417352782b508d335eea46a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af47d716be2d426b041fc2b3f055ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad18fca48b2aa134051477f8774094c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67384a3fcbf6b54a2d948ced62d702f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a002468177ba1241246ed10e115bf88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb01436026de331fc82a6c729e6003694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8723446c1d5ca9ee3bd2b65fdd49b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a009ff869fc45e8ee1931c326c084d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d287be3eeb66237e8b39519777a821697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8645324c064f1ba9df26364a6bf66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166085d0c2502da0792feb0b0f6ab9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b71cb55fb73f781a1ababa96fef2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f66a5fe5fa203248530d791153865701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec32d8b7956088163dd2ff966c91cb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a2f99952dca0d51feb0f4c2de1a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aecb0352ceadba887603a5676114a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d13a47a2a55be74b94619714dbfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e775d7396597479f5c07b0bffddca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae536dab4fd82c4f531ef84471101432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e78531f766265f5420ccac8f5b0ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225ba58c79b7421734c10de46c013e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd1b4ea9f89f37dc3b5bc9055dafc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ae84e7ffbb89aa6b7101c0073111711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484be992f8b62841bc2e612448766f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a60ce89ccb7a6681cc8ed66233dec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431734406fd6187d9bdfd285e1523b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fe6a3c8c97ba4a0f16de076945859715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd5cd50614d39f123b60e3230a7d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbdb1746dcd7fe78264ad9218a403717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f88d9c3eb7dd013e220a740f17f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae144cf3d76813d1af5d79d20b629c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e861040c947e4eed2bf6f487928552720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f429193b267a4c8e64bb279f4aa3d78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555bc497a7fcdd56bee0ddd5de3c3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c999bdebd3f25b22ee577758dde1ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aef2270e00efdda975928a6b71748b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0c3e50f62ba6880f590dcd439bcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461b984d0be1ec8eedc005756ea246726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed21cf45b07854ff8c7c6c72d3119727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91783dffd986bf8e48c5d67d617ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a156b1843affddb748a52ea3f2f84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb687946a71a331fba4961bc8226d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a696109dd65b40fee575558965fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc44d5743a657714ce0d1863f115e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015331f8d559b203de94f8b4f915f0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5d87088facf0bfe93794e705611ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde523f5c51723cb89cb077f1a1c6b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007438849403003df514e8001237e74c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a941332d6d506311d8e147d5d4c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d55da98787a466d4e419b048777e5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d71b48d133d64a9720d029b154787b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670934b16b37c2676025f9cbf29f2de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ec705b7fe25e6c56d39b29b1c294741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2690c7350fb930f53987175eb41d34c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6afd61fbb8e3ff5eee21ca0a206c58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b285ea395c9baf5a35bc23f5eb4f99b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5db9cd3a4588d88fa3018042e81e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6acfc3faa93659c2dadcdc00a8262746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e58991f102b6fb6128e1ad2e3429e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811464e4cbbd290211dce6b8bdb906748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b597e991da72bfc434b1273058b1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04057d95b0b5ff80035b0740bdf5bd98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b0e8b38ca725d3a0a3bc79229c7be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495a02a1e333826cad1b9751e29f95c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e455a0697ffc75ac5e349327c54078753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f90fb3535066f8ceaf49060c10d6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f71aecd039ed96b03a06aa0ab409755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c9e21b17139852b1243bfc90ee5a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68cb4e0b09be17c7079d30877c3169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dee3f8881bd472301df2897999c4eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e24f9499bf87527a54f7ac32db35759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cef35ed962cd6be200ff831a20c671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d720d16a3dc34c05607289c4b4fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e7294fcad1443cc8203e553eb6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce294c1f46834a9bce63fca11914004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea31008376a495539ac01f7a1aa699e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9587b2163eba8fa926c33cb12d216f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a141f828fc62acf059d4826f484bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbed3bb84779c83cee1b404845fae58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715cac5f6156e9cb77832014e4f838a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ba49522826284b12b632d6e50c5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b5584594239dbb5cb9cebc7f1cc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835bbb3ea0a87071e9e251888185b8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8e3cee739bafc1808857a0ff7b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de9ccb67a91e7713f9f7a0e48430014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f250751a6ab1840367cae3d9fe32a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f4190bed3b64f1b9834265f3dafc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bc47db1095467e5b7742f277a2b2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b61e2d4ddcf40426cea02f5b07e47718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474f59e632bed560d732989f70b2de719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3ac9b9380a291158db68a46fcac620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b60806c6b1bb23e2cb7c18d1092ba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a5e301b552fc6c09771c575f290822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113a1e191acb09755ee436d613c8a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc44eca4288fd6fd3dbb42c9e63d3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490c0c9c3fa0982fa1fd004d6f91bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132c76954e7d80e15ff92e053fbfce226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6e1da20da50aea52e02c5e56af9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aee13803d6dad05a0dbcc6f3f153f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a4a4a12f268dcbed08bb0e18105e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6b52e2f2f2c6cceda57555cbce2fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45acf592cf8bd831087b5fe908aabe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654d4bcee97aa3f51ee9ae78555d6db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6004459f444b1fe0859fc6eeff0dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22257d069a85e6c410dd864961a6b05534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e1514fbeeea1c5ad6294fb1167f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3c40390ecea204ad5a19c2a8782736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b0d3a3ed9ada9083f2c14e3a272137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc8045a141325a84e737f8c1f9f8da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b280f6229300562e7d7726bdf69839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a563c0035e76f7656405d0778bafe440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a50c87685eb19fd37f5d61bcc619941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc1bc915f0398c3d60d7b74359f9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1f33ac23d015acd4115761551070c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e7dec9837145ac9826e0d1af755044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d41c776c599a756d3ed853ae8ba6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810f7c54f6f95a075b7dfb90d17ef7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef16828225ca486e850ffce1666f1cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6a289d32cfbf6be92fbd6f404d2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149d242f63c703029a9ab2f0dd3b1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a12c4283f3333b973405687eba0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bad7f72f3ee7f8fd0d74a2845db4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5abf292216c02819b9740efc6359952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00846dbf94125f266c3d085ff048e2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06b9848a4812be7c5cbcfbf1a660654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d56036057318074619a6ef3baf54da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b998e8777c53568f07e83b862e5c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0ed5487d80ac69d49029dd04beff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d57bd649862c1107e92fcc8d6d03f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e23ece6bed5348e1b5c90bf9e25059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad660f02c1a2aca04e66ecfa1f743660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f3c4934b7ab477082dc2d746e18e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbdcedcb690c0073fd9628d967e58962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f20664f864c95636682c44875ef463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a684b48911e654a375622ba871f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958bc40955b7d529b1558497ad00b7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b7c41eca59a443a4ab17aeae987366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f697d35f1ce8ea115f4e4f38657cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a01754205c3ab6eeaadfcbf5d72e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441499029153f2f88962e582acb3e59b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb903805170b40fb24d32f12588de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd8c4d1b188aa1b17758e059ddde871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb45dd21f981a08b736f93ae90c8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011ff2f0f315ebefc9d805f6f283ee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41d2fe5dfdfb9e1c1cb259dbdd61074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107060fbe988bc5399ba74633466ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510927dcb4d2d3beb684f6459194db576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b56e0c7c3375ce93876fddd994bfd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a3cc13875e7147e55ce01605406e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88cfa7081c5a4cc45ec369560661679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c684d021ade21fbd65552de414818e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8bab1daff04668789222fd429f33681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e84f8acddf13ae64c71a1fd59bb7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5555a6132f7eb5980b0f1fe8b007b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b6c51c9e41d09e54d091452ed6e3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46455079589e91cf0dc9de7b366dc66085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a1f0282d7b1011d9c3a2684edcd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aabe4074e3abe1d1220653a00e7cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d5f8a8c54e9567d1a437714bedbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92d911c5fc9ed7df3e3b7bfe206ef989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da255a2ee2e4917e1cea0e186e7d46f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9f2432ed26385ecf1b39fe97b91f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab9d44c5b298f9abd0d437dea417cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3c3bc7104a0f53d3154f3b69f71893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf1bcb471220f0fc2d7b13e2584e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ce38431197f0c52ae92d4fad3ee3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065ff90d9ccdaacf1b662f98cda03796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7777981f58dc20767f706f824cad2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464025e5659b445ff20700b6bf8f6bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020212b8176198fa02c0868cf39a39b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330865e1e9380574d6f0d233938ab70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f03cd0a13aca979ef89deb6402dfdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbe52ac174ab9e78c9751363448db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd613794d82229c498e47f598ee9858103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140aa38c7327f598c5654a6b463bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269c0e977d24e3ee255cfe9f4704615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3430aa36f2a499cbdd916b38b0e1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fec6b79952f30b5f1ae797246f9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e837348e8e3f492bdc2304b3c30da2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020f519867733f89ea48919d41b176d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1cd3deba2637e8938ece3aafd105e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f7f9acfec727f66885610e7272ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b58668a97d8832ad1ac1416410a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec878b906afb24c9c538dfabdd807c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9939cef837527f3a5c4e4a6b6bfa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ae0f8ca106357c0f6cfd53bf0b2a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c75163d1928273a92ebfb2636377116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a9b9c3c8897c3ee488f52a8c7a41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b456d0cb313c3d0c432c168676ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb8321dffdc10e7c01fed6ad7ef58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62cecd001500bd1b1658374778d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e45f355de2cb957a99a2b106d906c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea65d5810917b7454f918b3eef3f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5d38ff5297a09b75e4fff15efe81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419245583f2b54594c8b1db364e86848124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9cec5339457f1fbe5306e3145e4e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2af2e5b025092f2d5420ef0412e8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504aaf2e77ed474693d09506bbd5f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a2537f57adee0e92a0e4dfacb5a6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5405955646b8bb28370e4ef4268f12e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a808fbd5b48e23b82df825909c9c442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f63bb00109a230f41dfc65caa4700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6240c5bb89d61dd436d03b5a8b657132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61bc59a3573e91ff79fc499bafeea5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c204c6c69de316156da653ff29a78f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73ee68a2e2b823d266e8e346c12c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f0b98103e3c6a7b421c94ec3b270136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e651884493851527744366a08495a95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f928d5b7e80e867dea9bdfb378d4b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522d2c3395643f8e936ac9c690d8188139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755a78a7bb8c2c24ceec71db469b6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffa075e6c58769089b704058e21fd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596cf37f06b74eadd8b3284198a54b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065427ee487f6e8dedc4bcd33ef9cdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54d19b0948a74ff206d2c51f2957d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde906f71b9e54b3a766e4efac3dbe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d79551e02096f61418b0bd89d173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb6df5855f88be6f1e0a492dbe76ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de0de4c48141a5785a5c2a59d1f1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e616077fff03e15b2105590cff5a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c18d55a9e9dfa8e9dd0955f9f524c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f3fb47c4fbbac7f0791729331d4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12906b2d780d74c15929506fa9495b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c698d2c25e2937d8405d5cb11fa17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f4f106ac9127ed4238d77c502b4c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494238de32e95c341170fb170ba138b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270911e7895cc297f290108359f8aeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40381775e13c46e6c2105d9f2cfcc0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c23333b8ebee1445369f7ff4faaa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb152cf07b1e35a029942b44a4c5978159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095be6814c87907ed57cad9039a07f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54897a43eb58775ec6ba79eedaec19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d8ff418511a33de25b6d06c526605162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba705bb0ee46884de48398db26928e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310dc23d95ec8caeedaf83573c3745164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423089f61f7982ed1c04b2bdb78296fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890022d873d0d01108a1afcc9d0b0324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b94c8d0f2f0c751d2a35390a5eacc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cac39d031999a7547b945b40f7f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c778c565e466aa8fd31f330dc19c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a09513adc7f2d609c9aa1e37791f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3828128a7084a48d4bb70bf84b5b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac218c532cf02dfc89e726f84d5fa8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc88f69982ed2e00d4c948f6c6afa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9fcecad18c3d826fe96aee827eca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9699362c9904d30a6e973a74ae73f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa40635d8b69c51e9425cd5bcb9541176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d599435f7262bd913c29c66c45de2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1f6f122d98670bd8310892e7a56e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e772018de30e75e75acf26ee5d71e58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d046d62b9d177b5bd73520b93fd2c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5c0eb10c9cf8a4d122167df36710181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca45399029ef49be6ec7ed86eceb173182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eceade3ce3e1ccc0f8cd9d681c2b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447207778151dfc870d3aa1d789ac4ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0e5e04c693922cbd0281402ca3a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa6cc8befcb8219e9407d4c0e3122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089756c547a8669beb9c7d3af248795187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7312a457b05089c4e59572ab4d24f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880bb0e17235c0d7ddcc89d65048074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c631ca81cc0f4aadacbb248d012f47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748fe45d82667d9784f0b9ed6c77e71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e7b52497a6e1a73d45ac09c661b3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce448e200eb2d45e5ddbae4df27ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5544ba344e5026d2ebc8802ca14c9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14144602316d6275872ac9a2de34db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4838f3af402b300ab87aa5bd129067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376f2fed4aa06af2c9318ee741f70f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991eda19f43906032bf79a595b0682d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b171b226f4c4cc4199d56519a22da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608c6651816fa311dbfe1cefe357b1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e051a441dbc0ae1710edc37f0752a3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3883fe133121562073ebb4909c035202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada72db88fb26ffbc9b59e31ae7037e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49cd58e3751b3c8e61b4a9fd9d1b5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994f44778d460bc3a73a7019d81b21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138bc0efb03b3bd06d75a888340baa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4243ac18f58e336999eeea390aeb30d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec16dcb5d6839bed06133cbe4266df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0dfab67064881789596fafdcc9268209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58eed2dee0336dfcc6e2dfbc82e276210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7482bf0dce2add3f9d5b56f652c17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910682fb11bae68b519719f6d9d413212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a13db4620cfb3816a69c486b1c19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37329561b7c16fdfc4172f53773f264214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212726909b307332c612b83b014f423215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613ed745199cca228d91a622bca04e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864081370a995b7f5a16feb4c966420217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dabb5b25f980c208a1543d819f5abc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898645ed0edb7099eaa850727cf7a42f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0e5febec9dfccd52296f6957e96b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7012297061be8d4975b6c285bf4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236553507a1d8ff1a0fc98fd02358bf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa73b331fe1ea670b673c217ee909d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b8067a6eed41881807b3844961992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8614b88a449ddbe9aac9c6ef2247d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc39dd9e1520403c7df680dcefba8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1622dcb0e54cf10424f7b8d1402462a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d55697d89ddda117c21d97cbe905b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0cce483f1ecaa986ffc060cbf9b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc33ae734530f9e96b4e301f271172c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326722a2d7988c8592facda8361f092231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e2d8a8a6b4298a038dd86a6b126f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102510deeeeebb3b927c25b6cc4b4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecbb1d2c4799aab66f07cd67db5fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c7a34ee418c31b8033a72af8a40bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992f1671ab98f91cd785c5b25594ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9773add50f69ec5eb8647bb2b0bc892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334a84daddab7a9a5a1023ee830293238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013008be3a81ac9d710086aaf958d70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4800c12756921d66fac868c83012b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd425456f6fcf0205c6fa694e62b515241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c6412f258dfd415e5a3e8f2c2b2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85efeb79e9e65d434913522a0d52268243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207882cb1592d32b1606171b96130e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814ad6f2f051f5afd6075f745028f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56844dfaec88f8d71bdf0a4ec957acbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6a8d2ecd4b09380da088e408c831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d91a7d5cc8b7155b20ea07c28597248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97020dad9b62e56f0bdf5a058b8d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad7c468df358a61f7977c2d09f6013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c630af65d9131621dea2614e30fbee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414020eb03449cd60dfcd083b161d5ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd636fc2bcfc47286d0d2eeff114824253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d5a7e27ec85b78ed939d009c1ca9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d66dd4c8ee10e817b79074313121d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526be740e9df58e45b3d231f767571c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefdb9b0c5ca2f382fb17278deed344257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953181872a19bd8ef57eda2e29234fa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba38e0751eef1219f17914392582cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc696a79b36a56fddd903390f1c791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765041396102f33537fadbc7a7e2527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136244a4d5d31e1ab4eb5a164012a478262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd20080774a7906029cbd5465ffebb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb616ffbce46cd08ae43c04ab065120e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dd74121f0e2f75bfa6b5540c8dba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ceb898e511d0654b56e23b619764f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d3c12e66abf587df8f6b29c5b46e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23dcc71b7af550510ffa7270c70795268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefce09ad9971180854cf3833c9f694269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727928a49f524c2f519787d14cf9cf69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0998b23283bd2412b3c414426fbfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184a4089348865d7239c18ae4e79918272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae26474a2650a8034c8650bf1ea3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f2b9346c631c6efe4b3fbf9b0c10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14cadbe711db31f3b10224fe3c77dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ddc1bcd96fcf766e77753d5f69be5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee6aa18fb87204f8fcff425a4e0978277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3246a833d4fab28226ade418c844e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e6d220d0905191307610af192f228279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a842b692f90f9b3951ad5281aae06f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae23d6c69474868a73c04c0f2c342b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5239f2964db7d50a9703af7939f3988282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc4a3f3da4d30af45cd7882765e56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0947287ad096cd5b51c5ac37e38183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69eb830d6d553a9cd388ab9f8edc87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb4772fa3f80504ff2ed69ea65c89a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a339024eff86a59c842ebf30a96055287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cad9e4478211fa8dd69bf87f8e4b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80eefcd05e3405eb3c66c2720ff3ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b46b209027917ea5e9521dbda5f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2b1403253fc0b214d79b4976230f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a05b7ca77018ed00978431ad981324292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a58d6f398bbb273e07984d3d92f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f7d759ceeb0d331110b09667dd97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6156ce1acf351f780274ce74267039e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177de87746b7889ae926e9d93852777296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5cdde70a0441cb809b3719d81df2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161c2a4a5c94f66f11ac5a1b4c57529298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4426d4012bef7208756e25c4892b87f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2272784d4da3310cd100e3aa33afb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7370b1ece63af6a021749d1703d25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74528475d6caec62893e9c17a67936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e546d124b09667436345283f5a4b229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ee217254cdad0199549fdfd1b255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed074a7bb6619f037cd670218f235db5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f0916094637bb28d0d104be4e63bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cd349180c2c7488ac01e67caec30a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e573307d85ae42111c218ef86a52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb52c5b8612fa274f96f2de4fbef1e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc23706b8b119787984091cb4bcdaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df1218586d0b28d5864306c5ae2724311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125548ac5b2279ba412b96a9f1f72398312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4405455961eb13dbb089cf1f3debb32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce107f9cc110ed7bdd6e85771eb44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220105ddefcc0563e81a7ead214fd4a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857a38d62eb0229c17dc64fda87b623316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89ec855526409b334481606b20301317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d28113715670650f2af96cbf2cf5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78982112e52d51e90be70114b54f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb2b16c85b050577f02c171f903c94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e780b7a192ec513eebac650be4fe5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a758f9c3c29f8ae83857fb8f5ddcad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc890a53d9b2bafaef75628a4565a3a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a371065bf002be29d7de5aeefda27cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5c3b9d9ea789fff8375d6a5689b4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6ec102d020208ab728ba7b9c8702326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb983af841529d67b524cb3d43396c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6412dc988c764970bef0e843d950131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8d907f2b806fa07446a37e075d98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b7b0ebe1cbbbf29c97167567061e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0291431f91fb768a63d5bfd74696d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a34fc120007d694fc80494e59815b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65373b0071fc9599ede35514bc94a3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb737a2ab08be6f74ff749b0c73ca0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756416b2ca0b391d9b97a86f4c3f6a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee1121a1fd49d9eef29512fcf5e37b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570423f12cb1a7f42c24fe387eb381337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aa106715ba31b4cb3468785064f9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefb8e4c7e84b0b7bc1afb005e85a29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3dcbbdc049b2fa5f3ba8dd2db621340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1801857d4705aec7df183e5962c825341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6680d041b00f6b2df34dd39a71500bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1ee00670002b733dcaecb47818e27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dbe2e668f6eb24acbc24517b4a794344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be352b01420cb5fb77bde385f160350345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17459b2c2c75ccb6d5d9867d3ae3f28b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ec7f070d352e0751d14fb887a161347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373c2a8d43b216a77ef98bc01d2f4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953c0a894d94ccde0485a58b462ea3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb49832755e63a058dc7bac9edf8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732f25095e92b7162a752965516934351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2c473da4b1c0e57de9040df604ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2cb1ea141a2391f69b484d532be67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f388d525c7494362993d3f9ad380ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f067d76096c1dd74cb11c141821e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473de827b286d8b94646dfac0e0d08a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a8c0b0fc873343527895cc0115ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468eb9c2041e7f59a0e35a206bac764358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331785e5a03be912acf45ae8563481d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931773febbc8c6c6f1e561233eb4f44c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3635cae34629524c5df0e4c15fa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f853f6cf8799ed6a521aa3e8c52008362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e17e02912c8bc95c0cc6cfdfa944f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733084ea10632ff4ef64a2f3a760d81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c63fe65f027548d55945a82b9b440a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017868ad6a93e043e9afcefa64522a9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866615efc183438342dbdd7a1dddd0f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626c4bf1fdfaf48bbbf6f8889aca1aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805450b3b8fa3e33bbc22d18716c365369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239baf85a78fe22797474ae1301749a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109db6d051137deaab59b74813e0a92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d657c6bca0bb2caa77c0740b8ced5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302be853084b9435784033329ba3ccd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5993e09404cb2dc70fbed5089cdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268761237d9f20689fec4003a0d47c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ed3f09378ef73c7765e62c40b8101376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e32f2e114b1b184b986b678f8350a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507823367c6c5873dcc89f0094167632378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecd458df979ed9b74dc5bece1b393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e057dc8ba5aec888e436c054119614380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422044820755e5f1d7057bc35420cdcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cc5445238e41c0c5fe85321a153e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b4432680d72aad0443c90e739787383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fb7bf4918c48095824fc49e9d5ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b69d63075f2c7fb3064bf7a92a2b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9933ab6c709e3c3ed7a9996ac1595386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3df664583448d388b52a3c68c8013387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094ba6636163dad64f67e1220a431db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd581a3fafe0cc94ce3f5f4b2b25102389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d648f0b949cfaba5c1682cf3056aa4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b4c43e2b7ffc67dd9c9ab2dd6300391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063afacf2542571052858f755cdf61dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b5a5903ef501063ff2e90afd052d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549f52d6f1cffb4d0c5144619396e4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf130dc1919a862b958b5ce50e9af6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9ab6ea4a81309c1f5c5ec55ac7a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37f5b8e995626712f5366b2d871b9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0a3425cbfe5a325db5e32b84e99d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703488f2207e15ceb661611b374314399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0bf39fe55171df12fa1299d9f4e24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24536874d18036082e50dfffe6a6826f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f8a6246088b195dfea9876117a323402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3548400935df19e1ce5d81853564405403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1cda1d73669da7554be30789f93f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10696c1ef389c969c968ee20c9ccd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a71ddd78f303bc9c231fe9028b0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672859041cf286830431ec54ffcf45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cc8a49cd6eb500a3a291ef313b437408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8fbc4f5f6ffc3cf0114e8f7407c00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51968829c1fd034fad7f396c437aef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2947ac32a7af056dca8b1c042522b45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db674d255f20f77f912029fa6c3597412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0eefa3a50324c9510e9e947038b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6f47e76c823b143751a4f90ace86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda3057927e0f36a0c38425ba471f62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e3a9e889e82d02636ff2e4bab7d3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b6fe955670633b696afa0ca44998d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa347bfdb5f3880e6c7e1f1504132418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff3634ae7e793884242a64a7e92c5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356c827e1969eae8a3a2ff3f58fdd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d31254e9f215cffa6e7ab2b5c21a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbfae2931df06f93bffb1106df7d0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8187109cf4c52cafeadd9699da35ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b53225b80143b4b0a39ff8c321c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcaf8ff331e497e5faa04152ad34c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e325c24bbf6e2ad16438bfba87988426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715baf35c4589fa060d583a2ed2a48a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602c73aef7c9b8b5dd337443e857d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c9dce3203a730b20174a18d10049a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823c8cba0ac548544e61659d04f57a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042422c4bbbda67e5c34c2a466d87d4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6809afe7e0ecf9d8489139be9b97440432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df195970e696b8464afb69c2b7f9f70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3483505edd2e72ff5c9b1098e6e1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72230602d8dcc7be689ca48cda530435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ec0b51a2f508966378f6dfc991dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de37e195e4b5a6ad2d1cd5c1588c4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689432966ac153ac34e636c05b13d6dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c00c12037d6f515d4668b7dad5d39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b7410bf7f0fcc252b68990253831440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387138e1732d667b09f2df87521b2f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc5f38995d352c4b720468726d848c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd6efa1a0052fecb7cf8409b8ff69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ee98c6e1e81ecf55c20f467a3ca4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46362e9c06c15f57a7104e1b69b8e7b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3019ec77281eacfce22855e98325338446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f527c6f45a0b299ea5550ee7a26f8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feaa8d1041252fd5a2ec4014e759eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f58303fa45a20d609b81906dd93a25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f272bc5e432e774939417bed3f481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434845f2228bda53c09d244e08a4b79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb128b38c7d3a879a8af9dc49614af1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2b6a79f25fdfee51801f5ee1e3b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e47fc9142810386f9245f39a1e27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dee42cdb28e5b411f875d78c708d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7561c86eb8e0e1c12fbe9a6ad21b79e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae272b46c90c0410c966d6559f4ead457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608001ba53ceef857fe0964a837251f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe662ae6a33e17c90ccec467b5891c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced62a375533798a99b3421c5a9f2a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d4e80aecb14949eee36db39fa0df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231ea502ef88a516b4fe7b910027dc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703ebe00241604764b36c2a96d6485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d6c4f6e8e555a882a7811852c0622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff164e9ef84427f77409eafc20810874465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c66b486f53080cd86ecab1396623466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d49cc0807f0d5ca2de35af2ba52d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7217e3d2f130187aa537c0ed3f5418468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065284716710a7031e8e0af5d2f69655469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312712268fc16739c849ced2baf2fb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680daaeffe6e5ed1addd4643b38de53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5b327457f11e69756e36aabb02d1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079a2862d473104a72a1cc21f7602d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c03f7d6043381a98a6ef99ad8d65cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b24667f42099961ade82cc1ea896e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e073a354eab26d062894e3c03a145b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21d9ebf83fa761ca147a75d8adce8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2e9f796c29042e27a34f69695a3ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164acd7607990e88f5f2fcb8df99917a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d7e469a7e444810400e8fb4c7774480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c2ae14467dad6ab4c290b5774cd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b6a5a6b97246e96aacc157b69b37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4a1f7c7b4e56947dba3df6676afbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441adc6960dcf4c9e6009190e90ed6aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b226d9b214f9f097d2a4f6f126bcf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d6b6d1a04dc715ae908a8fb0c74da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ad938b260ec65b11ea3e29b871a91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eeffc4722ad92176f67e0696fa03b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7137de50078ea62ea6431a34a2ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721ed2bdc9975120c7ab3caf049c27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f909a27eddd3b2dccfca612e92d82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f7c395f59ca73e69831bbf87a038f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e793d4fe3c2453656d59a46aa0ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd84697bc5cd37ba138363c8584bc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20c8900562c06c582118e6dc77570495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bac7069ce71249d799dbc795cadcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb3d242bf402d159e4c0ed717659e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6639132e4753692590363d5dd66c5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f11726a09815463308e129314fa00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e08a59ff6c64ef98ce5366b4f4b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d08d7da949b810f57275eb183d2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33abb03c1bf4f1031a79133cf47799502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905b6b9bbeb0c0a1a00c112de3e64b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af6c6b2e3986163d5400bdddaa19ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1c381c849f41465f6b25b2f03a4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828264964d263a003f4ddfa72b586f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5abaac5e17897162a73050ff67089507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcbe714a3e5cbdbc5249c8a505b14d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d992af8bbed1f2bb2f0996516fc00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0629805a4118f70c6f0907a92b50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c63de6ecc91ede9707a682d2d56d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe411e1f222af83f7211636db110802512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb225d652be486d4ba249155e72cbf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966fc650d6404b0512cbd5947c3e98a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9c37cfa9ffeb70d3827f0146ac96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39399e551af838fcb9f45238fff4ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d45c7979417544a232f8112c9679517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c3f9770cba1245700895d1dbecb5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d73428b663d771a41f22ea435fe50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c14df31932d587be6a9e43d2f83f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586353681ef54a33e57868798f218048521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493161077a7d86b003ea06dcb5c9da8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510187a85ed4a4f966362558825ce1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d3a365272d7dba7e086836b970800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728e532cd1fede74646ed51b66700b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622100695b31542dd747ee7e60dd16ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021831147ee46136b43525f512dcf88f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c62512838bc4d91b4651f72c7dc9eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff894d320dbc4fbe9c89053e384a8fb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1b06e1e90c24fb585865cc012097530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc27a562842505498b160099588e07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07104bdcc0a60222c585ca1251d00696532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb81a6db4fb4a8cfdf9cd1f1755e984533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5073bb27fbbdccc94dcbb9bd98c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddf44e6d65996316a882ca2dd23220535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59759e226c46c1764e95642410db53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46357e88b61bb21fd6dd2958aa462ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3a106bdd0f3ba8e0777e4f5b5682538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710b2a82060f1d342350472ce84d9e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574919c38ecdf3f28f47eba215dbd59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653208326885816527119b9862ab6d2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e64b804addd68b0f51e620f064dc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97cb4f3613bcea50a71b921d0acf7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288406474c9537b146b74248005776f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c8ff1e43a5e3fdfd49d77d5196a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde2602337685e10648097954aba26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef47b4ee2d2212493aafef486f52ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf478bdcae08503441fb7ddd68719548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d391fd50af29bf5565ee2acff850df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67026547ccb846631ade7340963e355f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c83d3cf517322c28573ec447e9c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90894501b665ba21b4c52b4ea51b952d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b32f8a9999fcaa0d550aaa64c5550d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e4f4735df52f890000b456f70bf6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6134aaa0351bbd09854ada6598c9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738b678c8beb9189c11eeab55d8152556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916e355869cb70d0430faeb9a22e5e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3242765c2b67873c5b8013d695ee6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74aa9141967872005e75853ee95d3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198065f19ce9ca5b836dd86f3b5e1ddb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e001cf1b08b931eea49423de8f22167561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8ccbd0b6f25dcb2fcfc51c0ee05e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0484371cc7f89ce7d1bb7d0f913e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb9e4b66266466c0586798628146e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a5779106550ee3e62287371c60f4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd4c79265e4f7897d9684ffa13262566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc2d9bd43a6fb2be27bb8d9a02647567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12268982d23139bfa835df88710dd80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ceacec70d174c6b061e66ee7566fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c6009e5089262451193db16885a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def1ffbce6556e959bf34046fe9aaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbaecee88ab2d9de90b77b14432f6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5268b66c25d23c3afb1e4ddc7d828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d5ae58cf63a05e63899f583be94f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9318cdf719d96f70dc094a9ed93ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822efd76d8129d382c4f61c661d1800576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53450c93853608eeb59a34a3f65246577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ed5e262867919a83d6690432cb88a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4ea7331dfd5afee666e3e2330c201579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a84f7bdb3a0bd4ceb40640032fd94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9915680af05ae984da0da2428c15bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee3945d934c9978535d60a33c71c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b0e246793f9b003894ff7baefd35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006d36da628b10c1057bb86abf7d8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef24a10445a86516bbc41787cd83f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21acbefcac4b6911c487e9e77ddb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5fd8fe81b22b2879e26106ba18e9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70076cd35b62b7968021bb683c1686f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b095b4e85fd52cf4966e4887c7564589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82ecb0e5725cb6665b614d07a5745590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd5501109f2de0e7175f662aa2eb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b599d65b17455b896a4d120da4cc591592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df812f83a5655368cbdff5ac1eeeee5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18140fa85db98b25caec5553fa66dfe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6cce41efeaba8a9093582773148ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc7960583734c9d4cf095b2ea1df81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844255c4d87292e754b095517762429597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55960dffb3b25e3ac4917892f24ffe10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b56ea905aa472a887d2f0f6debbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85066029403a0a3d4a6d0144104b90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52975e411141560b1d86e9fff9b5a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87397f4062581238d7e8526718f4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44dc218b68f6b1345aafc37f155495603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95aae5d63d4700c2106da4d8167a8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9267a2efdae2255597b5746e0a6c8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5097837fda9146de2b7439069fc923606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a8a5984803412f5cc5380493d4a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd12768f5be9e78fbd1bdd3df8cb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6e59c4540b0a1c03f941af1677ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a20db39db3ae6a62da2cce96de17f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79081fca7fec04af8ecfc6f3697ec86a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe9539d7bbb9b884c960d82050ef55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa7d125b7017fb44c9e5d20ea77aaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c75d81e0ec33a7e11f641a204d953614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae556a58589ae8df352cab67af2244e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6802695444b1efa7030826bb8230616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d401698ae7a38ec28c0e8a66eb9dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a626e9a5e5dab3c9229cb3ceb7342a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890e404dd56776fd7e788c6542981b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515dd248d8fbf18b6bca685beb8c68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516e9b504c0ded2a9f8c6a75ccd414621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5961ae6ecfc0de60d6f1eeab14609622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6959c7de44a96df255840853d2c41d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc029c314da00ec594ad342dbf6023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e26dc68fb99e05fe1efd399b7a597625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2e0556afcf686d931730a29e2662d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cb7978d643cfdae6f6bed12aa4669627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e7e1846eb6bec8b16a542fe68c844628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0892d09d9e9190227c92df74511b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b764fa1ae41a818ecdd2876430d04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715c1132d1109749d0ad4b8f22a4867631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508029bce2f32f3c4543448e5244a3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f52318e445477ede34578a1c994327633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d8d7c6a0eada4304a0baa6871520634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68860f2b51bcbee335808bfb094f6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e858a3d30689eec203bc39fe845b74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ee5a0532728e2a481855a5b1ef76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ee9c4d4ed526d99e6741a0a69d1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677822e4954e4befdee81e8d585df1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf6e9b5ee82b9cc13f1a0475aba42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32050442f8f76176da5589bc17ccef87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b56b9b82e6856b3dac57af7751a990642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2fd6c12f87cf84830a4d8b095e420643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ff5191b67087a6a3fc34cfcffa88d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468938d3c5d9503a24dd1a6ce710cea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6b8fd06422e7a082f80bbac8fc37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a47ba43dcb0f09a200f6ffac0bd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981516f0d7fb1f32c564304961f32301648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58411deae5685ef7a857d13ad4549649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45928bd31ee0c409ff0dd278b9a721650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9839f1775363c29a3d6fb36aecd94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68412aaf336b31354bc6c999164a3dd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e43561ea47659fce9c67bf09763012653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511ccabbca223bca3adb98346ab69f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6818b6bce7e1613bb4a65e7a11bd24c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e297fe0d6032e66577b7a0d08f7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe794f2089d51c31d99903092b2640657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eebb62700eb688807bbd028cf2d0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35933bf4e3cda2f66e9cfbdadf922be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c109b9954af45d7cbcbd2b130c5cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2aae26858ccb63d65ac60bf777cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b0d30c09ac90ae79093506e19984662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074917906c36e52b7145d799eb1fb9dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d78ecb0acd9697283f24c5c71ad06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2e2325af6328a2786a6b435b92d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34c5da37e0b6a871b80792a1a9e58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6db9487ed13fddf3822a209427c1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a7a455b074990cf81ef32504381cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585f7963af433bc8e2fd4bce073000669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14216e8fa6d417833aac7ee7f4afde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce134e6458ebb8509f8ddccb1b516138671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db3beff62c0ab39081bb815b78751672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848dd257205bc1c610b3adc8000fdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119d3608f3c8e9d84087eb0897e328c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db044be1a137c5fb930f9fef88d15219675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d63d35108fa58f903b57951d7d7a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf81a66bdcb5d30dde37921c040397e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6fd9aafa869ba35c3901cbe07c6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249a7c9a73e27508c810c8bede80a1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0028362ba82f67a1586137c4ac8c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b9c306032b49bd2491e5df414dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5081f12caeae97b8e7ed1fbe9eefaca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20effbbf9b8d83e70ea24ecc712daf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ace325c34c206aeb58df0cbf2d135684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054301d1328d9a668e4bbe5c183bddd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d3b0659c1f53dcb6828484ed2cd7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265462e3b355c8f146bd3d349a713998687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d754316940241012f3b2d5574b0e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2cc6c90e7e3174629bfad5bfcb7a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003ed1e1e953c274d24efe757672cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3589f0afe9ab96a819c224a9a8e3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d62941e21c29a9bf09a131212423692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6703e52fda49cde43ed0dd620e91156693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041afea473b1dd76145258fa21389ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f76e6268a5f29388fa0c27358fc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44457325257e310cb133d4bab6b5bdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ce11fd1407db5d6823918dfa102a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c5fe503ffff26056a752ef0dc3b6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19aaa23b72dca42c354128251b95d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666547c92d7d7d041a5f825977a72c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387d57cce6c36a265890488fba5208701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d91f35236b665b44e7b05a454fd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ee25087109270166e8fc07ef267e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ca65b1a6479f9971c2fc0b57cd06d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc3a7ea5f8f33ecdb84d1a1432ee8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efb875109230d7400fee84eb45b5ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13bc3bca745fb0301613d6c35f4b27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf2471e88e96ff63b49163f6b3aa9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea952084a67be5d5b4ed782d4664e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d4bae6590aef8b0696de08031fba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda59e1bcd583e12df5e816b345565711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a791c4d51d9c3a7e5e43ea3b259beb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140a0daccf2830e3c4e1d74837ba523713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ac64088426380e84f74cc8dcd50b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03929fcb22137bafc0793f66f2a0447b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e08839a0fc6651272c4f5101c1f9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bc325876263698d46365297a8f8a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205199bf15454bae344596880d8b0c39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e56a9265cc92a55e5d6d7d3985a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db073d141b70e6ce193ee79d5788e268720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e9befe6e2c89caea0c8bf234d5bba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68cd39c861bb840f0480acbdeabc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977639c2bdd8fcb4155119946f4ee3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb8ff97250dd6ef8f8d76cea90a65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46e9055fd4c93edaf1351782dd25d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac9d71b184da05343300f917e84f55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d021b82a02aaf321d28b2729b4a6bed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24bd9142e8e343d553c5aeef460c61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d61a16bfe77f28257e0e24d3d320d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5319865a17f061290fd904da10779730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56c839ef4a4f3e944d55f898331db2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0607dcfba40fac578d4e8057a8011732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74554dc726c6afc3eb968d5684db505733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d791fb8c2c78adbeeb9c99157085b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683dd657e994803c1b1f4f1efc0502735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64a5fd3999e5d5a910363d7bdf977736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318db33e1b43a444758f5023c3df6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841521bfbef2d80d4f11903cae1004738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6905eb7728ae7e48ff1adbab9db83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d022ca8aaffada71e901f1d6ed201740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9491ad16bc4bfd84ed8962710b84e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef7b3e53a6f5712cf86338572991a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd53de36bf998dc0ef3fd0f9d7b163743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc87c89dfcec1fcb34d295b2a3541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd06dedd829aba1cdc9774fab8550745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb9620a7b54133bb59717e5f7466c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b91ceaf5ba240a59856365b62135747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaddf55c39a7e81a28b1226f6a9049748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce4eef4a41fed24e27b83c54c4d2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d607e6531f17297dda7a9dc3f9c28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51004284058f3c4a6dcd439b8474a79c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5f1448fe1e8cfc8f3bfe929b4e1cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00903dbf570d66bb0cda29980d60cea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4caacb836b4bfc36b96203ecb66b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b6de1c4ea005cc4b3506b97213da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383283f95a36377b29fffa2c05ba4bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406cccc42718d3854f684e5c028184d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e17cd4c8e29f0699fe6ec434291f04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770beef6088fb0d515eccd418d649081759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>