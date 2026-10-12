--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d5a9c2f514d88f4d4e2ef8c2ea01d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37df32194e980d5f98e6549aa4f8c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575413dcd4770d4f3fb743a59139d8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b04eb3fcf69c098244c2b8c3c0ee504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd76bdb6de5ae7187ce731710230e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d0951394e8d62d8f1cff60a8c08a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f498512698ea9e9d2eb4e5af699e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc09de59a5018326be42953bfe1e9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cdfc9753783c98aa994f0e4f50bfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777ac6dba901daf424a84f02e9ed3e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debb2284a88d0625d66c18e4ec613f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509981772347c8c019592ebe9238cf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b49ea1c1c2f719d5d5403e8744c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59136dd2a1a469855842181e17255e6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e705ec5eac82b5a3dcb5180ef57ee515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015f6ed2f087c040ddf807044927f3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba8c34f05b091563a13d988c2553a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0631c0830ce893cd68a8eb35f727918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04cd2a3d20e6e82a3603b9b47ce97a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01e61ec740312a9495ffe4fa1356a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302e9bc5f2864adeb3dcb00d9059ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b4b9d655da1f8199e852a37da3f1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52c0049b430fe819d3226abeb293723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd67771a55ac79d03f4db0daffc23fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84490c816b4b813e76fa7c54c183937525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf4521c6be1910c4cf0e8f433146b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65239a2fbfedfd3f2f6ef82bef2c2b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9a39c9cfa3e14d053e8658e23ee828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a1a66136952c00a2709cd0b214b6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399cc623abae40483094eed6102fc4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9018cdc6a4066838bde5153b15bf8b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca10693d615aa4071f81303340b11f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba693e4e29e3d3cb9e6f04cb000fff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672830ada10366376143445f81bddfd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4b3ceb09cf104c8d962925d772c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241cad3703a68ac1f1c83a1ac8ca4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bea3b913e38f68f0820b597cc321c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e516aeb93b248bfc5c1b010dcca95638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22a1afe22beb621f820083e88ff6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071e69a9d7d385e3d8353578b6b9f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682229c2c20265cb26201ce4aa15bb3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8fe4abe8253ff4d62183aba2850e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af611cca53d705fcc6c6eac07bb4872b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6490ce6398d4f3b01b755408578af944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d5b9b883d5543501174a30f804b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac57a5db9609d943f2adf65afcea77a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abd496f640c2a5e4ec7bd599adceb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a4dbbd625d4bec20b7a6f8a1e1f5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e736981952dff654ec20ab16a7803b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287012aefd6fdb5eeff1685bc071c3b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2858f4e85bfa65e1d5a3c4ae88e74351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0bba5f4dbc2b1a98d6b861eb111ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef0856db90bf25a1dc040c8890543753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72068566a2607596875e51da3dfbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc63961f7d2ac9657c1c6515b4417c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898f0fd49a5ef451dc6475af5e713956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a4a7dcff0cf8611b1fb62e5a280e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13ab489a929852fd863eae361d4dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6784f22fa916c9369391c87dbf827559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735deba05c8719753c0a8aac0c24dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f50b26530926b6f92d26dd69a9e21d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48747497eabe1a903ca56b9f33e79d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37324840e13f6848ad2584089286e2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb0e5518c3ec963dc2237cc4bd07a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2013b7b50c63e7b1290defa9d71865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e513bd252fc8d60ef9f3aa123f380ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf8aeebd25a0408ad9dfcfe4c2a74467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1367005f85c2599a875a2975fcf6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03040799431f60f904c64a3f857a39169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54bdb5120f96beffb0f271d2270e3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d562ae79887df293deffd4ae6f2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5793799b68a242a4dcf529bc75a0b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1436b2ddfe0797cc3eb202097d0ad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb05afaf94e7450ce38f863a3082574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caad553edf59ab7e9c97c0ccc9394ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a697faffefb7f7bcd9670a793e34d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314f7b6c52028a12ea7ba84a0f56db377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e3d1160fcab06c27fc34bb88ba69278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a459c26aeeb36e354fe95e918f3ba8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a7fe7fd5b82d299479decc0d0c2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616588376c5d92e3b5e32f8d6348711a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ced356f27a80d87df15e177fe0a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55b4fd45342d908ed30972326856783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60fc6bdb34643448ef5a601be2bd8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceaa18e3ce687a986f58e25376c6d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5974f0f59d3d3dd6f2343c95c2942f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32619bf496210c9655fe215a71e3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87617a8f3e269baac8b4261fb8a085788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5523a94f606d937c2c9b16c0b9009089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f3bbdd9c0da08bb687c1a1c91bbfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a4b1d856d8f8f7d8570e8d77c45691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36903bb959feb28347531bf033271f1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb3b56cb75bae63f4bac36f800e1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a893249667d51846bacd5ffc15a7bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26123ce619f7df400c04ec0410693195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7fd8a326b95c05eb2895031bfc4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26917805e7aa6c7601af54dc505cdcf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b1e4c13b3c9aa1ee18e7541da5cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247fbe5f56021e137f4820624598cf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40cfa0f6d520224215df9a59f53a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffece6acadd2f06fa39cf4fccc39a6fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040931cb653a817573e035140cd457b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde454d121e82c28c23402790be21e90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021529c1608101272a58265bd668cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339bed750c1061c179a27b82a7b53f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ab41401f770b676c213a8dc0618ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082184ef24dc0d22d335060992a8f6ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354cd29c27bf63bc329c14c37865521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697026e56c2ebe8f8a88eaa507529c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e031577b2b0428764edfc4474aa8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943eed875234d7c7cf6eabb983125b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8947964e4afc9a221722b4a80989855112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046882411e96dbb309ffa1289fdf18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64776a8054768deb7078021d3e901dc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d377a46967d00d34fdd72396c795a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8756d741ff87a54c8e3071ed1853f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a7a2df5e7a8e3a46575e4d8c59f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7282b2740d93c24ba33ba41817c55eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0e0fa479b38cf76b477d9318be9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06748aa6bffee7fc1c36dfde0063c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b4fbb43bd4629e21cdd360f1ef71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a60e00c4cae8d064f77a112e732a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd33b589115981f4b5d60d3c709f29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a618c115268c6e052518feb7131413124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded09382a8964cb51f7fcc3690ee8584125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8253e3d02c83c7f506072e5c841bb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2c02bf2cbf8728c0ad5e814ee0ea1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3203e3cf9e87cc6c6c3fcae2a2d73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446649f8873823e2c03ded7db236db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc55c98812e48d2b6b6c9a2f351e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe1d677c093e4507b57f06bf25fd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e94cf9bfd702c45a7555ed96595be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2bae382989990f35393b9d04839c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb1b004dd7bf93a69170158c17f94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fadb08b73fc89daea203c32eecbdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e999a8b7d5cfd8bc33811be3a4fb829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343b39caba959c098df29dff86a78a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db498a3cf984b46b14d027756dbbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1474e5c71ec7e6289ef009adb2ebe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06d8c82c78ffaeea1f387ac3a8c44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d02b353fab66f5b06c718e91a07e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77cd662e91ea63c3d5ccfd8717baf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1805d460af9903a0057b4b4b4949e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974d89d6d3fbf80efa7fa828beda61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33c67be7f68a118c607f3382d19456145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8cc985baa8a3dc41ee035b483e14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9baa17e53b067b896570544f72fd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690d25ca0e714b7726c00a070eabc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d4e1519aada9b52c2b84ef8bae90e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a3c08e70bf8d85a828a4b63f5e018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e7df76ae3ede8fd134f64367d68c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc919345b9e53585fc40f45cba533e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb059e8f6846d92a275c0d4b7b1b30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6167586d1713c48abdd15ed27da024154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9bc10c69d9ec3fb31d64517fb81ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ac4927cbefd0b723391cd415f05b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8214b9ffe26b27a9a5302bf991d95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb3e3c44bfeb8d8864dd4476424a71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba26e2a2378f9d7caa266a7bc25ad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66230cb2ed529de9bc8dda3275b7caa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53df71330d566c3ddc15a1e2d18018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d8f837569ac2df94e58694de49ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a477079264d5f1fb9456f67586fb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a515cc0bf89b96a20810afe6205d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e49e905a1c4b5fb4b6863fc03b595165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de28bb48f9b9a451eb6b7766353c57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95646d49ebda3c5151d67ad0b0bfad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00855f6c49eb70b9fb11300038d3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579981977da2b65fca042f56347598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c531468f352986cee1ea8d641697170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3aeb97deec04497bf67927153f240171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7a353e919633b356ac98aef453727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80869bd6026951e96f9dbecece56927173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3dbd6e89bc886d1b365df857d8c26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037e8c08a897fb8687180d5638b56cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e083ea35d0afdfcb0efc482cbda2e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815ac2b9735428df777a68f6511b22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da779de044ad3a97f192f6b33b319178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ea9f39767e4a4b09cbe7da2088e08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543661f58ea9c72aa44642afde45bb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a7cdb431cddb866e9bb4a396f4c98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4b7aa9ac5c662f97a771384186b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753aa73db8b2cfaa6762baaf0c9a6d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef6cb697f94731411c7719d13ed0fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e0627db4a3ef317e91a0f96dc8c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f7b9db7c65931580b044f0590d4f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfffd68ef077440348f2fb5ff97775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a7a10f54de780c96d8187d4a0620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16666296b68bc972ba968625cdbad7c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5880be8b45fa0d1341d697308a7175190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce3a6e1f507ff12c62dd1ade23995191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc694466ed5f072e0c17a21cf1ba14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba18202ae13fe4cb86e1446c9df69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc360f1e2276fc8ae5624d86431297d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2fe860b0f3c9c5d520350b13bb865195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c716b623c6d58b5d7ba0b485184682196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5beef6074ed82c66257809f3dcf1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce963725ca7a76bfc3858ea1b52b8bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247654b83246d52659470f16a0c37c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8772a56fcf4336fee6ec92b50148548200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec44a676dbd38f54b1946928b8c46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929f778d03a1603d7a70d3fb9f2d33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390a368b45d44e27479409c9eca30d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c3a238db45e8d34ca4bb0e61a7cd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2412af45545bf98e0596b3c29864205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b22eb561c06a0ffe75005e38137fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d67639090077a0718f3a46c7bb846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76806c6f4399d10fc90ca4f70f9c26b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3446d3272f366e597900f0506c9ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b85d710d445ca2a2f9ba793f765ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27051cf282369d4cac950467cc2e88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59487af340e629e73423064d9f9af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ebaa6e0e1a128427d1e48e277bac9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d1ac6421306cd07c376ae0f9dd9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460ea646ce3e688fbd18aa026d23e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb1d3c9e17ecd3698161207e3843e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1eb91d3ca161877f71d384208ad5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d4a2f04de74cdd6d872940221cacc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407c94c1c759c1308009a92f734fbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f532d94c5fe33fa79885bde82b37f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2287d4fdfe70415d3039cbc7340b39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faadafb5ec82803b3401bdd6730b49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5713fd13b55b3607578717e9500a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5f913b5012a54ffe8a642660c9fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b04a9d540cdc7cc942b590451e75a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7714fc739738deb00ca4eb9e8608753226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062631edfdfed05fe6a9d7001c806ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600d787c66da3e0d2fb33cfa7d8e43e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c17d525057f606731445b11b5b60d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32316bfca5db90dbfd26d8eaced1fe94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff40e67fad3e0ed56f7cd637c7d9e5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faab0f5b8fb7912b0872ae521a3b739232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36759c5a0da55146be745a44e81a9791233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adb0dc10f9879469efab3c2323ee66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fe929fa1c9ab594fa010d9bceeb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01cc806f8bfe8da3a4ffd2056a7d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bef2d82699118ff5abf60f73fb595237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23576eca76999b0435e9b652768b7b36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dfdc2fe7124079c41b9b711a87b22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed2df20def600256791aa74b9b17b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43093946bf53e8b46fe1119419d03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30544998997824c16a414c3f243106242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c301fb01b9698a6f79bb6d8340242a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c73a279e37644d06d2dd2631599a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99b4b5e01d0f0b45c09b4950814682245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf2ff037bd53a5cddd9a03e42e584a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce73ad24c9ad13c33403a7cf306a85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906976d37a72fcf2c8f904cc09832aca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f4968f7ebfa9be4421d82e2af1b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704c17069caa0e802082972a2240e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81c43cd2a35393e2a28b463f31556251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcebd92fcae58a43c167837f8e59754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf74b87a1b2869987db531b94d078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cd27e8012ad15dee220e59349ebed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568827d00bc01c4c82288a621e47ea3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268c61e1a55a7e51c1aaa1b9e6e270256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d78e53da1845a79ff69dd44a44eb92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8bc5999fd0c25f4639cccc175be0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987f53ac288b607d1fc8310e4f6c5ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b8f536ab51021bd22ba37b002791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd745e8a753e150f0cc2f1af076c31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f375cb56386df3d20dc113985b4cc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c83b9b323ff4c5182b25187c328d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf1186dbef945e59a2230deef5210264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e818a5e6586673c4adee89e8290076265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14ce129ad49bf3ac8eca29e6bd3cf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d5bb02b1c4bbba0568644b8c3d281267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a0d2d02adb1b2fc1c5ff173ba8109268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c783dc62a4f585e7a59abd3af618e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8197b091166eab06077db79ea4d665270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd665cead6d51223bd81a4e680b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7181b8562402b5dfd91effa51058272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0b6fa3d9e4860b2dd3ca9932c4253273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e69a6ee7aed1ae2d1a02964e74c91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed708c820ee69201e0043c5da652da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1b5f1559a72109045e3267e5bcac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431b3e42ae067da0bbe477b7427e4e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5830bbf5111ee0e9ffd35de8ae0fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71abc665de4f9959c5f9e396141153279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae874c265a091c8cfea3849366167280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d42a1d65a3efb03d65241b75acce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b521ba5394848a1fd9fc97a69ece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56e2687afe83cc405589e5c1dd28cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145554a36bca821cda26a091adabe9b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd2e162d5a765b7671582a9fa74db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3f3b778eb33b7e91eef393d90960286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ca0e7b3ec9233019ae78c03dbfda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0dd935fa7b88626c7b8c98fbe9b60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf93c2323dfe575ea9d091b718862f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff432c612df854a832e9fb51ebcca4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afece82d0a80988468c5e349367d938291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422963489b4efc067b8996da564887292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf43d6f1f354798e3993fc671b8f7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796492faaf88d47ca1947cd532d1273294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f47e0cd1ce42fc7152b7603865f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ac36e8ecad2a8358d0afe623871a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21ba1159231fbb4b7035d181e96a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e3d19b7adb51ee1d37ed6696118bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b517a6f998b22565226ba55d0ac2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367c0d3ce70965057f2495d4e754ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc6ad020745f78edd22ebab0b5ce3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab931538791e46e1452e66ef36720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b5408631536c032fe17c8ce13db1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f96d3a6ec4bd36eb2c269fd0faa49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c1fdf2706ab9ca015622cbc47957305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f514930dfd0ee73521fb4f58720c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffcbeaba16aa6443d83967273ef5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3f8239606343f72994df4cc30bf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8a32630c61c1fb0bf7a6929458cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975788fb4eddfc54b4295028045194310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a5bd6ddab52897d6acd8dc32f54df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6582be9c223ef67b57d2dccf5f37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc7488ce1d7dc4ec2431fa0bc46430313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9975d0dc9caffd67ea21673d84bbc80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d37a019d57c4706e8477ab3dd0702315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78befff9286ccea79e60d146ef9f7e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0725762a032b47fa94a873ad35a39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e718880d25881f6ae5ca76cef15a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd62e00106e5588abf84fda3fa272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e377d753023067499774f0ed19c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769a7050bb4ee5bab52404537952ec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf88f4da7bc469466ce74167a3444322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb1b0f831aa8139f0824b306a91d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535164244e6582b927163d9ef18efc87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7af76c4aee45afbf1f3b43a52e59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b398e884943fe45454a09599aa5fdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0873d15de6818e7033fffe7c15eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09bd5a728e0863ac13a80285d679da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1bfab5ac0b53598f074def6a186c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631efc854cc9b53af4fe85063ec9d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b49c66c76958a048e05a3a3d00db5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cbb619d6791e54a6e124da1681841332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef3f52d5e686aa266e8ba4ae6f155333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb277adecb43554bfd33f084f297f24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31800a3de38e5727c4611b5110d1eb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de074e6fc6a88b8666137a314b7230336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5488a516924cced878b62f85f96a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30070483984c37e6ca16b22c81bef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd002e8d8b9afaf01bbbe620c635e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45be3a42472a87590b97ce342b901c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ea714ed9ccbe53a24bd8e0800fa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf24eecd997a84408e8fb3e4697370e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd3f0ed04de26c2b23044c63f0d00c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a9607457c20044e3cff7e914f000344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13b73a1430627e54c555ab4ecead1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f10530755bdb370d54b12fc200d7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac04abf738744cef5274cdee4cd627347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786f2925625514eb7ac1175c1ce6b9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276bf76e809631e54e95af0ea30509f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398335ee4542285ec9282300d2db90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f041ec80017e79e9a0f373ccb048351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75ee324b7cb84e16120ea2298cf95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b733d25bdbdb759305eccfc8f2b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718333fc1db73ff8b3c4dacf1574985354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471e1ceafd6d3109015c35481d9c21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921f29ed0859e275bdbe5b72345acf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f09f88b1263d9b106f3562a2d380357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8555c97cebe6b254a9a971f288f06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4919a5fa9bf787690150af7673708359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb519012cf7136102f692d6fa3c4e08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efccf841ffdf71b7559e43dba586cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ead67a04333b95a33471ddea455d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a513192e28fca90b2c9eb062c1db5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da815a1f36ff7701739b8f19e2f0a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef477c7c29dfb5e99c9122d9b53be8cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e3ac69036b01f6093f35b6e576dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd38e021612596087d72763dc8f83f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d98e70240efbe566c0f4fa718d288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d06c37e899ed3dc52947e58fa4030f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac510234d875ba5b22d7cc4b629622ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977518e5ddcb9dae0e5d0ec2c68274f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f724dbc3c4eabccb44e833ed9b7023372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef1aeae5db0f2a5f3ed1de113ff84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7977b4ed201855b1758879c93ed713374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca945421c6716a5d3745cd76825b7a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa3d47b1e8ec55a21528d970c1fbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d37b1b5b8b9f9ef3b08ba739a33c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1fe9fcff9c32e0e87b19c8e855342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da28c28a4e2ee6f0e1d0bbaa76f8e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b0e3a3818b4294440150249db9a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c7c35d8b9aa60f4deef581d0e190381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce44d272e3c70d07a3883ce70d61cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089711c664f09f57a0a59f3de6c0ce8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbddc00dfe06dd4f24017d7c274351384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a12fd95eae7ac610e3f9e7b6ce991385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6f662b78b8d263342cdef3bf2b4a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf3c42a95797aba38ee51d70f6f2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481bb68590134859cb9b182e8ff0c90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff937b0385320de110733fdeea86461389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b146324ab3272b8c49b8bc92437b68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e9d2aa7431092e339921224e493c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97e498aa3ff8ef7a0749b70605dbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da5bc0e1cb6b5cb6c9f21d4f66464393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c166123d9d37cd3460e3ef0fc922394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1db705853236551570c762dee6a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d50a781ad6ec57cd41297a09a4e40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f01d316b3e53897ce785aabda8e4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784135c63dafb42864c774a40abd40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3120c9c205a58471ff8cf9d1350242399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e24f0bb0630b7e0367df2bcb33fa92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166285b58b9e85ac4e093f132ed3a14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e7c5b1a9f081268bdb4f58b629d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9fe135bbfce748d48ed165f8c20c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad21212a63629a05bbfc6a9658f4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bffd9967427989f1c63c228f44070405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3960c56dc2f3ee5c00c23646063aca7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2724f08be7ec6fdce91a518fa9961407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32be0892d90f3fac437e2c7c8b130b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa2a3a0df6090a4190dff26596118409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3ae69f67fe1b385e8d23f62397f36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e40f0519f254b34178d28a32fe33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636fe516997e37f0a85eac26e01113412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44557e71b089b294540fe231a99c747f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe175ba8289073fdc27007b974fd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13346896c11cab61c50cf101be6fe71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc3905ef8e934345abdd73fb21a85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1169c460531d7c48a0f28403fcf0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449f1b30199f639f02d6116fa1e4d6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d1933266f674055eb449c8fb1a2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31414552437a6c6cafdf3a6819d928d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926e4fd3d7005d3bb21dfb8c97c1623421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e90817003ef51c6e05672531f9f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464011e3d4fe063a3880d952888d1f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b719d92dc126b24bf502e3ad50a7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce15d1715d1415b75cc4198af2dcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3838ccdf6ac41006e1378ea63658b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608cbde7ded7e9115f23961aade0898427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48990c9d9f891d13fcb80b3a40ef6e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a487cc2c05fdca7e0b6a710ddc90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b08bbe06c36f5a58dd154e471b240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db841b6c6a0f240819ad173843a5f2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd81ddb102eca2bc479417d086d9e72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f45d7d904386c9b557676ade293f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff81cb09ae356ed4c427a8fc8b37914434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4019bbfc53e3e1ca34217d59db26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175cc1e8c053a505cca7192fd92250436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507debdde57deee3f0181c9c0bb16f4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbd3001f7b805622b5c518bbb1c848438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57315d8d90dbddbaa26f2d4c42ed6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d244d314719dccb99da08bb9b08c4da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17cb63c0f335ce283bdc6b310472bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046db80ff883321c5069340537fe02e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034baa24ba8522eb34788c98ef93912443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81657c47828cacb9580a0b3a9899ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b77e22c3fd06afa5a4feaf705f0a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b3b97b049e935cc7556be9fda5a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d0a27dbd75cb9001123ac905abcd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71896abf1251f52880370bce26ecf22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba719f02fc081713016dd323e4256449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1504b5031a34c60bcd62b0967fd935c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd601f5c59e5492c771cb38a97e280d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a853ceffffb07420163f0c59d98ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e2cd235d03760f46d1bb8b5aea8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf427339c915b4173b67a13f3f6f604454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cf81671c1977613d29864c894216f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7672d59fc2db92a05e4cf9269221390456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f2fc1f542e41e6da92a85a4cc87e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a6e4f7c3ec56c231a9bf8c8c78509458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71b85b8c9fcdb5e82261a0e377b47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e5d0256d039e7485354b6cc819b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394357f4d9df11ff86a472e361b8f3ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53008b40743c00a78a7c4112738672462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1389f9e2be8c76b33ff157fa92a5e6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1436bab73638f40cc15aae251d4b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039efe0c6e213cda3878895dedd8ffb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e055b2235829c7611a7398ae15f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5921908ce9ac1b960095c23f1f62fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8c82bb2c58d7e36cae91ee2d0b0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007d6aa77dc3ae565cb8e585c88a00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7bb2493fc19b6bab483c27a683b62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea832002a1ce160ea4ab7ad10e6f33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a2120983127487961834f6a7f88d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e665b4aec31cdbfb2445056ada979473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2063cfba82fe348c2737f86dab182474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3291776fb3699a75d49bb4f58ab2bd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c9e7e920cc95f0d47b38da6c21f3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0226a7a32b0f78f27afda184f0b2cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc9087c316ac1608e2821e738b811478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0030090e9e941eb443ea5961f399df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded4ef48f00c919a869f038acf396ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fe3306adac1c358aaa7aa550d2c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08985b3205473ee7cb8b59a2947b13f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab92465d2faf999c011368542b038b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d73fe2eed4ce8b359a55530ecb762484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099472721ed5102b85a0409d42303b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345f4bfa77003bb4aa2e589191536c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b34adf88933e48284ca83c2ad216487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7918f767499d1fe6f6472a14162a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81443ba8747a4d26522f8ae2b63a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fea07d18bd9165d34784255aa8f55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b48fe7a71d97777cbd1c7cf185f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9154bccc8641d7dbfb0ea05a50674e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200646fb18470b842e2b61c1cf4bb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae7db0ebe99a9a51a5baeda9e4b900494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687f64110017e20c046f3aec004698495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7528094d423c6c94c1d518de7c7c73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c1bb07be4910430c0e21c4f8b2e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110482ba39a1d962d18f3816d823dd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967c896263b7cee22bd27c99e54b24c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c4682a7cff17d0752c870bbbc67ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ee66e5fa15c5e241d52318c7aa8fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580691bd2a23a495e83d6d90eb2e7cb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2fe0fc976a8adc5a8790c7b7ad453503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176811d744ddd6812ae4c38be37e433504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654221a3d664198cdfe754eff7a416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08d9e0deb1ca850d39676efe8c7fbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5fbe44d2389ede9e5dc0bc60753c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d8a59facabcbe302bd82c680140e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2917526c05a1aad7690102e61e899d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370675fe2463b985f31ce2c0d415f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845dd8e7fd0a71f69ea248e98c0c410511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81dd947af07049dc2d4396b15a0197512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2941819e434ef5c8a17984b0fe8f57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663883772607df2e4f115a84236392f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88869b17a09043e0cf25866b878a1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397e3324fdffc1026ea14b3b973f87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9104c39ce745ad16b4a334e538e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1f43bf97385757f646e9c67b2d1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e538c5ccb7df4fb9c237800c59ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec73f75822ab51103f6f896695554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead862797aeaa46643ea168fb1684e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d384cc6bdd59ddad05a47924b707522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c2381d050475a141dea9b9f37f378523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e145a30a6588304d4131741662d87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b454bafb83260f3bcb2dcf16502037525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686cb5050cdd09af33aa8ef3f808a83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e435c5b6fcd3bb727b10ebea21409527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8972a818b39676ee45180627d6680c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf7d498108e5d4bc2e846cb009569f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86949e68a511f4ec987bf026518606530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ea3e92e9b0b2eb6882b1b6888568531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af66762bc57a732090f69a4b788e6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e251c72a9e0060febe86ff30bd2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394409ae8c86fd7a59b53f3fa54f6ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fcad65b3fae85b810f6ca4e3674c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f36c9cac722a7aba36084ec5b19e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7b678a2e1295d4f9c5fbe6c1815e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c65f3c2f838bd2c66779ed051bca4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1217950ce4e5e2b5af586712b04f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5f5c0280b50fefcd91cdd4b6201c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644bcbd22e927b6ecfa0e88e1fcfe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cbbdf5215b4e1bf98802b6c4fdf42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e0aa66af919fe26934a588f3f97b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da20a2083661d28b0e09d39d95885ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b235521280f1b23af4edd622bdb7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98683009173da275e27c78e339389a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b60b4717ca4e1dfe38407b9a1440b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd4764ad97f75c52b245d2a8dc1de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b097042f07d71dff11235cdb3c6f00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5854bf80d5bf8a62b00e8e5162ce5fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7741d3e999acd1ae89072890d6e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2ac9a6a0c101ad621512ac0be8b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a466eeb04b2226158f3840d5b88d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8ff188712760e38794c1aa55baaff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60df1d3f0c8199da6e733f777ac0ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4617a1455118e0687dfdd24ef09fed1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46afee960771e7432d88ea5aa6b4f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f550d14a61cfb2e2859f45786a5a9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ece09da083d4259fa23308866a8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d2488352e737e03471c78b6499358560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97908f213cbf4a1f13022abeca2fcb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba2bdc304bcf23787aea3d80078a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc813cb9aff2a65127c3fb259beb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751904ccfeea1ccd953acc300658fdc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc127b7471b046d9b0053923433bd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994a7a96075d162538c8e6a7adba203566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8aef2fd63d3315a9e4db87a3ce0fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef5e0c41ab69d49a501c6ec961d07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a20a797ff6cf1c7b9bd0bb0f677e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71826b0428d0a98b8cf088886f548a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568c397a747018e6422dd7487bfab6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01566752bd86a3520908315213b3c34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64925c0e884dac9c001f528dc0dde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888213dea44c02d2d8c575645df2ef9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576273983d69447461411cf349e73b92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34271ad377d87fb64098f9a93edf81f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379187c866537b87496af84e21c264a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb42023bdb63faaf2f29fa1d9f1414578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68ca02a393a70a8fa544e65bb9ec3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4613e0d1355a073f1820520fe6706e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e51c9b180080ad01e1fe382c3e416581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86c8c89f3beb5d3827d665a4b7c164582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb6c0086e7e6036bbd6824f05089e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33959f0467df73a2396debbcdb054fa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9315d30b22fca4b6a188a49321218585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724f5ef4c8291492cc2d370447d219586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f38550d6fd9280f1ea68c3eaca4e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39b4c07bab6c7d96d01971af73819588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57b8b7101b54277e2bad02a463e0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91078900d8c37860a8073feb88ed9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e13661fcbdff94860442f466a9239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ec5b18133b5950e703258c52f9c38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec72cd605fef0e60095ed78343a143593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd428d95b9eaf1bffc4f9ab21c8149594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919616b714364d5bac0f0d34a904e2e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f66ddc13346ddbdd268f09fd60e2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbfe19b3129e195db296df401b0cbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961368f3cb4dfe96df8eb27643de7e7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e412e314c80b5d17ac4f3cc9c2581d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069513e460fcf4989bc674ac81d89f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d59ddea78206e62216e219c0bfea7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a42ebaccec5bc302a518fb5b322a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d94ca5c16d3a5c23275f6d766d6604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdeb9ff6834145ad3f59093094bd84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ebf5715701c0953764ff264b1c10b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ee9e8ca7393dec2cd41506638e16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681d1a7201c97e2e05af33daa9a74b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47217a3379a851c6602f20713035db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85655fc4b7815252ecd53b76b1907afb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7594d25316818c2b6ac4fb4a202734610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9790c216bce8351cd13fbd1d0cd1c94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515bd8caecf439d263e5c9246b190d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670daf1691b9a258c2c781d7f7b310613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c559f6ca438a6f3a48b1bab183c32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172939d7f43759eb3f21698a278082e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689afc6384b2f8c937d4c439b2bcf0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923fb42f4a1b7f119fc14190c99f7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb305ca340d0ede8bce0d7f20480c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0748f189db7a0a36a1094a95555321619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055d3d8e9d1af26db8f3d8e8ee4f9d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe34590216fd84a69b92a3831afff7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d7c5ffe8e652a2b8abba8be31e52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adabcaa01d7b37e92e9a28e24b36793623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf6c9e9107c57d93acabdb8295001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d78f1010ef16cb2002581650c69c85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2905b6316a84d141cfcc3b761fe83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce216c1584478996f5525112452ed8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba689e693177c2f8d390ef776e4b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f8e69a1fec4ee2b3adb4d70c95cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924b75cf880eb27c43219a6fe64255630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95583720e598318b178db1cf2488d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a55d4cc142a634e3959ce9e700bb77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291358b32cc997ecf677a0a7857f19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b455005979cf8c8d3d0c3799ced9b31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ac8604220802b4d937442a998d40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bb5330bf52fd5c9de1b555f167676636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f28e22657a2318321948a358303b49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffa964dbc84710e1168577f3674c7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fb2102621a54cd6bdf6ffd5039e65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61313cab23862bd9e96c41b99893ed7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecb1643d50e81507ad487601bea96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8805ead8cebcc29aa511b44b5097c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792591cffb7b410b710a95e0cfd7d5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52709b674939b49a3fc6291d67f28fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35964d9dde72b8b7315af003f31e026645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dc62d3440baa3b997052ea09f24a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8868aa665c8761faa13d69bd73c4ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa2b37434c3b0701f5161ee52254c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61827af16b3922656a45561baaf836b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a0381631e82139ab8679f2fdabe8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500c3fc2834e06cdd2e9a9772fd5c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac83a375b5663c960d189d48430f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5263b40e184170962b07795c25ebc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf1e9a51f6705ebb884df5bdf2df93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc1dea3e8e948f88b08c9173bb5e68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a99cdd0e1524d047c13809f239603656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679862d5f7e099b87fba954fc792356c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b14d56928d52f6b60459733e3cc31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce64cf23f5f8919558c7805a013b4b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6cc332f784f5510f9fae2d2f2c74c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036157f6faa7c8ac3b0721f4bfdf449f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9638b8ae8f446c6b644405e19c8078b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbb77cbe5075d6b8e7c7028ebf6d7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f35d5edce7e28631bc761954a33d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a6c1778672be378ca67ea2c96f498665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817db7420c03de8f15b3312c8fd7c76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97f007c6f830a05539bf1eeb62ff4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f22814f24d7ea6fe345908c1ee7c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57966a86cb19a3196d50ee43279ecde669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a16c7ddc7764d3dfaeb9a920e3ba42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d0d1046b665ea26b81a711c3f880671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c30a9b5f66f11b5fd2dcb8bae5ff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17381827223073152cabebcd73911d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3808a1f6982d3af0ae17632de66a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813982668ba4ad888ebc9a169d08705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c25c387392500350c51bb0b43510c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a707a8df0a1a7f29ec1414ff778e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13934afb532924222f5e2fd9a3b8e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048c6c22238c8f00c7cbde297e81835679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf44993efb42f4353cda00546a2772680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7443fd08e21308356f78b989fe0082c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d050f855ce181b036dc3ad2e8a1461682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada349355937591ac2075cc419c10f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385f241c182c1d0ee71976163ac585684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05b08576385ced9f15558ce659810685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf92c571ce2f85e4f6a14264a73910686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9e610730572a4548b2e3cf7da1f18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebbb34bb361166f7d1a256bc506d4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba363e34af0cc862847d4ee93494bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150dc5d5890f1bdafce44b10296fd81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352b61db6cf62e503f68ad31c25d4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a399597670d1fa32a7c511805d782f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396bfc825d22e59bf59855b89e5b526693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a12c47cb22d1cd7c19d57bf832602694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914999c07a5a48cfae94a85a1249781695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d95466b5591f6be4fbe771e5ef7160696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098d1de50fedd5f166fcdb58f823d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc18ec624cebe9395ae109e4448bdaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e006a78c3fe7ced78e0146318c8aad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668b258aa10b9b320e84477db2425b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d569992869b049d816c412ebb0c06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecbdf4d2b28c29e7be38c2452f50d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f1a44b34d029768592209dcf54bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2d2b1252673b78e6b33be8b369a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ea036812bf3db2c790684e94371af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49d6ff476a00b34885703e26e8983a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae579c6415d45d0ee4ea8d9f1aac7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e37d00b756aa644e58fd9d0d56e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430be0b3c1484ea83371159f4eeb4001709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b150457a38539716d56c086d4e5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037362f87283ed947f21d49d3eb5d2ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84799f58edd770d3f158f60900206175712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba758255131ed9308de54187392675713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b84ac59d7b463593060d263cad36e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644bd949be5e641b9fa74b34e655c47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada6c66f41995eff39342b20aa8346716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218abcdef9bf68cfad6aac244cd742717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d94e7a0207a6897afad3d224ae73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80b40268f4db4b823757eb416b7cfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a197b69813c69ce5389d87b10070720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f75c1c1a50651c086ce7e1c206fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a30a8e0a414497dbaf56699a6ce13e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76ee9498fa507f62103c40d927112723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28e1952178f31ae0e5bdfe025904d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462701e72b131c8fd87a2f4412015c45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef8a5dd2f517630ebd1a93f79ac0f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae86a477d51dd0c6e2b1c61aa1eeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb3445e11ba153d7b77db1a1fd320728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cee7960e4bdb53d5a0ddd1bf7ab76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578c2f1e5e51e8640c5f5f9a3257ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cfedb72a1c2b7d53c4c86bee41d17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290287c95ed262ec2b3a2f3b154caa69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb00793d732b58765c5638a606c05b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076fa3f904d643fd9e21032a84ada21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d304338fff6104d162befcc2b26455a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f86a019dee7a845e96be02ee1592736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c57f8a3f94ad519766b74b6b72ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5db1bb76a31ccee1006b40444b28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdcee4809ef955f9cf5217afa04a30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff55e20d8a2d63437327292c38723740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff3f92e5a7e80249614683287f93bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff166ace539c04b5f2292cd6665d69ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49c1e9df81147c84795bf091ad307743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b369949553246f6bfb10569ab6f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592855ef33e36637ec98e9a66d1c3647745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afd7a9932c6861e3b219fdc72a7c13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e6236957bb2f9a0915d31b3cd05c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b25a811bbe026a6295069bab772e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec821f70168189914b24ac2c72b47ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013337a14c5397a3fde74902cce172750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548c7ac727e8fd989449707bf01631751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393064b58f973b2b5ecf4fad3111735752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f12d5e24cc7b47d9c6d052f9726dc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ee9ef6085fee45933b043003683c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f8391d72817c51e7acb447cfccfd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb0a3c43e1604a824890cb881d43f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bcaa5007be90907c29c9069acf76a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb219ac67fa33f04d959d0a6bd8b5d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526134a9d58e4bd3f02186d28e30d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4dab77d68a60baad7c6b1dca857217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd921f92d9fb2149c74b05f85ac498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefe2dcadaee8636e0bf694cc24847a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2282bedd5b2fb365aadd01cb946c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20974b3a8d9d37b7fdbc8486dcd44ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ce6fe44dbcbbc026dd3267d1231f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85338b5f0b225f19baffde21b923f9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7685729080e25e299eb54d29fd1ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1957a62ecc9e1f0edbdfffd442c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f463820f022984b885f51419bf629f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d9ea1f5c1f48a256c4517ffa74c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677b0d15a651882f6a1c29a8bafc7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94addff82da69d75f64778fedcf9567819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e0965ebd0d43d0aaa8a3f83d0616d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384eedf2b940926dce398e6e4e87f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac509bdab046e0150904870add1cf40122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00cdec195a55ab9b9669daeff616f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f95c525aa4933dc4f9d940b7ce77524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555728ca44560a3a43fef6d9cfda5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a99033e8cc2b9d8c7104dd99ccc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a019dcd3032ecd39c4fbb83a8bf56227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab17ea6d4d050d1991919c8e1ec1a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28fb0c9234639d03e70012f48d3fda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9870ab1dd6a8d558943524df7b5d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816b1bc011e4ac620447d5b28041e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212ffdf5ffc4c65c503885033cdd8c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439934d1befb4aa652b9f395ea161133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e3fe01201485c51540f1e9fa4f5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d366a8c41b00d27940cc4594f4db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20c2004af0fba557f5c85bd5a4f14036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774cf32ba88db643e8c103216bf1e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608087e34325a177eca52a0da3b731338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac26a33496999017586b855354e5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d7b40b7a2f0aaa5f4886ac5eeaa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7cdeb9205296aa8535538c47e7f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959947e8bc9923e142455c194ae5cbf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e44d03cd359fd3f4d4269dba4029043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8decda72174e42622a918421bfc68644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50171bb99b984eeb77b801bed21f1de645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caacb4695f03d1d2d3ac43ac824a5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab19cea98a8f3dec15ed97cfdabc2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3166ac11ef7763d7bb4f3c380f52aac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09380e267f6eccc10ae3d7dbae2171349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3371ab576e4f50510733137068202150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd688904586f4e5f536f0330ecd4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c40eecf9c536a77e9b4af59d8956852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7701d0e77dd58fe786373b2b02d66953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9f0e35242f6388ec44f0ee832cf1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c399ce65115c19c16a51c227f7ff2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae724bbb25973d23e264fb9393d57356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab57d8274cb375310fb3264f5941f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398ec1f4ca84987736531dbb6791b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350ff1e6182ecc6a82df39f6e20fa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2cc64423f9d1d3f5a5b3df4557bd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a237bf36f33aa2fbd447268ded8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ad400abc1c0e67a50556fa9b804862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bf9efcc745c035611178a6cb9e64b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01841a80bc75d99d6ad5d0dc88f13d6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecbb55f8f0d8190d2c5d9bbd0ed7b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e036ffd80b4438ccbe894fd91aa95866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dcfbf635e7c51e27204084dbb871667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e859078761f940b69f504e36728be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c290f3f795ea06a5b9952177444869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f396b644bb99a86b0db1a2d37b558a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa44c8a512063529b95f852c190e94271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb4a1c9dcb2fb896cc048665c6547472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4283cc122e826942467c6ae433a95d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8078839bea8892f44ea8324e0630274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69a8d843aa02612f44c1b392fb10775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c45dc93c51ca73029e749f2b26dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963e62c202ef027848c0071546699c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c5ccffd71823f00b2fbc7e0f190a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c0fb8e28f1cbdb8e92266ee17c9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710da64d4a5c80804df8160c4b77aea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a37c83b63c9d1bfe201f2bb9d6ba781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6ce70e541f535981ab122292bb3c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c6273cb2cda789e3492df8e98ea8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821719f1ca822498f3ac3f6510d714b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac394f1e28816dfe7da8db2bb2a30985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900a29351c31433c335663abaf259f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b4a0c9185c7476178e4ee4c78119987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808bac9714b5bbe5021dc7031c83c1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a8bf49fabb581c7cb88beefff554c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041161f98d890cadcfb616157f84394c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fbb62c5c1b91be716f55af01e9feb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b87821260151617f916dcd1303b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e320e755a2b900258968ff4e8aff693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc75c8bb0e7162b3a0d676f8ab81f8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee67ce7e4fa241fe41c2d573384f2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd23febfd965b57f3f953d78da75ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e250cb5d0ba02bb71be8087e2d37b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd7e132250dbeb9b2ac439233bb8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e22a66780fcf1ff4839e0c8b802f8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829168a2d0f318991ddf44b55e8a822b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0174d7153b6d1cc23a16c62f7be323101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc023d17a9fce4b22949cb9474766102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac92c10a13476b87e08c16c75ac3193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d8c64028a1f4d8e9193d7f0bc7c70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5eea9877759df0b84ec073584042105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d4588d6132561cb752bcec4c81fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28250093023301c66c7c3e04007258fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7414881ca81fae6181625ceca41662108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762ea97b7d724ac46c150574ede0c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667302eb36d121097c801fa20e2e95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb05048c19f8b2bb970abe0d7b89a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7281afb204930120b0684bc48951ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12395624c04c3823e88fefe577966879113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe52113a626b7604ef19c75a863a9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d1113b5a5ddbfadea914a4f8e66c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3db2762b0f6fa23b4eab9eae844ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe0937df9dab890eda19b33c9953a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84ea30398142bce5c011a14a77fed9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598800d91006a84df11fb5b590f9168119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e30001d334f3fc9a0ecfc62987a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db171de30b04076507c317956aecd62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5186831ca0194dc6a9311bf044986e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981b828a9a116765666b7eb54803381123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff93fc8b20bd535e43adeb982a48a4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2115444af2234cbf88114a2b7f70e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904748db7f011030baac3e5874138f74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25161075bc87b3c56771ca06ba56d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654783c3648e8f0ea5739736172f4a2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03f0014a832d6350b3bb34d530148129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59e8772550cbc78271fb98cbd0c08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb306d905cc712294d7ce9c08336378131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717a06c69dd59180a75558e20fe795132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c913ffb05be90201890d496d42664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b103aefcf4404f2b41a196daba730af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ba26d8337dc8377edd77e495876a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6cf47c79a64db55ac773baf4ffb0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5d9a780617a1c7ded6878e370e58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16481eb7ca28a68cecc624055303e452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9da33823e69625b4c2ed96f1576d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e98538bf7d3744c7c90dab7f1e67f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e226cd1d67521e2a9999d51af71478141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6637ef20a10cd0410e40e8ea06905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16af941b97fa746c5ecae8f2b1bda4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b09178d49baaad29978b22fc3af02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68315a212a15aaecb743e74336204d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a29477906f0e338c801d38e7bcfc81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ec2418420561ac2c0977cc1fefb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c8b7f5d2a8a31331912a89d908b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89113720cd07e66afe82dee0def3ed0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a595f4cfbd00096779c6bc70e6efc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b1be752ed64a4c9429c1e9a7ec577151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489dfa27bfb3f54ada2ed702018d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c3d8588ab0b0c1c61c2c07c873fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d285ac65e9348b033124a59959cf2dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fd277a21b4f4b82c89235c367eab5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183658c194304743b87da39e90ee64e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3405555c7296c173a925e067c7413157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a9a45d87290627769a94a6d2f9d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdfa2af43ae7d12db3723894b150d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab800d89195746c53504725b461ea9a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3231e9d497effb91c059dfa8059e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368d573fbff2a59d10efc063896ea5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c225ddc9a5e5189af1d90d0f5c9c00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885170ae9dee86c830abc00e4c1eaa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2675e07010394833e03f1ea6c6fa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270472d496fd99a366ca9b4764fd499166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b1cec15d4a1df54885f8333d2a2fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f313e9828f2c75129ac6ca4be556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534528a2f5ad3ebe9d82b66e6cd9536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4387b49093f18fad998cf7328a428170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe57ed6b3d22cf9a6796401f9e63179171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827a40988c61f2a483c07061d5413ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7c5affd3879d9cb07f315de7be8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a4272a1232e6cefe10494cc04d08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97251d17023d4d3bd96d685b442d45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f036301a8eb0decf9382d52bf0f6505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de120e98b62a2e53658a5fc8eb91a15f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a17e0917737f625f45574957ff40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477447cb3310d928ff31ea18c0dcc78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74f1da8f63d15bdefa3e94e5b0ea3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b51b7f6853126742d614601a87713181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0a858024cc0d8ac0e6a9f8c06dfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544d791ccd72afe2c775d5415cb895183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad4475304f97858acb6672a59879b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11574161da369bac7f341da54e860cd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b15c5bdaf619e5cdeceef705fda5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c256ded6583be755f979ae6634a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4adcf1ec8397c9b5e8705c63cf7e45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31986272f572c8f82707635a549319e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f5c095f72477aad42afbae4b84116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c89996a25bd9db8030d8618eb4f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee115dc7adf687328e0eb97237450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf161d18e47a16caa2b5fe5ec9e234d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3839fcb74a2f797f1b692800b814da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb95a48d40375dc17a2c947b0fe2bbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730090f6b8c8b5481e51ed2d04f08442196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba429cfd24fa173bc9d4558bd93a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752314328a5330ca1f83c8a16f7ebc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f61b0108e14d59127b28e454c2763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2269affce20fac711994499848ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3bf850d3d53396e7ebe0a6593a161201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b149eb8f2ee7d2181aa5ac27ea57bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902679e8c971f717bd245e5c0e008ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1835eb27a92b9d2d7a205d54d905e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ec465ae8e0af82ec3f2c8c8c5d611205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13323fbfe50b54402a2d0ebd2a55a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14040ce7162174223195159ee8af1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6adab421041b4734946babbe3c3c78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d97774e89ebebe17422724700bed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c412e95029d4427a9a79adcf10d2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd773df4869dee4a12df452e70ab67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19670bcfaaba474316df203697f1b766212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67506a320755771b9fa86d7187bebcbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec0f2893ef6fb2e1a40efaf18129c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd80772c092ae7ec044f8a51830f12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615131da3a0785223f01f901d6d09aa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235af09b16d1b3724f3c2ea08f2fe44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d57851566ade6d611d9cd249d166218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d79f78574add026ed400d0e74296219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a5246a07eb5d18c6be2fe0c88c9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c886dcd9f7ccf30a28222347aefa56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9252ce6207a2acd6b0068fd35d1fe0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c4dd7245702472f739e01007714f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7196ae1a79352ab651e774f0a16c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767e4121bf030369c09a4916b12014225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1f3fe47e5862d2bd206e62fc457d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b0499c226d55b8e7d1b45f361690d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a66783bcaf0d820babec887da2532228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda039f6daea9b04c86caf774cffd521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e06873229f2a920de838e5feb9c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8436a29ce3d7603f23035f34fd0f48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a8975170aa6cdb79cad1b198c2cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbaf41fc68d8f7119ce1b9cd3cc7a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f60a7eb9d94fa9d26a8580ad92881234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bc44d6854688fa5b919d80224c12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0c8a98d670985767f8d368894ad69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f6b1b7d9208d8cf614dcbae48015237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f3158b050f032fbdeae613e9b18bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a03f85b74a083a7676de9e3a340b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf8ddb83565ba31fb34ba913ced2c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29413b85c19a0cf3145d27b19421326241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba34b9b34dee63a550d7cc5c58dfcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b726ec6e0fbff204382814d541c97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322484ee7f2816f3d67f32323b1c4fe8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eba0478e68d41eaf5aeac3d6b9467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f998bfb6421c0e79b4d1aa35fb8985246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923896a20bf4f0b20b43b5ce3fa6bc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229af236619dd19e9f17e8b49990dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe9a660a2d970c249571c4a40124c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a7c980a42a13935435f634c7deb00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080f2a59d048e0e843405060b2c72bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee433cbd5e2f35df4d5964ed16c1fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb0b50217fa72d337fe2d5eb1a285253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862c581e7123e5d35814e7be3c29926254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26c7d5f95f3a2cc1199e73d3707ece255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d84ad0b4fc73fbf18138a294ba9b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6bf8719190d73487a4838c9fa2f2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c3c69138b04a1e0b6647faf2e9ddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca301c3470716548b8b501493c037b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7478f32d2322a02eb85a70257d18b7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667b06b30178b168dfa755149afaf51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed1798499c878682ba0f428ab8df0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5cfaa5a6daf28b8e24b5838a62a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aa6800a96deddb221bc75c70fa9cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea4fdb30fd3c1ce207c54b964bd56b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a197d356e232450d893fd895962eb40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf31debcd70fe846221bcbf203ff9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced45c5c70d6b87f9e7c1026e2a9f54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4813f748786a72ae4bda55dc412a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a60cd992747019682f8b5ddb1d71b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0100769a1bc7bbcd76790878f5064a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c3ab5e915c59a85e6ef72a695fd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c8a60bf979e4b07566f048cca484273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74ab896036f549a9815f2e570bc78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea441a3c22286cd73b6fca4bc23ba91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e5cde7cd7701cd12893d00c91cea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174aeae422d3dc8345ee46958396504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b528dc095c01a889cfb00c6fee7a3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511af4b29220006adfdbbc0cfa69ebe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6328e0be485c9da8e2970d8989a4e31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c013b9331ae7d52939ea4555cbf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecd7c51291c86dec02c4d037064bb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df017008e417e975b2441309683e4095283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113f98d1526789cef59864d63b1ec0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812dd75df2968eff3a0454ca77cb1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25081fd4f1749861560fc7bda9cdddb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15759c19ee9df43cc2091acaa79a849a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b42fabd5e8647f890b2887c9c64219288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bef08cd38f5fe8c8a4008da09e3c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9ccb9660082a325b2b919b5ea9ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7190f6629db16ce221810eadaeac11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703973798b320af73072bcf18605cd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788260bf17023747123be2b495139c81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463b228e986275ee90f09bc5b5a6f39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a535cf51f1e3a51f95d0e62c33fcea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095d1fb78dcc1a2d1224d48f447799296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193f217d81713db22aed23b96814db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba20354e029e5ce1b6e9c59a0033fbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c45111608a3fe60f90c0278f6ba883299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb2f8c76e49b8a795577d4430dbac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e6e8f0640e3c01f04f26ae484496301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932855167e578c585a067d9b765681e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259c38dc62858c8ff2d6e840a0ec8fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815fe659daf6a73703f70621e48c450304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15caeb9e42a812651c9eacd6a6a151305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07153078fffb61182d7073965b7fb96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eaebfbb39a8c66b98e9921abf2e0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139593f081d7bb98dc6559d606fff30a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1937b497175732d4f8a791b4b058309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21370f7db64c7eb245025782a9d60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c4d525e923ea532593afff98c7d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c56eae26e82d83151c38830de2898312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8943023c5da392be2d5dafc8dcce7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89fe678487fd693efc6e114bb33358314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946541182a980db67e0a9a8469d95f39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a12717d8c33d7c99b11ba246910bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53d2a4bb1b82644ea67231fc833b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c66a721f6b0dab78f2898ed56da6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd889288e1202b5032adbbcd0eab22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47fb88017cfd245202a3a22c7bc2f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82510c20214165b0a41d7245cc3d3a7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39683bcdde51d1b03ad4a551c16d08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57702c2897c543275396140277297aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7604b6cac6d3ca0fac2e4c6310209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803979a62a24aa2cab797e0726338f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08a16010fcc560634a9d0808fb258326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9e095c507a4c712774d03998cc3a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d78b57a13d291ec4171dc7e6b5fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4cb423fa3cf61fdcbe3907120fd13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b97f3073c9e2789b33b376c7f7e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf3790a4471ff3accabc680cc34919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe163c41dfed23a6aa0a7f5c3c9537332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2c3e013f1bf4eaa2f1b27538c386333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c0fcaa8ab2aa1deb6d10aa0d470e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa6efacb6fa201c03e419fba0397e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722f7334240ff25ba3d6e013b1b2eea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07286e55616baac2d731c1f3bdd3e89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9b30f9385b067fc4d1e031a73da3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f1da4140c7c3bc3c3ff5abbc5d65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e8c7a308ddbd8e2c7c3b6d6915b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227acf74455072d04c4452a202941a81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356d11b7cdb025b35e58138f1dfde4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01351ce7014f787a4ebfeeb7a2c1297c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bac71af70aba9c2391144cc68f04d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd7d983347e43aec632713feaa2e3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3f2375a9b98718374096902f4809346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c661eac0c1c839837d1e20601502347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803075c520069b7ffb6fa96ac4230ef3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a9e0c94e34a5e5091aaf68f537a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c0fffb7add5bf3dcb49db308a9a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234737dc088475301f84491c630791351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606220ce6b363dfe568ba42bceb242a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45fe243da575b3545dd5dde6c5d4d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61058bc3193d8fbd89992058a6beb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22afbab43c614c141e1c156e8c28076355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ffa3dac2ffcfde3727d8526b2a6d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377cc14334ea94f7134830ed0a4e5cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e566709941516444b67fdd80961d51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327a237502e1397480847db9e06b97d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4d9e9cf487ef953d697c9ec11f85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cf925cf1600fd5d07f56f91540ee0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054068a7aac7c6c4cc41723494e9b0ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4abd611865bf63395831fba90a6892363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fabd1c3151eca551546502c4282d10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef97d6a099890fcb9c86b6f7d165d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6215172d3feace7c1ecebb41ea2f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea97f01d25c8410ce1cc20aededdfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f32878f68ba46eecaa4a37ef831f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc08b8d341069b5766fa519334353369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750fa8dcae8c0cac2c65272e083c009370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0a33b04c16938d4d32a75008b217371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0c88e5d3113e916614b2871281fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d1728db46c9e3368dd5edecef7b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d404f99b837400efe03d2ca15f1e29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82872a821888feaec2d7c0685ccd5eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9662ffae01392303c86cfec4395de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3ca32b0fadf479b7d641233fdab7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d6318e84e346a78b28245af5b08d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2a1fa5ab9ad78c5f654ed15478b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320198ead21fa5cfc32d3dc185e815380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7e65142726d9c257ae8dec70cae4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52b2a83bbb0f402ae2a571c20ff5af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f924e849bdcb1e8d347685c565072383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e27157fb9a2c24a53cd2cb5aa5c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5075cf4a103054e8a6e8171b0133385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb3778739fcdb4ccae38d345ac1919386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3100ec0c101038a5af46ba7b57cb60c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c454ee476c2ee8fc7da733b4946255388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43d5bdb61468dd308ba9cb8ba27951389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ed84e29371fec84b3ea6de63e7fdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157c8a13b3d676ddf133707305fc7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8406634bb9f88b78f95c18e79944da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdc066e000abd36cb7f77598f5e999393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804e3d16f4ec86654e7fe6ce6d481a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45e15ef444aaffc05cdc4802422555395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08a6aa52e76947b8e9d199d1496ffd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2584d8dbfde3519244df864a263a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87327491ebe7dc5921cc4d42d7abf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a8d72407d446657ad7866c7a4f71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0396d441ee3bc1bf764015a02f98e3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f27f9c8763c87cab31f4efd5989b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649f7b6905f5da6ec4305b0b5f3d5c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902643b1359025f7eb48171ea8986a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f4bf18d79ba9c2a4103f38578a47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb142dadd5e274888f2cdd89ea9d7822405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a535a0c8719ba11dd63e1316f0293406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c8704ee39e765206ce8bd514432bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d920010e8668f337def5f16ef53d55f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b463b08fed7404a2b697bd9e77f3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477bdef4c1fd7723df1ae901681882f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db0d403d53587dfa973bd430269f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358084ada2f0fa989766e5fb05ff85f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994be35b1c473e5d493d5f05672eafd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ada8e053327f4fc22679c3f1a10e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed240eb02bdd1b600987cc729bef8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c30e6f6ee20251101bcb175d09d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d9fd4f0918609437bbad55d26a00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595bae9d45a739bf49dd8dd97c8ecfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604dbdad8793e87891a6e863485f14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b25a062c3381d30500800954eed03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020287cf31b5a665126b5457c345762e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25166e91d0f02148dd153c12a05d78c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761703d13d38063fc1a767c6939806e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c6415e3e16b97664358dcc806cf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92d1303b4a4a85198e8b05c994b8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af7fa0a80ff7a98bc4ada45616000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5f5f8b617022d7a057d57cff4cd9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b58981c5e218e761f9948855ffdef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0e03d1a9bd93c708298969bffc23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27f8e1b5854b15588da2a4bf4ca0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba60402736a27a84e87169593daaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f874cd95fd9ca4ffbad32ec65a0ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eed64f39cf3210e538f3d7e63d92d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e0adf6bddde537e5a68d83a56fc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f720e1e420faeda1b73a0584f86af7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967c43eba6a8083dee93d74a6e3954436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea69986262c4a9b95295ed5898ee8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d611c1bd1eda00f87364ceb665df4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c13f86a21641a5544d4ddea32047439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9db229e4ffad822da3107297f249e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23249f8ed73be537fe6316e74ad13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494abb8796c120b793e735a1d071664442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0fc3ef17796e9b6e87d07358ef1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934d8a2ea35c5d9de0687d116f50f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f72b52a749ea0886c94dd9b8e305f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3095cfce5c0d3338457711a61c39a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34a75e712c34287eec2d4e8b358319447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c5183e0b8edb58a156548a0b51e1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5389dbf276f56c58abb25a97875ce46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8213d96f65be80749288bb589e04e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605b1ac0a69fed1e6b6112f99a80ce3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a57e64c10c5bba8b87d90f0b5ef9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a62b5e520a1b3db64d79baf7a5b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa30ea8345ad5b7ce4582494866d0ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a04021effdc534cc78924c074a0de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53cade9653aa6b0e8e555f99c61260456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab213145beef544cabe9d013e219f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76da638a0cb869bde1f449e20ff928458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3370652dd6861c8281dd5c2b327493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a50b21b18c3f2e3f3292b531c1d05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7cda9293b772079aa612abea0334461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a187c42e5948ca042513bfdab167462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b5039551b4d7c0a6769d4ec9e8f3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3e5d4ffb5323a1fd780f1be93589464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898063468a5fa5a22174509bbf870d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f9334b8cfc2b4adbe77f57551aab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d959eae4b2ace2131a1a9cc73a3dc1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1b828609f6245e95856ea11e1405e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6c7b7b2f316d64ed0d4545712fcd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c64e4469aebff17617ba56a710f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e333602d73a1e1c9678a42e8db686e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f1d7da21c8a4d80d98d417c49504472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b973b8f9f480a2dc61264b8bd6e56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cf0aa7e6cc7a182487093d8cf2879474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aacb799057b73c4756a5ed259afa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16eb721f94a4dd7c9f1609f0f9794476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd2a09f500a2898230dcb2ad9385bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d11a14c566b0aa93b8d1af4875f4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50176d02dc32187361e2c61e9f0771d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac59ebc3c41a2d1475310ef29c9d35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ebb3f4c459ffb29f9eda53eb2cfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c8c1c2829f60b9a1e7fa4f801317e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad092663d65773d5302104fc0a4b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bd8011d3db6ad2cf23a1956b4a47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f9b65ede1bb3f1cc50e31cc88fa0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb91cf61403c6783d44313d2be3b41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb3b27c03c5f46547085017805bcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b742db51d935bbc3448fde6005248488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4689088d33f622f3450271c8bb9e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46be6db3c2eb44d701f848ddcd49c1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541ac3575108c02a3bc83068b78804491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3afc8d1e3354ba8083d56f2b0983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a290dda73ad80efa0dd1072d7ac25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406d1aa9f80ccef9bcdfea69cb3896494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d323bc0b0a276a8e0ab9ad27a9e37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb3483443dbded995554768af9232496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a238808e66efaf8d70e35daf380de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a739af28ecb07b83968c689386adbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8448ea608ea89cf1cea0b18ae2c0da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da334089ea769a2c23ab1c3c12d15260500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb6ff57623ad382a2dbafc3cb9fd84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948afd0eda36e28b8639b2172cf09f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c5dfdce7a4a498b2a07c58a6d089503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef18a7d8a7be6097ae46de863662e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b03c4dd9deb1f25ed18d221f1b1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5243dc093746fc75c45ad253bada50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac6b07b0511b9ad744630ad0ad9429507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a691a87d156f4a8ba476da59477c2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570838b8697b2a9e2b3d57217458d13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f0097daba698b8e48ef92e60c6dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49e32c065025bad35a073cf85d1dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997795451d7f2d85c736ace3fd78af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db866c84b38bf3075b304b93494589b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f473a3dc2a0d6f76e11cea147eb778a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef51e42845097326f29e65dabecbbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd82e73cbae69e9b8bdca68fec85620516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cdefd564e0cc1540b71ff535830a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe01eb098f86dfcab56f48610dfe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d98094dddf7e41cc14e0ddbece815519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc045e3b542b5955abe58c7bb82b370520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ea921177ff50c4af999d12fb3ca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ace71cbc4dab25a38a0a8724255d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c1357dde966b36b8e5c99907436f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52a605dc66ad435547f168805ba594524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b77fb3e3295098288ad0ceec8f686525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957226300b4f23a84dc022882ed986ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b60dc06abf735d59ccb478b48b2a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2364024f90dc4af92e7316f1a783bbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae15aa8ccd90f9bf6cf1d7bb6c0d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b513e3dad2a5446e609767e8208865530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce379a952ea789ebabf9349c1626aa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57fdfe485f3c9107935cfe8fd710e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de7bd6844be841c935fe14f4e5bb87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9f0133d780e7866604e511d49f23a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6d4af1294ba8c7b45399d82166c03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad876aaaa90601e354b6b2e81960a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155bb2a0a24bfa05fcf03b1a4a3221537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd7f93de12b4ab3ada6eb7cacdcde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b49f33ecdb46adb974d14f50c89ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee868768e8d96d1fc675b212beb9a96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1803574bbeff6072f06fa49cb44df34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f93a9c606be02f665e391dcb27575542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf133d18eb58e938b85bf38731ed2e17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2e40508bb309714790d4a1d0a016544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd16bc128cdde341a534ba60b71aa3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834e0b6e45f25b9183f3a70d09fbcc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569290b2f03339f36b4f72b7bf12ba79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd024054418ab5eb25c7ce262b9c7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd34afea5b8f8da8073e608ee51663d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dbcfbe42d45f52b1b32c3a6f1d6d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e5a450fe7249e1025a4874ef7fdb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adba0bfc603041b365cf0c3966b585552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09325afb2a9068d668ee452063f9355553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb69ce3dfe5497ed12a19f42ff6bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8db190547fdf40d310d37da06e0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4982a144e455b45f1d917ebc43ce7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0fcbcffa9ad807f4585957e086b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a166d8e74d58747134844440e9d236558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d61c1bd224ba7a591d6d1ad0ca6fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d90159db6694fbf6e9d688b6a60cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b657a6b0b117916020a0d3c12f7077561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab040629687ba1df50065f3cfea5b2d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978971900ed14af0b7f060edd1d8b1e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bacb7d6d60631e2ffb31230badae5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682792e9e63d42ab575ac6efe7519f29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324c97be8194d36fccf7df1a57130c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ad4fae953c56a721321515544469567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29805632c7757b8a9ea971550015a7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee414fc2761a86134bb365d03eecac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bc92d3d7887262cdef5ddda8dec8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087a51b5c1cc65bac107d96d98df96b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb6a1edbdd122ee807f65274392af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433fbfd6e420bbb7c2b81b807037fa8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4bef1a43c1f33904c2422d2c3086e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80598303ed22f56cbc2f300f3c9ae45e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e6b388778d5399681073f36954ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71936a6a8113e0e5fdba3247c960842577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e228f14149550709ad5db8a1cc08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d0dccd97ee9fe0a48a50d7124295579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62325617d3ea794dbb334ab9247178bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3082149a6c9e861b7633b49eb9ab24f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c9740e7d64a56bc6aef9e862c826582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f628cf42b0e13f82574a0e107acd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf81dbd532087523305bb182c2cbc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d47f3f1a043a170e80e9431cb1ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5288323af0337b2d481bd365d2ca1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d852286ae8592cdade4c9cd27eab16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5877d451f83389a2ea948b6427344f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a27cccdefac505e35ae0775d62fbe2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b15460cd850a8915d40035ed3228590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cee0491bf90b2115904fd8e82007f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866190c9e03c15aba062efb526e577c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1270ec92b591f2dd4596a172fe04ff8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb127dcf73c6d995e1e20c6d125e079594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54ff04111950b52e44b650a3ce349595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344efe868b5c1aaf3b61f5a12f6c5b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d4f0872bb0051a70e7599d3ab0922597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fa6415950cdcc07c94619cbd79d73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd031c9ab6300023a4d72cd2e43588599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac7a9eb41af748dbabf72075967a6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e00fb1573974c44b58a037967c9c0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4579cc0f437565a7d5a3cd113b7ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7eee7436e6b0d5de9dfc3ff7912a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b3a1b8190e5e6c0314e95f2e40d5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b87a341fcce0aded1324c997a11c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6121de5896c24f3fc315759d44726606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab039ec159c90e3191c76372bd031a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefa7d6db5ef8b029aed81a1ecb17b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5bc42d783934c965214e26d5d696f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f9f219ce45d33a602f7e79a882ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41a63971e15a34a257f6fe5c4c2cb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e10ed77f99e12c843690a6e978a33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94814ecce8b7dd2c63a92f91beeac872613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d21517101730940e54cd6edc8effe2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdd8c64d7d2afdbfce90b72bbe05c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533dd788c1290bce939cbbcc96a8382616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ef355e68367499266eec3de816b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed46389d692ae40ac28a67d7880420618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51356c1f0088a61ca8036b2ad8a7ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d65cf40502482fc67fae07f150dae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db7a15f40b3695688010b31eac122621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d74e04a4e92a0acf35c538b377755622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14d55baa37ee510eafeaee782a2be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0bd32adc97eea0c5d94d468d2525624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230f8d908e5c8fc6c0a59f1617eb044625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40cf02b3e139b5a0763cf106f71337626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5806b8e21fa63b86c224efe7ae99f82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d229ab6b4c7995fc7b73df68672c10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9fdbfc0b9d99714221f527583985629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b4138ffc2e6f9e501dec6cfeb168630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e701d6bd0af77e861c9478b3f5e6bb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021639222445b613f893dd98561ae53a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4420aeebd1784d1b75a9a17f795424b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4ab99ebeddce8ff22818ee9c9a52c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eefef5eab05aa50ab8d5ca1aebab2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271a0fec3ca852de60f88f4bbcf3a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77949eb0c6c2451407176a3df78e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2520e82a46e294b2d7075fe5e634be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d9582f1dcf6c4fef53b83baf4b334639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b67f9ab54a93db2b37f342d6d87f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935eacae0666751739ad07b4efb6bb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f6f45c878bb1c75c767d05c47431642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ece694669cf37c5c14bc681da103b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330de66f826995e6a027b51a41a7b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c799d44b6e0f9fb636d16d14a773f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa5de6d612221e59b2e40e19793f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ddb414b0617adaea010e11c9690e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a107908071569ddef7507fb8d5dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51cde9e7611acee18620d6192e2ac8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a57f5e00f914bc474503fdfc5420f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d8bbff2323394d3279386de461457651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8803d834afc335399f6dba9919a097652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ef335a8fb63ac7a774fcdb20d613653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad23d5fe6cc97bb5bf9276d7b6c71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78b6940a866eab0cf41d0c06061d61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8bfedce46ea5b6fa6c6d160ca6482656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a0ec937ac956facf5b62390c7742657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20882ce509e8d3787f3c188bc1227392658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb95f9abc52a5a33af8e0bd1a2af38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c6006e5decc5aaedc1a3d9644e0ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdda09c76986bdde3bfc6b54d78b57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb9d5c1144f565f3bdff3036ef5a12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b12d1cb2a87710b383e602e1254d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464c1fbfb506c886946cbc6f8b7e58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d340e6f38ddbac77e72efdfd5a4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3fa334022b59ab0d69dcdfe6bcdc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aba0236434b24f6d08e294f094318667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2d832d8bf0c55429d916466eb9cec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab60428c6322dcb931fa1bc465b5f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbd167738c0cf520bee5ecbcf8199a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a510a0e03c31150a9c6507f57b41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86361e736ec73f8aa8fc26273363a72f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9f0a955d1e0dfb29e0b1eab2f0b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591b9bb8fb52641e3b2d3e08613c4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2c26fd37295540fa079eed10e505675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6f74290eadde7c9b8b9661fb7c06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dacfd9399d89a9bd2322b44f87374677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401e06f45ba5fe2f807aca7ca77b70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2b3560f31c1154b93f5122bcde34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e383c2763de2b715166ec7a0beab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481142e499c89dbbc116e646c4a4e652681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337653d6112d81af40c5c34aaed4db26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ad370e9b1a17367e8d49cd3b7a2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a426f0215c17d38662495640e45e31a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49226ae50506d87a34f4b5a4621b9c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcacded6d608d073018cdb85430ad1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db35d89db6d1d76ca46a5f051f037687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaa8a293ffb8f7cf1201ee95e21544688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cecbe6973cbdd7b112d911aa604374689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b65caecaf9dd260aba454c706a44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef834f75ad3c6aa6197f38d694c387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466938d17e97c7b941f3862b0bdd8414692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f193dbfb58ac9967530650626ba0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83429941c949a1c468c8322125d3f8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9ceb2254d574e9240c2478aae86f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2edc698c85ad733df51c92cd9f43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022903993a11e49111fcae899fe385697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75d3e3634211bb03af889cf1ef99f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a973b54f2f43747e9daedeba0877699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2858304b7a99ef59e94cea5e08ade700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa5df1bd469e2a75873c812a80ca3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b352886fdae8f3c7c4a01cbd25f261702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be87cf154c14c19bbc25a957ae4ca43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c12d2185e53faec1a7e15b403917704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903bed6f712606065a810712494095705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa603bbf38643295903cd7917a2b828706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da6678a1689e34f802a12e8509410b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5899b1b6ec67cc0134e3f958543c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726ccbbb33e8289c4526fa17bda75b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890bdf3b2fad5672273deea0c3c9f55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b16e574f77674756a8d47202dd8ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbf50a1c0d21ad72b3fd5a9b070642712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2694f00db370141bc57914810028412713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5719e0b5ce86076522a0ed7040dc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321eb7b27f7f34d974cf7083b2ca68b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baa27e41c430d425e97af46d5a3f6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37b3acecfce427b3c794c06483c3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b06bd3be67373161c9494a080bbde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2d7681afa6f36a853d500b51bcbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef377af9808571f622207090bc62da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393b9f4f5ba75fcc41d91aa1b53787721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f2d63c227378066158bed579a4002722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9db84e722fe74bcef7bed03a4417c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6b4b6dfcd1b1c76c8eebba64208f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f43229b7d468ccf6d1b6a4499aa5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e39944f330490c017cd38e35fdff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763037f632d79ea583239378a4203cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1c3ee315eae2d9f668d800ba7199728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0f109bf1c3072b7dfe243fc5424ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea749b143876728e314c0486c594cd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e6faccb7e8b2fc7621166ad31321731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb702b05c4739d10d48a31acf8dfcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c60b484dbd2e50e305e588e68c6239733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39d65bfce52bc3c8f12f326878281734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65ef4a1c436ff7ea2391539ade6ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d61a2bdcbffe241d121107f5141810736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731116c65a8bb301d347c971e8622e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522265cf8a6e6dc3d67ba505d0568fc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23e927b0607f1f5d81d9353943aa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3f8fbfc2383f6da778a372091a8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37bf8c5429b94506b898034df1413d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a2e0b19c8fec3c0b645407d3d7711742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668a7c45c8f0a616708d6062f873ffd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80774f0f1b1ed308861e28550e2d70b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93766176f85ea251957d681cff7835c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c6e32f7df6d706af43c8feefd2af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e52e6820c98ae034276ebcb4226c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff45a189f7743296d64f34a64f1b08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305f0e4cd47c95128b767ce077186ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d98b1f35d545def2d6cf4d98e374a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f01e1756f66f6dad96ddc01f359cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273d90ffd7f11f99d23d0d6ca8563b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a01640bc183e6631fce2271005d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2365b0e6b724bc691a0f60db2dbb7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c098b1f157ada50bc11705d44460755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261a7eaabc61de19e21b095316ae66a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f985f400bb78cdd27596bb91c1b13757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>