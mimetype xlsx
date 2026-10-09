--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e79f00aa73ba04d53ed8afa3bbc851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e0bce3c0db25fa2a165d8f3271902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4db0a725b1a0aa49a256348fde6b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9ca8c4d91a413ee73f8d94cab2184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b71b00883cb9bfca88e6428891ffa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e946e2b44a14aa8b97db8f619ea876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325781063ca19f80036ac918dd709e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8e41fe1e050b04be192d64eeab908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516649f60d5a5b0aee3e55dc4f24b9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915adeb2b6e59e03c111f78a94fdd3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01a09779b11187cd4e811d0cad86d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a396318f6a5033e1ea8d4c1fbf1932612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e46d1ed5e3402c68b23acd54ada65b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c40429164861eb83e4ffe5a9d31a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca88fda52fcd6b8b1ba60420834fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd6ccd118dd0c59b1cd5479fa4d32716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0839c2f2660808b559ba4146d3d201517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ecb779df2c8771fda95eae1a25f0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb2aef468eb0144179ab30ad0362619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd4e8f76a595d76dddf91b7dbb21b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a2d9fc8d9afdb7636838437f3f60f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b726d56e593b94311f190ed64df822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe905cb4e534d7c3f3be82ff2fd20e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba857f57108a34460b7fe488d7139ccb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e589bcb9fa3c86c167d982cf1d9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420430ec5d583c7318f355fc554792bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cc5dcd57d40cd234ded640912ddf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f02d528bd96c0d0db3de8bc12099828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fe9137594e7855913e41b28d9fae529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a0bb12f09c31d6869628e20cf8f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63e3097ee820d3818511ca6c8758031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77d0a264390e8ef754f63626c2af4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078dc49cac7143ee78b919489933c7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db6de16a3cae0a1227e6f4a2b4a2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae79572a76d26c5d95ad38b4c9763635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5cead07151f7e311bdfe1f75d76f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c1b620045bcce50faf240f4066cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26e29107f32eb9a729b5717c4d490c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225072094d607889aa534ee6aff3037339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965d2e6913a8bb6116acd09df6e58c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc088929f3a66b90bc8d2f15af8e8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ae11ce842c769669b469cd7463e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4047b61ab5152808cc578849a20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb8d57033355c371dcfe8fff77a9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7e12e8fe7ba83a555665f832af73c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f5bf28acf66999bd76eadc4edc9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684c9c55261106e37c53d850d5f54c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef8eaec214296547d78fc9416e5f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c0c81248270a18e624bc7349462649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578990b7c18cc448a471dfe6421f2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10078bb38ee98e6e25b8ec8f7983ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a566c1888239bde215a22e37bf28af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ca6b835217717c25210c025ef33a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e9ec2185dfa062e7acde9efa542c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022979099b25da32564a33d0fd70824c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc8c3806cdabca1f9ca10879884f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202d7a64898d5c0bf575f62fe0700c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7215a45ce34b83b8eeb83cd04b66e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488750629db6726446d4c60c5b11693659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f42bcc8b67c9bd689a940dd82eac060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0756ca681afd079e7fa05932bed58661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dcb6eeb01e640a3de055ac639211c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c414b7343050faebf0f21b06eaa1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43493258c7d3522b137392b5bfcb4e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244ea78b33368c4fde6cd73c37d01965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cefca43e65f67fe99523853f1749766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8995d019dd7ecfec79896f87c442bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5003d74e3d2e4bb53f3d013b164e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ef10dba4380353a1dc62fa1914ea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cd39953b2b7ef43fa3ae22d0fd78f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826b6448a6f677fcb71cd3d28c511071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547361e48e905cbb7c2232ca25617b5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c8dbe2a49fddd7c58e9713c9caccc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ccf9bbbd24bc6567d24d37ea238e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0174f0292fd442c78f32a74ce77875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1f1cf1f48faecbc347ebe71c36d3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3acd37650557352bed44b00cd5494877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047267cf75e440b5213335aca14d08f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc146a36adb4bbe1b13fcdc7db93d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107bc50334837fe4340d9a92b8d5a7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d687b0379f5ec2b709d2fc1538ebaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef53fdd5c061b51d332523e6b210d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82ece2ae0b43383c09f9022c0527183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9b5bf4ae43e6e06a1aa876c5c2f1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdcce099f971ace13ee4d40e44ae2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f4da6bef883f754236edbf0f1a3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11721b29d18b645f24494a62db6af1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249641cee0b95bd1006bf8b99483d08588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245a7119e846c7cc3db63cafd81c09989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428bed8a3f5225968e01a6b13ee4d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5a42beee476dafe9257d0465cc79191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cec0f1da0e44800ed2b10ae86ea18a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b56c89473dae3ea2fc4d134639a8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbdb8ba98ad5cd72c01398ef5707c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeecd9e2747ef20f33f75d38818485695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2bb049e60ec88a9d7c261ef55e6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f344456682f62fbdeb48ad928fb5eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590138ff63c4960ea7ef6ed9a92dfdb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c9ed1b894709a81bd8b175d98aec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07cb01829039f5d7edd88bed629d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98541b83898bd919d722c6a668d0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058cb06a9c18e2a64a339fe46923f28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f21b8eccba4aa58b1c034743854a1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae865ef7f623d479f33fdc72e6a17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b10d174ca40871bc026045578be0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac63a72de1af10c0adb538694115685106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5bec36ed01229b57ed967ab1be7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ebf060edd6f62d56f7082f6ec2420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97942a1341c4f27ea20c052efd4e5bb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf2b3564328d048f845fdda428ae6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa4462a1a2b99267472ac94e790a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aea6cc9767b0f6639d74d53a23f4ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6b18902657aab92fce694a8ce4dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfbbfacc392b51ee0f07fb85beb6db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ede19587faf218b19db1f7b2d7e70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57570a3a338c6a6582df7019fb78c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2417b350e34bb3519fd3fcae2be775117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b78864e99dd6e9c8d2a05b36a7ccb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3503e2422f999bb265a146f612fe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c17b2dd3c8160828ae8c3e15098639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d08a4abc05c468609181e9ddf8f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8bd26152ab9102c8affb74cd39c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511070e86a2266144dcba86dcdedef39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7641b16182c0669e382f78dd72ff3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f029647701285e2b05d209ea1ae1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd1a366c940a7c1883898f2b91b41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5955da830601d7b08280746bb5e157b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5149809ceb4dd7b637986b47524070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf38b009cde3b00415e432abe9d7e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d451a41b8338356dd927252328df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa03eec1783df9a77dc82f8a33580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4989611eacddaf23c15903d6ba3956132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ae01d3bb366e2a5f014a0531be5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55408acc33cc5d217cc8f74c2e572134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df9ccd40749a7907f641ac9f8eff42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4022cd3b2de24da0ae7641bf7a45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d641e2a6c04d0bf60eb5905918301a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d1d978c785a32a3fe4870b7fe581c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9023aef327d7fdb8631aa67ec0ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93abbf5349ea351feb51312976c23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38461ecb5d71ddd7a51c5f0204873038141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c666f668f514fb1d795fd428c9fbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0960d0630368bced16ae6dd99e14b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1228da6df29355071e1e69493005144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe63817caa5deb07914f21caf8a7f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36004eb3a8c70ec93d89d94e02274ec8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3230c70ace16b0953d77a05ea02fc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbbb4d2b73affc45374dfb9fb721f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ef2ad97e73dc50486b393f160971149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d91b00c803b6bebf2d2c5e80e795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143851bcdae306b2657a9a4cc105e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915282db61a3a63ce91d301e2d815ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8b9e2d9afc2c8d1b80079e07f034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5a7282c7d3b7e8cdef71ef1868dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbacda777246743044eafbafc34ce0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571ee5d57f65aa611716d9c651e27f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c58915d862e0a76339e9051b642afd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884a7c0812307b99aaab6c8932b6365158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab984bed968fb9fbb0f7e8c3211e5cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4429dcd469524e8e1a312879e8be86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe15c1ae092df1b48f16324ced25f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4d92750fcf3efe476049d9c50985162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405f99a25d9f0d5ef93534849636735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da8baa0b65411e51e0b69c0369b61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e2b2b0aedd97b5f3d20a90541c63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab385884d11ddc07983f5e468e92e63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d92375a2ed3268c72897ddcf359bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd31f71161982cc0b873e9ac06ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6462b734e53dbdc71092f656468b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94075d1b07209b0b8f34df695f7996e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb39989be8646373ba2a71f4bf62e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5b6d9da026948fe9df6a4904afa69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad5af81f4240ebb3984aff6b827a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9765977b8145216855d5c3afc4253d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2a670a697c98c71ab28ea7d9d7d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ddf1b429163f020a22d08ac9ab7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438165ebe9d4863bb42c60839794d23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f59af4e459e5ace960a57a20b3dbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d79deadf937a7325fdb91e766a223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f7f3f35f2cf164a3927638d22bb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066997257049dd4cc3803dc759f16d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418dfbc97817e3095d51ec047d0858b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417ff37d12c36a5e96e1c90bda3c66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b83a0c3f0d7c95d524ca60049707f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f307a0cacc4d1d7a32f5710fc966a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a83870f6a24cc50722240a4aaffdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ce5e407342c259ecfd44008b6932187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9cb7b04a4e68172a1a694b3373ad7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927cf00bf709193014d6de949c27662189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3785d33efc99ac6989ee1a018e1fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ce7dfe6d98ccee2fcd51f3fb1dba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9581e484a4a20f6ea676ecf0b23a5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dded78b7a2298e07d5a514f50c83f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f322e256e9e49377afd61eb16fcd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c47b7c52978a9c3211a7a3288f5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e9491379d446d9742d085a39f351196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff2e3f0c5f27de09503b459eff4ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c89bacaa7ec85d555c97943b626f91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18957ccfaa62fb4f2b2af961dedf0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402fc34c00c8cfb20c0d965d0c41b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0bbb97d6d563410de43b77425989201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32d0a80caa88324dfc3aa814ff446c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accbdf6ad7353c42adbc1bb8e323839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e11d1ff1f6c596290666e0adf3933204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae0b62dc49557b1b1cfb03c36077b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac7f6f41e1569fe5e8de0cc7036aa4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5dd7ee7fd17031d9885809b5914e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177d93db99fcc4ec06e1e6499c964c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d174e8f0c5db562def17b9c08554d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8446b1d0e9a83d4e4cefd078f3fe46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73b51f66d9977966e8f31dc95d8bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e55244d6c3e1501f846bfdb1c953212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5174853e246b215e25b8051cc0e9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489188ca79a097be29606a280299ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed7df1ab6b700afc86d6dd83c0f81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ea0142a66da06158a8d40e59e5858216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfdcc2905008e775be27546fec2706217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2288f7b5428d0308497844a073453218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fdc27e1498eb03864e8aa70e94e43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03e6ece050787a93be2b01e3ad3ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75306dffe06860f586cd08b3e7b78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c1a0daea3d6f832c62bf7e6d6412222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62691795905f7226b9136c41b098028a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee1c998c9ba5c4511e6299eac85d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a8fd07f049dba6a69e3d7fdd9b26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe687901793aa85a8e0b019adbae406226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a54fae1eda430e122b6c4f6c32e40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d2ce3d961a9e18f644dc1bc7efb4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536fc3f1a10bd47c1ea5b3bf9467ff8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415661e7527388acc546b5ef75a626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff32d1a65d97907f99e59b8cf655af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3d7af9d1f4dd961de40cb1467019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5f3d72863549c0cfc5977c2b1f83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed3bb1bd94b792ea4f4662ebf57861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63859c74f7cfdcf52829abcd99215235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d0256303ec6024cc194f0af676977236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f26eb1c024290540630404c32300237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4232f4b5c3d6fc6a3d191081c16cc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5401a4bef455375112644d9ebbd81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d25bc2b7d0940d8f3945d3aead58b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13cc40682fbea328e82b6b652a0be3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6365f3860a2281e9671b2b7a128774242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567746ec4726d74abdc1a312bcc86ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4eb24a69c7d135a056dba30fb60d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac8aa7fde892d363b278b6d3271e45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b4e3b60a7f266e2040738cf01a4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad683316cdcd0bc758968f0d0c2a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7887bda6c5bbbf9153de677c6ad0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c569122f02717fb656e861169818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd9b76931a47d4e0bfe8f7e9a4536250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3818637cb4a32f3c181e705dee363f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27cd5e97a9802d0c799cf02be280de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460098b2828f8bf0e3aae070ae35a2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6606666a05c4828f8f4d979c23e0c1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c70562b79f6eec0dc98469cdc856e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0215aad86f57e8056b89e71d26ebebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cad65c6d3f1dbdac949edfb07d6ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfad303dd067b75cbe9dd6b80bc405258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab0ebcb2f1ee90da28199612a627f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6dbff72a574fe8624552da88539dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f75a54716b52b1988813851adb16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01da38436f4bafe2ce810443654d0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a46c72e3ecbd4affc0df7d8adce2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6f2c5daec678cf851ba66d8524d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006284935f30e83264e23825f6d9cadb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf05d75a0502d5d69f9e6cdc1a162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a660425befda91f7cc2c836dacd692267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8f719b1102f6719d6e0c34cf9e92e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c829010f4ec7b2fee08eec82da3fba9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fe201b77101ed1e36c7209c1c940e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42861a98ccb6ebc04c7f610580439271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e70982f8012fd1e33c41bc1749c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24346d1931a151f9dd5ee90bae0b6a58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbe71c150204bba2ee4c4d4b3b294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897d48c8074252a25e29d09064f9c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632cead5b6f76c872b11392cccc6005276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024b34051d4cd11c42bbd670f4d9ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57551a2985589e376c2637014008fe21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b1f418034a9cd4e2b81544b5cced279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a569c7e6fc51dc5e3aca3b1502b9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2094b1ddbb4aab65729a35478d9a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1268579f41315f271fd5a894596ef0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762a223f2644cdaa0f0109cd0519bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8b3ff339de31d622fbcb04de7306e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530011e233d5ecdc37d4d9dddad543a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628771358e031ad386aee27165f815aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ada5a89152432006aefd80e5c216287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f26d7b4965ac71bb8df4a207d2ccf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b816386808e9d78d6a50f73003101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18800825249c25ecbdeff531edde34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c0ff72ce62ac3b198c92ebf01261291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9395a0f92a0c97ade20607a9c014292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c9d8dadbbde5651eb0ad27000ec72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f674967f710dd1881f654bfd81e4e23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e75c39c9381d887fee2bea01ea741295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ff2f65a92d94ef7c88ad130127d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fb3056fd2b7dd9baad176aa98589b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86d68c3165c19342cf9c67ef862fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2643347d8f1a8482278c2e30d375da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603937280152a250738cd17abcdb4a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1bc46497d59d9e8a81da2d7fc22a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff349a1c51290234dea179fb7c38c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8a0ba77a949c45054d5ce61611f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e60f74f68d20eab34fcd98d15b37c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d01d3491541d0d2be23ea83cfec64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e20f80026e5ea7d75351492308344306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2242aa56d16419976d1501ade6731307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55b9026f47da2d25198c3ab02ed05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f25aca354ad41cfde502a8f408c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e1417800f105c48fbaf51b5b7263310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3375d3c2d0ee8d7b4bb6c400eff24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba8f3a1e9b23a10cb9a0aa508cfa6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaa28fefc5e6ff98356190d901f8ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575afe22fc02354a829efe44557a03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4d45f9cfc4eed9ea2582df035cfc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d842a4c86d35da7acc129895fae2580316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080abc40e2b73c4b435b2885cd020c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac4ed3243b74aff501a1bbdfc8b94e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317693ccfcc8c3923458c8a7a8bf510e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425f2506e79726f5ef123a37c2b576320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaaeac4122866c5c16fbf9a3ba7422321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451abe1572447b5e029b707612687d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de4d0de6109e17749bd146b338a709323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465bc83e3e139250322a4e7369fe071324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab1cb9a5a06a022d380461feb7a7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a1b12daabc1186bc2784d5056d5d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862109b1b65bd22246462b7b2742ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759e37077377fb98c33b92fd87dbfb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75705948378a685521798d7b9fd21d29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d28ec9ba570de2d6ffb419fcf77b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7dd30d5c6c4b42b8dc62d371c8e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92bfdd729553c773887c701bfd5ce6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268907f5ec3fbf5e779c4f0e4722910333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb017d5ebaab0b1a666b64da1b8e384334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ede961145c5709c0e56d5f494b69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408b5ff25047b215f7633732a144b13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895ec758a873b1cf1adfc235e4c04b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3981194ae005779c8051497ce2ebe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478884d3a1c93153337fb2e481794615339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb100ae3f4cacd3d203a0fe254631df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790115a39f2dcfb97b71a36bc74c7c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751709b41e454c10c0907b2d61f921342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8907d2be635443f5b3e8576b7b290343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3be6ae91d74ca8942036a9038d81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d57a7831e036e628f1fc67b31f82a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eeddb938f6342aedaff68605f07c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b91c64a5d1b2ea2c3eb2c0e386c020347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1357254beb23d02c749001b5927444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28de479e7a1de4d14d47e027e71f63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851fce3ed6cd4f8f683881acda31ca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d2a10a5330449b8cc122e8117aeb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eb7cd5dd0fe8d356e850636ab426c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d3f5b06e6e943c195cf09b0ff3ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d8d30ca5079cbed01a3b8bee6f2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26c1a29800869343899a8fbbf578c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b0b87112df881c5fe57f98d8bd98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37567eeb6f0f89a43827570dc451ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174f7752df30d5f9da2cb908abdda61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb9f8bc003f7daa0f8448fd0c1c89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2700b2db4696c53d80bad7c1e8e3b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96c99192a4007b929a194f3ac47409361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f96bb942f0bd14b703d2fe5c032516362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e75a400de8003fcf20b2a8ff9973b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2008d8a05cd1bb35a9effb85df22e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0dad84cbe878bb33c980b125cbe0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326bbe3c15e19f3029ae051f77ec02c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf63fbe0d9c3422b31f05f80e792fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369aefb59cc69295a481636b075875368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51477bf3b0bc03c07d3ba034b453bd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ba704bb33dd86a9cbb3522f6d22d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a57baa80c9682045cfc934e300e55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db8dbc3ce0075d6145d96849a29336372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0765e4f900dec51ab2123a2addec9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542fdf9d9c9e90712f2d706a7568b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb589755c5daf31db410a8dd81b620375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868260f9937b220f0b477f999364cad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52094da4dd97a11d36fad0203b87a89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fece180ed2c9542ea32a4d8fb1ad9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99441e56b4bfda82d0201f2ea41443379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb220c095c0563e7ffa22f260f3bb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0b94721cc80dc83c3ca34fdb0cbf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798599013534c17f9e3932f55845a7d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74df04cdf733614604bf41047a62c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8390c1da1def7e83ce13d3f5d405f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e27f0f94af47dba78d3a8d637090e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d49d5fa7bf67fee69ea98a74f3ac19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f49246e2239430389e7bdd673415a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd01c2bb07285da5a1d9f5e5352e42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a96f81d6c5b26d9c253c16995563ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19392967cb92021a57f8b8655daddda8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3bffcf11c31b6fee7b0adb553b8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512689feaa5e682a644e434af39eea09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5eb08e81784c66682ac23113ca463393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b40ba55d2739ac5e4fa37690f981a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2b590d11bc914eff3a2b5b6bfb21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad87f6445f8a7023cfa8acdfb498245396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ebf306ae9b6bc2b12065655f670e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3379b825cda847d2f5e5125e1141a2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4908b25daeb5c63a4ef1144c24bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66cb2bcec07d56342c6306d998330400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b3c0136812867b0600f8ab96e67e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804545c12fc6d962236a70c935073ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6210bd43d7873459b005ed3403c0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15902d91d46eb1f88a11be4402d425404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33cf26754d002fa7a30075d12a5980405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9969f2f2208058dbbd2c394cd4c18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a5953efc1d95d278a84c2bf4b447407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2814dcccb3646e651a51c047bd7414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef8a0631824ffa921ce9066ad5922409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b96bfdc0447008cec4eb65c724100410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d36f44a01218d6e13130b3ad0ec21d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a798ea67bac60aa1953e6a3dec1da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ac0c8a89fadeb261a2f881894ace413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695afc37c0ed47337805400553415f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437fec84698594867534ab3459d064415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2c95a93b7fdb95646790f1c4c7cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be3fd799d30d5afe17425c8594222f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e9d40c67280a7cf8ff2d94e1208b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23a7fdc49fd4653758b2b1063fe31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56bc9c1221d556cfd688d903b2f52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0878915d36e828d3796749ba34bbe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974df691be0b17c9f2b5131a7de01c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd47f6bb5e78324b7f0474a8e2a25d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a589c507c281b8274fb616f2f85a6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee5dbe8d1307b54c171013431d9f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc965d9c56ee1dae6b7a6d04b3ea629426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6267bbfd4f856998aa7841741024427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ab9e276f9594e28d288ea4aba0218428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f01a011fad50a580a2d8ff0f0d233a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f9cc6b2de7713f9da6df473a2629f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0791411a27abcd6fbe9ca5b78eb2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c3f4fcfc1f52247dbc849d73c3ab0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24744af439ced88ca78e6ad91e8fa3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde57eacf17ae45f65939d6ec06ca36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a62e622d5b79102d4a4014ccca597435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c75c7d45bdc0bba51c10fe501e56e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be52f8e24a1c19dbd2c5e3bef3949437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce0f76cff15f2f300d0d0fb4897d3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea107a22b807e026dc7aff355b49b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bec09c7f8ed08272534125d389e19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027ce2da6d426f332d9395073baf70e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7e08efc027cf185b2efb6ec08ef54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a38de30fc2574737521b01757f03a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f148466fea282f76c84c9161ae6ee4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd1bb4bf1d99766477880101f74ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87dfee5a1a8a7cca744e46c73d545d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833604eb7d7191d67f045f6b5028ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55de86f4fafcdafd64977ba61980e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f8b4977f3e0f966e29ed800f39f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac255b8d513cf8b655c3fc9e8c422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be09b5723a90f81ede11e5b7c5220e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf8d397dac645e91f3186c9a02510452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12607a42aa69e1a77dc9a2864be21c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899223c0c08b1d6703865cf37277483454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321950e38443725e91416cbe629c762455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b74d9d88d223bf9cfeb23ff1bea55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd66f0221430444a1703b42a8cc8cd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0b6131d676e460fb74c6e315b9cb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499757e5d602f4e955c21445f4057c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87977afccab2612bd2dcda2d536e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e4a344b6f8b7e5b4c1ce1954a3a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3bfeb509b58ee18af5e34ad365e37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269798975e6b751aefcb8f534493d20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806ed880be1e196f77121d16cd487c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a9cf57ee84eeb7e4f47c392b6736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654753bc86db71037ed6683993fa7618466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146ac5bad28c34a555fea5d913854f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215422f5393f564f02d544bde540a08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a37878078bee04adbd5169f9c782469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ca2e4b26607f537e512e25a550f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ad99a85ecd76248d05975ab5c36c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6db4c0aaae01a78990e4221986e958472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba411a44c0f59d186dec6c2f2f7f88d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a5aa8ac3318f0b8bbce7d14f63d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ca68559f2709daab6589029d078f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef9d1e5c488f147e851c1e42429e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd358c0cbad2b65855a76ca169a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c24e4fa07cf4f5b046eeb2183a5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eefedf31c1dca17ab1518485a11f8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1534376364e295c15b3950f6a36fe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80f8ebdfb1a80f7a482898fa8d79e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92775932995fd210d4fc87128b4ef03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d13011bcba7f482ca1c504103bef7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9582554c645aa38d8e73b9b3400aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aefef2a0940baeab8b1fd50454d92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27837c023637a14acc0bda1aedc14eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a465560f298c351e258f11b3b71d6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b0dbf3876f517f0899cb6397de8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4178684108bf3ec1e9cbf92f6a9db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f599e244657b3253b6b782c13c5208c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76838c8b2799c5a58cc63915757de2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4641ade975fdd839f18f5b5669b97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63142e3bcf2858c1e6d2943c576b254493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8479e4389f275d62f2725671c47c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6158bb758c8760a964a94ed562b21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3420ba71256e6ec6e706aca2424e43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9185837acd849bec812da17cecf2d41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd985dc4f788cdcd741ddbca29ca8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fefe562c4ea061106eafc9fc094428499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8243a6bc1e2d6d23c97729752ff9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44478ca3a4c9cafc555b084f491c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3c7e343d5d85c29a34db3d79c84d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1359f85c47a0779251be19e3781cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ce20e82c7c4e1ec29ca103b1cb67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286bef1ae0374d691ac5f47f24f1c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8b5097c278e96fb442b0a5e1200e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8d3d301d09236f7f81cfde0e60f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a090aadf8254bee48e60683cdf12a2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91621b53232001d6c218826ef3802509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4d858b473a821058a2eb1bafe5a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56301719f86bbec1dd0f2d94b0d65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d5548da5ad22e04668984cda7dedc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a8cf723b500f327bd4f12e8d7dd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff035bca1e011c66e7df57bce1dd56c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8d27f7b98690cd53cda876eebdeef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3049dcc301534d3b4ce3a1870aa231516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8d2e4862f4e5fce577e1425af2df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebece526b72148d7b188c36faf91fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253348375aa743f46359339525a09bbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e29417870d25c0e935ed653a8477520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b7f99e8e9de9564d9a4e88f5c2220521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6fc0133718aaf2da86f2bb24b6830522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa43c96b841caa7d1bf35437ddcf356523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996a7410384ed00c86c18fce4d1720524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff78721e8a5af81892ce63433dac42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527d8201b52dfe3a809e2bcd4bfbb86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ea3f90752efd5fa1a123ace16ae58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263837bc7a9bc5641849129bd25a43d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94c4365ca87aad363e55eb281b068529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca4a5ef5f6958a2ecbe011187f706530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb30b162e5d325a9bd6a8f95897ac11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c37aedc2583c495ebe078b820d55e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4592e0370c155b2693cbd662075ecf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c997e235a5062f812efd57faec8487534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a97845d6bcc8ad87d3c67a58f6a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2fc6aad2931e3bc29240543d2801536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28be41a609a92112c108dafde94f4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2277c8913789f660efe3fa21ac5720c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9235670e5f2f732d7295686e4d388539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195906ec1eb77db083c5cdd63fabb6b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def06a4b9698169736cab649542960f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadf5ad0a3307d2df221e4ad3c9323c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7d916a25223b95b252dd4904a54d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d492a9c3ec2771fcf8a0955e831642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb10f16b40a72d93da2fab2685f292545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e791d4296d50086854e3838b6b916546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d0ccc8f6deb79fe13e4878ee6964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849dff14695f75397ef874c3bb7563c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548003e23a63c8c245c233e51341ab29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84af3a7a149111c1d9ee96c611d1f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa09eba42ec104de8c2d9e43d9b25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc55a47325718c1d6b3e7450ff1656552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f59db9288efcfcfe2297ee51b0742553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822225e34f3732ff93b2afc16c6a772554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459d2785e352f0971469b1e4704a6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a53bf1fdbdbc0c8862c3235635f33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67f19771f6bd1042c22081b665f55d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889962d36fce122601e15af4f2aa079558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427af195dfda59c53f2b88c36310709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494564753a191781baa5c09ba419518560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2ee8368adcb7eeb85c6caf45d1abe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0226ea01ed9135f36a7cd718ffa17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ceade061c9738b82e63235a1f2aa8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613682e60661164bf66a987dbd58581564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1395ab7669cf4f0015394d3d1fb4c2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de829bf9ebe682ddc36aa9b7934d95b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcbec94fdb9a286eb61b6a3cc394a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f41654da0992b58ac4bc0fe8b6f358568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc9c3fc467adfe021cbb35db7c988569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d420d338528b70138ae5f592e661a00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc846b8103d25039f39dfe81c46c82d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618cd863df7434be219a782e2083b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbca8f325b48266cc967620ab384a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff6bd81c576632cf2321f22e3b05e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daee87fefd1c3f2f93c3ea4e3e31f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1171a9c7b2c7cdacafa60aa867bf60a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1efe5770b396e79d2b4a9e0514259577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2201ab41e46f184ca8115db25c5d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d33667f620a18cd2c80ce2a56bc3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc4b6b3be6944a006e04a8189510b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeac2fa9b409a41bf332a759cee3bcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0610801424f285cf700691586cb86da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed37400bd6ee471543b11d0e79975a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ec38d75c8a66a536885883173610584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba000ea669bfba57a544ea300bcf89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e3171dacf1ce61f7eca0d06339e6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1ce6284d340d08cc1d59e8597eda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f16ee3da5b47906b151a8ec9e46e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635dc2b4faeb28a7b989bdff107b761589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d542f69b1adb380f82a017d80af7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5182c6dabd9f5546c1aee6cc2ac879591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc18750d57165b002491f0623b824a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ff51f600342d9c8b3fd2f995c4cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825223347b6172e58e803ce765cab2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c148e98dfe50d390b59918acbd8fe9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f522d1386e4ed920b33445901435027596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba425efc552670998db9d26a3e2ee19f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de578d88ed6a523c2a3b6229f4622694598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed4b24bba0a93ccde3a3b363608350599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d43f7452fc9fcbe223f8d6a8f6a0c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6015dc8af870f016410886fd8712601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320c00477d6d8302ea280b030e610c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e63626787aacccd652d07fe27103ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb07d1b540a5a2c3bc0d689af0f10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aae8b89588a4ecb1ae2bd8a1a565e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefdd7f86365af52d49c1381608f147606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce5f17ee9501a9a5a977ca1e29eaa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380120df952376a65ebe70f3d895c69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c729da7148ed0cc8093c911116f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ce1bdde10f7d15803da352ea22f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71223a91b8f09f3ddfe308cefd3583611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c24ef1d585def88ac35ec01621b339612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c88ccdc2e37f6b373b87230a7cae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8688b8f355bee7cfc34a0d6d6c9f1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91f8d3f45c86b51adae715d4d46b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5d3935cea3bc6198b8396ebe9ea1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8751f8f3785053d43a048afd3d13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d522be27cb42838b2f9ac0549e7416618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa832de9b9ca7b360e220d98f134628619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee61c8f358a16b87dd7eb0e60a268c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538d269f53a2f6899ee9a2f47299a76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9a1e45aeccb1345d8f41f9c473c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f3e3d48cf9c0333905c3ae6eb455f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33f92e483c60a80575ddd95e55eb71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14801f6d4400741e15996c7115f87271625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0507f6cb1effb22f16711d05b634626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f343360dded6fdf1587f7cf7b853627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0a05105ac1820946bfcb5910db94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a4375ec6196549ff8ac7ce91e0db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddfbfdfb783da2b08ddfe97978dc9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2eef386e8af160feba1e0962755c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9702e920d8a08791d0a720aed2d5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb53dbd8c5db1909a1dd055a77ba71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f03890950b68e11e2f6af1793f982634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe459240dd90bae5c1113ed84389647635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c86b832e983f1580b1cf22cf06967636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395f3858019ad118b9130591d5aa98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753ee6783bee48e9c1665d149b5b9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9bc13f328a29dffa50d78992b8ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b833feb659f781e354d286072f8d76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988073e954d0005384cbe376bf8ead0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138cfb83c5746a05bfe740c2e04e21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1a75e7bb442108c830dc0957cb1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8265e3b578050ad549ab1c6705589644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8bde8bffa6dd9f07e2425cf5a13e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265418eaf78671eb550398b74f777dbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234469a346d21f18afdb13ca7fbf984b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6fb9afc54716cc42fcbcb75fcc36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e320cb3be933b6d5b976c36a90357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cfabb92eb96247238b0e0ae41d050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ce9491e88a0bb3e19bc7321aa5d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c26ee0cb15b58b70863b707a8681b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f5e34ce96d76ee0f346ba4d894ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f1e979b768b73cc1925be9118ffc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99b704600daea7b120da3f818f63d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d814167d6ec8ae7d7f5f33b6b7965656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3153d33b91261bc99f9401a449ac54c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb0d04ead0e54ddf6610523f37272b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18929a32b1f72625bc036a5f834c7367659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aac09b4e0bd635fccca21a928f5718660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b23f316abe2543686eda50b70b4650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbdffd300435ae11190571bee4528d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523449c15b2a4c1f3d0a71276613251663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876a83f8858faf85922c3ea0e15e82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0511048483cc2528c9a25d354e59c9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda40911a308645481621bd2ea50de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a9792424eb28ccbad2fa0377a146667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ece6819e80546a451c5a50b5c442a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eca1d63477236b70cdc0cbfd5e4f88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d841b12577388e6eee01b4a8615b2c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3956129cbc5321aa93933bab6a7bca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b6f97c1dfad374edab9b959fa97f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa82dd2bf6b4060692d2db3c5a4f6a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203669ae5be088ebfc6080968f7c58e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f148cd39fe9bbc4c1e251223a642c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aa5e6a973682f3b690cf2b31206bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428e7fe756a2bb13ad3ebcb9767d57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d685f12950d05eb102f773c85e611678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5f0c21abe8c916f48d51d60a6e371679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7178855fdac27b8b31e72ce03afb4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef746e8c37bf49094c84de39bf6b72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9eab9f3e80698093865af375cd530682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6dc9d0db5012909523c96e0ad1eb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a9ad013b7d12a2ded0c5774ed09e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240e64f38b882c5cd59102ba0948dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d1aecadb1c973ce59c0c2f54c274686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5e53bc38f605e074ef951b49ee9f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939da6ebea3127f544f8bb843f2d50a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a307de21cdf0b8c017add9022bc53a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335201bbef0cc3fad52d71dc3a56079b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f15755a5bb8720df955b8d7e3f8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baeb9a93327c1ec1854861d0172e39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e77a3d7eae9088f2071e8d5a0409f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b323328aac60f1d824b87ceb644a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f07853d1d9f4d5234ccac0348447695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21771bb514a7111cc702687b90b5d842696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8d91d77652b41f79048e30e300ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d799be3afb56fad475ee9e5a95655698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ffedd5f21374dd4da6d71c06e4320699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1749f51e91c90da08f585eef3ad3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d6ff175cd12d73a0afe4e3fff4bad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e5bfbcc970218bce62eb42729bfc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623502402cb9443cf67ae47fc13ae96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e3e0980ea3909465bd54cdd53485704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76981e12e0e23b56c356898f62e66b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaba65e007502197257b24fadc861e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ab546e29226a13b07d3486c61acc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5007cd1ec3e4977a8a7d25041b4cce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba85c9e7eba0a0a07f15d4ddd63e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50f94ada5ec78f3f2f9a5bb5226d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32c89e5875a8651af55304e2c1d73c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f6f3b5a55d188685e2246d447cae1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73967ef7536ec6488c73218341c281713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7bf063946cc480d487772f153880714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17213e829997e5c0852c73e59ba2bb43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c7b508aee9c8e5fde725775e3c7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e462f4c160b81c1d9dbcf48fdd15fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c76348b0a4f93a1a91c975d70b4977718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728093a7108da933fca9d77c4ea89973719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb786899aa2a91aa10884bb1f8bc98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876ace1888cc037bc61a750f592da62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867abf2bdc18d9f04f6b27f4235ace4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50db1dc8a80402bc141f036effeb2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11cfb9f7c13c8a1a1451a1b7a7ff4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbba26b75580c216370bddc7b06ac62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe66ea5a372dba7efab8ff7c818b6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f073556dd4041448761da5f95a792727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f234074b4956b3bc407558501604728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019349effc4ab02cff06d947310b515d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a10f7ddea0af7416144f4d04a8dc73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ba0f0687e0903c6932d87d8ad994731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9caeeafdf03b8790b98196e183af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef80ae316742272ddfb6f0f7fbf14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78395f39b78bf4b1ba0f64ca5adc72a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d7541c778e43eada844f6d60db91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b56b84d8ac8ae7131df231f68fb472736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c7ae8325281ed39e7ad1eb528cf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e112f89fcc401aae765248e06ad6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ca90a751d2d2dad5ba4930c83c51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88a2b2c0ce1e4b4bfc65885349748b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d297e86c5f54fdb7126f440290581741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0951ddfe9b3bb759ecc5929e780b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f4716bf5ff9d8c987d137e7dcff1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2135742229b3adf7357c68fb58f575744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fb8ac4f0c23112b5aad0ce30c2315745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984b326a0de09fdc051baf512911c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760b173bea4c5d593045fe6a165391c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1510641f068cad4c1d7f5c12acea07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb794db0a3c3e077c872ad9ea576c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e382de55cf2fbac13fefb20a030e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7a9e898bf7ee869e0f7c19d91734751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cb3cfcdd0809d4abdcea9ca05dcf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae13b99aa794139a61cb322426db55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30aa936b383ea525095b3552b32bca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a45e36a0ed1ce87cf237c9a3ca65f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8ad7734c349c8d5d2f8745a0d24e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a3a09e3f33f4a42e748f0aea6181757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b9d8cf523d6abed901b73d8ecdaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be392f93c9340e8f307053881ec81bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00ea3792629deda55217674bd4d4b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba678de8edd974091a0538cc10adf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b32aacb21643000719435d9e0899e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ca3d2ee7272076dbff4fe4516d4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9264d5cf840f59308f8cd4809e7a815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d172bd365129f3fd60ea18924e4676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07dd802fc04ebbfe9569e3af621107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a763629ba184528bbebf26aa1eaf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1cef41b59c2fd95eb895ff90b3a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e178877a5f248cbd0f798a6695069d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a54eccc548181d9712062b762a19111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c2b779080d90d0affb4d12a55cfd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e9e36b2d791c4522723320d5e90b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ba49b43721e27b6ca73e0b0edf8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9cb230027bba6bfcb858809dc4cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10879760173d969d530cf49ec01c8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b995efd1a5b240c399ddec6b066658f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd172c4072c7fc5dbe962daf3bbc09218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4910a209c2af0aac5f5c945f91cde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52307062a0dcd2ea8f08816ed8f621d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d293491479efce578f742979b55e3ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14426ebfc3e37b814087cd792191e12622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055995870fbf975df90c624b20e8a7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabfeaea8f020da1e56045c90bb948d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef41fd9ac2fc3b3fcb17a7889d78da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51c09993ac516c166a79e4af0e4e1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8113af99277cfca1e431286c225c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea4b09d6a05756cf6a5ec68e4e2d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12b7194e146406ec9cb95c89cd51f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca34bee685f8f6ed1e4b4af1ded4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212ac6a3efe9c5128fe1298e0a0ad7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad86ffa35f43a4d9dd5900f6ebf21432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1fec9ec7f0b338c1e161a5bb08f2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94430d55c0980b186ea28607af569f3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db17b8bc141e8a41b8c50b1ccdc9b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7470343f48018239c1f2ec87c978b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997cf06c3bfc089856c2a83306ef0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cae8af7c1e50800f08e22e9a66b7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d643e6f2dea614dc0d16f352454e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a4b2711ef1d1420dbbe915e349a5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b991dc1c193b7b915351a1cde4bc8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac02468bad4627a3104de1ac9f0aac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c295b73046928316446cc283b11f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a716f65cef6b92b90bb783968eec644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16bbed4435c98ddb26907b7416191d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f47b5e6968487baf1bbcb06020ad5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc919b304b57086976326ed66bff07b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e92df2f6ea335a205af1f307ffb1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c237da5fd7f0319ef20f6a5d089e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acbfd586e5331ebe52c7420d20ed2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feda13c882240e41652e0957064bfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ab62a30a0df57a6ebc64ae41a3e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a291b589e6e69c2c57e7f4e1bd1fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c152296d6a9e631a9777aab01afbe7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7bb04d60d318a32ece2969f3e431255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97370c1e24b01dc86dd881404c763656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a847496aea146114daa3c8924d66a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c64f26bd2849f9b069de7e4b269558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ef50f7cf48677f5a96f1a4bea654e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97124d17081e384ace4c49bf1fc7df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6580542e4fa82f4445501a92adb8d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12d5ed3dbff988a545732a3463f9d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8becefc53b08193843f9f4ea22b4c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a0d28737757487931ba29eca44f1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2b92c09a273b44946c055257702265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3293935f6258a9f2a4c71bd70f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb5ea7dd1f43fb9154e2414d4b4aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f238ae190182afafcb3ed550f18a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a6f83d2ca2b52a85d726e95bcfa9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3aceb9943e98479633834b89ff8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c9befae16f90ca871c40ad917f8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595761a91f5140c26fb72223aef8dbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004f3b1bef62fbd74660fa707ecc46273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd8653de30911f6b3674ee1a88663974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6dc4a5e52feefb7bcfa4dea8fee7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc6db0077041650b8d40277fa3a49676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4173380369d0ae3ae6df14efb96f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a3a4f8f6f952e4806abf08915fa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d9582d2d52a67e378e375b3649c4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892c735f499942a2388f19ddfaef9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e078f888dd3ca305d6261eda6435481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52b24e4ac95b506ea321dbfc74d7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469dd9a52cf79c4f61ee60069ff7a8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f629276258423f4f2ee1497e352e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a60e74468faf15175fa6b32eb63785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3fd70640380eda20f2eb05b31570586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d324a44e2456f53b62799a4cef153bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32495f4b8689800b82175afe89503e7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd71b5fd1dc3ec387b9c821db087889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb4f4f2d32edc9a140e77e764086a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0727bf637c05a44a6faec148832afc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bb14571a1c2342edbc2dfac0a58e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174cb46beaf80afaae600e1c3a1e1e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ff7aa2fcf0e0f7a816aba8f50c2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08fead71eab9ed19113b0ec482959b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b60a10235bf9e5e60e44aeb2511ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d879d62ba5f76ec5ad2ff703b3694097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33bd499f98f0dc27e36a1a7ee1dbc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad95de6a6f99a2be1196fd7218839f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c57ccb8c7b216b2619a2a8d284380100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e169e9137e3bb40aec2128f52734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b730f1c063bb8e4edfe018eb05ec87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847fd4a18fcea1af48e6b31080a2438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bfdf2e80433162eaea9bc900d1094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540036a16e1dc73fbc49e007baa9f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b33180ae0290d1dfaacd2aaa01f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0621358ff5f744ff9e93617581164107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c54a58efdea1485d3b229bcfa239a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17af43bd7e4e0b66669593b7e94e86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd347e565124766fb21cd0f8940fe8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378ec3dd131d3b96a5726a5e5d2ea13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fdb0e04a76a6bac5c5616908cb478112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00ce5d111d8dee0d7a5d259abeda98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b318eec5bec5931cffd0a9c7db8f3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e7d5bb3121f36159ca3e17dfbb1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dab510a633e42fc0e3a1388cbc2a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2e6b84bb2fca3d213ff771572445117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02425f5d888b0900e70ee01dbe2f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769f7f1357ed7bc34f1c5335cdf282119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a75f09b0a1dc5b917dfa28b9c021d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d9889e72df92d0538f5ff66d2f59e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70633b998c12ad64e1ea2f731afe1cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c04beedb887da2ff3d1edb0a8cc2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139785d75f780e0dfaccd4e23ee27fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9284a3123ff346897090f0ba14e664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad4a0ef7411577fb7098c26e8fa8f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953acc7f9ce801db657b771d75b8c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa9e1cfa167430b9103df2055b1ba3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5a3135af348eafec814d5dd8cfe8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c35878fa5444b9145a55f6b3350a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9847fca7a685d8e847c6250ec3186b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f363614b5a2b4b92e620253de2b2d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768acfbe5c51a71afb088dbc4ade12d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010c2d5b64bc71feb30d12b5e6dc175134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc24609eb863ca7fa9e64e8b390b8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90038114c0c5cbea80100ad7828bbf9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ceba06fa4d731ea73d788cc94d57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216342587ea2a39b74f1dab4aa1ffcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77f5ec2911668c33331eaae51b9e63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139111411bb9608d57c32bccd574a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d88e8f86f6be5670a02f356e958b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338a8b2c1c7b2ceb9abf35cf7e1fd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453024d73df9559346ec073c56b21bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49109690dc57a3e080bdf64f64526a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c2ab7c8c285d684c2b94898a2998a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dde4e177206c485c9b92527a1ce4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a1bbf20b7dfd2104282ab57bff43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b559e5334af0db6eeaddbed2f2e19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c65b4ceb899bef90277dc281cd6400149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d6d485f405997fd90c121e5b3f6a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c8bc6eb5c596f4fa42812af00b25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce48c03fb710b86b1f453f9a3012cde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd603028df0441e9a3a0a169bd06c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b1c758dbc231364f9bd0b1eeca39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ffcfcb761936f68b006288a84c0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a93c76adfdc8e224ade4f87db6d545156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3fda2f0bb69e4485874e13aafc63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee71dd455f3d55b5c0a9fef52da9d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4f273bab5e9c14653ba2170020c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111fb36f0a68eac4d8e8a31fc63d19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3929e467d37965c062ab91a2217eee8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a3f29946fcc3415a45caed79c883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6e379340f7a02d302876c3b239d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960534c2e0452a17d258ae9f8d569dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ddc1d567cb358e2896cb36396a482165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310ff5e315b1d44f3181470e9a01b51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b280de9e061f3bf2aed9cd3f84a9f9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095911ec913fcb1cc62f1f0e303f8836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2085541423c41821a3cd858c9c38f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5818f8556fddae3796bbc78f79f6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05562076dd1d8c16f80970a964b41c7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e897a4ac097aff39a6c0857249ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63609ff677c1df6e3a750717c4e4acd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d258264cb0e9f1bea3fa9f25063e287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389878ed3cca1a47bd151944ca594f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ded159e6cbf22945aadfac4d6768a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df8291a1e4a3ff362d1dea611b366177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a701e88a851c69e2f4c4f38ae44c352178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05f55efc3d1d1478ce88db3f87ae3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150020ae0351a1f5395ab25e47631fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6575b17624e323accaffeae948c80c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c736bd7c8ad514e56ce2f8a37ced182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cdd206309a6ff561521ecdbaa06e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad522b1ed29e722fc67da8463130b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad601123ee03ef1a1a67ec4084dfcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26356b460be1ed9a682a56ab4f09f25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216c5a5815912b90226194493fcd69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94af5d62d6daed1e126c162d30d01e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bea88e83a7897d6a73eb0e6ca8fa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8412078867f81007e471d7a23c91a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831008c2c9415ff741ab43c42c974d64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121360a918c27d5e58e0a96dae4995c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075ed937f9e745a10beae99cc62de39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864522d9334a96a3d50b51953f07c3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d404971e4f6cf16f524800076808d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3cce245a582cfb37c5b9fa32d97ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532c35a4f96e37d2f8ca7c0f0b91e5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65db9248be49be22f2e8f1efef0fe0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad722510ecc77493cd032f63766dba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858cef6368e8fa0ffde92b60f35e49c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98013a6fa789ffab1a527fb0361c101c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f598744f92481c7de58cfa62c3a90aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daefe4cccffece9f7f27463753787b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ce7c6b4f162ab83290a6a7b7322b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161810c9a342e100ffa0502cc14fb99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c236ab3eb32eeef379e2f2f6e11e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d13aac57a511264e95bd064992d9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7bb9dc19cfec578321e5e434ce26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb523fb6525fcb52c7074451bf4e2c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1a07b7e18c4dd58de4e1adca178cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88fee1ab5cb9c9eed3e394a92025b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7db9499411296355e003a00afa608212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ad5a7984aab25d0dba8f858a0ec14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa3fbc62a0c173024942efe8a4e0b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd0b53c1e2fdf0763051e4aafe053215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f897bec5cb2e14e7b16eb30887ab201216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77dabda570d95718f6e9668e8ee8f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d26c93f47f15ac2888a42e0008bd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35433656d498287b3d27f250e5981ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37d2837a76727a994634da6c0ba01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919ad315e61fb65b44a83382069361f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e3662c3b2900ccde56a131e8d8699222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feafe257cd155adf8dcf99ebb3a68b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd01877151167661c2275ed7b0d8ab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807969a628f8d08152b1c8ebe55997225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1649f4ce443b28686a73cdcfab0d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c42501d894d67ed5a9f85b8596a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6323dc235df2f924005ee2e7664b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019199ce63f8d9d20f78fb05a1ff0b13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54068fade5edf205b6ac18d261195fab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a919886ee249a1ec268093400368e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939395a5107925a01ae8e2ca15ee7a22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1127d30f7d0fe7904b59e3a363128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6296e337e0c6447df2c8022dc9536ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23fce505003f7877447e4914f3d25a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db9ec1394f6f893e250f8629ba2e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5accde0663e0f456a0c1bb9c4bd509237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94205de3dffbca54da8758f635947450238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288720f732aad3ec0b94d3b1e3fc1b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590e971a7076240f2f6a28853301874240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826bbec2a883888046d89d9795c62e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f110458dd2a534e1dd73a94c55949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faff3ddfa1222938f29a06cc263608243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a030265b67825c4bc057c194531e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb67c202eafe0a39c583cfb059ad7be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bfa39b7d2f0e53e1c400566f3ab28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe491f63e9f8b803f542ccfa766db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf51ceb451b8bba90360c21c56e34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c4f173e4ec89178313401606b6db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182609015d8b8b8cd6c53aefa0ca41a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c11d8a475e9c84f3bf3763e970bac4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0026c567afb5813c0d75bc9088e21b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e3c23088376d6238e142c81374ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd48924a9edfe4129a9d02792ad97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721855d2e88b705a8fd73be37678164e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054698436aabde3d628a0c211f056620256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77677399e4ea294b2145ad32138e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9fc31f4b4c85ed2922ad1a10b8078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255eba988eb427766c7c14bf08f1303259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3dc418831c7712c111c3bc76a9781260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2026381897fed8df1598914f9a311b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8bb18a30eb468c2a4cbd7edc9af9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54156bebe4572156d149cb16049fee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41105fdd10f6659b6618e241e60d922264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70537c844cfa672067823e2436d0ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5b0322816c6c76da209230186e46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb0587ab9e48b3b4f366cae04ff39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e083274ab7e72c4bcb801b537161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8330295836b9c2c077f58b699f095269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d71783abea3c2f452efc550ab82df6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bba1f0d58a348fc0a4ef389c5f447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b96ccda9c258b8d86b96801b0c4bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84941b036aad18239229b36b43cca4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771bea5750be9c09c265c1fe8128e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cf4365ffdaaa001eb86a6afd45136275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d88ced77f7395dd3d66cf95f849f1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e169a0db1d82b6b78c9b0f288cbe440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd3d25df378a911a926c27e458724278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abad13e7d55e2b888b60ac7417b5c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dfcd0840a7820c812dfa37bc4e391280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942448878655a913c5f5d2e358321a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa7735debeae7e0dba84bbea3641b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09e8742641c06914f651ba13bba12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe60105a08dcf14ba4590da7d51d491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced8518c06f0d9a93f1d09a6825c93e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6665fe858b5aba5a829d097d1bec9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289759cec168fc005dd00d65647219aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fc7413168e41c340e12a5f0d7835288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49dc7596b015eb9ed2e55da9cf5f9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e42fac837f44a8c20973ce289ac27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286faf305e8592059552872248c5f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa66a15639d17dd334020185f87216292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f9276516d2cdbf80f5ee960bba66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e6b3556d07dbe8175cdf4c72dfdaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3df2fecfff0796fe255c914697e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a575920bcd97c37d7470b0bd3f6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b167469fdd185d5b5df2b94ffbbecac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc089bc49404c022089e7b70b639ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988081659a04c8a15bb0030d671afb5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ede5f2c13aaad468a9142d48fa2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2b72eb1b0732f9f5a369a36b7c1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ba1c4ea059286d2440e5d1693b4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3f2b8be256d4a64543f8da3f1df4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a2135e79c3f6d0af0c95174d589ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ac07a057e54dae1ace51ffc1a8f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221e7b93f99ff28fb40317c7329464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ab885b521bba450b773263ae7a19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd5eff98a88bee870ea7fbdbf9a26b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca73cc833b8bb493150d3e18c4f2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a146b64e0b322084460d332782e2fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfc461c49a323cd5bc5d1414bc8853311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a2db5250245acba0279d836863ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3e0f97276e8c68214773f60298dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d05061e32a02594881b9f8e47f94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27580ccb74e1dab5a60419554c35b6f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2deae0e74461593e00bb0dfb56d669316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22197ac30437b73839f5671c4ea51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08920928545cf4d471cc19a531faf84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6d4db2e1682c7844aa78940f61fd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e31f8004865e00525144cb5a25a9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1577bd04b7386d56b65e093e29a4dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb3ecc299ff47716e540a13b9e2065322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dda8d9648eefdaf9281ff2ed14666323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552d8c1016d7cfa751545e2aea8ce1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c0065728e8d4b1f6fdb51f79b611325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf7e6ee9122f9034295474434117e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f504b62d6df8edcff988512c15d90e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec214007fb3322c3cd9d19a50ddd444f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56041222bfc84f6a54c371288d4ee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303b5b966c2ec1c736546929c3d548330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80ce21b94fa3b3928b999af5a48bf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c81987adf88d167a91cbcde01cbd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d70048eb303b0c8d70acb099f1e3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723936388d83d601159c66816970bb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f15836acbaa8f22a61f3f1757784c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b8a1a061d34b52eec6d416df36fa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790962b2d34627c2b86d267395f7fee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630c16ac76eb568c913f60a7379430338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e2e06ec3c2366526c167a09477b81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1cc8fa3c87c9a826a44b9825bf2cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb231d37ed54e21c91df9a3005bff885341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a0f8a032fd8999d57a27e3956c1a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4414c2dae89937bb45f26e267afe8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7d149d20485f5a8b103507ee5c31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d87f8201fc6a6792f2c1ac8fff72f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a546b21e3cf16b2c0adce0c31579346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd701b020350816967c307ef17c3b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110276471905dac3fed7cc746d6a9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fea990a5b70d33b0e5b5e91077d0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd945180081530e045f3938990a0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f0141629051dcc8a821668a245f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00369ff4b0d71ed37f3ecc411f02e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453df8fe6b3e4429b41e798b033a79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a7ebc6a89e0a3c3b416203481477c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036411721efd273b2ec8e86df8f63a90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b64ed8faac7f0188af9ee37aaed1e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ef043fb50c311a8cf14d95522ef7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6487688d1206008b64b3782b25508358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38a0cfbb5f4eac4eb3f85b3ba7bc0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170b007486dab675ae2bd7270e8f3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34656f830df61dd1c7c56f4370ce516a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beafe4c0e0650109a3a2b80dcd7a8dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0fcc375a7cd6292ad4c0c8a62a6b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c3ea115d30b8b00f5d70328e637e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc59d2266be9b2b5f95d482b191294d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0476fa22cd75ab615149dfd47129c6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35594a3b8636eb20ff5445ff8aa972e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af7a1fe86355d2d377146020c2ca18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f3ed55ab2fde2832b1d7a66e9ff3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e422e62a9250a8fba7b9a8041b6e61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc509378ac05601f820c4bcb1880b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e411ff26e6452fe23400fdd9daad5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84e3eeedfbafbf5d8101c83cfd33c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9edd8ce139ddaa58f11d92e32fc7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b66fc24e984484926b387dcde182cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce704807bfa9bbd75495174a0e1e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bd33f087e090e4e2c2977eeac866d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1ea3afc7b71f9afc386300392d92e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564324cf5f9ee829ea54013f5ddf36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca334588909055684894ef3e9ab75cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef336256024d764f827c09c3efca6913381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faad4a1202c8f3ab49d1b037a14960382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2646ff3a3f29439afc2fe5626a66e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e21cce65fa0734269caa1f8009cad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afebdbca529673311379d0adc8555d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d8005ac8752ca1ce779c09571d7a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264fbd3486ca48d83bd6827a93deb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75310634e815345c71d3b1a65777b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ded1059bcb08c29d751153cb487f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6a0898f5106bc7548bee074dc692390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86f75e59a68ee7a6d112573b2c1c41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a7bd6e8906c9a4c281f13fa6bfab9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04182a8cca6aa14c1b82e30f14a2e52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26815016e6b1338867ea3c124597cb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb21c340eb36b0bbd8f5cfa3bcbf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a16fdf6e224548997dc99542c0316396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a9e34adf39e2f1c8c558d64d7d60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1c686d8779c2e65ab2c3594a5dbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d358c134586e967c07c54e1a04b2d3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe161e0ccefd2b72aaed73ad8798b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0927305749004f7e912f7bbbd380f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f287c459f61d1c55804b13c35da2bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06058ce40f00d21558b3472ee0e748e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25629163dc1db494e542eb93d2701aa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603ddf3e02e63cefc6696d61fc854f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4118c539e80e27a8974bab5fe84e0cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8213109d441c1bdb0bc0b695e77349407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578357a4848713f68d6de455e1fcd0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11388357dc5f7cb8ff8a9f4bde5ae52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466dfeff3b29d06437dcd3c0927264a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56086ff6d32ce584b124007ef682067411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00017a0f0141f51d3f77748ef4f76c79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c0e0058a6d7ba7847a50a8a0157f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e9b6d6d4854eb495c932e5d04c8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92dd6214d8e51a1ca48b931318e411415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ad08eba61d213da653b179eebf300416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40135a94b4b2e5c6024c46ea2c5ed4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d894d7263a65fb68da80049bf12c75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b59a06ae8d4c80e7f6bc734ff3fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e40551fc5ad72764ad412395872e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f5d40800e70956fea85cbea74b19b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83437eb41ac118d85a519027513a13bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe3b47c6d5ee06ab0a9e4d3034bc24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b890c0bd59a0694ebdff2565e7823c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96895acb2103b760a2a056477b9ec760425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbfedd393ff18e415db96a0682e85b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb8b47979ab60dc6b9057c63e7042427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4971d49b5182131cc607836f367432b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb978549a96cbe93b81d8038c0af0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff23ccde11f8c0ec055cfcb049859430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232936c35a1bb3e13604e1082738124431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfba4e90700077c8768e60e914731432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1475ea27b33750f532389e590d91f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490ff34c15365d1400cbdb5b35ea12d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a08730a2902c19af61914af200b9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5caa648b44fafc59cac2e0c4053cdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65aa523eb6144a9f9643f5bbf7fef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a7248902909b4b9c0c9a1d2c298e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e416572ca1911c7b098bd78a7efa4b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae17b3c97f3eb2aed486de21d78d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ea55e11b2c153cf7b489f540f78e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296376506cf5d6b6a508e4d096e51c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7149add1c2c34ecf56478e93aa8ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a3dc8ef7e28c9223259d7c6030c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c478f742e24ba3e0fdadbf0c2fb3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9b875309b57dfa09264be777a59c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88e9b229d926d60b5f1f7b5bd468d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0accd4a2adb68f9c4decd9a4975f47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c933b919c79c66a88283e3f73ee4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f390cbca532c7143f3488f9ff93f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf47703c8e4bb8b4ea97b65b37e874451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eaf872419a4dc629bfff90d8a236a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6275fe39b8c9508adfcedc6a1933586453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370606828d4bf09d1cdbe694879eb1d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736bbda6bcecb282372fd9768b826ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d862e962a14509518e3e478c9b381456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f3a54ca4eba9414f521dfdb12a28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975bb065c38e13cdc604242fce95b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0aa627523e01eda6e0fbae07f98f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de5be621463e9aa44c43b8c1d321db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a21c618a86bf1d322e1e57172f9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53272a4db03a08fa546eafc9e5c7e6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ab3088aadbe3fbc0fc95aa9223ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc9e4c3b6fc687ebf09ce18c51fad3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab003e77efdf366e1169616428983a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9949c33fa27eec080dc209eec426ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed226d44b391e640a4f46f6593780812467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d50129bce865cf2ea47806ac03386e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53198010d518064c9e239621917bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37555d234c233866fd63f974b411dfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043084e458f39704ed5d22fc1f751746471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef5aeeb8d78d58cbc41a6ada5f4182472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a17a5553dd23ac229cd5e2df58644473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb08458a282b68e1f7001b31c97f8c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7687d7aa93c86d0a60ea5dc42d6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438376554f3c6de0f1f0cd318eafe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f141ecd23b7a93149a07a0f19a5897477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d732eaa3681255e8c10cada23e4f7fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f101112424e476180501245d34715479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b01174b6e3e2453cff39ddf61c1173480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1284ea10e04f17cfdf7012203147e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403bfa667c72fc72232e926666c67c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bbc07841702f64b1537b57870cab1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda17b17c8471e243c8c6363910abe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9acda5887e26aa7222bb62617e89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87a1f19126f166e30ad214b2595f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c469bb1162c7b6a3fccd6a3198a92b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb4ded974050a4dae1f8488682e7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad994460f1fe20f4e82b85d9bb99970489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188c21ad21ad4370ae5b82398405b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835ff0d130f0c0c4d86d7359a700db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e11e535150a45dbef44c1c2fe9ac3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95cf39c27ec6e57473f243d2c6738f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dd03cda0f4682e6bcdfe4ace44a95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87db244caf87363161307495beec80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358218d3b6b274284225b76bff3ee53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854dec6cf0d1195f5123216e582825497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565d6ca0e7ea91002b9566d1cf9bd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773283d3f4ef877a8db2f9ddb7a3bbd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5d9d211a629cc1fca14936aadaa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902472202073f52b8f21ac722de9d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6ae50f5e2ca66cb7f1ae4019f223502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3acdb55e6adbc3d53dffdbccadf007503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745aab96b24c7cfdb92705b2ba42fdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c923ed7b016a05531de738631d786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049c74536747d4b5795a9ba33277ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aebb341fae962053da7fd260de456507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7126746168c520e273d053d64de27b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde7857f628b8ebee40e81027b7b08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc03fed6d644fcd868477fa867fc327510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87230de7bac367da7647c9f1b95c8a81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71233bab33033c0813c14330c7d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a399f7e31d4fe0e70c17e63484882513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8228851be91758859ac5a6210fe219514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6153d981429577e06a7680a5f5cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174aca0d77ca81e55eabfd395d4ba1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499824c01227f5598e97a8ef31a87cac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04d32ed42a34d7f58b6f5c9ef2009518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8bfa029021ae119eafe91cd4af06f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27914d6e1b6a6e9ccdfcde9d348f5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb65cf65a26bba1594364e2fbf2d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde3afdce0607df39e692e5277c7e03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9bb3e09629cbd03111ce05c7484e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587bfe1105d146419b28bb17ab05373524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae7cbcb411826fd0b453ac5b2324f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21a4ce05d6b0f0a7083506059ebfe8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf013f852a0e82692cdd595825197d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253331a49fc5b1431cbcad1c95430ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5081fc88de93f72c120187aae722e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1eec18dce51b42f664c8eb0d303c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2516d0f3416bad1b37ebdad11e9ec7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a353fe3719d92ffe01b50388fe734532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c89dab6ec7fed7f9ca2109ef062458533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc913e49852bf91c397c7d698ed8d761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c452f0f6e57b48e31cd2cc55815d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd08c44205209c82d18fa206971ffd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f3e06d7ab9bdd7fe36d103ae81b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd157b93e9c71b22fc7377b957ab07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd95fbee8404147349239b03a490a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc94fc6ca6d0ef84f17e51c674e07c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b727dc1c7f35618d8b6618dd3e7dda0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195d1a211e3fcf51e7f72bdc81c8cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8b4cef3bcb251f5bf0808ab21f5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02189ce705bd77c4ae7d36621ca732c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533774fd616a451a5877d9f66401a61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073330707eece8913a50c29e729d8aee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243bc8766efbb9e5ff9b85a1bd33763547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af9a2172d2929b1799aee3853bd221548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c3c2e209a5dcd3a92236ff3d0f13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeebba3683896d28bb9a12f78141ff4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fef4f669661ac0b1f601723d52ca0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ded3306adb4000e0e0e09467f1212552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea36936ef2c0f62b414fa400470b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c59fdd71a8d7970ec64402629936e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d234da26f26071cfcdb6d3dbcc7949555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0244e1ea707cff14818e623f324835556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834e8e536720784e7a394fdb687f56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84200cbcb9b8d6ae12683e1841c8f0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07b72d546c2dcde7cdf4c77822a0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7295b3727f6e0b24f48a4f57933a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484311026ba4fa91cb3614f8c091534561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79446dd85d6c1a0762c944965e5d69bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca00a260434aa6fd3bebb28f1e9fa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad8275832fad356e8d016fb12a53b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb55c67760e84422114dc45e9c830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b91714c72c30f8068d62b276e46045566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8571d300c875362fe27c1b1863132567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195f5c882029c4b4e0265a63b2cc83a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ff8b2ef22ee1f7f4ff005c510fbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1edd48573613a06c1c6e1a97d83e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b81fed206da2adb7e430d049877e56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9c87b8396b1481c4351cf14744b98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb09cbb6982642237fa14654531d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f97cad4cf0865aa857f28fe967afd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68c3baac11eb5b5f2bc8f46d01161e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd8a507b4d5b4185ccf60a7fe8c74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58435973646023d0c341dfbdefe7f4a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6060262ec2f55d6fce946b7f5c228578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286be7f8382be2cdadf63eced6039743579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5034edbb48e3968cf216f284b71937580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946dd76e840054f524a17bc88ea8bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f2b273b2c80ab1691a100de221c7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbf08fda4aed9aa731861b62748494583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749893880c7ed5ace908991536a3f8da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c0697afa99c45c75cada89532e36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9b010b22a7d501c914c0d0ef671e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86cfd31bf612ab535d3ef785729d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad9a9893f32ce4fbe28acc1b9d034f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512a6e5ec72245174f4b889a20a3ddd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be19ffea0dcd8d6029f71b495a6e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf74dd980aee84e3a963fcb87fecc22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b297f8c34adfb37dddd98fa35f117b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d9947c2ec794319d65d1b4199b80a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded354e1bf34e60e36e8eaf55d86956594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe75fbb806a4071e7cf6f6ba655f2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7fdf19053e2dd21336616fa5c2791596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b432675c32e0e8b57623f4adf165d6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d8258207ac3a60c8470180dd29418598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d243da3e2ad09c422108758992733599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eb32b15f75c580f8085ce08d69fce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee827567e7bce0a61e1cb74c207dd34c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8b8f95adc934e16677b6f718429ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ece06b54a004098bc5076c9620204b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c92989e00357b333d6ed17437bb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3774ffccf33913f0954f97012b971b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aae3bca0b4c3aad421d906dcb49a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234017c5b4f1eac3ba0ceaecf6d7ddf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b886250446a678c2de59aff186216608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a83a97edb93e849066ea069c75e69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ddc8742d76cec175f274599f9563610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be487ef5c61b53d6b07a52d41ec04d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63febdf6bbc0bc8eb3fc30a0d35cf1af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e852ececdd3908fc4b7bb064b8af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9722831201c0e633cc34971818542614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4292a2d3d287e0ca681aeeb924265f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5bac5b9ee992c772deec655b2d80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b746d923f8f7de4ec2dd14c59e8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df7073c9460e617a5304ee3b8465e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca06904a1446c1c167da4ddf38a239619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c4c4daf2c03361acdb6cb27af48d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbde66b60969734df5a3959ea741e23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b8a6faabd8020c3b22a0e8fdd74b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df3e94355b9bb8594e1de6dabdc82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49946f57ba7875d0b047012873ce3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc2d6112f8c52f7845c09944ab5d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d51e0e38c5854edc3ac5e10cf1958626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d89149a9528b0b14adf925b0a11e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268218174a9cc2ef1bd88926de0df47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698db90ba9276daecd35f441088be7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67821f8c572229034fd5b169ed1fe1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b75f3809b7b6cca0cba9c60a1361631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee337506e8dcb87e7cb0fef67eaacb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991bf87f395c884b9d9a1cdb50db9bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5118648a11715bfa3de84ba446def6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0e3caa51226bde5e3598b004191e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1af40078652d8e9e2a7ee95da13c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a839a9312935cca93326a097254919b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313631dd591946e587d9c0c7f0f03407638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb2422bb9216a6b2d919287ca99435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccce73d1c74040471dcf5dd9720780640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a163db96deb371f4f06e9d059ecf24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b4d22f254743bf5d32ad633a3012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2a429a63bf9d38569d4ee19bbfdd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbb96f0cdd04995876f88c6242911b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106648e75713117c8f92cd3d640d43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13533e8b1a55da6a39f686e653e7b4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d459467beb8e581d1bf0611ee6f3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c72a2eaa476aea7242f33ef6a78f39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f6815188e36181312efb96e9aa06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d56674a1eae98b782f890a67be4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea23b7f11edc20c579ce426b1f2a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced0ea02121787ff96b5a12fe1da362652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b729b444a61c7d28eafed4ae2532a24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f10a3c1dfe14b6f5de8a1ac436760654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192bfbe7d97de4f1c75dd6f133a5e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c4b25f0352612bf947b638e38da65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17852094d799d4a0076388f611ca7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c10fa814d5f8d404ff4b993e49ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8beef4bf320ba102d7d9ff7d4acf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ffbed18dc6d7451dc610e42a1fcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d8489ee1d245c5b8e81c8b44b174661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad8da2edb194241d6da9438f97f23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609e33cc783216d01a9ed4b601d1324663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff932efa5fc4e7a7c1838ae7685b5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1f9862ed8879835fecd06dcdaa77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644f66835450313e631e42273e2536666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980299e0f909e7349ef2dc9ec9e47bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d92107cc9eec597c94404d022563c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b07c1c051026bb095e8e079cef10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93dabe5c6fdf6e47a8c43c9fbec6c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab02291be5c4ba616a1e654524bef9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a76ea3b928be8945336140c5f4955672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0476fb8fc48273dd967b3dcced1aaf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c66e5d3d61cf1bb85f5508d61db400674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20d62d23b93de0b9250a39675a339675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5dd685f018f56e7808dabc88464b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c708b1b51e45126c24229be06372ffe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b66d7a01bd8cd53a7be3ff729b08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc48334f94f4bcb7ef19175b1b0f3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e53a6b8214a32cb9fe84776b1e5ebd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcea5fed138646d040048b97f16eec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152f44491017bd2788b7976afeb8ef3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99add783b6e3e0595154dbe1813091683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587874bf9fd03a3b4c2983684822de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ab4f573292b26b7c947a5e88b64f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44193b87efda15d2be8341426616b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d48cf5e960cf01a6adccd98375a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85963c53ae07d35df297740a402ae3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeedec3e8d8e753070b7a7b7a86a5b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae096cd7824af20cf44dc7fc1d5a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8f0b5160d93f4f7bdb1e87347434691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6fd68191b585fab6269345bb8f92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4892b1be4765382497b969c2094b12f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de095886c2193e4d7df71ad146bef8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ca4b30695b9809d4e71564ce5215695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c2b461585bd612bc381e0dd5ee178696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e4768045a608f4ba390bdd8755433697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bdf6091387b000149a0bda5478c15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d339cf284fc3783d4171214b653b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98183473612245bbc4f8cb7998ec590700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41b0c80886a1edebbb307ba0bdb02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6911388e4691962cdda167eb21d58b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a736e87b18a4937702f21955d5f25f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499e8f15e11778c1ebd4586db00a55e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7506df154904f2619984c9294f445f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08c55446d5762f2f751496b537322706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405deef98a387b9849eea368322d54eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa5b8bec3ea0ad850e70c4abaa520708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df151f31bd7d1adac93d38aedb38431a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35042771a94255c77c73a3e41c8ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c7759ac4542e8515506135a6a3f6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffa31c0e1701b8ca01b5f9ac980ecc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204e498af994326e12b6649fa85255713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f80d06f660dab65d8b67081257035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef5d2543039aaa62e6b1eee12f44f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a4aa98b89a16e84919bdc4470d9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a94c3e072feaf9f81470d2e2ebb9b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090f1164f5e88049e2411e6741b92f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f757b16a14e193d571956abec6af3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c8341241038e5ef4729ffd38691b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe22df03dc17f45b62fd4ac5f7b6c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b91804295220c85cabb3e73d6154722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef60d6f8c3dd2e13449008bf4633f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab54c2771a6e8d979ccd06372835ab6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7a87da9e0c11a897d4f8c83ae3d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb0e7d537d7b486783d19d8383532726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207a859b0f89da487ee7b8b31181356727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5cf0040fcf2ed14ac746c2e37b13d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994737e4d38fc7d75e49059ac5415a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142fe445e0219343f0a16151ca5a856730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da9aae94a5cd9cd9ba8bb8b76d0703731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe530e9fe998d708aaaf6f5f67740a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1298039c27ed71c0761048714c58c3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953bbf8cc1469ecc1999d3bae3498a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f978723d7f35f5fe5a8b10b00171d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e1482ffaf99a154a388bc5b3d77d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640b982b842353dcc045ac0eb7b30a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399405b2b5874c8322a0c6455481b5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdcc54d2ed0ad56f11509bbbbce49f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad2126dd1efdf67b5932ed1737040740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc351fbe7fe077f4ee27fae425b2312741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570cd4e5e44378c77d59d0a75118ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd7310d0589acec5dad322ebd7e33a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dfc43d14dad6c0b39fbdc649dd087744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d93cc988dbf5440b686e24fc89c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430e7d532cd3199b25cb75ff8db86a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ae1d0577a640e606f7df58b6ec97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d2bbc4c111be084f75baf709808d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7398b71e7f8b792d78870a47f56845749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11de00479493d19c9d70d3df73a02b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d7a4b4c9544ef3fb15cd8dafb2172751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c43dd3744947bd37a270b8ffba8b83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071fd880d0f5c18f1b05facb3339bb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2244743cb5470ddcf8c625d99374754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798684f89ed85522a31d75412ab275755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938550ffb86d65c360bdc7b76dd72dcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599e357b421534c247a80846cdd237757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556e74c569c6bc3b6f6272ad8f08d49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e43419af12af516cb8654eb88aba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>