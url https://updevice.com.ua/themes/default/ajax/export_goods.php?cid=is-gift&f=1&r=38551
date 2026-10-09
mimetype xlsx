--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376b815b58d8b97de6da87037c900c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbf25b4d37c222ea47728ef61d31f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aeea5c35af1136abd70dc6714df583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a250ff453e28e7e91847c94fb68df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38abc11f21e022ee2bdf5f545870e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d301b4e7884b17c977c9864d843e7a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2929d6cab9079f01ff12ebe365d1087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787ea8cb5cd9b5670718257f643e9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b62135299b36987043cd10ca16119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe937fdf35f318705a4860b3dfdbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63496a48eb3f67cdde8dd69adf569d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814af3f182103480a3f7b1da242d4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10510d6fba6ba3c8315500d296df40913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0960c10c5af209ca5cd732bb62bbc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307da3e2aaa8eabd949a3e9a8840e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2be8b563fb89a5e59bae0685c51c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605611a07a802108d318ba86336ada517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d6e05d88c73d5996e3c36e58cfa0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbede7d7904a334df875aa2345372ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8dceb0a807707bbcfae0373c6f1b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ebdd560b739969bd91ecb1318d5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df6c43175484a9ad8364bf0dc517922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da6b32b6c80256b090c960329590023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15e283ccec3d203ea8d9765455677f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c7f14b662f3ca631fa248f5c18f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e53a8cef9136b92305fe2b17ab13926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98bee1bd148ba64d6815fe80ac2b4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de965f902ec9193c46f9f7bb5a67028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f95ddc672762cbd3508ec4bf933e1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ddd40e20fbf1e12da954b546d62c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93cad7a49eaf7e3cdb46025f433f0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540233a21c9c6832dc6725f9e1a9ee632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fa78c4acb5a9a4cf07849042176933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82ce03efd09b23892327ed3381d2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859071f1c947630831e07eb5fd29befd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfb02a924ec640b4f65d566b126bb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afdbb6d93e529b3452fdbd12065d6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce96cbec75bb2d9054a6a420014bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4ec2be64e8aeb156c04d2b950c54439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16ec53430c88dc6a780188efaecab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5de456b67a093307a4285e6f950cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37b1f014b46ceba8bb7bd3766ca54d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f21450b640e73da0a0395f1a9d09b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478045ccde54604186c720e1b831aff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13513a1a3ae633a62a1a320078d5bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5e667385a357560990355cb3d50946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2653338dfb2e73ba76d16d4ee876acd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e373fd5f21f051e7ae86246997050a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a08b08e5e2d4aa5c8a7e05175a4ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a8be518fbfb27a8131d35349c222450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124b1349837faf5cb60b97c1952cdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4c456de2b83d67ae6a5ecab44f0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c23bffed80959fba7d51feb3e03a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafc51a056316fa998b608202fbd49f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ff6a0957dd283293c65085045666455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ee769abe7b6f2f828328cf4289f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d2a6e82f1289722271fd6c4d8a4e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a10018ccd253edef6484c2018a1ac458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb3456aa19e008830252c08bf7508f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d376628c00dd877b8bbe92574697760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ab8368dc8bd35c8e94c4c4087d84561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2721a9d25daa20a19d28f00bb3d4ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df948475f82470733cbf80d8c4e80e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc530ed28868c923756ded866a9d2f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3da83e15d252a5cb889d3dfe910fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22c73b5cccf7aa4da377801bb239b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd1afcb8c997d6b22322f05841147467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1094c154b5faa808e918fe416c92268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb353a5644a8d40c25bef63df232a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d37e8f1662c3dd4d4444f8e84335370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78f63c335c31660ee346686c28fe8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f8cee71d88b4c73f5a07a041b731272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75a8fddbd32e08702a96d8b762dd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bddcff9777c8d8fabf15fc4b5160c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e480c8ddd96e084a944a86de6b4db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e985a08212409d28fb64dd96f84f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661b364ca77ef9ef546487a7f822c4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33879ae64ff76294b43ad37d30eff2fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a3e44c9fda2f001883aac369acd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd5fcc28e351de18839cc23b35d74a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38957e24ba8ffa2b4842c679b785881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13983be5463030c744e8cb4a4a5ab6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a503f7bcc8d003eb79f96d05ad576183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c713e845ac406df8ae8d0f2ac3bd3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a412cbadaf449bb4574d4c49b7d29885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047dfca94ee226546d995ace27cacc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456fc578c9bc606a072d5309b5efbf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660e3682be571851477871a0baac10e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee39967cdf9881baf864432f1e3e9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124acc12aa30b0a1cd28c61450e7a7ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b983fbf4f566aef99192b6f858e3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6489db7bba3f321b87b37faaa8ae7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c5663e51aef80371cffa287af4d4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0983d8510695c6239eee26472428a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b95343b4fa72475cb27ce4366390df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb86bffb4fb857e251417d746294696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc2861c54cf838395022671d045f1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7bfee131f5beea8e78207775b48098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab612431fe1bb37edce791b3c98144e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670418fa5851fbed1e6622083087ac87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa4298c1cfefa85fc3a3407ec2584101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77001ddfd938d7229081278e17c34e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b612a7c64370b7b07ae678d5df3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d4bf6e703c08f96ff1fbaa1dc3bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d44931a372bc88aae0db7f358cc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d093c3452e14f6fdd66babd416e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f64e5d772597606e331adf0f3974107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7501db9df9d19977a90de2e5a119a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74a6a30881887c134ad693324c89d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c5f36f1b377ac860f50aaf009aec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae4f7de2c6f114745471c1c6eaf966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63e40c8d4528fe1fc69563617c604a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e1fe0698dd7e3846ab8668bb5594113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46efae9a432d931d790a1f1a726572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846d68f593f8fe6117e07ee2ea0e19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e0129b54ac9eea8a3bf7d51a7021116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253d2c5f2b389f5773aecf64ef4c302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf671fe6fbd2c8ce8528e942a5f9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7565dc24d9d45d020ba7806d278867119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63666d75d9bbbb1a45e5931ae942bb86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1fa242abe9e1fc21c8c39bcfb2ef7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b37e561841bec2e2321449a805638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da848fc4085f508333a45fbc4181a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af0958364cc6b8d833066303416a01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef9b64df7abf5c5af0a981a03053da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa417b0b29ee179a5870261de013ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a78a28be91ef55a5f706f2cfb435b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba431bc82fb00357e8bc2fb34610b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c296b4a0ac0efc61821ef1d6e50ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab767889f6d591fdd23a51fcfab925d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2994daa5d4241a1ac15277732ad526131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c593e81356832f8a07eff0dfd3d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c58ef7c6fe8ac54c4a68e9bdb2fa1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762290592f5b15c3f717e47e3d303b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb93ea2c0c0e28565c15a66fefa962135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f541d6071c9771aac1ce661d471678c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3684323f81f7b3b4b360e70e1499137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0eade95fffc6f143207adc3dfbc41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc2bae5d47bcdc6930c9cfba90272139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff84c5b82ad6e9f2c19565495b0539140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34bc8ab47190ec46a9d83ec84d3b61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b0f0ccd099d0739c42fb9c4eb6368142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42f097cf7764f33510bb224a2d224143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf202e146b5d66a50f22757f4ce826b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373532aa8de7947070e072e3a8786fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27591070b867674909a7a1b747d6e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d68ff0fe52e906043ba3540faf45d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9783a79c2398a5f76df5400ad6137148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f138ff6a9ab300dd59f4f600f522cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff051427c715c66798a04f58f82b9c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d908e2e587a4e866a691aad921c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35b963adb743418ef6932ef5d4c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374bd7ad6daeec80dc9b2bd2e9313be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de711735ccf73ae1556c773f3af24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8b044310a64068c865b770d75eb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb15768bc7ed1656f9a2700cdb7b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b308365f995bba044b22c9de431d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21698ab1caf1552b6dc641831d99be36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf33fab6e22674190f265fe5bcec8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e2d3bedd30176230c4ef8a37e876160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b7c4dd1e8b34e5555d9abb57ab1a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983eb98c4a4d2ca5fa9cf89ec1a3dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f72d91b7f2a7037b2079a6ed0469b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c87caa8c21bd4e992017586b3b5a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17138998ba2e79f2c230500fa5cebf48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facffdcab028fd8304666ba5be284c33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc179b849c4fbc9a73098257244ee48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca036e9ee7ba03a7b2bee74d238887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82bd009518f84392086869c770453c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137b3e576d7a19298a8929570042ce4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f757094c48c528dea79c8199f044b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb92c399b479d0352c2866d3b773895172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbdb4f5cd74f37518a13d1727fa6c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628114d0dcff0f8258e929de95c8cf93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabe289cdc5b8d82e02ffaad1bafde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff0e82f6d84036dda4afe5e3c21d42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc6c2320411f0609ddb147d27759a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e22fc38a6cea66e0f8f9d67864cb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a3645508d9e580e4d26e48ddc6d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a295d20b5d13d48c08ef1875caa0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a14097154af10c681bcc36cdfd318181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a38486a6bfa1eb06ef83e5e37c90a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366632a131b54fb7194a21723bbf50e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09caa35bb48f3c4259dfecd34a3d781184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb1d22abe8cfbe0bcc5c2496770e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b918193d61dc23b8a11178107c359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018ff2c88c6532d9367f5113145362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e89c11d56e61814529cbeeadbb584188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dda7fa3b4bd85cc3eacbaffe2951d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621a2074cff7b061c616daad89709e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a828a754ace4f1756b4ff9ec6ebe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f84107477e19f6c382fe605f0c22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672acbbba19365b6e8e162aa02a721193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76860992c804e8dbce95ccb90a36538d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf0c776b9b7ffb9caaeb5b3f4903d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf075f70dba4f1f0e16335a5437bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629d15d613f465bbba0034a62e36173197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d61fcaffdf7b2937fced4d671b50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a48fd9eb08332b1538038970211ecb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efccd52c03d85535f7d4e9bb8841d09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c6ce47d34b5282742399dca68437201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9178a029ea5a4cba5f3e9c05a6e0722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4af9557c71cca8dd3a461e521517203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebada8a16599d8ad8d5fdf909fe986a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb4fb21617dfae2ddf55b9fbad5b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977928a04d10ffd5728ddf004a9759f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca9f7a8277b481c67210b6073065d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a3e5531945bb6dea60e85178e3d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3980d2f67e0de251a3ad7b062b9421d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e69a82a9957e46e47d391b8e59fa4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf711fcba95859da6dc17c76852cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6abd4ef2635e5b0ace673abfbf79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7733484f03527902cc913a71dd442213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574a34d2e700c35108c523d22edc91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56835f882875f772b87d82b853ca8fa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7efa0efcc0d0bed4942cb41784daa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440133cf3f4877dbd517b6b5c5403a60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32a8cfe80e1e8b865fba796234272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129355c3fedd3b5cf5c3653a6c511295219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c35aa6a90872bc3dc01b6c9e015f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8012dbd980152ccf4f2975236b88c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ad5069b86c076545928cdc09e332222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93517d389ae080366d536f2b1b025b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ccdf77b2a9d34861306f81b4f9706224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1c8e9125637ad0bed411c9e3cf63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0c754f5372ca5b69d24fea534ec9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f68aafe78878a331c1ceb952e4a6e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4c5d1399f1488e3dd86705de7029228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf53f98a0c9f45b61c4cdb8106a62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813cf1d6e714f678bee77c22d6a8462230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b99a380065f6664e72ff2de05d2d2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606dc4d42fbbeeb2dd935bf33ec51ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67392fb36371f5516b831a65a90908233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9283ad9137f6bc65a9e248584846433234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249d4d6d79166ee3e9de036810a0df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e1f71dac75f1ad9b7d6221828c3c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9794afbfec307282f10cf72a707f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ce525c3bdf082a2b0ec6557da3b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2823dc99a6d796103a3d853ea88bae1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961462c7a93f0ea61a7501b1c7bc7587240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ba3cd3b2560c7491b534a62fea22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c70fdcb2ab10c052fef4d7c607bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420119e888aab4a553bb8899289958243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dec7ffbaf3d30fd0d5d4b63c51151244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0a527f72d0ef5bab38aafd5fc864f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a2b21651e57054ef7791dbefbfe8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d1e7cafa568452e26145d7b03ef6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528e7abc0178ac24168d59e8100b4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6965b04a4172ecb4b50e74b551a8ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfc65b7afa47b1607c2327a4c3f158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2db757af2931a7e10390ff13807ca7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f258a22927019059153c7bda537c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f2b8912ed9dbb57c3ec64f95d0145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c8804a92d48490123faf09c95e62d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c1715c8763e4f7fa6901790cb352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b3885061fe655f8adef25a299f7bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e714b928803873dc61b54132875fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db4747a7b223df1395d14df4d529c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11050b26ebe7f7a96b19fb8cac2e31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef4e8997bb5440a5099ee346d62273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6618a09549483a64638298535498e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff50e4367d0f30fef37dec853cc45f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc6673997cd799c5a32afa2e087187263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ea18a7fa3f3afe2d7a7634270441264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d336aa595541c26bb692b6a940456a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8f5dbc166a0bd64a8a602c28ff83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57029f986115a73e28a9eaada5ec248267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808f5c3e80612954be9fa25307162e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f526a98567f1cb759f6d9467c56d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359b67aa481da5a0328d35b0954d700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4dc372e9db1520eadb406ea73c0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6245d3bdbe3f21ab39e73c56c332272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89fbc80bc028e4c4ee52290d80ab32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a623a63fb8ca80076f01ba9533fb33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05938f2ed71a93871694e780c1f559fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a85308d8f9f4a582e661eb4f5fd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934f6606d5ca6bc1253a081f94630f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e696a1a4ee64e29b85cd3ac48409ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761aacf36d60d6ae2803bf2bf48b15c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b203668ca8a9f7241989d1d5b10387c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603176b5839279e25ddfe6f52c7e1e6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824f27f8d5811b3ef9750c180100ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6e037c9b9f9528c16b6fc382600c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5002b834cd12359a260a38acc57ec28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b6b82f2abeaed1b621915360299f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62424810f36a0b40bce8c458c4112d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b455a1ec5c28c94e7a70497eddb2a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ccb8df4901f1e7b854e1374628b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc02e8f6e8bc6c64aa544d3565667ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aa663568776970c715a96d6c632e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56106c4bbda96c472a689db8dbf50f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71e5f7484bda808fb96325e26222df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928f30f62bda62b87a57d193c1dcca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad0889d20d20c6a999e789b08bc39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4cb5890f8f8c400607efc9b057fd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcf57117358222942a69385335a6cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb947dca1f21516c321f140d64fec2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f28aedfbb804e691c68dfbc8863c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b128e2dbe54d6bdea5091b45b54dd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b16b099aff6d1a46f425a1e9275542300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0dde88e470ab6f424595b46091b43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d0633161df96ec973c8f6f39ffdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d392e442b3d9a8af56caef4840c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8ba49a9b2f3fd3f8382f19aa4e703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bc63c7104e38631f98c611ef9cdde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9f3ff985147e6ba7b4f5d291ed75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbd1df567826a7bc8d49c76fa5178307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c176a81edc3c8e8966fd30429e63e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee08db3c96e2fd7a6431ade9fae1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560fc879d5cbca531933b8224e47a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077e7530196094322f7e8cbe9572c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e27a5baa30bc650913861b74638aa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c616d88a250d6a609df92d48847b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f21a6c6ed056338ec1402348f3797314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9025e2e972afbc101cc9058e19c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a69bd8ea526ce45af32f475c29b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a483ee6371184d7ffe64f75fe912942317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d189e3d8ed93985840a3e9c8d9e4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab898927ad8a9fe054f20afc666e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e35e9a76db4572ca3ff75acdf46c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93eefcb2b7bad78155f4cd0a56e694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512ecc9a3ff5f88aab3bad88d0c54dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024876db9a7cbc32ac1f97f98785da2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb72e15e0a0070a2d864a82ed7830a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfaeffe8d297a8373b4bfdcdedc073325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6271ed233cbfcd440967f631c303230326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd03da1d4c37e0d7c9a95814bcada90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab9dd2f9640aa4dc497017431642ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b694b4bc9ecffdfe4780108816ecbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5390a0febef18cef79c6c9b4fd5e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f45929dbe08895bd8fc018b69e9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103448f0d4f65f3ab4b95e601defe0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d18fcd9e4e76cbd6ddcbf864b149d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a8854f659e09d6088b1d98a3e9473334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123547c200ca9d28b61f2f462d711122335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2a314fa85e2f4cb7399f2ecb4484d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5afd634d9edfbd6fed45ec9a01dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a6fc2417db654d85a8314f9aa74d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733f562750822137e9ecbaac4a5902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c68c43b47e45649bc42538b7e8a1a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8bda9b32950d2648a4aed8592fd37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a28214558d7b43f64c7b9d6e8401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e5044559aaadced72c6ad7d989541343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d9484531e418180fa022b88814afc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c11037ed7fa2c0f829800d81bd746345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc948815c0258879c479af73d49e60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357368988b3ffeea363a70b3bbe0278a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a473f0f1205bfeccee488151acfed3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f50e542a9075639d73c828dcb6e85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f4f9a375ccfad6ef5c2823754f43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452699d03ff277b31736a400d68ea0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d24691b58a2463e4bb75e9dfb9fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f0869e167f373429a287ed230119353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455278d51108f55275857183c0a4e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccaca233b35f5be8e8ca09d9bce0f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16b8f02da18c82465b22d965ab4572356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb82a072975a62ac73833cee0802b67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd94a084dc88fa5900aaf8088beb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa40a56a2ebcc82c5167aa0e3d23cf9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac203dadb4deda385d26d18db63f9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4b0425798f0f06bf221b025f4d68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b010aab9d31dc280a664661f8e02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38eeb2bd17153a093a73f602e9650363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb670f8f5fd9e5875af24dc24b81e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb70cccbd52191d3d23d74e967a2dc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d029a6af304397c29f941c0c7b7e2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8ec9f6d7d72197017ffc3e3c6c4af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2623023a50ec58e9dffd0d16923c44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0abce7705ad9244c7cdd62834a04ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9fb93ea6ad8847bc1b7ad7c621882370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a574f7452ec7e2fbb28590a6180d63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea673d5d651c4234892851b119a0416372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a38fe66a1ebc2e230ce279926f90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450ca8d71d99e09754d11d52b661920374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59960ebc706540af34c42a65ade5b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735608581428e3baf6f79f76bdf0bcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df44784b012303cbd180d7f004bebf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71537ddbc54a557c905cd0d7e0e0ebbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246d495a816ebd99c2a9f4024b6cfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ab91fe240d7d65291c3dbc275972380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986ec22fe675f554762bef00ba32510381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21532b6ccfa62000dfe7cd0e116edacf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f5886bc33a4d32585a5ad0b05cf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72e89e733adf078a6ee763b16bb6d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e701123e6082409a2a1444e8b2c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c13cb866c8f666bf4a863e2b24d998386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b6c1781c0369ebc870d9aa0bf5477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a014d660decbb5e8465503ad53fffdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901f78ad1a4f50875e2c3477384a58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05bf5c1b5e50c8aa7baf659497e579390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba5d513027cd9c11c58a44e627812b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfbe7d95c15a7c02c88f33e5ac7b4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21e52086ac7420ac62b605aa63c8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9b0cbf3f3a246d98b5eca38d53ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfca5a35d500cd94198ce0b4ef654b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2897cd551fea0df523d9fd06422a8b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee968262365d148ce6a422a5292f30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ce5b14ba3128117adc454affd4ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e39c2c0ab0b6625af75afb722cac7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31db5b70b6d3fbc872dd75dbed723400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e102150e6a4b4abeabedf98936f65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ecdb35a1e12f84dcb8ead3aa571b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac87b3bdd9d6060f1aff797dd32e9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ba67c86af1c3f46b2a52e655da08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641de319644c10c11ae88314864d7197405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe60a9a2ef080bffb9d8f405be76e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be227fb9111a4e9646f3cb03e30fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeb0963af5e59f6c484dc6af2901ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffcd9a6a75463c01e12bc4368e0c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9cad90edabbdcfa6d2f7d7e1b70f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed7028a5b1365b69f9ce448fb2f4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baffaa8f02d709f6ced321eb462fa80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576c2693be23cc0ae3e8b07514a905413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed16ee94e224061b28a966910c4c327414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5cef5b18ee6230ab1d7fd86dd7583415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14ef07fa0aede59861d08787439e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351069b5ae8410a0966d49efbb72a89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a68ab857132f39ac4d3c49c6488a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b886438b807f426e4e4b61b6c4d91fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110978115449d2d5025c61f604f6227b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc12ff70f564c9befbcc1c57b7517b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853d9e6af1bb59e217bf392401671a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834ace712a5dd3accb75c4e257c0271423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba397e657a97ba5ef026ac61052a81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b2f977fedcdbe36c26a27c37d28c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98659bb40e4d699ac918976d4c0d394426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12618f77a9a439e6a26689516465bfcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bada057fdb44fa1e7f39862b15535ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8e667c3422932cbd5815bc48dd12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590e6de1117f990a14fe1835aabdacc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ef45c23cc3c88ab234fb6ed86ca5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d780994bff04342daa0bf3ea6b0dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670118570631c05e14c56795a776d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da7ba816f2b721c0e177af0fc9e55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74182f29b041c22c2eb2166ad87869435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ceade7297c58e601fa477e88887a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29e55f4f4b36ebceb905037ca1ca59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1131be5143da7ed60d7dae3b5384f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436753395e9ae4813610dcd7958f3de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f57d80a260f42178c4fc4fee64d059440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939721df6abbc5c1adde95254b3e68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cabc35b6d32c7965f6c62d0e13e4bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa765d93f815c27d3613be2045e16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013fa4473c40f92cb96ffae4a65f6bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e7bb3bb213784f4f4c0734376279445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c47aab6642d2002cc0626b9cabcbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce235719e8acd28aa9c63331a9a235447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1e24499c8950bcfeb771f1057c49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671a26c0542475df1fd731e097d7d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12220288d4b2b93b6ff9bd36eec7b6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e2d209acb3e7fb231718dc4bf238451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43438714bfb879f09a264d84650ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f54f6f86348de5b260653aaeabed0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c665ed98f5b65b1f8d8d13f1e249c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453497d9cd018d323ca953477e3ab1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb02a2d5dd287b6aaa08e75d0f4931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4178c1f1d39b90d205f228c0ff515a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e946c3818a58e47177ba19e0fc6a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccbae205657cf4e05a7a3d5decb0ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876308a797856efc65c10feabceea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba678ece19cf0163d1b47110050bf41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60e62a48877f69683bf76efc7ba201462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ebacfdc1b3ee4309819df0de712f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f6c06699b81b8dc9a1b4557c9ea4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff8dedf152ee6c48bd6b3aa0087930465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac8e5d028cc5d9240c9002bb85ab9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52ee9876fec4311492ab4f314f0c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6378a44feb319081d3657c076e6105d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de41ebe456942b9e417aa91e5aefe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811670ab6c7ff96425ae4a0fff18236a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fced6e8b436c409595b6c39c395f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36eb50a2d91cb560e649863358baa6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7297851de35d23fd5f15cd94a8e3411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc6fb8a49ff997b65f21fdf5af89a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec12651461fa3629e570efa81d415475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfd34a117bc6da11d3f304520507d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb55c5f48c8c75d31a02f8dfcd7f91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0e156b60a180c465bcb2bdd3571d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791424f7f8bf117d099bf49b56cfda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71462ebe8079ba10d9d8b03971e4f83f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53170ddda2bb9afc6201344cfb14e25f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b9bb40a4424104557bd206898659482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f818b1abf53ecf7d24dc41ec22249c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af83f29bd598f311cbf4112eb482d8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b259e0576157d662a97dd29b130e95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce0a781bb56fc2e5f5d391e66eaee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c623690e6b52f041a6a3df3d26eb0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2d82e8c1ac7e3e0453489552fe16f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c181d5da77637a8900ce968413d462489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f4c7b43f7cf7c0cb40e55cfd70c58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901131261a3d98758de11b49cde9dd6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f38f17b4563d8341d2a553afd46a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000c0ad6332d32b24c22abe8dfad26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daede17dbeb838f94648022e16495a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76973b4bce5bd81eab6e41616cc1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66c9d1792297c42f47b99e4d6dc2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25031bda85f7bb1e907133f4166f40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7460de318c2f1cd3ba58b153e3322498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e7123e9d9f3fec2fed3ea37451ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6c09f8b9321c879a323c550c12ee0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8be8d237d0b67bca38b8a087b334ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddcb79e4feaf3090ab323dc564d794502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddef072e76e21021eb8dfe10a29b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95265598a12f7689fe5e2ae434d00b41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb142eabfdd90ac4356facce652b455505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de03255303592bab6edad454441bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8eb7c26e80c3fc9ebfb9a5141eeb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72a1c53598a6dfee531d2bbd70608508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40284f61510bb2f7a1b116e6011370c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed37a8e118f07a8447fa8bb51f9942510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58d63661dc3a1dbb9db86c9ccc855511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844cb7b72abc140521795686f7ca68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3173f7afb7f95b7bfe108bc1a6763513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da706d992feb622e2a645c6ee6115514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995ab03a22a8c986cdfc1dfd8bf94f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24005a1fa69a4bd39b2dfaeefec774516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841a8d734c2bb2875dda45ab5d15b0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a282d74d2686abc21a17e5253bed8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f6cae88bd6215af96360b552c9b71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68150caa440fd15556bcfaffe0c1406e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b3ebd7667f6a17a9acbfc34824a31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19dd9d8d3678e3c89c5f7e06d8907b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808b406eaf42fd6a7236ae5878dfe3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff259b0d4fd56321728be60fd5951524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207952ea47c221705729fa5cdd8c1b07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def4e77450d7b8c311c7f30ad06370526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a678ffe52dd0ed006f4d542b900e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7d7aea19fedbd8350c289c52a2c2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60414fa452656ac1e9827e8cdd5c8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce540984bcfa10aaa4c68b185bdb34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424442698e0dddc6c956d474ca65edd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8544e186cf08f1e39a085e42eb31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da094c0dd1c7d5918e98d09ce693cfaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5cc2370b6f138402f47aa602f9d64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b149f397f5724b9b976baf6745fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0fa4a0c2299c81abe7b5cf6f15861536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f1e8b316879bab2db243ec8dd210537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe59fc9fe21cb1eb9ae85bf1941963538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef93622edc33b3fa0e41dd379a7149539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03935dfd71fd0f18e80b6a196c8aeb7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816bbd7c0bf641d547df55b04f119b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa9cbb93de22b358a1ced32e1bf69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ff9e89936e1f766fff6bf8c66b540543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce571c4d3782f8e805d018b1a63de2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d370dce713a9e0fff66b920032454ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418869825d1684cd4fd6c603f92497cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a82dc0e22fca6caa1d2a69ed8b2d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf5c2c07575c37a515ba9413f4b9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a855f4b235890236808187a5c40466c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eda2cc41b1a6787f6326431003780550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a79bd83fd1a108b16780954f2446551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d137205e445845bb4b9eb84b5170b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6480697a5e41b6ba4a64673bd341553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef821cf8d97bb99087182d5df821f81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51997d5179c1f5de17b19bcaf62ee1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffdea229418c1eacec0b05ee86d441556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375fd34b6a501d859df499c7cd9e019557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0c5933cdc9c555a2c43ae1cf40a3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b8a2fa4f4b8aaa9ac69dec2d65a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfff5ee3bed3bfa267a59362b8d7d6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb39c272175e449009082d1b5880c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b8125fc3750e81c8a5aac17dc22d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd342ce339c5a45e688b223a320037563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6436c8318255f3efeb23d985461dde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecf8907492b8a9d6158cac75b63abd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84a6215a8937a3306ade0104da116566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf6fdbb96b6c82f06021bfbdf4156567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231322afa274d4c1f38b29540b4324568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc45ca9ca814e3ca1d6e1aa4365b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c033fd1f641db7c67479d2d68be6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b70f25d40efefac87463bf7fe51c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2a8dd0a03a08d6082307ad716baf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70cee16324018f23c1cd4dea9f38d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cb353a26ac0e110e5df962b2dc1cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c6f93fde42c686fae0c91abd381c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e952864d7963ff5f023bf3d216ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04215f7d93601d69b6cbd1c4c3b3d89c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b56d6a144982d1998dac0b6606f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ce765fc1034297aad962fbab21e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868f2e92d3754ff5eb896e0da6f3d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14988a57d77e740a128a618527d5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1005a1643002341810a0c5589d743582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9793c30274aab0e98dfc4e958ffe7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67220b273a629ff5447a7ccbb9ca2863584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9656692ac8ef2ec65c121f5f1dcffef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4282d18cbc4404e6b03325cadc313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d138ad9a69ade0753b55e1669a227c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47cba9fde7602038f7470b2e76a245588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687555b86d9edd346e3131e0cb2ffe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ab514ea52fcf009aaf0f9a5283a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aac8d730c0e2ca375d2a62776492f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e886009c1af03153bb81dc035172592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a466c4782f01a8b74f4df602a58210593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2998dc531cadce5780a43280101d07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a2b9bd000b5b0bf0a49e365fb476595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8512e7cf4e9eef133c48381c98960596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773788cb8ea90a63bb2879772e55543f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c44acd66cdff47bee0150c030e16f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2f35fcd789fb94a075b04328e54a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88eeaf0e4b0ce9cf787ceb1ec3bfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b86ab867413d0c27d085ea88ad2d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f07d9e897b70cb6fcb99b21949a2f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204211f4295e102bf822a2eb934691e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e515cd1be5c09ae3fbd2ea9832b7ed0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e44107ca3e275764808b5aae668a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599575db859b28bae5a26b483aa825606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490ccee0969231892ac358c16036b24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd595cc31a80a1450bc83ab7bde9212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dddc4952adeb8cef3594a64159d55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324dd3d539560f61a0f69203cc2fd90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320f06fdb177f9a452d8c5f73dd1ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da3d4fa0d476fd3eece1f17c04b0c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ebf1f726dcfc361e649ae0607665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8f7ae85f838e542df95e47334e72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1da2101b302401890407cc949b8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64366f08839b19589b19d3c0d72b551616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a21ff4b8d816b2a0c9119efabb45e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6e17ef8ab129f2b12d2a84ef03b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160433c75e30802b21f965e00612e57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bada53a89637577010917b0e7dee0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffaaa225a2bb53b63ee51b4e36a258621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6bde88d14e6dd98a92de76ed11703622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3f5da432ca5040bb1405252e2635c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc6cc93981e77cbf0d6b16dba7202624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f48af5b7410ef5eb343800cc14c3ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f011e9d70f969fe61d94754c1aa2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6baab8a7824c97dadd87cde26a758c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ddbf9c8dd6e7460ef17381608b5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37185376b826176218776f0fe74bf45e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d97edbed810d44e78aedbf4d59284f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53653f2ea45be69e9d8ebf33ff2944631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c738f644442d9df5bacca38a4025632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307139ed105dbf8f62a819954da6912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479908ce222f7a284481fa92a946deb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a6a1f673fd809f4a957ea2d460422635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64097350fb0bd462fd86c46e279d7927636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b92f98b2e02472ed831bc4690685d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ef05f845d0c5e68916946cc97e059638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a8c6a1592e16b850fea09358e3bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f405c660788e240c543b6fa2dbaf590640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa49f384659f725a3a6aa74592c57d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddccc1d0989f502442b53fa7faa51ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55994d82b9120ce0fdf926444ddf22fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b0c5b0f89d7df83824cd7c455336644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645403550f017e45b06f795b2582cf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8811001cad45dd59067c67d9487d737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22550982e199a0838c69dd90ab7cddd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374fc9f9870bad027d8031a7f679ef5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa328bc7697fd977c3221e7e44aba3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d100671861df798cb155d35544e898650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31a72d4a45a72c236358d58d4a0ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d676de0f95bb9a7185c53552572c59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aca86d48bc4c9e79934ba878a1f68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e165e97111d18a2040b1076d1bded6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c338c410f4f3e2a1729339d3d0ac1a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e55323e98101588ab4cc3cd12eb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f08d35f75cf044748a56ed2e69f84c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f30369b8730acae510f3072a700d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249207e45c104e5847c0f35f402cdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84910a4df4b5e365f8e9392d00192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad855d6338ee7cc9066d903376319b18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a836ac303e5e1e63f50f1c82464b50f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5d3877a1334a3647cc0d863f6515663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a090f9430c3f28b54037eebaf9ff7f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347dcec7316889ec619c50b0a8ed8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a71f5e5eb9a7783166f50489d86960666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcff3f77c3b875e9758dd47d193337667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d45691b653158c66d3152e0e30bad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decaad5dc9b9b062be9715b8624a2be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9085b5c5a856eb3af39b274dffa797670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b7e2aee64d6771b87394c0931ca8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be183e9b5e6db1d6411ed69d65b11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3bb7fe7998579be38852022430e02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b125a92a2e16365bcb9c2263a7c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85787bd34664594809e49dba3d68a994675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849c5a5555356053c33bba5c39aebfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe0a6679fdd3e8d7e854e6ba400bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e82420473310239cfc70686a33392678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b44da120017149b163b595ec42b43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddecb06339cd23865bca267b583139a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7b36b6edc42ff8fbac41b5bd6dd6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e5b902bc18ea8602f88cb8821852a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45158632ef33726d31bca772b868ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f879f3848aa37c73f25317938c1b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab694d15bdc44490a3700bf89de738685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf39711726158fe3e393f53d6ac4ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b465e216aef4bc47f2e3e62361891687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c74c167b3ea0ffac0a277bacf52ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee964153f6563493868689e903932689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c248a16f59be74fee8070b21ae1d12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed181c0e3047ccb6cb54fc5dc133a0dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dfeb5ae00b1641a8f2762fe0dedb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a661c94fc2120b402f0715a623339693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728e7e09d9200d7e658b9b0bd5dcca9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a6d8f8a4d228fbe293fdc84fea31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50a23a250abf73d28d3281caf4e0d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077cc376b63a005238addcc77db0f8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8945f5740c336c9bcc386775e50ded698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ed7a84772678f0064efb876d7fde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c06a3f4792e89f95e17271a5b638700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f5f22fa183844def14c6354f835e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b720c15ec6f3099a59eed67ad641702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe81d722b22575be5b7bc00d65140c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c356fcf14529936a08597aa27a97c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e07784fed177159b8c45182ee2fdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20119f5e171800cc65faa27cc00b111706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852b943c4c012df0696064aa14523e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01a34c1c5032b2680c597dee6a15d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595542687eb50f0428bf0a1a8f9ce6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544f349b84ac9c7fffca25ce28a49d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421af8ee46e50247cdb70771f22b945711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a96a47b22692998fb49f599fb00291712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d3c38f9c88e54bf6a8ecda7ac391713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c84ee409ae7114450e36bd9f768444714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41fcc4b1324e23af01ec57e39c314c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c746c12d32ac1f00bdfad751a7f720716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6598fa291b10d90074d0ac76160f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e251b3b50638d3ff6c5461c6a3f26e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb17830174d9f600d99f0c6e07d1ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f488f8e6b73e7f22b9579908bd9ce2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b9e1deaaf18d688e69b9b643b714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ec700e6ff4a61f7cf3bc7ee64df0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac1a74173df6b3cd10d2d050607b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b800ec2f36065f17579e0954507005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ed3ef2c9859b0c6254807f7a81ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0682c24ffb79f24d3ecb9d627542c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb69838ade64cbc9dec277e919c48f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406caeb4723d6bee0cb73ffa673d7f90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f3444cbca0838061bceedb6a66a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa73528bc02cf86f7d1428dc27c61b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b586ee4a8a4554f220d0840ceaf30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b602ef2ba71d910ca41ea135afe63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e912e5fbb6a18331660a4e9510da48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7561e54a65c5520d58b7736bb0bca2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b098da62c121a6bdfd55a5350c1fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b44ea0a6eb9605fbd69c1533ba5b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74405e848edd1f2850d3c8e7feffe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950be6135090d4f4f8979769c74d2c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef2d76ac6c9a0becc7993082c682ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bfcf4fa7fc3d06139364fa86f494a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cc66e3fea687feaf0f95f03c36f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f36765d1d34e5d1c159615d816658742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a1d08ddbbd9e44d803e2d388e25e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e892c4470d2598fef7fc3b96a131744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6eb396b261087a4423edb122d7c56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fed2d9fb27a9776c6d43f286a0773746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481cbcdb8b9dff641c8c6de37123fa2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b89c86313ab1f4178a710ae93fa05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57bae537a094255710121779fa1013749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c25e7c36a30291d5b1d4bb4f78ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def8e763342ae621c7816177a8cf67d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b4fb07cee31fba7e0c59e05339d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e799f6ba0bb37b3e252a111ac3eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cac876309004ccd5cda3e7b34d9c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dac2f80956d41a6880bd98336304d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf20fe920dcb662d69f423ffe8d49f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35595b9de533280f9324d08dbe23a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794310586fe06d73a82ff43398538e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2928ae49ce4bf5ae11a62d7faa34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967889c69f41e02cac6a61a71367ea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16187d639e8402a88ba8d82b289da4972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d1d915017950980d6fab4e2817773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c39526da2f0ed6f0439d2371cf4204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e6cd5033b5ca0a60e97e102057175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe128a93d318cd8f3453ce48889c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ba47d05634b66514ea8e6fc5e59b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475080a2bb80560298a79300cb3dc9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a88a555a2e248e81bd98c36f6db78a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6282f5f0ae26e2b12fb17553757a9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f00d72ea352fdf8234902b2ccfd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5ecd46fbd5db672730f9cd03275d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0773d96373427703ac7f43cb3aed413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883220e2fe7ef309d2ee419ba8800ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33b81718198eebbbe4958f9ecb65cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e9af9dec57b0d977857756414cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f110ecd938d2140a2eb80ddce29317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813912e3842bc45da2846f7759a1915818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c9e5818566e4e5709ee05c58851919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b18b577a6f294affb2349c81370b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc070c1d1fdcb93bcad620847b01cb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c36daca7709a4c8d9d7f745d49147022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0569923f97874cc050483f542a789cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1118dbea7e31682817381ec910bc1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9880bb55222a6d24ce7d2d17788e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175996af3dd62730dbf674eec7756426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46e0e8a85edb0e850b6b29c567871227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442fe443ca3fa88baa1e30f4a7bb51728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f22a937a53207bfa6355a2cf792ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e62283890314f9a653dbe1673d510430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d1ebb21ab10ccd702202c9999cc2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f2dd6b1439989606320594697bdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbdcdc8c3d2a25b4f9a72c6dfd9afc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1ca381e0524dc6d364d2b971630734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd183400a47f690d4d5666258413688935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e318a9001f7f061e60d8263e976c66036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3331b68a91acf3b4c44c95c6a4cdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e332aa6ab38e4ae31236bef21b7083138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bb799c833e7c4af397d528d9c3ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893619b75c94e927308c75dc6638d51b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c4a0bbfb8af284d5589f7e13913e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc45afcd6ae4a4dc06a8108e7098bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d48ac289ea39c081e749433a452e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b378b30bcadc395d31dfe2145bd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ebb47c73f3ae09285ba08f491bfea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34988ab7cf2681ef3d56cbea8b274d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e079c3af09da0efa306a11a3ccf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048695ae37aae42d47a19ffd0c511f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb598572136024d948ea206ddbe8a5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808260152aaff6fab45f98890209836750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5f3d05fb4b9258c995c9b53dba2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472c6252eec5207fdc3a911c09e5df652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15782a0da08bf7d58ddcafdc24a9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32bc55e5a2d6b4848a1867e24895ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944126eff5904630e0ef5a4d817eec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814fead51ba419314fb9e676e24353556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234611dde963d262f24cd515e7055a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd1f6e6cde28ed2ac281b39448fd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e3a1c137187c053671b8ccca1f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b03f960e97aa345ce7d3ad4382d52b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf96b634c989b0bdf32c41afa18cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5c03253d5b3c1e11b62463929b99662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ad90116e12e0f1857e175b5f4b3f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3573ea76ecf11f9a1f406559d7c24864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bb7b67f7adcb13af4e4d596c35cab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba3f4ff9b6b6e54063e3dfb34d03f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb767792b97c6eb771bdee6bf9e2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3654de5ec071168fbf7567c1dde1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fad3d0945b24735a3face3b6ba5ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e134a2ef154b9e15b3808db9d062470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b32efa111d4f46484fb00451d8da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf452e3fc624d1ddf1b221ce2c20b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17052ac2ed9065b3ea0834f35a81e4fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dceea2be7eaa04dcaa22026291a73074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62432cb0cd53f756a716e1dc2c6c4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f9c0aa429dc36d7dd0bb692bba0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cec7a49a15f1595059d1607de68f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138bab49ca681fd5da14b77e1ebb5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7ae72ed035f0cc4485ef07c77ba179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324bb532f64df08e8c796e5ce8f108180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635206cfd8dbbc39a65c3fc0118d3e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4664cd693f0c0b430fc0eefdb629282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04acb9d5accde625e97b1f78486bf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bed6f7317a2b5067e3d1b03aa4eb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815366b14bd766a9b675d6aed4297185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728017feb87fcfbee879a9093020936086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d496c7ac49e940b0d004fc745d030387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609c8496ffb97241cdecc82288f80488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34216d88064ab95213f2ca98ba88889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4761f438ef14018f6991020feb60590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd7397a8099923a2676036ac361ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d44092e4b95864f249ce1592128a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85baa480aa04292b53ca6bbcbe94593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f6e6ac6a9a9d5504c35cf227abd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba5a092b476a26bbe32c35e6dc5f7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d4d5a50b06c1fc45241c5feb8e55c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c378bc90516e6190f091ac85452a2bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b095d4f0d4496e1fe9117a4e756b0b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e719d881e799cae9f8cc88785f84499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8126be3c70fdc09b0bb793098c3ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e2d5bb55acad430f428b131fa8ccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4a1eb1a6296d48c5f9fe87ed2464a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e559b311889c621ac5a584817b3ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad967e3d42730b7ae215ab3b7fe6a66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2633050325d3fa25c61463d24874ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11b04286873e59d5974fd7326b63b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ffab9d6b842a86c064b97206fd32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f9677d8a5418ef9c41f89cc5877f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4ada55dc56be2d084615ce585115109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a83c9ae268fd9923956bd18b033b50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0da088bcb117f7be4bede276d0b686111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc0f613c77efd858d0351e520dc17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c5caa509f3c6f3c7375aaf6f5fbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0488ac53363e66cbf7cc4b0b04a75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5641ce2b4e865293a37e0eda5b115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d431bd138c29323cf0f9f32c0192116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a564fe1c23cede949adbed43ab59534117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6db38a1cd4913205f2f1b7c137a610118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b5b89d69abe31cb64efafe3f146d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a2b51e6f8c327345d46ddf5d4212120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f67635367493df9cad270c875686121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3950930c1b359680d62cd7f2e0a648122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b863f5801380f1ce52279e9147de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a2061dd50c1390fc4a0968b043e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b932aa851a6bc73dfd3e6cabc04ace125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23785c0c155d6c7849d7f26ffeb567a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad00d291f3fc2cb3cbd3e4219b25fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef801458a093134babf39034e7ab767128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d09c452342d379c1565ac7d9fb7ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba4893782ba810a9560bd80d096e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d374deebc48ef5ea3f33af9d92338f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bc3ac153aec92eba09a1c98f9357132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c24eed5c458297fb5bd412267b95e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe27de9a9a06cc4f3d8951b0ce48f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b7bda185d56fa24c8fd74f1690ef8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f682a7a1a88b60c675462757ff698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660378306b6acfe7b93dc1b770b55c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc174f62defa29238df11dee26ce3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f8442e6f06e6e30491dd79238117139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7140150b239055e7ed58051aa79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f31de97c1e5168546c38e6175104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea21023181aaad9621d3d10eae1af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363d9aad06c7c023f8d677d06127dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561c344e19785c6661051dda94b0095144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1781ee1bb1076fbdf3a8440ffb146b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9681818024154384618ec2433f40a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047bdb99bda8c831536cfe483779171147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc90bee066c9008e1224811a76f0fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011261778797e6ffc3bb71c5feb4aebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454d3e5e2595293dd23922aa24ecb42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8538b9710be01690ebe0a79cad7a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca89ce071b2491ad24ee238ffeca23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a45b4da275faab4037a23c78fc2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc380065118131eed88aabab504ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db441b6e9a4ad29cce04145458b759c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2acba635f2add5522beb5d7d02341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ad2b4f9804965b9b16c22e8209c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3905b04e9b44889f141e160bea7b86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f42fa82479219df1ef45ef31244ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc2b76713eb691d5b7c35f39757c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005193919a0859c6a913737ad1ef7b1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf54da3c99408a663ebabded4420f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61333fa36f79db9c114cee8cbb1efd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf804c5f4e1170bae63e16354ca5bfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3e4f1177881b63a2fb37d6e1ea7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0efa524e7ff677a0d4dc360f1ba81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064651d29439ce47262e9c06ca471359167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986ec7fa97f6dd96bebf0198ad8fa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9490effec43ffa5880f208ed35424169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d7528567f0ada2002bf59bd62216e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4bea19ba04531ab7ffa0e3d05b45f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f22dcb6e81210f8bd23a01a182c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1267901ed445f13a5f00891580745173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade94e01efc0edca7807e798941418a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b2138a4faf3c830e44db0477d67c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d28a44c64991a2066c3c1e069c721f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c9c00620636a6193a04b8bad121d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0034e1d6f3fcfd3157a81e3f8b7d04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1db94c0cce6ba9bde685db7ff6c0ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf390071b7f5ae58020fb0ac396e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56235b244638aa167477315f258b0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542910546b3c6611ebcd40c965aeaab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d929e7a1925d443eee2feeca7f4898f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e71f03183c0360dd865b7d69fa4a56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9a99b9341267b3fdadc595b7349b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2c09a51987e15d4eace81efafde0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7e8b2e3c00de0855adea26f23e42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a80fcd90af8a4d240be9b6c183e73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4af36c066a0302f6cccc5e652d2e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16aae0dc34714a8f797ed129e2d73a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e1db9041ba9811ad82fbd2fc4a3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd77a3c504bc367e05c4689fa29d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d13ac4a112d6aa928fa2fde7490d7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e39c2657abe5a4e5c32a572d95737194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ebd1ae4fdab4c2f31e1c3583729e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde82a6d3ccfc53f72e1ad7961c5424196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a74448870d22401ccd169a66e63480197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d5af2fd86ab2988eeca42033fe864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a4df267535d373e7fa3b041bf4219199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a73b299e4de1ff807709e6fd3cc6da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9266a31cb5348e15f4724d4474cdc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f27336d524f1515bc9d4d269fb208202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2c7c608fa43f411bbc026f85c3344203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfd06b780ba5dc0e8d58ffd29e8772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d170c1e574f3a66415782f4ee248ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196897cad03140c511f8edd2b50165206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f99e5f0fcbefe2d24f460ddc540fdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d898374050f6d41087f3ba560412a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c3a8ee012fa8f25fdf587c3f91c46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb1ad815df084c06ca9ed7d2cf20d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d9e0976505dce3494edbd18889fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7efc72386702c3a70c53b4ff5d54e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f7ecddb4c3f7011b10b37ca83b0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f7382f2b7934b7b653dd867b32f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cc578f7b77e4d63f382dea2378e69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0ceb1041866941ff84badd60a63b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72d04d668d133314b23cdb3786a04c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b447ee1cf2cd03baeecebac159af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10222f8345ed76f2c47db89ec3c57ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbb98ee7adddd66a21d6882691ccb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bec2c8b789e8ea46c250b712dd762221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659bb4f911fbfb675f813e91760554222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e52d0f7153a0cb42ec7cf3fc70101f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d7a83a107957c0c3ca1fded844eb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846feca2fa789e9b988c36cccb1f7cf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7965fc019ecc670dc23ff2327a4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275ee05c454df38c39158df37f3309227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9109342eead5c050920330a20dcab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61c2be30efdbb50b46fc116ede82f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa52120d00f5af491f9583ee115d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2d6fc165aab5b6f1719baafd2b2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7dcb7611cb13e69888b3cf398791232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92ad952bd534d3fdd98ab3858e339f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfdbf59791ee5ad4ef65221102fb5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd193ecdac1c28864c6fc5fda7e9f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d8b39178df4953d5bb05e5bc1ffd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765506e6648f682dff2e141d2943bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8921d768be9a38bb2237a8967c0a3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2bf3d8e1275a67c6551da23008e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa18b8abdc64ac5ca66838736b131b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba2bb157f5be06d26ab22217dc072a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37446ab37e40ac6478833a1bd469ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53f56411c78ef11256dc839802ff1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f38729d2ffca3287055f3ee5e3d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0c660fb1c656c52653581492dfc19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7a2b7195d4f8a8606ad9975553b4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688726c971e0e046b6d1714a8280e3b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2fb603565588cd77d244defa5d036248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51dfbb1d80ea332cb224a0195285fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94400718bf34b74f49c0d321932e361250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725182ccfb9e5129b3d8d7f98be5e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7649e525ed22a1d0b0296d65a7805252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d8d471b43ad62f193ce59c69f31c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f8ca8260a877d8cdce017679bb85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b23a7a57b2b791ee97760ac75c2ab3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78982b33b1537776654a275c925ccf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd81cb61ebc75c72d580f2be1e92a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca9867ff77e141a75be719ee10110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb0374862578fa2f1c03d185be68f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a801b123ec2a299b7e76831984e7eca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866105f1084d9f4148d1ba51d6ac3f57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e72758d80140ae273d09b972e1cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd728a71d3704d8411fbd14626f745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3705bcd413ddae5329e648205c8f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cad4ab996146e002ee0a361435518265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5562964c0b606553f458190724a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f154f863ca56dd6f5e76d3fb48fe959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634aee451f8f74a07f43ff59e59e97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5165fb36a9232473b38ce69543ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb524ebac143bd44a5d30a27afb9e181270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680af98aea3363b7c7a8fa1fb381979271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7b207d8fa69f9a0e36ea0f8cbe18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443e307602ac43ba267fbd36ab33f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960a49025f620efa81f553f33482af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d3f7ba5dfc7b71a857b8a3761eb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b85c9670006f65d842529dadc80f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84914ab5c484db54898abf362bff87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f8821ba2a7fed1cec9575d2f498a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd36f38e7ec6483de7efffb6fdfa16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73134e451f2dd425527b29d81cb40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c171e083b6ee2266163baecea875f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b03b8cd6b0949dafcd4322bd3ee7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6271c3f96ddf51cd478ea258af23ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eec212ea192a40bceea15c82ef1a94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b5ffe83cd8cff481fe5e26e048e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc95a61bce39820118e8be41d7c51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c83197d1144f0793782c2ec27f6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4309122657bb0dccfde41fbec399c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37333855b9fee89b45fbe6e55a73d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee4b949395be96e8731ea8baaab76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab60f1c09e74c68327f6909699c8976291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659d58df41ecdaf61c9a32b81f1d0e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e501c26251907aac511023209dfb84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32247191fed4074a132b0be82e713f51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ea9c7992cc5ef011908b23c04a0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f0e978de03edea76ee9f0224a8a47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658328f8d0cb9e82b8434b62b7c05ca8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a0238308b8d4c14b7dae05ca66234298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9460062b50d37a8b7ccc706b04c93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a41a2b895a0cb247874577fc5783e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee170d00706239124b08b75664777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a24b4d22c19d2b2f1cf081322e637302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21f2b3c07cf0f79f542ca84373148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0eafa7c20db4ae719d18d305a4cf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1a442caffb7ef2cc7cc99fd7e668305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c999595853658db4ad56a68f8899b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc3f987d95e40c07dd6d3e208266b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785f122e85f85897de08d98ad58444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ca5f8cac207627c0ea8a6487d5df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56125c7c8a99d6119718ded066c69951310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf056ae74fe3dbc05969630b694c200311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81798970da4cf3c32a1c0b84a4f53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959922ba1772682f86abcb244759c60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f510f4fcbf6832990d5532a1efc141b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227ac99ea190a797737aba99c31e24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db6b1dcbb1e597a3b807255e492a14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859277156a2565c9bfa013aa8c60457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45394837fc6da57fc80599552056ec29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6eba80dc945ec124297c6ae0a636c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7fe48603f9df02c7e7064d28fc34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45ab846001942ac47bdb3509ad49f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfe5eb1bd6d5c042b53ac0f3c555e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da5e0c8c01c30311ea15fe7ea25224323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e5ae80929b4e075fc60bf7d04772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c1144911d88766734d555ef77f618325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb03822fd5da36b37583259d37f0c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e352024b78755b7ff1f55586476e4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db260f490699f3b4017cd4670470829328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506da1bced1b5ffcb1c71a680553dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6fd2688cc6a39754052ae04a160e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ef5d73e42334e9d0e4284a816ee4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe7db93182d734a876fff04f6c954332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530d5fa86303ce742afcf1576e0f5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177583cc952db8976d11536fb65ac6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5e69ded86c2c6b74f8acedb6c5e48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf780e86578d30633939850a8b7ed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5d08511936dc1054d889f2db6b58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488745099f2bc32e775c41f3f79810338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf824a5949a494469fda3cb6ea6b0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623ed139718775589c5123bec954286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6ab877cb8521ad46f74b01c5754e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c02f4a6f9e04413c0243479134a56e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85e8707f53c39a609ae24bf512451343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf20b77958fcbd5afb095034e10e2c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed476e54379b198b8157b6ec15b2313345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60001f01e0bbc921773eb687fed9aa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12391a0859546ff0022c380adef057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974834d27c82cacc43c7e7dd5f3301e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051799e621b8f9d8b93ad987ebbf66e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c76333fb0ec3df9591c193fb9f42d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7084eb9b45f048495ef6cc2f8f53e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318a679021eba6cf5cf1078b67f7ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf233c7773e35971708ca32cb5de7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003fdffbfe30c7c8d925c47534b8d58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7946e4c6e4ecf5ac28163acdf5049c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529aefdb22a51d899e7388f0ba0d4a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b67b4e26c6d39cc7b79efac70baf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3947b54a7edce92eeaad636ffa8b7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9091909bd31ac834ca9e0e4e230e1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9484be8b0817cbb8cd84f10adfd3dbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb83de6a74ebdb4d7df9980cdaaede361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90d344fb3b7b4eeda7b62c04d4efec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e412b380b47dae010e513358113963363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b0086f835e4e4caca2203c6603eab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403495e1ac077923c4e40fa16f986dae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f81bb4044af0b308164f3a8d71d70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb006ac70145a9f62dd61c9ecdcf645367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfd9f8312f0e2b4811f1e5dc8ee24a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bbb40c797ab01facb2e593b303c21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04c8b826d518cfb413672fe9d81b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1723677a070c4823ac35fa70ca0ae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f37084d3adfea0571f6eb9bcb3152372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5927a7cdbae1a4f82f559cbb2e5674373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867744d0c455ce2f87dbf88af9f124d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475157397b2f994f31860d3bd680f52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb94fc424ae76afaeae80c260cc6f7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8680e97d4d6bfad6108bf0f63ed4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a547b5a6bb5374be8334a5fe27e575378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62a902ad4426502fac8df15ba4bb31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86060b8869f84074fd80630261ca574380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42486c217a6f3adb129d494c1f9c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5983cd88169974e825ea7ee96e8a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c1a720f34798c5f04966a912f986c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb50ee39f37c96f46727ecea57e618384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07fd6bde3d2cde9c7d7f0e432049a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f0d931b014b232b3c3d3e5ce00b7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d18fe5f492a468c074a38ccc46f6b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3e22fdbfb1dd41a5caf78f0a7e28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef396d954454122a50f091eac2adcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60cb0896fb4e3e6ee991166deb3ed2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e378633aa33ff856342c9a4b769050391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e9b4431e93a2825aecb0c5f02439392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba9f8141bf410b8fdbee34d514601393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4720e91d806d14123322b68b477891394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c69ea957baf9410c4a96ec9777789a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ffc266a1ca09ac57f754e1e6fead396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde923ff01e77aa2862f479a4966bfcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b744b5cf8b8dc8390052f268e9aa07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fdc6cc966b5ad40ea696270f2a9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc26c6149e7438775620bf667c2175400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd30d75449553fff9b7c2364314c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3fe67c077bd2db56c5de84a85ffe6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00796eaa730b54d2bb3c89a68cf48e41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb850a62fdb20d3b8eb4be96cbd5db4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d6913c13bbd203fad138d873ab2cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46369aa2c177851a584d6ce117cf62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5986bada5afb3521d69cb8db69063407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2140e45d23f5698a33514480bc1f94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04385cbe78ddc5e820e653db5f88f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030b842113cd1ec5e3110e4d73c0f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400f3b340a3683dceb1c68ff9e4836d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63702ebdc4900a4b5156dd5f3818c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10403cf955bec4df6300b7ccc27f98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318edb2f416b60856c01da06d502a1b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c905f4ac905df2462f3ec214e9b8fdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41aa29aa8498980b68bba92d3e6c6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874398cfdf0b80538c085f369a3c0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fb80fccb8288df6a1f5960fe68994418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395f2ac70012ad727db26e5fd82832d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007368d072856c831fef8e07151015a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d54058923f0c353ed63f1d03dbc57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4222606de64d287472cf2f1ce87209422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b48baf466ed43700b961820fc49ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319fdc52fda14cba68d08745e8c31df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289bd2ab04497e2afa356957209b3b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe21621e5ba2d9bc52b402e86379c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f3ef9b1097b4a301527e966cfd966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276815b62c0f05e1100489d5526898a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9fe8d174f250fdbed310b774d603429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699c2eb79f5752bec76721ce811556430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19cebb87873ff398273ca72bc789e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c83f569295ffa9b76c8c245d0ea61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61bb34057732b8de7b534f986c14a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df23ac16b9c9a859f070d2c623de9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f60981cbec7c7a1cd611fb9af1ef0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d0289940f7925270da5dcf331335436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dae85fb7ddf19d1dcf589f5cc76bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e5350b50c2d91aa1325bbfcbebc26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2c1cba5bc797c994c26279513e912439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa576855fa13472e252dc367f83c6454440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15acba6219aa75b0fbe81fcddc853441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52858663f0e8b0a9935db834fb249e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510da6d10aedadae60e129de9ec0f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfea8b2a052c567b1bbb011b77ab00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8fbd3d440342c96636cb11e5a1a38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e81b90ee9657588fbf3b2f703de6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31828f60426f01b5952e1aa4193744ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da281611aa4c7637acc20cb75f0f32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadabb1733815b4e9d60b3c2663c8a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425e2b99dd371bc03c508e95ffe15f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b797269094888ed3cae262e96ebc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c93236429e16a0983c73f6da58f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a63e942fe3b2efd699e5cca9190064453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f45289f1b4ceec189aa807083fd4e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68232d4937bbc7b31a86b8561def1be7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d8abd4409bafc55b041b96699ab0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00122a3285e0d7d8de38e790a5a6a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912180ff94ebd8123b06d3a87445df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01275a5037a64950b511834a1e7b84d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d26f4f6855556f6f90a91f405c32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5527e40f8d2451ee378c50160571b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0de55f4c611c37afdc259ac4bc40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472d57da2d3405f65a62df13f6e8fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbce86476c65e7fde14dd3776ef698464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d4f7b12b30efded77efe9020ebe1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00963e24e12053c6219ce03c1da22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959ec3bf7ca9d11845b3d3ecb44870467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7cbaa805bd201e1eec120273759ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfbeeb80f46a9e831d8779714102ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2287f9bfb4536724d03d49100b0c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21b5cd3b9ead188ac5abf6c103bb7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d5181962fb9e94950ca2a30436d87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c0cb334fe240f3dc1d737fc98306473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7e3e17f93202e88643da2c42b4e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba760cb93c031ee49d69d8c9a43b140475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc77bf03b218cd2b420e0d2735d80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968dcf352afb9cba9800edde880e86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec4f5bb9a1f2a6af6315ed7387622478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff80641b3082b9be7f741bbb4ad459479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18496fe9ebd7a13631f0ddd1b9a0c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6f43f1223fd18cf109ab8a8cbdc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a854e15b59c7d737a9cfe4f1c648482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2adc731e4734c8fa80fe0a792a3f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a8c4f26becb74719bd381e4c78c11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12e0d08e60dde3aa5ec6d95bcc4e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87af304bcffffa8d17fc90a43d4b58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1074fff712e0e61711c09e4794d3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440ecbbd9693511dfd8ce1c35e231e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca09ce8c1a1b93e084c370a4a94956489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef1c385c34bd6e1ef5428b833828a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d959bee0d631bf1335597accfeb97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b51d3d46acf32009ce2d977c8c0f89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db251d8fde2a964cd463991b53e6499493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f30b37c0bdb94daf97f483bb4c932a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f06cf3bec851d1bcb6c5a6ede824495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4812c94e0481dc0e5bc88ee627fc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a4422bedae2e09af725b6e8b54b33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9509c9c7f226777ec28282f2cdfe9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca34a9a45fc30ab0312b2a81c0e55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229891c19f82365b21fd24e1ecde3f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e644a63f8762de507b4bca5785205b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e2dc314672acc21dffbfada570bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358179702ef0f5466120c6d8cea8ba7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f02d19a28d9cf966a48f80efd351504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4fbbd60c61fb38271fa6a1cc0c741505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cd519abfd4e63185b9203c74c55a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865f953cc24941601db936c59fa6f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b62b8360e17f793853c80b5c902ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b1b7bb60a9f41dc42acf80001720509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc199b72bd9d1ffaf28860c950f16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31269eb4ad13a85578a1f02aac4c16f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784779b13b05c016686c5f92313147aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a91e227cb9a3b03b600d8d71f3d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77699bf9a78609a53ea9cc5a6ed2274514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f778a8143eb3d784e3e0e1841cb4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca7dd67a8177ab48169baaf193b7d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e73f11e4eefaadd24f3d1cf73e763517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49410248c9bf4811f813e193d9748ae1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280d6a571605fe7930aa2fb273bf966519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf822014d3911752fd241d746e2b76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52488530bae7827fde992f1a0b72dbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b3d08ccda28e73e4d568ac078cd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc000c4e33fdb1f02429c685872c8a24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed88e91bb77b516a3f0f55296d1c8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fff76dfed484230f765f6d1affa1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf619f1165b6e3d5046a6faaad944313526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870a0781ef0fa5cc2401a5022f2d5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a69815d130a540782c31cb560944528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231f55f889bdbd5ee984c1404c45f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e085c45b914da204228f43c6a92606530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca265ecc2fa0584a5b945a77560bdcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db108ba1e465d449b4d2800f362bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3f2a11db82c8cf1bbb0801d68daf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6de2b93689d37661ef50ba1e8214d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e9a41dca05522161d3d54ed05b76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3bfebfa6b93316471806299763f36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06a56716f8c9ab6767331d23b31a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35966529206d9c3f1064e1d21c8f6596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8290f2462c171097d90f5c6d724ac9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4182eaa633b322e592807520c00bd92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d151c74adca1876b23b1908b10bc647541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f86ec2d821cc1504044f0631f8b7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21215c3b7f1ef137165620c21b8e90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f1842ca2055064f6c5ee0d578069544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb76ceb6f3d297b8c8594ed9be1363545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3803fc7b040bbedb5c0480637cdd24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32444c554c7fe6b766072a13c3f7ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a76ee0740bd60a015b9b5c6c4335548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c340962c2b00b42792b5769e4c80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900f6e090b345e57bb9a39e07dfa6ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d8543efe471d28fa9f3294961b0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2426c8ed6aa7a896b455006de1262e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5504c40e5110876cd473fc4d4dc2aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3113038d4eecf028002c4a6811dafb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c23639392ecaa13525f852b8215bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72c6d80c0a8c9aca0f68e4b0449b39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4a2cc1830982da994a17cb920b235557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf67e3f26d14d9e8721b4f1331bacd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894c90ecdd5de314f4954f577b4d41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231c985df134532a97866dbc2de671560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0799fbb77c00cd2da0eac2cc7a279561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e7859e70a9b7b909c973ebb3b90f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408676ed3aad2c70a8c6ecc62c63628563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240436deb84adb33da74ee3882b8bebc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f132c1935f3a7405a47c8e430acfa60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef714e76f9e88448921facb73dade0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489f867f5a8fc6672f2d0d4eec66b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106897d65a914b9963e5b6ae536100568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5748f48c963f2ba0c218327fc5d98f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286be67ff1f179c49b2e0ac51679f6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d68346948866bb32db3030c24f101571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6999f6b3493ee9b665d2e86426b48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110ab0e3878307270a5a12f78e5d21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b85e8b8cb9e3083e1c0c20c98ca8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb5f2b47598086a195e082d40288e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec714a1317d33be8127142bfb0209576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c60097ef917f75c59f6f8be714c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24642faa1322ce910389d4a75f9beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b3f9dc27d9eaf3215e5bc200c608579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a6967ed6a5d016745c864828a4e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc83860838c8b3ccaeadd5e8d78368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef24a77013f6f03446c1618d83023a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d5788919a841c64944a47ffc99d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b17b99437ec5a239a45f64a5cb391584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbc61523a49dd086170b0d1f720ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dedaf4a30b0789b03ad1386ad83b65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269082912bdc7908c96f29dbdfd0a92a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d2a296ea8dd8639044a6be25e60a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7291e8d82ded4222d7616bd287acd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638095540254dfa1e663c9e2895a3947590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf48ef2d272b2025c86d2c6fba3a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07062f9f1bdcca3d0c712094764ebbb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796700431d0e84f19dec9157c3de0349593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb844c282e1f321731088dd5925bde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709963872e40dd5c2099caac5046266595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd52ff89e6a97a9d0c0798848abbd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f353d9666150d8a4f42244aa94230597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416b5b512b5efb33aca69b19bc84b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f7959d7e2752a88ebd000497c0f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c1faeb243838d893af81f947b460600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a241963833f965d6ceaf917671deb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac1f8dae23ea7c6398b6440c8d30c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398220e8333e22de25d63354700959a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f549fb4388bf424445351e82e5a7d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40c0a34448f1c42a9ddf83a72d2e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e263f2810de41959494057fe195278606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180dce3e65d3b0ba30f9180908663ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149dac21ccb3b2c2bb34e4fefa56ad9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55635b1ac4359fd66cb808b2fc23b31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4bde716654de7a4dfd5e2937f8f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ff0ae1bfa43bede43402ecfdd5d31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd57bc8e68b6576b19a1222e97fec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093353a3ae7b42a275c301557d9ed37c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4ae9ca7f1445b8bcdf7814ccbc2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544249bb75f1433ec8fb0c2520fbb88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f271fa01d6e3dcd3dd4d5f684110616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d788ec169e61013162ac79fdbc24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e935e31decca9741bcc44b65574007618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ccb85ebae6a0a35f9689e08738e69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052cc6656ab72b15d090709ec7fdf88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab64e40fe001831d3262c0f8cbdda1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873452d9c6896e1bac60db67f6528ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139d5e4df4b26816a54e15a85e25eed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d04c893c23666cda4d8612e796cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd73dd5175b91c434a12a9c4ed627625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76bb5c83ffa445332331bed3b24560626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2aeabaa3c3ef900ff02bf96fff3a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500718e9772a17714f9f5a07c5c2a715628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40800062fb9b8f9b33f4d03630f3147629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b612b76a425d4896abddc9649e930630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071be7f881b1aebb176fdc7514d1387631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb5d2f9c9e2618e6b89c933c321f88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df23128b7cf050f5d5c78c12c69b38a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37502e887d6c4603d83eeb3a1fdf88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2bf408cfeaeb65805d4eba3d9cf30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d816cb1dc5513ddf1fb857e4c2f6b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63897be8ff87bf0ee0714a1186dafd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c4cef9c1b53817e2a48558f3746eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42833ea41857332f37e843127795a025639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda99033db6195c99eee8389e18134d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16c0ecf50774c35f546765d7cfafa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a441327023e1715656b0ebf696078642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9ed44a2d1b33669cbad19ee89caff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437512e97fa2df57286e58959d0596644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066405c5689f12fd0920132e3a22121645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c512a541531dc3c9b8f584d71335947646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc8c675d7440463142158b40d9aff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a028bee1fda7a1154e00fe350cc9579648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe893247ee8c4025bef515a28b52e78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cd8f6cff6f7865305605f6856d159650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87ea1e58ffa18c6639e970e7da3159651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca562d851b96e49e92c66c85b0558652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d45b228783dc36bf922a82cb1ac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf5516175c1b476a7ff202198223a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ac19897c5d34cc820e5a08db7bfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e5159c3a59484838e3afb291a59b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f24e88ff5d8b204bc594f91251dca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8826b653234b780e59e39949dd551e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c8629a4f541ed7f45fe770ddb887f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f116404123a517a3417fbb6d9525fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a597449cd0bd5c553ba117ff14b190661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4283a4eea8ae157949d2b95d8d60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0c0dac65a2d2a9bed7d2fe36f54c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ba7b2a1534fa8a28e4ef8192b51a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157be32421958698160f8b77507d7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc25671326cfd76e95202430dbfc88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391cc46e0f220c3977ce1889f994540667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e62ca3e842e9f8a15e2f9ef709018668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc4d7cba8a46e57f46236013636c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8bd7cc05cdef3ba6322682ac48f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ab61ae5c41ca942676e885d47ef9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425addd3f25d4b562bcbae20c2049203672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac1bd3d5b7cfd889a4ef91d4a47323673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ad4b7568ec350beadf46ac1aced9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9009c51fe95a0b24f41af989e116675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e5b445a3ce2b066380136fee9898676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f920cf14138dcd4441eb6b70d6a4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aaba9ba117fc1f2ce6783612d3d39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e3a727deddfe004d76661ebc7eb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce45b03b28355b11e9e8260ea3734680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ecd11a58f7efd9ce6df062986b77c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98498f78784cae4ed1bdff023749429d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86d37add426cb8f0bb6e94b3fd76d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876bece88f1855ab76f191e17fea3a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae0097a7e14320fca8377c2ee3f20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ff0f5b3b61b56fe34a6ceff3fafcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba311f07931df092f68c00f72a8d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1d7687790bf0b1f2d45d3bb17ab5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f7f506fb3f7999bf5669e3febb68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c168144abab8c80bc59f44255926690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81815a18ca4d0fb6b1714f7e3907797691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0957ea43fcebe7494862555d3c24fbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f12504202593bac5e4135a233f58a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f6f9bd43fa41b9195feb1e18a839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7b9f934589cab7819d5cbca1da71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2c8721500b88dc32cba578c2910c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea5d48c96ea61fa9ede58ea7a4ac78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb2ad9e5a5e35622be4236e178aa87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c3aa02c6bbc192f41f9c5e8274ac3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee446d320337d569eb545d365455e134700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69c877d5593d267ffc1c069e969a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5303f6c648a7e0ece2fd679e52a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367bdf3f039d17f93bee6c61b6e8f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775ae96728b4f6e52ab9626781e9a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19270a69f790cb2cf4540017790d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d762626931b10065305ba63f08c2bfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8fd853508ef5def2e2af2e6a5d69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2781ff8691f85848a216b85e415fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251a3d8afd6d8aed8b0063263d3e7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f32a1dffabb349c7ae12c3143f002710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aed6dc13737aa3b7e9cfbeed63b9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26943de1536656df66b5b42ddd67cfd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec739d094d90076e465255fb077919713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739577818602a784e7b8de5026c29421714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b096ad71e2e2e8fc082120f0f6301a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c48ee01748732afc40fe09ab2af95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06315585daeef6c27c3a356e986c967c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3d2bb0ed534b54f8d49758a1f69f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742b7edb7120d45662656aebc7f743719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dbcbc19f37152c1e8655d57bfcfda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963866820bd1a14ea2866d8c6c40399721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d8fae0e7758f3bdb2d12d3721347722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871588723b5a202545d6bda3bc5de8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ba924f8fea156dd8436ad0fd29b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b146a8227f1120b708a0301a4a4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59619c952f85b3f6e6775bedc419f5db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b80efa1cfac91e1966a33e5c065d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9bf0f16f08451fbd4e15c1dbd7bae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeedae160ff2969a0ef0b32a5a22bd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd250ee67a7e9e21552b7519e00ca030730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e6f6a44b803bdc0ed61bc9a248ceb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5579d137b7b0ae8eef7fc9a28e84a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eec0c1a8ae3987edd813574ad8a398733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf8fa721f91cd85ac0d139c1be316734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4622730f6abc1584ce345a52be756735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dbabc3ab0b6be91754806f774c98b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094d73f07a0506aa3c5ecf28cb033df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c49dc6b5fe77be787e8f22f16c1d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a8f81456d843a41563e043563d3f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec136905350043c887ac47b89707863740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8623c078575f2400dd789a575766556741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb6f2593a03b377473c945d45dd50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6767b0c86233e16705c671c611f519743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59266d4ae9d34dd2aeb28369574ca93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b469b789cf261f148e098739f2e64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4efbc1c77ceac5342d6981adec6e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e2d02d6c95b32d921c0c3ced51c2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a168c73c5e631f4e85f6e641b2e8df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517ad1b66b082e5fb279bb64c5d4739749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21092c9a06ec4b7f236f26b71932bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5cea479f266e1393ad9b7cc7caee8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b855463b3c8b2765dfeca89b35bd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2012f0209d1576450a7402d53cbd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3adc4f38373a55fcb9e5d91dc1fff5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38512d980cb1b4d71de18ef6b96b297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f919a9c2b86a0758eac52e74407f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d86325369ced502f7c2938ea6af7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad42f1dc5b12f3a7194b7bfb7ce7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d0463a95ebe3b91a922ef45db90e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>