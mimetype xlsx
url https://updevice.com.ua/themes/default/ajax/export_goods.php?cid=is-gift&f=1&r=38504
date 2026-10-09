--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8754d12722c1539d1250c2f3dbf521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea98c17e25696b8c8cd9852a7c1362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30791e7c2964148c10543cafc4bdedb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb293cc5402a453d8dae795597803624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3185b93fc4701bd87d9d48a2057ed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a92bf512dc088db5fe995bd8ab50d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec38bb14afa69372bae5ac44ed20c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9d1959f1381a873ec037dae176e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aa864148ca484962f3297bebe7ac09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f84dcba7aff29589e6e12bfd2a6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f35688515713328edbd76e440628e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8d8dd432152185ed9d0cb265ad3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97584504d24ca5858a155bd814b463be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf958687322c6ddfc6b465f54a68c6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4018dfbb8726e28ef2bde21042017115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f985480d670fa76b71b4cb9542e6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d61dc93bb4e571c70f78879a2685017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9721abd48835c3abea732c3f4ccf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117df5525f93a549be7c4f2ef72991519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4c3996817d6cd4314506e757310e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689e51ec7f1479d47771e9fb9265de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a87c8eb50f0771ff80e021b0df3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f970318c884129dfce37d897161d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c56441d9ae53f9fae52400528abbb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91ab200be9956ff3a4898ef4011f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac304b39d777c927dcc5e1a73424d9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86125722bad7024b7611a96d3921fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b28545717bd8e4021dc334c80495028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965c485065c12352e72d520af1e26629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480b6b63f332966c20526a50233f1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c370cd225683c98774f71b6f798a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abf3d026c4623de67b5e8d11dd44032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7eb9b86c4f6e886b7d6b0c86ffd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb8dda384855c6f3c24a5ddd5823c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7876412eceea21db23ef48c0368e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec3120fbb2d430b10596afb12c443a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63827cf08e024f8976d0a58aaf7d6c9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a757b0461ddc877e33c52aba6f418d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ac335f990464cae611a51fc34bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d31f04a5d0235b1f800af59b482e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea163c10f4cdea81e533aaffa1ba341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f774283d83b2e9da20db4cbbf492f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aafdd41b83a53b6ef361fe404e0ac043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9636f9894cf3a533af4338df7f3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3024286c884f646a3b49640d934ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae060838b662e2d8177ea07564ec88d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63b60e348b1c15523200e5831c02947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9056600cd68bd3a51fe540a150a0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c5a57e90b41b168d7f037e0a7dc3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68fa5153aa03bbb3f98165e4430a7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef94cecb98143205bd704f10e945851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d276c1785b7c9035d9e60930db5e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47addd1cc7b03e47404f8ce22f3964d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4ca46a55a692cb1ec6c7f7c9cf3de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c99f1fbefd56b77bb38d6b67867f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3aa3fa3dab3057c49f9ae4f1becf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f336fcb7c2e3ed09dcd6838dcefb6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2299c387dd03e9beeafc4a04163258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf83f7e2aac3f2f382528f6e79df7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab584026e8755dc4b78974c17680a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a214f33f54992a938ed8c84f468c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a6883e4840849a4b627340289eab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6020660fa58c638ca91282f1359f73263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081f6d3971f154b850151b76b00ecc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395b814c73367518c5e02e8b7505b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15fd67e4f1dff3699e35d66bf89aa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd13203e27cb5c7fdcf7b3f861992767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e73e017be02fc8499adee68fac8d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13816e8402a7e38feb175f09d6c61b1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a05f3929f0a7f479ec6a61093faf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a28c2fafa829849fc50c997ac6bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583d97d88b4d83c45059a09989670372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755cbe58e3e766a1e2719110ef0c0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e6fff4aad8fa19b902aed776365d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a3508b18977246043850078dad8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69028490bc1b625c7083d1117afb0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f5ab870b71b96ebb225e5eea0f01277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b74a98968e0f201cdd8ab0da3502f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74bad40d7bb6901e477a24ed8f356c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507b1d6786f04e59712449fac5f3e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa22d7e734dad523f62768e7df4216a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5a0106fcbba283af99b5a58f224a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea627658e2de6b721efbb60fb3549e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b752635c53f329b2ce444e99676e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab662023061c63018da9495d9ce5be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ffc8c957047ff800c5abe8dea61086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634b10a87fd694eb844559a3dd072e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c96f2fe0548a9164c4dea5e572a9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc403ca1b647c6657f87b2809a18489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97d2013e219f141ca291e787b4c4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c23f4d8eb406cf32fb113cfc83e3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16787ae8e402ad17a44cdaccc3199a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93260209e89038a2e8a881c2608e6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb1a5e8cf139d44b8cddcdc30e21b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6530647f200562914bd762fe63e57b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9915c0d2f798a0fc0073d9a59e4d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10441489b316a189d4e4a18579a4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c2e236f37181c695c9c4867c050898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb898db0a12a83196e374ceb73ac2f5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32400bfc5aceb958f2941fd02b7d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad0f6d758e4a83ef8e89e8b45af530101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13ed5045527627388daa542debe154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35fc0743fa7c1af867888f48b37451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741ee8b869aa6da258412c95ff411f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d574ee088d8116a6f180ff049275c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b8f2bbbc4c9fa64d3cc9569c461a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61becdf373c3fa809f1d77eeee6e2d3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8106762423ee8d572b8c7df30d44b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0513c6722e7b74d26986255ae8c8f88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0393c455f0b8da02e14529f2ce80c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ebec86b47b15af73ce98b01050cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32432bb76a0236d2490261bc3a11d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfcf3d44bd031731b52df7fae9ccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5abd617be0905d79737bd5c44f7d1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc5ad7dd07f5992a284daee418306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da65938c1ba1987f63b980e2d419ff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55501a7ef26c2986099fe40f019227e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebea0eb58d48c13f4a132c31bf1b48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299f99f9bbbf47820470cfeed6348e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd127c585467a1159dc964077ac17e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a62412156b41f1676b52999f331758121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7249c49104acd81cb5012db82eae0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd8251fa18bcb4f843cab09c7a1ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c8b6fe0b59bbe3e076195504099dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799a367f3194853e852c90afc9372e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59609f893518d531726ae5be71e2607a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640da15089f7a17898200a95db2c6d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6db1bd0d5803675866abbe48e0332128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28669a1acfef844ccab90c44c9a41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e841c5740d52b5b92ee0b908e851060130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4aef21455f110f95a267e9a419312131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3d208a5ea5e4e8e1f32bc369dcd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdf7a6d775a7359c1f9fef4f1389e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fdd0f9ee0105d54565d619ead81f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81909b4181fdfc3cb5bc31ce085b951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cfd5aad2756de2d6c76addc29eacc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495fca20cb3f97044d7ff592bed2f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb899f7783c9fb65de1642425b4677b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5a8e97e511ac7921bda6b2d1605b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c82eb67961e7c0b02658820db01f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a732f7f170fbbad0d457d446e587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f943beeea7c897b174c88952356d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafea7f30007e7182ea974b3e6c1c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe73a45a5e5a83df1daafefacc331144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a861ef6fa3fffcd11395a58a000d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723263fabfe96344febaef2d3d0e972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547686791d37dcb031e9f84c84a7a3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc162ac864130ebd035ccc1b844a0463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbf5c8c70b3e8fb4561074cae05795149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f662e81c3287d0d1cd81a4bc29f745150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb685a4072eb4689afcca9d470f00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58629b70a0b6d5c0fffdd9b7f58cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9b3907aae290ebf697f8fd32081b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d8fc375e63f45d4dd367a053f1410154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac415b0036b15d357df027f0b7cc955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387a85d3ecb745d7b7603ec68b4160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9382025839281bada2714ce41181e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a7bef67ff87432f69503d67021ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068165027854b5a7a85207325763db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa162ba1768c03e9ad5c438402ea8d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921501364d75c848ed38a1ddbb5d8b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28ed079b1052d0756c88212b77c60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178af8d2f95181a4d85bd5d7966feada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751fdf841cc194460a4e4cc29d12997164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd085a6d5cce81ed26b69f8e3f39b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed5c9145bf1a5ae02c28e41dbccba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989784da23f2537825385e252d29c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990300408327eebe314e8a922f535b6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758b2f06f7f57e429da338eec1a33f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1cff53b0f8e03e22aa620a333935170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d86609a928a3af318a908398e721b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ac63109ee1116a1e959991794a90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd41d0880507a47630ac8c73eabbd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040f7c87d63648f5db566ae14fd25d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2124d75139f4527e2420e8af28732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f2083770a25af9a77f799d82f8fb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce142f3a5849b8373f48a46166ab85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f39203c19ee5b950d575e69b672d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab6c8a27aea10d6d4adb34f67af07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4d9c1bfb55a91ef993c6535ccbf90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7119ff62555917e3433832f087d2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603381a46e5e4f142690a27b269fe65a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707018bd5a67b5adba107720a121349f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c59b84f045ba03a44e72c33517c882184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0551c3ad8621d10a30a738fe28d605185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c112fcf5bb6741622b13dcde3761186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21779ce935809a59ff79c19e58d2cba8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108aaa19011f6292b6592c52b33661188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6956783a3b1957122cfcd9f62b8157a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d524bc25b1e65cd19e8115f90446f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac72685bf8e123ea82296221521233191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334041c728aec50d8840eb83723eed2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846004ec3060d4698a19aa5526ca64c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7290ba4cb06d460924b582dac9e0468194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5281acf5c75ff98cc4765311291a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b72070760c7119283ce82b029d121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134575bca1d616a358c9853d3eb6ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fd4ef44ca6810911a2d55f56c69bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4732a5cdf8c34ca06e65a9e88250e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12de0524948f8ba8fc120903fd6f4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64011e4b5032a0df3b25f036353962201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8a418f07726c65643acc404214a12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa1f1dadb69e8808aa9c9ad9d4bd9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37588435d42d93d7a8f14b96b78605d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34312beb9816424aea00f1b58979fd6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87aecde6cf354a753376ee218614df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097fa7b1a2804f045ba67eb62d84ed3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e836b07b4ea9def9161eb0c57e0ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e5ff2d502cb2ef5aca2b459cd80c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb571714c451f9c6c01d31af38939c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a29bd151e1eab59cc7beb69b4de5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8319923adcc5d7bd660b0ec8bfc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e6a8005b079e07826e299c288ac9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b555ae26255cedf2e50e13fb1635214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eae468f6bc36ee2c9086d5cd4e7115215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9e724ff344541bf1f477fbc42d79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa469e2fa7b808698afcdcc2b41b01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7fd56749f4e22cabe43f82b49a0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d62c0dd5faadc9a9eabe4b97ed38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9494e6df744cee322a55dbb56114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51451558b9ee1d3358a03e370f259333221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362479574aded41aa444c50e1ce988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07db7c04283a1924714b71a9aa908c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b863271e3fb2b57110aad7ccbc02bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e6c14914b68dcc03f163b0d4a1af9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b684789af6345a0985cb00a9ba00e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349477bbe625b7193606d5ce3625de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813184ccb634e8a9a94087b0921289d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb795f991018cfdfc02713431b7d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e840f2325454823ebc4bb759bb5b1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec527df9e8b79fdcef3c17ef7c845d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40741eff155db61f92e25ba6227d51f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd108f53ed663d47a8763521f352eca5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6cc702432bf96bcc66d6e39d105a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf85cc19514cd890a4b1cf482546be6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f7603dd1263d60f60cf1a5d2558a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376da3c4b3bcfa50825d908a5d502e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc754da425787aa37c0c05b72a9b2787238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07197f0d78f68dc256e08d47030097ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bb98760e0d9e07a29139c574023b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7de12cac245ae2e315cf9b2d8aca4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09b3591b2294bafbf5dbdb8de54bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec30c6d06c2675d8e331e770b7a3c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce09b6d0c2bd8aeb9b72104b2a99891244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d22844b4e010fbec3dbe4dbd82043245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430dc23647cacef5d7fb2641e793aec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0d71aca4a5ba6053bbb3759804b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d95c6c1d06138a76faa8427f30e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ea80bab4e53f55fb90ddcc6a5f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a2cc6543b55d574b4352f9d24179250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a3c90de758beadb5da98da39ac475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265964930b30bbed03faef9c06f7cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171109e08f2de0fb57d964a816c2a609253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb38bf3ebe9e1ffb89122a290a73b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e98f40d2b489ee4778c6d20afc1a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f9ea60a5f15cead624d2a7182a3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3166c4718e96a7c9fc4e67c1675a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f2e0060ed1b9a36f5a53b3bab8e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44dfc1c71c07d57ed7299246d56d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712434873f3f53989c06bc4a4139d06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3264ba7a042142b90535ec175f77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b67d35b8a01f03ccea22794a7e3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d1a1856b23469b721d9851ed8209263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ffeefcb95c2f04bdbef124423595264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5eef0b6c78b75a8897e29466f21f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963d6bf0db5f163e37fd7731af1606266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3a0b2b35f7ce75aaacdc79633317267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21aa78494352484097305ac134b1ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf8edc6e499514b841e45579c6152269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e435abc23925320b06711d68a89c0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6dfdbe0479ec93e3637269637d9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc6a66de69faaa6835ae0aebe7c10d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8decbb76b8ccbd97254beb75eb00fd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ae61f48390392b5b01908045a936274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7c3a4dcce08b2149cd314fd9f411275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5917ea90cb43c7c0fbec62db4ccd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc78edd2989f525edb49315d35def7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822e8fea8af81bdb703cc652f6c1251278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29e8e3687c121cec8c075d4574563279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432a109ec2ef1f68ee74e70bd768352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7c6f4e801204abf2dcfcf2fa50af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63481e1b4ef9c3e4ea26909ef975789282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ef8204025509ca33454d627294fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009645433d2075a59ef459587cf82a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379521555590cac59180604fb7089543285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6b3d8082d8b6877571dfeb7483b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a54a59af12e44befc3fde17422ce4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ac5649b8272f5a46afd9428b8d26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b578df9ff1ec207d8e8b2d608f5bf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f6a4fbdfda60bf50181522e24047290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391fe160546b4adec4ca6f80be7c4b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f3cad6b50b0d3e51c3aa47013231292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c477f30c783d7fc2e587d98ff274293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673a73e07f2dc31c69029a5931235b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc57a57c4cd44902d81abefbeed7a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd355c3bafe53528bb54c79cd506cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe66bde0f1a90f059f98bbd1ce8fd4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74386e779df5b1a41f5e15efce338266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6dc57ce6a80a2782253348e512ce8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6e45d5a138a4944bcde0c69eb245b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147de25d29b9fee6f8353c6bd264c728301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36555961d4ab227f7699f066158b639302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459e4bffe4798388800cc5a22ab063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b03ccba79dbd356a7d308897603e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977618c14f8792dfd5cf80201edffe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed988c7a3a5bf5e33a2132494637d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c20d0c2b47b7ea6a8b28dbec991412307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae6cd8b31f17ffd6fc29280094f67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b505db09b9b646a5ecda4933634360309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a86e0c5e05988ca6f14bae9f68f3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7b2d83b97e2a7c8605ab11da98964311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe33cbe87d16f32744e71689c390dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cc8182863f6d08530332e361e37a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1da43bd1bc848e52b9b67bd1894d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3b2425794f887805723f2732946e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cbf9c532a2fb69c85693c1a40bb88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e50a7c9922f9e7f485280470b7797f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1203ee86a0fd1b1eabfed75a2d648318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3bb6f3c6b0214a6433fe700c6eb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51c5426b4c494fdd91e8269e524a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531b0e87304409fee8ef2ea4090bd65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3900f2608d5cba39371c69092e78e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d007902e762235f895a46a2b0814ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec9f020ef818fbdb2db0ca160e697324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b758ecf78d07b92aa5cdf425dcd07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b6eb3f2baef7b7e5c6a85d14ff77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc71d74dedb0d0d709da44a61e411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c5d82017c7ef749aaaf6d245a47e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc1cd7dcd7d4e74de48701521fc2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38485b3d3d6946bdcdbf9bf0d87d7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f0d2cc6625b1762f3873366028f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c684358e6727894cee2d7bd03127332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652dfa2ecdef7914c56475a775e0901333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316767bd64255abaa334658f8e0668c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d2f184e23f69c253da6e8f7b7755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc97424bea4adda2cc06d5e09ac4c83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c4689c145a9213689c6160404525337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9eee582afaaddc077ab33b5925fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a2400714cfb5f7c3be3591ee5272339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31904067d0989075eade7189775476e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6bae9cd86ab6cafa13b73c81a3afe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ed9243e2b1aacfb5b18d5ec789b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd568e979c447e428fc0ac554b1ddc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92442f6a18df18d510a5aefd015869d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d543d588296261a2abffb3dc5d1515345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d24faaf2cda3ffa0a588ebefb74f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d9549643e33d1d98f6da9b80378e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad373169205dfe86c79a300cac66b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad5ef02167c9065615bc79ec0207a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef0af862260993b8fbd8febc87568350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e12bdede71c5baf33f044cf7a35c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d18c840636010ad289487c4f64a15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17e5b614db8dc607c02eec6b2396f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe3a08b90e63a713e05a59ebe2a1c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05081f4bc99f425bfc9735c2686105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2a9a4a49bdc73b7359322fae75c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b512465cff6f275fc8c54236a851953357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7d00e5121e8e435b4c5767e66ca6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c43cc38cfa0ff7deb42b531169a7aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0dec07cd1a76810d8a450140ae497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c11ad08199f957143ee816584ced361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81f83e65f5ee660bfd954aabdab944362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deda826229cdfb0b2c23c4608ca600363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee797e9b1d009f3e84bbac04ee33849364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc02dc746ad4750884a6007788fef15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941b982513935c2a6f6ec3f68d21586366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec425285f155701cee67ec422030f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5211285c929c135ba2a0354192e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ac03b7cc2dd96d8ffc1fe2433d11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b1e5988233ab15893a26de313d422370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e94dd0d310411b5b9211e66d8fd63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f7ecc84220218b0f113a3dc6e749372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be6215dd2dd283d25051d0972be3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a53e47bf34651ecf51772e660367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ffa2f9e2a84d38a3ae29ad548e39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953744bcc51f39904d0ca3b9a70909a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200707cac3e268e6517ffeb2e6ca38fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d856300befc0ece26a03f32f9b105e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfec7ba28d6a301aafb5e83d7781f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87ca59ea2f92ea05429f59612befb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d8345e96bcdacd3e06a2bd3c0bc77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a60a7f9adb0bbb707dc3a03547fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed9b52357f64a320150d555c3db31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac68cc604a301dc3f6fee175c83721384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc731b0c937c516d4dac343e08af0244385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e7ef1c1603828f7af062e767bfc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ba928ff62bdb412f33ec33866a04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb4f22786abe2cdfe1f76c08f222c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a818cd91ab50b10dd50963fae0d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d716b2bc175c45171520568c5fc7d79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcfa407a23725bcc1854b4e16bd51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e4717ea440b6fd89b55fc9971eab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8cb5c0f0602911eaa642323581da2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9801c705556c7686fbc1b8c3903b80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826109771349f589998a886fca96c2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1628bd066f575200ad0607473a3734396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53b9013ee27d9e048801b26341652397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb9b4b761373feac6c91eba16b9d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd7e04bb0cb6178c0dcf53bdf27795399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a9bec7e542adf8ad89228094e3d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09685744ecec979d0b7d08ed7e27d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d3a6d6094e88df8398f2c97865803402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ff408e8320f3080ec29222ce3823403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbbdec685fff29e2e9ccc71a4be1a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e74d34bce7621bfacbb5498009e13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e77bbe00c7017d441bfe4acd6901a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426294b4a2dd3f80abc98823a334a213407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923ce654ec16894b8830921e32a3327408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57fbfda28394d0add8a2cb13f63f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a838ac57d0f757b71e03dc13189ef17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4278e830a22ed3593fa4f02f9e5fdfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5853f499c900b17d68627c01c59e6e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b980e2a855f369380370a91dd98ebf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecbfe3276067ff493ecd8e618e8d41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ddfa971e944a5921925530f9a5efa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbf9fe0df757c0f6d23ea7de4ea36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc493c2ae44fad7df19dd47667ba5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1786b9ffe584b8ffabcc25bbe5f11b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfe265a2d2c75448b2c65e09812c6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0db2e00bd6aede9fda245be272dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9aef4c07febd36cb0053eb1b86645421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072f56972f6b25285a4429fa1407c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f21fb2a86879fd17719e05b0ea33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc54bd2b49013f6fc4eed75634bb07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2194fdea5016613aa2080404c959425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327683f25516fbf8cdcd9809280f35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51754db35a68096a4bb33ac83f055997427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284dd925df0c3ca66bfef0586efcef4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e31427d075a4dee231d35dc8362d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1fdd3871309cc8cdaf078af5eea92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc088d589212e355ac7ea87b65263ea6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84531526706745e56c7adf44b3adf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5cef57b98ac549df5294922b13d8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bad77ebfc96c729498273bf5ea387434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c726e3fe2c71702d89b4f80c8ed4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73c035c7f3b355218b02e4066d5e0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8194f074e6f89b02098c4273fdd500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e7e0902101d47a014d238023b877438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84000bbd0d55338a09ca104620942ccf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57d2049ce39a7f84fd277c544d791440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc612f9793248a82eae06dd1c1b6dfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de3dc20367846d62ce63ec3f74cf11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfd12f7a50c1bf24b2e67644eed1f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89614c47a589b4fba790eb35ddf35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7328a9775a5f67b36b774274e21c48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72abb6de53e85636d6e40a21aec38a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b631572cd793376ef9b5c89996b181447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4857491cba42433c2a5c0467a462247448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0f153093e2addbce906720852e679449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337634ad55e881e214945f03f15e7476450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c6691a6b3bc74d0b96e411374dd06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493caf8de89f3afc37546438299c3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e0fd64a27308e1044c97c34d51753453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ba467bebcbfc2914aaa91af619be8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d55c23706184e3b99ae7de718a03d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1ca61521beaea22cbbbd52e72817456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d922457158f6e2a6155639265a97ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff9e971339fa01aa8c855580a50066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d432ee95be8af7542e4464ddf9e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f84516f71623e4f9bd4cdcb3629e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc16bcb12f09df443cc2d0926e52aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf1b79dd692ba82d2ff31095bc390462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5144f7db3f5b4c350dab25b8533b16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f174754b05302ea46413311a818e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96d51d5243596badc3910e2b36714465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abbaac42119e37c02f2fb6a902e8f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a22b7cdc81038c8d5f7495f8e5757467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e7b6f1eb990706c808b71b1671cb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9289be8a98e0c75f1f8559404f351b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980b96108b87eb2bbae62583d7b273470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead562c0e4fc82eb365fabdae7d3ff1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6fca8d3e98a9ba163565e7a32f38e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941d0b83c11fc2b5e656d4876a993d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c1219f56643a6766b17acddd37431474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3f4c329624343eb18eaff179e05b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee012f40fdad2d34d1c7f1d562276f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51600dfc1fe4ac0107e27aa544abb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb7a2ad621084bfd967cf5cc9412f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124995b9d8430fa548bd0e1b9dfecb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d3bee86e7e13a221a25a54490507480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5599fc303f79092788fb5710c97b2bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09f7c34c6ee569408861242252be7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237e5868eeb7882ada1553acd450f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac208ff1c34bcfbcfeddeab04bd04d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a948d9a109fed41b632dca0927c00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9077351a018760839ae9b6f1be84e66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cccd071a94a4df7fe6d404c48385f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437870e0b30eac5d9bebd0b21faaba5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695cfbfbcb8e2dd4225949a1ab150b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e2965b772b740513a75740839f15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3710242df493e813ee2ddd80f3618491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e787b9045a85e2da1b02a7a945ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78a65b095b7a3f525f14f1fd1bff6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c7bf944da70c8d0ec3c9e7884caec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca9c1e0aaa8416de69544d9e295cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1e140a207d63ad78fb10346543e59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27c53b5c0b5420715d147671f727e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b5e5cb3add6ab674535710066b9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6179811ad035d0a566a645ada2c376d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aa1b7a7c29439aba32ab79b248b73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d56fdd4e3f582507b64d57406c3c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf54a672ba8dac26bfbe49ed034b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec1a66fd40185cbe863a94b08d578503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e17340fe8a0d524d35b3c5e18d96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54878e5253d73629f21a1a506ff18f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea6388a3d854bc4e0e85ecb835a22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1adffb11af7c4f91fc7e7fda5087f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb7b62cea518b63dc4448b311e4eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed39153f99a792cfe4d213bb09e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5be7544a6178f87fa5eb23b336634510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8421ad799e8a90222e44e3514988d75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5b5b865b0aa0aa9bdba1def0f60c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616dc7ef7afd4aa7b2fcdb6dc81e5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8cbe7e2da03a14449180018932e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5187cde05f3d3f6fc4b9963310c05e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1087caeeb7283af93aa8a593900d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0d0805f11b87f1a95fba52127316517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f45156b9d2ac682e01da744e17f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901ea19ee597b45269e9d14ea4efab7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c721f144b9d0c727bd5317071562c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222076ec2625bff4261daadeb29b939521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0287283e23b8b6d48bda4077bc1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb09ffc9c9da02a3a175de968a52a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7af882af51a013f09b240917ed44f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76cc44f45988e093e482105ca89b45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb98e6aea5dfeba50e06e69836685526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3714a609d96ff568b2ed0ebf24f4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd367866de60232ab1a9958b9f89964528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf97644534505d44edd7b88b8bafee6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64266b6e98088a4cbd26f2af7e76d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7186393f69794f9d97a120ef2cb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00957f3cdad5fdee6271e3742a14f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd83c2dc39fc88610fb2ddc576326d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311901ec56d7afb2b7ee25b275951ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c1dec7526c552d40ca0ace0ccf97f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40a1991e23ff54717ad2526e303ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f3825f7da6f8a31b2ce94e19499f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961fe5090597c82a5229d70936689e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bfb8eaa7d38238d2e00fdc069c71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e8c0e7b62a8ccf9914487d0b36851540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4872dc001cf974ef0002352438d614541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81bc9eee2d28e7d24b4dd77e3c1da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb493599393c9e46d10501b7eb03c956543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8221f5ad30f243149432322c88d6bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02cb6a382b7108c73934bdae3d80aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd727fd5cf3f4e40f2c578801d3912b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5493505d9788b3330b3592bdcc8a7fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5aea8afea78d77a95b667955eaad8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc63ec24c7c6f77f1a08d55c6082d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f050f437e5dd5bb42e8c687dee4f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6410bf4f0a2670a96a312595a0bf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f8bf0027a6d5c897656e2f5c74e94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b911cd98e8631efe190eba7a02c74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d93606c2d0332bb47fc9aee6f1eb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b3406864fbe73f3c72e5bcd272fdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef3177b7e0d5c783ab76b0d1df97da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa47c386fb4bea3eaa5f648a96ffa4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fdba7903fa79a813dded9d85fc41b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8e1b499bd1c4cb08ab4f74f9c3a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2972b268d26d7ebd92278dd2810b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d74418b5ac622a072fd09114cf234561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a643b299604f33d4e763e1a82459ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b13dc4b7735f26e31cdc86a5b40949563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d1e439dad61b8afe6bb1889ed0fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3001bd2636b9b71e8eb656044c6075565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e6f94d84cbffd9369ad792a9881b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d48c8d9a6a232ad84d8eb8dbcbe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058fad7b531046d1830bd45b05c36d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a25ccada000d2f673dca116321760569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241cd03120f6db47ae3c7e1d67c21c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ad4af851e698c92e399b6c2e1102571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27b4414aae9f206e1023bdd93a8d16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fe7228a7912fd0326b4c9688a7e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef498b3515eb115ec54eb77d25c4f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33ecc302dcc4fc9f721cd696b4d907575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee845a449c64ba0218657fa49b9ae112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fc05011e24df5835daf4cb3fa7af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9ecf45a879051920fc74473e29eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1ab6f3c51d53558fb063dfb5365b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf674bb16bbbb8e46f5360de3c9986a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd39eaf7efbf1aaa3bbd45e49fd1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad1e5ea4a3deaf4c2d7998103be78c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45cfa8e177c5a7bb6251f4d91d4669583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9c1ff37dc0bd94b8d17395aa000d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977f7c03bd118f3e39fa6dab96eac48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5d3cd30940ee179c62b47dc16463586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b16b1b6ede91ab2638286f1f9be0cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9751023f3dffd343ac34ceaa4074588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868073cc5d44a4f38339163eb7588801589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c007097f397f3c16b9f1c0f8e7d97a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e943b556c35196ce0a1a69395994591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80738ebd35487a021b4d60d91fca30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885289a279d80856d040a42556997cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340ad4da34bd46c78fdddb4f187979594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c22b19036b957f80fc1ce5e3d98bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c378a9db5f0b5c76c6a06c06a0f07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b6c360b80a4891a625718644b4199597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34737ee79753ffb28c08dcaa8b7c6b48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f119531eab730f8090791249cb4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf4757026884a02208fbfa05cc562d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd454fbbcb2fdb81e640f1555b935601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1472024879a381e7fbe87b1b66b43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa1a16f6890e543a9d8caa6c71450603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcce759a20a470daa19f4fbb8e9042604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8db05c1eccad796bc5f936bf4d4b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f33a41955e3d0cf663f2bcd9a5b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0422fa8ca1f94ab88eedd6728e776607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab423a104f3440e609a1503531fd24c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b7fec97dd997a815384c012fa830f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d6b626f9c5b4095a38f76bb18e8da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e732d36ab6d2ff2ddeace19f81bbf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a9039ebc395cdc622aca33d6e15e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f94958d06c128f2202d30598820f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ca68189e9e3fdc90ed565d8f243f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a97a8a463de7518f4d193a4523ed7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595c69af8a38e1eea37a6b07df2f47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f34d2eeef3a4c79797b6db8d6b8811617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da42b20bf02e167dfb7a40bcbccc82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7716738c0091fed42f4d7aa41aee7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f310917a8edd6d792ebf636277e47f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475e119e359f48b70ecda15110727c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca23cb63b20091976207692e77facf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd5a3e6aea19104f08ef34d8a70d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec3275ccfbb562d4ee077e4d2dc3b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce63b7c938759831b59bdf38ed79b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb829c816c7425063ed384f2ff0d7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036294906fec7d4a7d8b184cb0496ff6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f460663dd8e2a146387ae5432fd186628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b157959324f6311ebdabd70edbb6b59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abaf4bb5d608af1d8e3d144c614deb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067974f0395f3389c16b96cc3afd6169631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e48f4ff7321526654bced7fa870da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181f0a1a3addfb5e6d2ec344fd5938633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4ead6c36e3b85b25d4cb7d571736634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0d4aaf61c2dcee881b49811e3ee9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f5ef9f8c8c9fb89249f0c68a06d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc1c5f788cafb7c8d5a3942232622637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf8a84276cd1ebb22c416eb397ff3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff0c92ed1a1a8ee65c9d1a34aeaeb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c779b954aea11ec751ce9506301044640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddace0aba3c83cce119ce075fc39e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea42a8731eaed7ef050fe359e4114d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cfa9f80f04be4c6463c17c4b53833643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20e62f6cebb7694a0ac5b7726db9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32541b28fd5fad882e147cb9877684645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf767bb271430cf0fb79b5fe866f5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74e490b561148e9396bb58f443b37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28316844ccf21f76c2292421fce3db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2feb8857eb555447047f39811db936649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c784004eb06ac1c73700f92430077650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c369e3ca3ee073196786f9cb75ee4fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea4aa13d30c237b14f6977df02f92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a26d623c743e2670e8ba081ebe54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c477e97d488d2c5fd0028315dd44ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c7ab2fb1bf363bc4b5eab1cc22b4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa98be49f907062e2097c4cabd50d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fc519fc18f9796b6ae4cab8452f07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d670f4ff3f6c2ad1f570035f08fa8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48fc015d94cd2f5f7ebd0ea60dc3b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18249e74ea15fd06a78c4b916da34268660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e64e30f3e9b37267ef624a513228661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae945ab41407599befae29b9543086662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726eb627ea9aa6506ba60393d4aee3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6cdc11c2f7ea578356fc310220b68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e691cd2ce1c8586b943decae081ea9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751861cb532cc90ea1a66d3f46e3de2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd22364ff466c5df7e34d2e2cf3769a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d74516ee3efd4b64be4f5eac4dc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf1fffef93c2d9ec3aa359222a234669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9677f409a81232324b3f54597b015670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c09e4cd9b3cc73986ca60e0a02a11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656ff8f25f980a769005dbd1a2c6e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303b229fb3e69d33d8b7aa600a0ea2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ae4d3fe4b790aad6425f6f8cc973674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aaaf78bc06f1e445e9aee373a4046675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebce21902a896d8e114c3cc2615a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e02216f26ca50893e500e5516d91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ace31472dacd8293fbcd9cd8ec690678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bcacf45fc1d8006bdf481a32c2021679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de2e9745d375b28fc1c4b005acbdf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7ec8518c248cf7c5c346236b962d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ec23b7957aee624335a424d888bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda23b7ba90e25ddd9dd6e9964b281b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa186c2c2c433f407d47aa99b4656f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0d3318b394a1f0d46696087589d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d720f31e9e294f6f2b3657ddfd9a3f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def63d6a391d07153a31ede4a73f8d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da367139c2b3be7346660341d1369688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9f6df2a6c378a3a664e80327cff8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4384aecfba554fa46dc895b19f2de4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02578b7bb945db079137698afba95885691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c9908932e55993210c348dcb6263692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f44a2bf772fc65f9ae6b331826736693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5035c0f759c3f25e3f9f5003aed43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a9efc017187cf73b8f0f17146678695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea534b3e11f5c6b14f8dda627f147e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe9679b9b19b83527de54ec0014b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3261556e1500ff6da4b1a16aa8495a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609449716998dfa4368621905755180699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b5e4de895b30165fae52595974fcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762bcc1556c2c2b0e1d9078e0711cd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1a7b6acd66872e65263146debede0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a33aa077249d0a7e607cdd2d923b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644cd62c03a8c4390fc803cb6fb687704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee480b5f4d2f74a7ddb6f91155b55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c884d1791785e33effba8a7b6a634706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1bf7fc69c5d2de67bcb8a9003909707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6bf79fad523c5b83a36a4c0213dca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a014c833564b635acd15466db44dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9e07b5da45076061af3b3367711b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab9563f0c1f870ce93a994de1b071d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2954445deb635133c6fd935fd7da8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e140fcee8c299e87531833f59cd358713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbdccc1ff3895231abcf2fb1a86ed6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e47ca716c80d166b845afb4d99c854715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce14ee4b5b8dd27391c04042b3bd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263998784601f9c61b831e15e8dcad1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85c88c00b3574c0ba46f520ce2c4c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49b1b8369a3f645d20b32430ca4fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed08252f8bba2cb5423617ffa0d858720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7116c050ed95fe1a9dbfd5f5adef0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf0ff91e5bbf9515c3005a530cf53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcae210ae1ff3da56a6b75985bb61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73671cdf77a7d3d476979bc237dc1591724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e8f3ca1906bdfe0631f5b04a7567725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f4accaad02ef41deced8a96e7aa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c526da9d7d13c4aa33e434a7307176727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c43b9cd2386b9c642a568496cb1f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4067aa89e22bd5ec36f0179c2c53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8971ef849f08fed6db75eebd7aaa92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0181bd8408c97c0f230d30213ace10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e75314ca7e0e5ba4cd211af88706d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec864186999f3c54b325cd6af99348733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e9cde4c4c7437e93ebf5073069924734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd02fbaa89eaf0b0fa879f96984db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99c4528685d13b05a31afe19b04aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c23b9116748026b32beaf0d017d332737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e103091024a1fe7ed4b4eec0292a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a2c3ce411ce85523379f60a46ca5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad70d3b75ed27cd710afc61b12c4b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13cf997a7d0e5b5f6c7be3b1e6d971741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fca57f01034e23bd7cbeb1c3d2ad8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9ca8aa68aaa773ce5a61b451f18d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350a788f80a32afe52a9000ad5b048744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c46a710975218579f615da2edd853745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ff9dbd5f21923bfb2762394511ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a620eb196721b7979f60cd3cd87c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade64468511a8cf4acce53e47f9460c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237bca7d1d93611ec388ec44073930749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e332ed6be1eae9b844b2a29d7615750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf7dc7224c0e90517975672edd7e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2e8bb17d56d60dfddcaf3aa4f4637752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a08e837de25c1d37fc13ed6d47b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c6d04c162f6c6415f467f0fa68ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c5fcc6df3ca45373fc36a30c3140755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc29d847ef98112892bb0194d24779756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f90faeeed3f35d454be4bc73506c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e26bde8f0ad694e25fe7a1b68a00c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb84d2bdec677922c2ac681d4ab437759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334f22bde6462e1464c122170f0a501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9ab54736638bc6f7605a3e78317312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51da0c78c23e6484176517ed86fa8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99a8e60ada0a4c893e9456d967d064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6944135165be9bd5e49a08765635925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8b956458828dd7a382ee2ba50d776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c4b2be0204f79cd0fe232946b6b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265ccd10b27be15a99eac0f18f471208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0717e547a1c53e3983ff709e2e4cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b777f59207be3a4f2834d295d3c6ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf1ce32ec104ce9c68eb285d53c32911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e7a68a3d7d26a361e54f6a779b98712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da924243bfb1feca706a521b85f40f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f665ca9174ba003e2e8a4dc30101a4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2d3ff3458b351b2e6fba6a2d2345815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913dbc818820236eb42e3a86530ac9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b679916c1bcda7de263081f836c4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7418cc10a9fe774f2c619b37e827fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c6da88df4f68d8f996deb9b30f77f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b1277453657b9070f81175cedfc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c469567f5bdd60299fb39b1bd9ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c44b5ec37ed969d0bdaa11706b6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b3f615637893320d7481d754b8e6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3a0599ffad21bddfd58f4660592024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b27923c449e78931008c3863b24b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488fe46701c5ba2c19a63895b02d4c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c076e6989352ffcdbd5db7aaeafb56527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad3338ca68b52a22efbac6831bfa4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b898dd2378b77e8eadcaeb91d2af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eabfd0592e0d8846458ee1c526e6eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16868a859b98adb9dfb94e3f10b1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabebeffad097273c8423a030a5c5c9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeb4549bcbca726bbd0d0f639a2e6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa72bd83da46e7cb2ea47c9d336380a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca4d4050354e31dd861f1c4c19ea235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54f686d8c066fae8bb065a96a600336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce0bc1aea7b3f5e07115125e82ff037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4180dc6fbbb5964301f1b130a72677738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3281460c55813cd64fb8b75d788c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821311ce32ebc44bb4bab7efb4b6ed840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b880def2bc19c438879eee34707b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f3b028e1f7a30aaa01f3f9e5622642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d767650325fc580dd2fb55ef67e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00c5d3a4e3dab3f3cbb4a78f224b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea9cd80cc4cfdfe9e0b8d5b5b5e06045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bade8c0331fae3cb37393717193e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e406cb73eb44a37334c947148557247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91d605cf9c627411909e6316e8ddda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2f520cca8432c539d9410cfd3af1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b346547e65a1f6ef62915d36eb9da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d64cb4bc4f70d774dc7ea752b4b6c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcf66046d3bc79cad98bb0fb77bc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c85dbf340cfbec9d3e29d839a61f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db4bd8ce59a5f6c742fe45fcebb2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677c451711fbef3378b0882cc1153c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefd334ffecb0c82e1fdfb160865d9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326525466e6912667fa587781a965b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd044529e2b0e8152b1699f96c50358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6dab263758260414d49ae15ae8a6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f1f7fd797f03ede0a04052b80de860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75578adc75412e54fbc434d537dc66c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123bb943a40933b0ba393edaf0b41862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ac1576973e3e6c023675d1bc3d30463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa4a9b01ca9c54880999ce3869d5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924580fd4f878b2012e231a8272a8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c393972716642c7ba5614327189566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaccffa85e31563f6a4d55ffbb23bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5f95e7d37a87cba280fece93639768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec9fc0a99e89cf857c92030b4c3ca569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c49a929b8019a99d62c04c5133d96a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbaacc963c783e3492293d2bb6c65871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e4513bd038e98c342aee1577c8a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc785ab32ba0262cc17ed4f50da0ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25697a0f209f3861a07d95f8703b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20943d867baf644e4507012bdaadf61875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da5f229fb8f9b1412ed87f7b3193b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a947bdad78df5194ac14a511a5835377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33db291a07e57f3bad8e527279719f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc1e8966b117155c5d9ac7dcf5e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5339cf28bb49383678a130213aa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e1bf2c556297d584058fc9d780d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59531af9a2d9ec8f740ea1df6c5e3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2d0545dadc5d0f14ef87347ab4da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311cd649def192e8b29a750d475af8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd11fc823b0dc4ed0512010159a5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc364ae2ecc310332e5ea6be486b0e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec702cd03df5a1579415e12fa7cdc9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592df45b7383135230494102098fb8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fab4856d1d9f6804b80db98ad047b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b1864db5726a7907d3e813c060c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08fabacc5f2b5e60215f2af9f6cc9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49cbc1835096aa61da459d1ecb5bcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c6d8ee430adb0d372dc94e141564b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73267e9540ff503b5c5f9035c6ec555094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6058d31e078bf35d11cf56ca5edd08d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf48f65031961e2792f1306fb6ba00d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798c9bc50021e77d1ef6fd2e83c07697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad6f0585103b3e2993052f9ce06bcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f69dddd78f364cbafa560d276fbda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634b36f7ca8e2d78c0cab30b35c8ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113294c479b15882b1f5cc43ad455c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327bbcf27896aa26f1402f8782a9e71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5eb7d8bb821a7707a404f8ff1107103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac1ce29c3cca98384b866a4b8be32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3189f45e7127d8ce10bf7b136355105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21305b6b337463cea265efc485366f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edcfd0c1cffc1bf44abd2fb8971928107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f59eee91b2e59fdbdfb07445bdf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dcbee5e099542b027bc75f8b40026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915034290e91660e84a2e80256b99e07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2523a36bb5b81bd27c543b0a7e371111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a328e0f0b7804610b1221439fb376112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3e0c88bd03fa13794a2e1274f512113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5a62d180030b233942f9f9336ee2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590dba1176e5ca2a1b5e5c2c4fe9a12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf57e8e954022e6b0454b4d8fb314e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df01d3ca528275aadc9843f417d7b31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395f75445e6fa5a769a8a2dd06ffb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e1372c6fdafe34ef2afb4335214cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da74b0ded040135eb3c9310c6179d51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda4599fd5a7acaa6aae2c787612b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6262706f8277507b7ed17a28228d61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8f5b98e4e6b5b77e247c2bdd1b99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beff459fb502dd917a41150c6e5f53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2a77f11ac0336c7abf4d02ac02cf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05371a2f6a903c9c98ffe726e88f25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd9b72650b5260d6dd379ae42043b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93ecf66b987fad0a32de60bb30e2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f809c2cc6e9ed7454c3f8bbc5ed8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ccc20c10bc087ce787492b9f2df33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99df2d8867cb5338e8079fbf41d65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678d9081d9660cd119ff90393d6697132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749f010ed6265da834db3208acaf4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c837f2d5ca6735370422666f1642134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a360b8758bb285fc4f9b8f8767cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f90ce2eb516da74d08155f4ebfd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f657421215b3c02ce1154362e3f22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5438b36f7b319aef5d88e8336a735138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34f13c9c3dfc690787cfcf08e10ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4abf6fc03b0d1b2ffe6431f1e3b4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434277e0719af9b9f40343771f98986141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebd9fe7ff643fe833b698561ac8f3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506ffb06bdb55de3ac9f5ea4008da5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3150711e41099c26d0e4fb8946e4a6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4808ad3f3785065014637318730f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d7da6781d27b3fb7befcd217b29d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf672e97c38fead73efa2e558a932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4bebf7e771692f0ee57bcb446313f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a878cacc4ae02a242ae754b8fce1cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc94189b8ca195fa77e458bc265e65d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e2f0d10651964c461395d230634e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d6a1cd72c0ca540c68fb87b4faa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce51b8a1a820f7a4533a5e8f7f16e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001123e9892afa03e7fc0794fb1839c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c989ab76102814c6adfbb0e1a7e59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f24f5bdff21a628a2260e485da404156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b765323539a906ea30ae3ba37c24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e9808ea68e0f2fdfc7cab0776343158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ef23ed8605c21deed23f1d2f55c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550318133bca0bc388a0dfea4a78abe8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca686533cc085c898bddd2607ffcb522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a11446b6ec50e1f5f48465059b681162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6413539fb484298ebce764995eb6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f1cdce4ccbe539f63b2a3f9c9b6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8c4a2fa4a28fd348c75088e1506f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06270434f89006335ebcbd6a204ec8e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5075b9ed2d38b1f277c3b485378e6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5b9f37dfd6695efb7d17749354974168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b944cbb0edd2b03ec4c89041c72487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960eaf8f7520b23afefcaeed8a4c525170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe49edc0f3dd4d4931b51029502b30a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5cd6aa47a12f257676887938bcbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527dd7e907d0629edcf7a3339b7c94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e8fbe44f616beb5dc03e3d450cc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8a6d27b13acc641583158c4d64682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419dc737ebed34019d7c70ae4d4789f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0fee7a757e909be10b73a6870ca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558ccbbea434780a9ad71561d0b09cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8d663c31e66ca8549700d17a4d8a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a4645b24732d697d22b50e3ff111180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cf08878cedc40bd8859e7cdd1f8c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d0a204576ea58cf7ac78c22f4fb6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d2167da1d18bec0b63f8202cf2a47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7fb341e57d0a730f3526eb2b8e0e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acf451214d5e2a1cdfebc57ed712c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7ad795c1cea172f572ff6be120e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afe0f1557492dc67082c9939d13d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ead974d50a7f2ab48cc14f77ddaf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b17e484553427896cc4c31ae6e768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770136814d694491a0ef5c305d2ccef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a316744ac7e6a92be44f54d8ccb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0579b765fa27de55d39d67cc17ae84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49ff0adc5ce3ca46abc45b71ed213193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce330f81918d1691f37fb90de8a9c00e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1329ed0a1efc5463a430907e5253d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591271962f78d068a7e818f9e876348f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a3a0a1bf34b3e80d79c0c12004a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cfcd93c656ebd5b41fd7c9e3f796198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133c150fb9adbbaa76a4883750609a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2dec4ed8316bd3c65aa2fd49820ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0101709c490262cb7c24277a8ce5fbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a8ed4956bd17ce74f76100134c54e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3032cffba05294be8159a53f830e97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434eb1788da8e710fe388280ec48a15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96274ec5a00bc8533ce02170fe193d08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec987a4f0b756dbda5700dd702d52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bfcbfaa02518b5f89d472aba496b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20d65c38db5596ba7485f6b2d65ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24751631bea4210b25775324187bbaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d44802bc162e24451eb05d5f43125e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb5ed0b133bf2aadc60618a9146ed6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8663b359d5d9997c9758e13b344eeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81dfd2ff27c641927cfa8e4848ff2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d67ee66f2ea5d39ee10564d6a130214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15d67a32dffdcc0da253158f8cd63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c832227919eafcad5d368cd8ae20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3478d5f5e43c5746288aafee32cdec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470094164518f13e4836cae9f0cf8a16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1c39b8e0b8ffe6fa90fadb705b84e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e4a028fd3e9ded74006806ca19203220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502859a91620299fc07de3b2a3dd5ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143c4ef6b35666f477d6ce5080a192222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31a296b630b7d52331b729bc55582223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f42dcbdb4804f46ac4d482caf60644224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b2d201b3fd794154b8f65bf31e28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd550a2084eb3365cc1a7a0295b2ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08105e15e783996381f18e7e00deb209227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd9ef2c1c00ea141d6ff4fcf10d02d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420673c0e010d031fa6d689c25faff7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1896a5f01e94bdd26767d6ea4448230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b51b17e7cbb8043fc9afd78dae440231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6060f7feb4218e699d7b4f5ca1e1ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57098746873835e8b5faf806cdd07c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e023f19a0a45a391a43034cb3841062234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8f684ae6f01904f66571c593e12d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661ed28a49b9e95acacb8bb3ef8a9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ff1f33646b9345647f3f9d1736cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b708c50d2075879c20fd238710a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394094d860a6ee229d15011519f47c81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d943a96924344df7b7f73e57a941fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d190643cb3d7cabf694249b0c79bca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916446c212a45eeb6bac978dbf53ffd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970960cc1709082e495f6d02380aae2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5bb1f66981326efaf2640a56cda46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda5295c0444dc190824be6c4af681a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bede03bd04cc6a8730509e7a8d47e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7360ae2260b03f48bf508180d061c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e887d8d4649a6a0a99e61a105b32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee30f7de4f5855084520fb2a88094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115ca41140999aa87f27eba2eedad29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf29594aa05ef7d2b90f509ebf253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e94a9e719c8a2bdbd453e20845c5f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a61d73c88a2d4b1d4de1f4f51849253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d0fd789f11e592e787da4ab6745f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109599ec1a0758815c13cc358b7a1462255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84daae50bff7192d6814656625e7da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80bc410df2d988cdb4c4e088678b07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405df6641d7f3f5e6f400959c4120cc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4018c2c6cf3e087b54ee4ddd645b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097bd3ccfdab4fb8ab6aaf3ab0e6e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ab73a1a7656439d03e8caa78d218c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c596f7f0c8d54580cce5ff7da703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8deb045a351b500de9d82b856bbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379878dbaa8030b507637fedbc5bef93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc472f44eefe1f28e52cca4d9cbff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe39cd4054f6187aaed17c524c1f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d207d85ab3c7105289209d03d4e5573267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f105958849ddda8c7c40c08910c2ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13d89da4421e152210a1ae38e1104269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f6ab85a0f4bbdecfa92085d3221b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f70deb00a0c10996cc27bdb68bde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066ab0fe0875148752b90c86d6b17b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af5236b49898ec347c06cc66dd04e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa56dab534a547a30efd68cb53dbac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb4be5df6b9940c2c5fb4af3a31fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e6e2696b80773b4c50577ca425ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b15e2d85f770399bce6188e0353d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb20f991238adfa9bac331fdd44a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004d1e0befd4e61b95e9666052bf46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f716e5586b42e3171a7e792db7392280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace69e8ee5d805beaa19f392d12999281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c7af136485c1c18ac25acacbba62c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413f245a4ac4d0e0215b496aebe979283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f176546084633715668d9199335691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8298d8e42fefb61ed7be9ecdfdc6e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700727c96285535eae2308ec7cee928286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2718303bb63d411e76de8c80650dab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce55959e9733ca3c89c02642c26df3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2dc43f308648aaeb8a41d65273ce2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b033adfacdb8855ebf646995d05f43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15635a257496268a0354bed08f7b96f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed43fa35019588b942041e46103b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07349fbc943eab52e31ebff95cc8210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86ed30c4d6d447421f2fbcc515859a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a943d0b72a80a789f20ce385935ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec66f1c0e06096610d136d591e1c01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51bc67251e2aa50033f8bb6fde2d19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e8376ac628e0eeea77ea28ab62ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab36532311291092177b6044b8e566299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d78d57729f93de3c2ee79599a7fcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3667e0d10249e6d388df3448a9f95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9dd935eaa66f0e45b8784c554e76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092012cefcc00829c98c3d006ffdece303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e2b5b6406f0e8d16a03ddef4873a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd341e64c12bc038da383dd0c43fb19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ece0fc88f3a43ec2ed7cb6da7a027b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c7cd4bae2e65218bd6882646624af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f7cc5443c1220b92fd47bb265382308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a8eed997e3ea5d017703061d243d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17410bd34ae07fe597f36f0f7b13815d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3ecea595b45d16694d5ff7f7ecf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dded1b9e9320430c8001dc6d77c85e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b89dda87544a93e3ce70208052390313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70334fc74762f905c0bae44582ac6bcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab651aae1039e0c925ef8aa86b16554c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a64eeb7605d443989095ba83528a5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb9b0e9602e7f8b191c2aa214718c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b1df4f5e0e93afcd3daa1bce4414b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ac486be93a1b5bd296eacc3828f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f28c7c2e875b2387374a999980c8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535c8086503ec8da0107786abe0a05c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda03744385ea2d56a12591acef34af2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b234641a29c159eb7f1f0ef8169a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657251e241e7b427d4bd84c283c11c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882beeaac5ec466873eda9d3e51fc33f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297d3a9e26f4a2940670358355ae15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccbc20a677d28a6fd5e220b889fb70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2919832a4cac6d177f4a2e8d2a268328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90706b459c2be828af8ed41b4e89b399329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1ade7c7b83a2c5126dc93a79c5a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077704f064428be38e59b2969eafb7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a92c6353d0ec6c77e865537443e23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc6a396fda859469347157b69fa2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b40568bff7641593ce33f0c978c3d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b3fb8cb24644827206a0a5c234592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72363286766a08e5229c16a8f187b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6808a974394a3180c85754a8fcf253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159684ce673ea52a834f3852b0c6d55c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cadeab4eee3ff42ff8b4bc7380493339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20baf862ddd8b5caba0c22470cdb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4183ff9fcd55ce4c2dcc3e72d881ee7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd5c472ecbb927039d13a21e605ba7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965cdb97313d0a823a76fe4e5e2bc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b8f6e5a86526d333de115daf24daa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1dff537cec11b0e6f52d76b9c98ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f17c2411b90717598605dc5f115e77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade1529f409eb93845e56f92dc1be1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee8625ccfcac15492dda97cee6b7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466db23231db4b76a144c9fa00af5c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67747d1586bfb9b0c24e116ee90b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ba41fa8a384b4ac1b1a7c58481e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587deceb474f13005841de9951202e49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6b2a2ed1e7966f5f006ddb230b4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ecb819dd944b447bed4960feb91c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8093c2e283c40994575d51b11a77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918baac717ff114429100ffdc8cd1c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8829f24a589e9b8806122a4ccf723357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b3ce503458d71d66142dc1a98ed1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf0c48e02a29b61da3ecdf090f710359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538f0db484471a3e2d4a7171f898aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c03c4cc3d1da5befa9164a8053935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb07a9db2734a270f98518922c81ef2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd2c6e353a7b5e04f1023f69d8c73b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46614d4baf1fb34ff0f7a1b18ae892b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9062453f5c9574903c0f0442ffb0b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46deca9bdb50d85190ef3df2200257366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d123f4f86d2bc6857699dd74d3c8397367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e1eeb75963281847298c1851e4e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34e83f3d3e368245908108d4b2656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1eb968c116ee359006ded5b46105e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46eb66559a97445973a0ab4ac1edeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486338fa97c08ab5fe0fa218e800148372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd726d7a95335b4132dda7ac855c8162373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467fb53da44ee4e942df1f1a5dd82f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c4cfd83604979bb48cfd8660c9e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a4567c2066b552519c6fc3e3895ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31fd549fe141a9f6a9802003abe97b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe601aaa9e8a547236710579b9264378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3473f5a1abd6c111a987a43dde548b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb4840563b7b0fe0f78ca6939d8c17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9ac24956643130a98948d2121eed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8b2f2009d5d342660ca287c4f3859382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c034f34a6943a5be98e11f973f13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef9ca3be999688c68236afa56d7ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c643793ac30ffd1972bf6593b440385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa24523c7e2c08b9ab6bfbf2d6406386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63df11c8acf3cae140d2778aad151c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8e1422db79b17dc17ccbb9fb6370388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda6d822119365d86a8541b5327e260389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b349159c798f6f75813fb98dd4f2622390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a0bcdf59efdad2b315914dbe9a7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff7d5b7eafc7e65b0dc1f29fa991c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f835415aace1dfc5cfa6218156c8e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbcd3b8d99fe246709b1a90c10c888394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef4ea792e4a07337fecac17bd699d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba75d6921f88800898a1cf5a869b41b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0844bf7321bf48052148b6e75a4b211397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100e21b72ef4fcdb071ed4cf6bbffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c270f1054553cc14f26f78dfa264f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607d061e1af9695406b1b6e3826385400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1c3e7c0eff534a0095f7c456654e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a6b3de8eb0ed2e2331e92f8c1f24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30c2e9a49d2163385c8caa6842554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b3236d5acb14ce0ff4ffa8822718404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356703aeb8b80a60012a7bca9906eea9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bcae6d8dd04fa1fd13e39970c8a42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20204358421f90e6ce5e51c480d191407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7bba9aebfae887dda5982b7e1ae7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10979a222bd3b83100115668d6be2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03da831db9b6cc8de0bcafb8891b02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e946f6621f91017b71212bec5b2f60f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135576f1fb45d169266c743f08360eaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98968667fac743063cf661610c36d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850f9f1fa2404a7df31102cbfaa58d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa93bb454d051a7addd951d3847f129415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba35773b5668e6a297e03acce3cb43b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4768bfbf3cee4f8cd9194dd4ce3342417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065b3c9cc95e1b458a3fee1a690e93a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6b85b9fd7beca8d0a39f3a0912fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192350c7a530b809196dd4befd4e35a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff797fc59f6798f8c5ecc991ee65bb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd34ec51db56b8dfb14921976e204422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9813e4870882d060db00dcbf924b7c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100455c9d358b6a3eef7cc9245e6beb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc12120aa8f8ea10d4f2b2ee9a5ffe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5bd234a2dbab0ec59c16ec130236426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fbfd8020479f939ba96a2868c4aca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f95324ace334a3aa04bf9d0521209428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c86dcd0d5d7944f2405c94c3f04ea4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49776ab4eacc2508badd6ba054bafd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d56b418d04a7b143ba9733a725eda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cdf008d3581315f7289cb9fc14f33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e66d6a3506238d3e9d7bf11fbd3532433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c198f51dee1ffce57fa795a4925aee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89491b86f49499633bb5f90d17cfeff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7db0865172620e881917f62334a75b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87cf86bc262f2e2007d31a74e3820a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1d3aaf0cff78e5850d245fead0cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cff8ef8764b87856a5c9d87d85b08c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b034cd236eb7d2b399627b11bd742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc8d9a552cde34791a56827b8062e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eaeb980594a787347ff72b19dba71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5ffba2947c07145ff007d4f8c515443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0fd9f62fb87f826440426cb952221444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ab0cf6b808031a7cdffe8e970c6a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df7c710807bb57ec1aeea242f8a03a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e827cd3c4b740a68bf3e895043318b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b2758efa9d2305626ae8d507a8cd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de66343c26cac63e5aacabcf3f7919449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6883f1cb49158a0b7396973366f6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887e9950d53fe0df5d5072121f8b99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62594f1fae5d43d54dded51cecda149452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a677b4205a39770b3697cf537c747453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2675abd9406247de2fe7eeff759589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f0ff1e1e74cd9fd227f818efaeb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dbddb8d5e857e0a247eb228518015456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b48527c68c811350538327a440323457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd483dee3583608208199e5469b8379458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f399137880801833af04efb9a6229459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc141f6f342d8fb948099547c8588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701c535bc8b293b49022be9dfa3e3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d59a0e36a2ddbdbe0a00b3867b63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef1a4ed40e55ca6f69ff5ec5dd75ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0406a100253ecfc32dbeedd0bc9b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bbf492bf85104e5ac0c36a110cbe3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1f826a10a3ca7ede72f8a888eca7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a88984647906e98e01103f368c3f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791591be27c1c62721ce4fcdca5e03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14445fe6c2c5518c1b7437461aa4fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f88cfca219a07739e25669df208a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec4033c75892bd8d9d5e536da8c5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b59e2bd191f1d3fc69f774194445472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d32e73a6d88a7cf01d60ba13b5b27b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43599d9e446299b9a45bbc209ebeac67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117dbb43d32d8a87157235ec4ffbdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d18e79dd57db94015fffbe145ff2f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c80255d6819fd4cd6dc460626ef6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2777498f820773cc3090c81307f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3a52244bb19b8868738e83af8b81e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f6b072f9c29d26445d42e4876bd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550bd2e6b5deb551e02cc70c296e66c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea2dd436aa101ab94fbb1ce87322c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b800e0d0a69a645bc9a80ea51fd74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e84706f95cc7bf0ea175570c2d4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de44ee610c7ade0c94fef7f6b7fa5cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8b851f091a03834118bbca8f7053486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656a62d24e80f97d3df46471829318487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11be9b37236b16040ac854efa72dd8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c118814343afc802ad4fbf9b04f0ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a5518edc8f3e281373f66eb78ab04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1476dbc87226528032b842686cd45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29b1bce3b725bc47421298c0a4360492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698219d3f2cf7759df8ad7485556276493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a135097f121680015059330c200a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e71619256f84264109d0042ea7e5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c99bb877a2cd12e61673efa6da77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15af294ef9a0d46c44d9da54383f65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaec3b1336f5c97538a57d5747f552498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf7362cc215aa4103b8a3a3f46aea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac43ed393654fa61782c0af765d530500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a37dede707aa0dcabff113cc93311501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d3bbbf85581e10f96c36247e835a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886adec047a4f1a408b253f57e9f8c59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d72f8cb6c2085a4612294f338be4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b9fe1c65282525e5ef5ecbbd5124505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d857db289e017cfac94d1eab9f80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee44912cce95e4c3a19eb37b4383c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514898a5429fc1eadae7361c5b1dc675508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87382433be644955a4e88a4de0544b1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926064f07a79174db682199f8487a947510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cefed9c75d17cc7ced31abf3a3606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fdc9e187fa331f4c14ad0cc6dc29d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770326d941e04ac316fd95a87d50917513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756fd24e42b1d7c6635994135b9bee2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed15699e638b1d8742a03ce779762515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b170241b9da01f31f0dbdc612fbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e0e3be85383f37ce2476fd922c039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a8b8d0622d0fb28ed82bdddb32f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ef44daf86c44e0e864b3fc1905e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303832c0c6f3f62ef8ef1a4b6fb3d3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c564dc1c6280d7fb67c67fb4baf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3ff961f5d8b35f1039bd578e03228522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ae953c039988a7a7d08fda78036d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4064543cebf878ae098aaeabc5ad31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2035aad33b9f13a1209a69695fbdd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0298eef2de25cdb91ef0852f9725cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f18b4c208f009a3f4648b5a3d1f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8228c1d152c0d60658d95b5b5f79b60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef00b4da34a67aeed9517113717eca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e706a9d85067990c81570a4b7194530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0e6c28493b57853cd0649d0c01916531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece09fc4e456caa2c1912b72804c0a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b03140619b08d75eb7dba257a10a18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8622c6b148c086b1be4b348302caed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d99f3fb4d2de1481e78a5905ecad33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222b5f83553cf3221cd30e00c7b6716536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47513cc0932573345d27529fb7d18d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ed45062f074cded9af3fd153da9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e59ed5e148c0eec8debfa8f5d750a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdba96c08f8876050682caa5426f6db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c822460607e40054aa99972f6144541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a453706d9f2c770cc915843c002620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570531759f0b7e40b9c1dd1e2150c254543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fce93cb9dfc33fe61553bfdd8033f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd3f2abbab7dd8bbd7a1d56da5108b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848d588b1851551a1bf8ed825b10df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c90e5323f05c0969b19c320c8010f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c821328331a53ad78da580b441cc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ee0504514efe4a275f0ab50b1adb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68451eb2355a6013f2f02ba0104c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69acaa8fed67490509e19674bc2d1cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57361ff4af5e2981a447f4da1dcfa916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf7a3235f66ff7e415683620e41b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d7de3cbcdad268dc79c96ad99f4ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4a2b1898e3a80a92254f30a0e8c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84875fcd8c17e3c6b37dfbebec25c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a560602c9cf1e7737f9bdca5a1ef80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c517fb58589bdff689117b0651cfc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b16d753b33b41458507745d064a2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308031355802d40a60260e4b9699a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf2a4b54a5f7e0a85a5524635fea6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64df1c5c3071cff239d198b79a64c51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f654340878b711812c654e2215e6f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b92e7dc19f327e2a0467377af55c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5a31da313966a613795b2d0617ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806f4bfbec4a38bb6d82eddd13f967566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c125d6a55462c8cbb5f355ad70f5d07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87bc1c794adfd2d9435894b211894568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee788333f490214ec93ff571c9bd264569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ea1fe33147d911bb041688798016570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476864d77670270fb090601c72c264d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a36e503f944c7307e2315df086c04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14950b39b29b320da6f01fd229ee957573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e35514118b73a7d5adfdf4b39ca6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163381eb87983d17f8006bd26ccc78a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15780345c33669270ed6ef6406d05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc7694fd163889c71b576a71668de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202338a0e32c40b039056709717f82d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bf669602efb440eb26bc42bdeff2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc45ccdc2c34b3907a7886e60f8e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c4ff31e2b0ff6abca365fc0db756581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda895da61ceb5422f9a04e25f1ef5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f096771ee62d4358d7288e543de2f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716674ccbffb070c2532752aa6589f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660da7c576ed07de85cdcc009fe3324c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b191b4cd248d6d9c0fc72e0cc64dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482488e2b198547213f6c7f59f43ca4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505288087882cf46f6ccc44025f1ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996272cb328a5e3f4dfd24ce095ac994589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879b6afd9094efd7b10034afc9385b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119af3aa5978d3022818b9a6633068591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150caa64e529f558053f6f4589d096c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f8f2a72cabbf7ea055ff94acf082593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3253d78353069f32f5b6f2960323c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3759f161384c51fc48d8ec103cc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c8d166a4eb6066b64e63f8758467596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a996edd52bff46e5b72337131822a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbce5abc84745dcb4032f66bd3caba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ca7c9845220db7c69a3a354e0ed3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13639c1630ed5063caae5afe08872261600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0ec1ff5a8b3e796ccadf20a3ae33a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40c2b4f7ea8ef0fac81412df456c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe586fc85172aceb4be5e9d32a94cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4f6aea9e8dc13d1d434b0f3a623f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd9c97be303ced51bb5d2931933b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836012401a8042cc788cd6d437d2c00c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd384397d0a224e79120d2ee8fd168607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06789d8c563dc78a50dc6b305eba0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42e2d17714cb3ac3a42e9c66e8a2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41f585c415cdc698dd7dfc87dff12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878428f108803a436b58a6454568d3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc662e3c12f4181cc7c7174675624a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63c5fbef43ee1dbe236f001d01a0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92906d61955eeeadc5accd64b9dcf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098539c7a3c0fb0d54c35941bf870499615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455509124c83daa5e12db9f061093a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566769ac82423e69d6ff29d6ec95cd07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f408cf6c8f2c53913e516a7a8b11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa4bf30eee4a9717f60a39b91d8f8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb86d3ff8939b612d671c9bb6e9a36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde8ffaba471bbf0a0dae0bf6ebd44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f82f8daa0545da85eeed35260fee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4f0eec2ba75ff4d5147b23751dd60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfd6463af741be82e82a988cb65d90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fbb4e9cfd79f631250a7f5dcc3294625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca2a54ab821c1e2e2209547713c302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9db369a30f905074fe2ca14c8790b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe9f389b0bd1f5e8262d5aa9e99bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb95b4ad0753ce688a4164afed096629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368cc78a6e49c69d0c4d7b13bb579ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dbe0fcc37507510361f54932b649b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c633d755561ba4e1eee42ce64cc0ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf873e44b6dbfaa92909cc2bb226d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f04148df3affbc59b271dfd4636dba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e59fe9be2c8729ea87ad1a85785a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f56d4de0477cca1df389c4940790dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c60d54d519ebf2043236ada1be59b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec5a80aa77fa60e87dc1ca9788fd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497fbdbf5aed6b8fd0fcf27c9737d38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792fe114105c7249c33a7c50711157640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f209d8aeaa222f16c5e8f5517d282641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b785b5c81dd45f46446fc38d20254642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1f3ce339d57464c1413e9e9292bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306dae2a3b4f27b9afe0f3cb313e9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ca7410040a304ce8fe8ecc619ae7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d2569ebe7854ab05dbdcffb3cdc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4123c9b12286bb0f8c1e59a8db9784647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30646af8460236d3a6a8a2dd9c390a1f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a325bb2571c187136d7c3080c4349f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4707135d59d6c6a44bc508d97e5321650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332f2aad2f0d727a5f0220c06cd168651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a363298f2ff1f7dd8ee5327f8a7a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b176ab5d2a499f0a81c288ed33b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9dede0767c576487b473c182abc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2e7a10a0a068097835f893caf4e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545263667c1c3899d3c24b31d652f7e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140d2bf8f5be1e4b2f82517d7d8a7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2221fee8f09492f3dfba546b37779658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de657755ae6f6ca087aaf5bd2e6bc5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd93b1498761c1afe585e718aa1af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9a2b54f40f56d96811359d210a764661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780105f26229a1406b90e1383c7763c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a56f6462b4f2ef3b576e9914b12f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1555d910430f0ef947dd3dd91b6227664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1ea39ce4d3ce11ed76dcb9dee32a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d3c5ec8a19c41df2e61c89e46005666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790582a0ecdfdf4ba596c5c31a6f6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c0852371e52e16cc94a233b966027668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4561c65706a0602c3993a06513c264669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398fd8c6ac2032d5bbe5beb739b6a0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4d139c2f6dde4c0eb46eaa72dc664671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c7f32e42aa840422df5ed502d9f6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290002a7b509e969156590e766ce80a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177458e2064619009b0cf58389e9b640674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e05405a32082f986e872dbbee287b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c36deb593e8f89d4394bbb435f311676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938710980f0703377812713d7158e15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122504d527a1f89c90440cd0cd7802e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feab8488953829568ba9eade021aa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef14ac3d5540b70b17b46ac71134b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b6652c114f47b811de5fae12c97a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cec9d38fea1f5f2b20b84c6e712839682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0319e43acf9aaf3b85c684a6d1416683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85a63232aaa76fefb84da7b17208a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1cd5fb31f91b53c209255bfa41454685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63980fa171fff6122b07c8f92d0d9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3415240130c4ccbb4a3e06014245687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7edbc4915abb17933b02961f18bae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71241c095bf0bb48a21dc58c38f811689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fad4a51c7eedc0185130b623a67f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509c95d709fd0577429274953d95f13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ae57da677b94b0d5be5fe9b9ea31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa221da363704aebbfdefa7f92990693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1146d7a7eb391cbec8a47f4c782ab8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743eb8353ba01d2f730fc6468bb234695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50b6b15ce5f8e6bf4f0c4120ee81a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639791cc901c04f21aa7bd13a213cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4c83264445a51d5cda63903f46f6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c992270ab281ae9ee57ec4a758ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c232549cfd8e22e9a83408e4c3459ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b61cee82189a94b855e32a7c51fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba22f52a7457b46631d19dae7b7571702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5e8d268507875de77c884a978e5ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc06685841e14dcf00b03244fe4c8dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b6b6c940b5267b54d518e29a868be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75bcd7b144d7b4bcea412d21434ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585acb3019b434b361e38cc3ca927f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d6ab500ecb55d80e0c37983019fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8022e8fe2ea57c771e876bbc3a8b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0cc18057ed20444515367736d2cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db86b40c7677afce47ed2fad1d403e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853003d17e0b51998cea8c0f7f154e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05bff2753682c8e81d7fbfbe9957f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac289c5f3d6701e2538c314e68eee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e1c3be2be402529d8624345a877a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb15c124b3a222c3bbc868a539daa4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c0c79212998ac6979ac92df608d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28df6d8d3238ca30d7e0472b3edccf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9612684e747dc20e714baf70860c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab295587e62d4d30512b30e4c892fdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d2663b6513a2cc3baf48edcbb1fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d22010314e3a335f4fb2c4c838df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac2c4dd62e700e2c1f226ae84098e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccda598b2f2f49c48b3eb43b4cdaaf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb83cdaaef79f77eaac541fa2fa994725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6118a36db6faf931a9cf44c65f7165d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882ff222892d00d0fd4b9b1fabcdf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01110b7fd77d651a09e89a0cc2c9b78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf02b8fe08d10d36d8d8f45ee2934729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993340251531a76bcca09c2834afa53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c32b56edc3aa8e13b08c9f3150499f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad641a062a9f1807717a8f77c5f94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855462f814f0458a2828fb69819a74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857981a609b2c055627d1110623638d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef708541300a926419fff92c3f48d72e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76f1bf40d58d1a19e4bd475946d26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf68e2b34e36444a77f7fac6260af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbd39b728211c894bd45d19847f4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380afa205a901b0688209534ebe116739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf1e91b5d9ca69573552227c2ea63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c651f1fcadaefc7647209933ea0fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a49c22177d90d672d7fd61fb6845742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca00e6a1712d53376799cc71cffcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354811854be326d13c61061a7edab938744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2935e07fbdbaee4353263cbb55ab3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666b2dcd9a7786318f10026ea0a2d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd99c1dc008668eae229d5aa98b72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065b2e22ed34cd7e08dc82c8be42e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137650b4471aa7893e9f05b3159289749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3daf52ee7da25cd884c381ed17c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31a4a44f69fc624d31d23b0c14b61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7f819ac850e3e47b44983876d4cb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492371c6d6982a5e2aacf5161214be9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e97ba17c8d941d987d28a3467112754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bbd83f0c3966ca7147362236db142755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c836975801a0357a0321e2b6fb0c30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224a2c690eb9b0422b5e56f105ed2cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9a423419f3f673e0af09bef3d459758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10986878f601c4c40d53897cf2471d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>