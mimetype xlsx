--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026c485a723a514a7366f4e379f2841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9e7aa402e55cbd55a4cb14497c222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ec1e81cf48a99039dc254e717bad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d57ce511ad0843607fc5ead0c9f584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa94bf34ca79fffe12e343b8b10ed15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c82b90979ba643fe6af1c3d13921f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cdb83425a4628933272bf6cce44077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b53b758b5fac3f231034c4a0ab8048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f385af61d3f11faadd651279cc4669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97aa02e0ea93a3f4175e384caab75810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2909d19052480729a9f157a12d96ca811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f981e2c7c84b293f6a64c20b30f1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc051b9cba8f24d89044aa1e9261cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee92aadceb6f496440b2afc955cd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee9026fda8947960eef573ba0c22da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a8e36222f5139d3f22c736db3c7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf6095f7a30ad577f24d045a3569c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee60e3aeafe446605f24967f76381a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c772208123222c4a557b630f05be019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7067d58cd26ce6d86f23d6b3fcac720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a5650d2db7a9d9cac5aaf787a566b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1782f88a8950a318569909f7021c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398309b1da05087e25bc171a8efb41423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90857d84d91b9f536846fde22ed131824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb3437f564f798f76249b7c70461df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80f660bad280eac318007c27e8b27326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03069bb7ecd50b96c5958020e78b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9f6e23556556ff88294be8c747b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a69ff9f289b0377ce83e3ea559f66e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812190dabd5dad96cef5de2b2b079b0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb1f004156fe5ec2c6928523a5b82631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18c4c6c320e4f390956f03d7544f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2e909f8be76bded41cbc937748a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0dfb9d7e2942255f50688a56849b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c76dbe8e75717689d0de7c697aee935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859d095fab903894fb668056c0dcdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60d4a3051fe933698dae9bc0f763d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cee9b3a8dc22ec5f0df8aaeaa7aec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f284f56fd23d57100685028fd3da139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731552e7f815c74eb1c4ff4c737ac4b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b447d3e8a2a0821550ec23c33cfda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a86a181051eacfcbad1ef22ed0284342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce5eb15972b3ecfe37268ceef563043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e9fa92c50178ce6c1ac8502bf6bf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b7e9048e4a21577011c88d42071db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13762bb01b15832d8f1405841254697f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763954a20e845c381647ea17bb747f6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143391e5044a0393621259beed8c209248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a8e38477a7a83aec4f3c7afae5a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c50f35f6a21d35f73c3c6dc1d10fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a41118e6ddbc1f733da1d2f1a06ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870fa146f017f117138e40f50c26ee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693b274e33de4a685fcf793f2bb90153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb4cf49f77f61359b533eb6bdf139c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557b04a8851e63e765fcb46bc32fd6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7893464d52211fa739edf1c9e745b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c35a2b8fb33becfc4f4753ca613be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f47a1db4a4e1a14a4f78a4f91ae4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c878f25c8bc305e809fcdf6186b2d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040bf82f0e10d9471a679b1cc74bd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101bcfd83e37d42e62fca28b707f1e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04595b3c83f7a2eab55aceedb383462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b29ab7f97d8a3d3331c8f6b78d3c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a22d242a99249947b76e173dd29ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b445bb3a77311d6d57d0da43b6060065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e72f149f5c00da8bb2ef9012a73966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607cb96b692be22521155aae6e336ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fcca1c83f200e7b9aadec1304fb4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de121674b43f9e04eba4720c045ad7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9aa5689454c092a305b07c640c54770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea1441a51a16e2dfc365ded28b4f3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df20401be64dc8e7843ffbe3032b8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd83e5180227e10ad0580d8c23ff473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079cd642d713a87d09336b41ec57ec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd63af24797b1b38a1a3eedd083f0a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd24a95b184f0686aad9f3cc66f404476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0cf716e854df5b8ffa9abb666c0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bae5b2de20104d1f91257f126c5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357b1fa07dbc602680e0f4f53cfc3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036950be1b7e7d7e7acaf6147eb25b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6a25912e3f92ba84b3a2ddaba71381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bae48187fa2951673f51dabf3d07c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3d0f05375b85d2e0c0c825d1652d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce2286cfbe718e487c7c80fc54a46e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64bb5ca0d46da6c4bfc655b756f12285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ac59b08ce50f0d17d81ba68cbfb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e646271b8b6d19338029cdd61b89287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069fd5f3e9904d3335f3b270bb4dfa088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668f2e3917f6602717dc30ae0c84c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc83dda7d21bd87a220d359a6b29090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ceddefc02756e1c347c7c1cae71691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a01de832f24a058b85e84d16ac8c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df6f24e031e0fb75f1b9f3f2734da393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31be306e93d0fecb47d9f85f0787e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6921287b4b36115586053d63c0fa6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e591575e70fc6189479e3f3a6a6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e969616bcaffa9cf243b16473273f0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646cd05e8cdc33bcfd5e00e7d8d75098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d58ac20eea9f3d5a0fbaef0ed781b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04572ac2e597762cde8ef90967ed5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d6b2ebebdb4eb30cb7e654a74224101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8248b9fd9b757f2d76056c727d4aee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c600dea9c600d1b2f356b0807ce40e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efda86fe58a90ca31efcf6d5b6090a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21e9edeb12705361f7a88b0bc5bbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2655eef21abe1929390c94888d1978106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84671bc120fb94cf70399c7eb489672b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9ee340b787861b37f6fa714eb1768108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b1d3fcfd68cbf7cc23c0af35543e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eeed430d7d60d7d4c6161b0b34ec7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f3b801aed9c6d464201acb16b9832111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74b43381d2866c3b01a70fa2c7c91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84d5f3e864c70ac8b40d89a699230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b85a67e3fdefe24db74a2855688caf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078335f70331e063b731eaff9aeac503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada36dfa580a6051075dd8996b0ce9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf3daca278d571dc48f038108ee7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9503ca14f085c6b80b8dc5a9a37e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e4f48a9a48b58b31279bd495246c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3557e2d681312ad9591592f5c5c97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb216882a0dae0673a40cd6d5f64f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023eba718e95fef597d5904f36740d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd01b5b05e7f184c23e88469b1c10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467440081583c10b722399faa71f61c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59db1a120c49f3923d3a894524c767125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012681c21be129bfdfc73bb85bf17314126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e1ceff701fef94143f2770bb02ee4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524678677b1ef5a3bc6f2577a47e37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701ace0f01bc93da649c6a2af0b2246129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3380043f1b0580573d2e48655479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dd4993300b78075df87543a0b5fb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122fcf57a4797c0de908a92d384394d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88431a146f7f10d3cef553cdf8ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf18e9035034131fa015aa7560e1b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466c03df07f2c920e62e98e4a61038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f09f8c87f6ffc11368d92bba2bde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1610b4d856b0b3fa8b4b75706637137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d381e14503018348912f2406610c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047dfdd3c129028e201b7c791d9e733139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488069299153f1d4301e6ebf9bc4d8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a5e0d4d4887b9d77741c8b94482c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae7338e9873f3815da6d3be7d3460142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb2653c3c32379105c146fd5ead5a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a65d44b2171cc1741accab891b982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6907139a4514bf92757d2009200c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f38072f40c51a5882a6a903123916c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff364c78f72580782fd6e8b9a5df4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f692e8b312dc8372b87894d1a561b1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe958717af5be312a7cd65e060b2490149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c09be7faaab0592571eac7787f8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d76ab937508f901b00c28c2481b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1652c988023a97176b394654dc26ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e79d00b064c10a5ffff175aebe857153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c27a962248262cc2f35c8400c6c674154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72cab0f20eaf3c9337198795a4e1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace99b47ba3017ceb015b320765628a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d10a79807a828d7af372ce5be35b44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64f571e60471315fb96e75f207efa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb77b42751c083f2978b88e10361762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167ebb4110494df9e1f38f3758cbcd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29ce51377ed2fb3363b25c8ca8036c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50821796877f6ade4c9b466e71ac03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7790610ae50803b97849b312ec3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861339f543ecfe77020d5dcb6212767164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437f88db8fee33e93bd6d42a8224a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f39ca1e848484f87704985a1fbb2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb32a57dec151a8a75ebf670123885167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c54e808ffd61f086231f5a3d99159f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b247808f1a8aabf6bd98cee575102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cebbc9d7a26c5f947f65634a18933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed4ee358097481f9edb37094103797171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25fdc4da8ffad714c04470475e2d3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179998c9abbfbf935033065e1bb98f3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06bd784e4d6de99843978f4a490c97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1254e77187d50cd4f0efe6978249c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad4959df861a78ea438f5b58d6cdba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5a0df1f02cb2a84c965e55fa5bbf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abf60d73cf1b50c1216198bca25c5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb518b6efc4d51c42edac574bbf8b150179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc430dc9df8a8e526ed338363a0997a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd2b2544b638e6bcac03c68d646ae4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e5856232d81bea05633521c570ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc32349c58a9267c8ff9a9be00e229183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4768eb5b9fe7bc2a49ebf8302e8df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8f0c8684c618f63f6eb89df0eced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb6372c35c4fe892a8a2b78e08873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493158d54f27fc43e4dd6ea934682a27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd1f9e82e307e9c512cbe44eabb25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2af2652742bb1ef9c1c68b64b48af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90d674e89367e08c0a03979d13a052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1126c44032508a68b70cc339ed435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90819799a4cf402aa3fca67b74e4bf29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2815d894dc5ac1810bc6395eca9fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cef1ef709d231455c9be4163d9798194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408226bc6199a0e58903eeda4427c93d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298c8f21fb54bae513b85b007c206a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9baea814630dddefdbd38348f10e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccbd48cab46934d106798fb12314e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5f44b81d79138d56899bdf92ef7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ebb7593a9eadda4907134ffbb1e31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a6f4d46f08a8b3cb420849dd844e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6179643b194d4e16ab301bda2959202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780ed0f29d0bc39f037dd71832cad6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb317711d25e04fa943033e40c8a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949563ba255f889ff915ebe230c3084f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a0425ca1beced7582a5643cf653b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc393232f9cfc4e3e86d476890246e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997e13389aa50859ed35632c79dab1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f10a26524bc51fdde9eb33464e80a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7b08f42dc04d2d44ddacccf8fd95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddcd8c9f0fac59eadd5bd9e7d93115211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef946cf86ffc8f88afb8611eaf5e90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c118e3cf9a8a47f51a3603d53d0760213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710848b0b16c8af59063125a0086366214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715b4824856233c24908191167c621b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c5d5636dd7fc69a3e7fc259d54dee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a358329aecb9c0f035c2dfda2b644217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75c338842c1203b98de14a66d90dfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59e70302d7415c76b82974ccb11428219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed1cd75b50fcc2ea59f6525d86f24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d91d986f33d32d7c4bcbd01210e54c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af43cfd1a368950d58d1c91f56c74c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3686cd5676071a4cb3cb2f054c6c41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49996b8e6ca7b8a0183dfaf4c4dfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865c972e6c5b9b7f9f9f0fb8f2ec69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da5869d883942ec6aa6bd99e95fda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed690103f85b1bfca239800151ab000227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343014626b944d2badc193c2189a44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be194a7982560ae20a524c305836c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe39366d869d54916365c50085a58d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb2c5aaa3f2f626ddcb1d937428aca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f041eab5afef185e8ef0fef327f7b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5a11004042163c73df5172d22c3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b00b46e2d951a2a42b387565c9bc49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76781cf476422099f96edaf56d826a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeedf6e55923cdc543f1c2d8e8ece45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63d1a005f12f1490992f38b0b5dbcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f1acd69e6f57bf107c81d333833c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7421ff346f46f73c7deb434b6993b95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c38f92c532aa287e3b503ea1775f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d3e3bbeebe6363353cb247f4fbfd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc0c3180352444975ff0e45ab541d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597ee7fb68428fc98a57226228cdfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1dd74934d3f3861ffc0a8f1503de5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ca8fd556b1b576c6a64e5772ef724245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e6b6582ddbcb66fdf290c9cc8993246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed581e81d078fbb233b732034c3a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a3cd0aab7f4a1f654a65055d233b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ac9aeac587fe3cbc4f510f84316a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c604e47908bef98544f9f168670f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f4bcec9fcf4eb9d21aa13415255f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7a181d4367c09bb4a9f70715a449252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c984653cfc0604cd9bc57e95182b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2080e64170455c814457d894bf300254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7fd5e2de61d5b78ec116f040bad9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd4e8ae01fdc7c61c0924d0b119931256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f604f28a6ffd8c0f9592e58428a3a94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc056a320ce5c3ebcd573b54cee6d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eaf3529ca6c42695a49987f7e6d8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569688b79caef78d21e8b013aedf2b06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23833e1d78a1d86e073fab8e9ad860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5e2cbeda51272ab75a9e7d122914262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e4ed622f9d9e4c8f5aa4fd7922da3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8d70904b8fee9a2c243987e7b6f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b1d07d6eb02b329ebdabeeecade6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09075392bc9e77a0fa5926450d539490266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f9612aa42b20e2f4bbfdc0d2d925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe8aefe413fd8ce7bb376c64ebd9cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572191a85b4a67325c2e0376e9518b80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f6a23216a5c8063495370d3d4291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd1a22cca11873533f85703606206271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b47d05f4837d6d4518970d7bd59bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1f83e9128fec0a86e63debb5d4277273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38aec431b6dd48f4e00349bf3802e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014fa197f2fae52107ea9e404552764275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82403bd3afb0659bc87a8ac522a1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3efd989102bd94bc9fe17670b83de6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd2b6f8ef911de0d535809e66dddd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610e886bc57279a804d3c389830eb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780abecc39af8ed7db12008d00d991280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6988791c8035f86bdc1e5b44d7002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e2d0e1ec00603f38249fd763c639282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc1106a4cb0c34e073f758d117006283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee13d9140c11410ebb3e9475006ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b69a8ba85d215f93291ba351dd816a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d81f0e002747d9e05e7e01af35660286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a33e9af95a5ed520379c591ec28b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b171eecccef1f2c87e5e13f71ddd4be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e80a39e0dd8866e75a8c023bd21b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b53c66bb705e4d81b7087ff1b8e0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdfe55253bc5d9c69765934c4995a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85ab0a2e5e774f3a762e64c2b5f86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8edde00e21454882bae46b49e0903293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa16439c9b19347c862b2c5dd79cbc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a5ef8b8c55b6df8b010ce32c9ce0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5fe14922597443b8afe396ea86bb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e1d135bb6d28029a3497b2dcdb7c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c536990ab8a75e2844c6f6d829fa81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5668b28bd04270be7f3559c16271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0e56553b5ccecab35f4f034ebd501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a97018ffb518a83b13703cb71efd7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051459eeb2302391dfe813635742b56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70537b73a03d6aa7ad1cea73bb8543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990320209dd9cab8a52c495baa74501304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61561b7aea63239de66d10f5e643cb02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3835f8c72d7262d96e88ca6b9a29a58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69b66c9f8438cce80523892a403bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c00a61ca7a1ab4185f761c4e3829308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8da87c8a64d76fe2f831eb29fcce4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84f814d4b32a82e57bc27c97353cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4228e9e7f0b66d0da44d051a3682cee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0a373cde289d86c4220ef069b3189312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ded61c84dac5151daa11378893d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f0feca838de7a1db424a87e747f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a0a6f9535387a3753c83456ece56d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2c22246fd0888e5a40c603d310a7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c00b622b8aa6b84ab813f455152f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd09fd238962336179e3fce3cb6a86b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aecedf91fe3a6b4bc774e76d3e28be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b108e0a74ca21f395baabfa8067d55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5fae0b8cfdfee96fd3a95207be16f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2198ff2b73e72543b3b4b1867e021322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb3d21b81c9dda093d0b2eea49c4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d7e82820dccb3c450c8ae1be18d74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5d9d42d63326b28c14909fd2efdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f970d6b639ab514437bb8b5c62c97de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af6560d9ec433cc290489f5a56362d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c249464d9f896740a359e7ad18887e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c8a54848a42f4f8ab3ae1384bde4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862abb5ebe0c1686b27c71c51277cf49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44169e46db4132a86a6d14f45f417cc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c178f51e9f1f80d4727dc8dcfdcf0fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa85fc3f2f235446413ef9ae2cc36b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634542de21dc276efeaede01569415c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695965940dbafa4067631f54c033b97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e21f499f151def1ea098ab087aac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f450ea58a66b72144cd88696bf063337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09effe1a3a8c62226c8133e12bbb4f83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca7bd667e6742cdf5a1d5a3eb336b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683398df934bc803fd124b89b646eef8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380409bb40b5d0216899040350e82367341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3efde6ce0ac8be914f72f68fc38ab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30850b32fa459b3a4c573507a669494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e3d9315875b912910e4f63559b33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb57bced0a1c4699a30aa707adf1c0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e7ebc79d7f6ca97001b821c018c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b208149c0b1236a16fe9249522066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179d5e0882bdb7cb39d8d6eab8c722348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926daa29556d565e4fe9397ce69efa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0c80346e7726abe41c72736c11af0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce4b43208ba149b065fc0a99fdd0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee84521be366885d0f2ab3a9fc9c00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187d12e6cee37bc9ec7ca330dc6b57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb36e92b189806abf0b27cd041c85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd730a0e49c797c7eb3f11f5cdddb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ec21fcba9b8dee2927d107b45a69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5081d1a8a3b9ae6150c1f82a162b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e9e35b8ad3d61e0bd2a362b889d89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4ee6d8cf17441df7e9ab90ab852aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9c34a6653187da693a51de1b8ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d22f856409936dd9f4235c7515a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1390c2462ec5380f646fc68da65a33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36bad9826d3b7ccc3958604eefa0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f282d72e51715ff1246cb8b2ef5c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323be9a896723ade94b96ae32404b1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5f4d2c5d74641d49fdca431e26153366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f365d556ede9988803b7c32075095367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577d3f25027c1755e74a7505f2ea635368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97d1f99dc6642d025a07b07512ebbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e127a83a5ea70bbccac7f7b99dfc7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc35b3ccce5bd6b85a0c774a04c33f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5f35eb33df4548185ccb7f3d0d30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f6c914ab83b97db162b600becc27e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe9b763746a175235043860e045cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88e9fe352eddbdc4da0a657bc85cce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdead39155c025d50cac111b77caf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a153ac94940cd7a846d77f40e1002bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a7209e057f61832c919a430d9785378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57355b2ce25ea08b507775c8d2bc62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5a7085b5c04f46c975ecacc48782e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71402c2e0c587dfe89b08ce25ecda3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc48390d7ed4879c750cca90073b59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa0c1316d728f01fb2c8ebbd55e66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0391b66bd6b1d5835b8cb91147eba0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be34b72171cecf46438ba0206583f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a37a2613d2dd609abb1489be49132386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794aa584bec51e9546ced498ca5ac15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137762dd859f840ab2f5c0041c8489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcb4af687be5ef52bb0c4926876f95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c1e07a2181e0f28745690ca0a13d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e20e918a2e562100c285c7c59c5b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1475a6385181a856df6d819ddd88f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aefc1248c292bcae991205bfd33eb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be1f0f59b355da6dae91de0199987394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f5ca7cb6c344a2415e2de9774a03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ef9e770ff6067c074a4cb33fe4d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c17d67b0c0d3415546b7edc466edc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e65e843ead985e529ef9f186fcea0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00441a764d332f6e4be6c80814cb76ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cfa594dcb16128ab1a10284858278400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e47a8bf889ab3b500743e442bf1b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640307e32b57f12e1ad2925795186b6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f31187de7d441d035e6273076a52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27a2e8ba9b0480091e0a1599137c58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af5f76961434a266b48a2bce72cc5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d01ac3e1cc4f5be265cd3fb058a06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1786ef66d770c815f80bb56047c89ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb95a0ad3d0edc690f2a8fed25cf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be26ec9389163ac20f407cddafc04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a36666d73472901fe3093cecf7b1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70fa5e71957fb9f641960041dd66e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416006f6b68047da40eaa4c3c793cf90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a16e436277ab9deb6d9386ea7dec1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabcd587db650c6774d290a57c467c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd6cdbd0022b8aee0b58fa9095bf3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf797e0f74265f8a9c3949bdfcc0d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16cd903f4f2d8f0e0fac3c75e73723417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab996f8ecd4c435a374fb83e4fce2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3981a7113adaf5441373fc90912bdf0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26d916f0cbcc749fcc16a4dcd88bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765125fb2ab3495794fcd24e1709cb1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe8f03a3912a45a659d22e5979399422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c299774a3ac0a4422740658a8098bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889205b8a2b38759ddddc23c238547fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d832309d0c9e70fbe9ccee633e370425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c607015b285040ce36913370dcf9af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14834962305bc67184ec75684c604c58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3612a11ef6096a03a2a3c40348047428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee92e1a36655d702e84863dce1fbe44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeed18cbe44876bed36a8dccd3d03e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937239c38cb94a721f1efe290699fa9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555b1f7c1a5fb576fb7c6df88a5e4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646334ff663d0fe17fa591df4ad34f01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4ff5626ee79b52299bc50e0aa4d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98503ba684e0ff770f218f9763fcb6b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c4e5f4cfadfa837fde09321ff2f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df8c3d3e60c26f7fce64855c218756437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4730c1f47f81fd0257cb471d55d561a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383a20efa47b489492b25654b92b7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc6b1b5cb90e1c353c57e5e7562516440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be306aa7a6a9c62e6f3db14cd49c5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b5c75e2254919f4a1a56f39d91c16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587f7a364bf362ad1e982f0232ac8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e50c279bcc946c53a8f741bb2805444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4c7ef70f92bc0ed6ea0f7180df2b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4cc3ab3d21a8c53b5cfbb5bdd851446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7765dba54c65625f6eacebc770dbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22a07c662920b0b69dea988148d3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca6bcff577d43b89ec5e63402a1d84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796465f16c0817085b3b278de4c756b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7942c3f9dfd54a8e387d63e8d9aa71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0696d21f833d4d64887fe34b27213452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e8c9c6ce0cf3ccc9a270a1888aa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c18af05303a8df2bff8a8f729bf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d599acf15f89e98f32720083353ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898707d26b4289e0fe5273c950f6f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3970f946d1581c2f1a40880dc80ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa91053da9ce58e720d5edaebe90e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d4e0a208efa3d2b80411ea22cb151459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696772228e10aef9a53a5e92b0e226460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4fa9e8984195bd081ccf01ca92772461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a514f8d0fe96a2f86247a7d86bb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab9ab830ee0fa9575b5e14ab7642f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d619aab182fed2cd92db57ef534d42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba24b26e4bb9686c73b9b05abc0840465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c425bd10df8762844242d9ff864826466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e8f4c027e3b3fe180b64f342e5da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b6bdd6d42ce63838b21fb64db634468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1b588154b948356b9d8090ffece3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4aada1f04ac6fc4711c23a81183a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce592ff6b4902fdcf62742c320c0bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f804edbafdb6757f3ab183ca6b0f47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2adb800a75f959e90eb939d8fcb1ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd572059a6f96052ba8e7013b73e2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f265d53d055b925290547463c6e15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e4549531cadeb33a11ccf489f9dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48376ac2327297e591350fce376bc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f5f004d19b6af5759fcc9475a9c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e959e402483d08ed9f4688413d52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d2ba079162644d26a36e804f5af3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04862d6e7fa43801f6e4bf4fc9c2b906481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eee01faf37ca867a073b2af1bfc5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe37a7db4907899ef1aaa858fff664483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714c9e2aa99bfcb9e58bdae9006e49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ddd1d79db8418beba12b4c0324ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25288d6f32b1f47323d588749a724c9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7670c05d851e6856dab24b7784bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f4788009a9c00dc6ea2bcb23a9de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b67df6e908c67d553cdbfa1cd84423489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f240c141046929b46c66d7a03a0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a34674663edcebe4ee11a6d7bda282491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f60cb40baee10f9079a144eb02830492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122df276255d9f5601e28dc5b070598493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04060cb4d2f2c89762a84798cf1c02d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347240799c0cdff01835c0f947383d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803c4f6b410f65978e9f839e7a20ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b672443c7dd9d6b7e6ef999e21bbadc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d256e331d3197ccd7689c31398ac1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca183e719625ba2fb088e5c21f0322a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edec712e3ec165239ac5f05085f5bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922de9a5ad7f7d6b392ca6cd050e18b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292439b0c84cc398fb049669d6f8a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c890095cd93e3592678bcc0b48667503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0b0fe72810b65d8680f63400f6f24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ff943ee12e376605b542f56b5afc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab06bf691834abe8bff6910fc8ac14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f403821301ce5a794ee0817cdee118507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b7e4339cca2a8794633842481372508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4cc9b8290b5027b15d822b03515f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914fcbb3d48ab0f379c7098296c0c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5aa0c711ed482af36a3c2d44e03f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40fc94da0b364fb2c0412f8303a16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42519d8e038b6bcd58c7d453f390cec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b84cf083ba535472fc9c9f606006e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545d9a7510df06d8e9735495a0a96b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb6cbfd4720d9c339e6ce2cf5bd4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba983e160fe07a239d501debda572a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be7425821b681a292f7d6d499df86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6752380d779ef9a9ca11258791559519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33840294ff604a8324b8685d2a78d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31dee599a57694ae83f082208a9580521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d5d4ac4a85b08db491c7fd125321522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41791f52ce0918bbbbf4a76896ac146523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c64c72db1166a2fc98c1c77095a0c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7fb56ac918da8ebee69ec1aff76d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8593e19dd24bab8317e8e910a30461526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2cbd7ce61f5a255d80914f47fa9b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e093bc913f45e5c3e85d11968e8f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213069f593697dde67bea7df28d2f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185bb39aa7df3a578a464c77ebef499530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60843b352fbd2babd60d0e7ae9d0a51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120415860a6922559f8eeea8dc5d79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b3a9b2bfa43e038c2ff750212d6c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9e16be67fb1880ffe1a4a9ddfa37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ab9fc77401f8147fec93fb9cb51d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f12278c4103ea0bd59a2f6b35e39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc76b35588fb02ffe382fbf6411d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce73a29e55ec199c2aa40b6921bd5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b947f885c15328a02cf3cb76311b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f94b4235a72faca5cfd692f9c1c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26daf5c38d8f397d886c8285550c96c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3bd281da9c10187df8a690ac39344542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38980513a75efc1cd621c99dbb4822543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eec5506d6daeb39ef3e30ae903fc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f2790542e1dd5510279a16f0f2f8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877209e41b8d89b289dd66792fdc25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd82f1f6d91bd373c97241eb742f55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c10c326d550fc10ecc172e77b7c1b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4131aebe4e73d40a9111e2b1d37d542549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4bed1c03024f2cde5285dce330ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ae655f54818d3b87364979f4ec1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8bed5828ff851aa0a78151bfe2c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd5b3ddb18d58459e1681d382fd7be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5b851a7971151103091fd19f4f34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb1b266091b9cfe0667630315af830555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a3077dd6b54713b7cda862e3509f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d626e136d52f218ebd21d2e018ac0b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91389567f7f8a2b9a2aa0994718de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fff978ebbcd1d3f3e3f73ab1c93ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94a4a6a8b3cdadbe2cf2673cf28e35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645fda88abcac0bba103109385c05d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039275748d15ee6c51514857f86b06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233dd06ac6f0ef3c210e7ac82535170563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfe71cd98acafe4d8b8e656e1bcb65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c8eca1a5ffb3d53f69c51b59d45ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69547eb0b3ff193dae6f50a7c3df3c31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0ff916015f9fa62469b8ca8cb8268567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53178adb27d7802acac49ce30a8dfd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0682669991736e740ae95e621381e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432b3b93f36a2a683a6338abf9db15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0958da8a3dc499ad8c7c9fc77a76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d161bf65e49a987c132f4717f5ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76de766460ecc8235dd2c0a43568c80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b2f366091ca32766c342b62846ada574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4266e5d5fe24d5ef104672f7741d26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6955fe9a4f9c298ab166fbf21cac7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39013083ce0df3ba72b883184c5dad1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82ef82673aa417876b17fb047cf806578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fead77f7c75c4e30887bb0ab3bd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891773ef8c7f04cb31285cd7e318ad8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd848819f2264c295eaef14585529581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e72d63b127a9bcaafb39977aeb491582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487766b60837814416533d9f4f3ca7a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e47ccc8a33e86312d2c215bfef6537584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c5f5790ddd02e376892d9ab123fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589896d5314e19a22b84dda488d23b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd951717365f1c82d648038192f6811587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073d247c018f4a954105784d4160ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce17165333f28a35ad462047d5565589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfddeec920d1e6dea38f46221fa682a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb0acc8de7dcf80fa37398ea5ba15d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2644f80c337cf42db8ca8b1d2bf137592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ede872bc139c5db3ab68d008db9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4705e15ed5dd8b6be4f9f4b99675a7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3e969a71deb9e01c3a4f58bf1e12a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a335277a44f5263de691f5c77f11017596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697851717afaff883f07f0e1f0e7f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff6223729a484bce7b5ec545683c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e8f9a68f90b68f016f7c3922bafae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da824028318c4646ad323361c454f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b366909915e8c3d7bf2c5930998bab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16d916947323887ec8762f44df36f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc0c4214ef2b13cf756e4817c5b38e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a91338bc9e1fc86186aaac75fa475604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39eb3ef62eb1d3a7535c78a2f847af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041fa08bc81429a5f89dba1ef3ddfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981945883bdc4ae6037ab96720f011c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8e99299da86e8f5b40e0f753f6157608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01375c65b96c995445cb4c2a46757609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a6f38f69114e115b8584f7a183351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abeb4d5fdfe49b86ebec3b6ae484f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518f7822eec6d35d7690776fa599a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d1cd2633a42523cd26d0c4ccb111b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf56f5ebd06bb4bab40a5e633dc37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f24a0453819bee7f0df934a3e4a605615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683573891ffaaf0676cce34012011177616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d6b350be6b95f9478570749e55ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f2c3d4374f46c0dc8e9bdc6ce368618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af83652af55d2f702adedf4718824619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34919beedd880130dffa023aa67c83b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8855cc6c7b09ce72229889c97002d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb194a73ae8ec6e105def6a4dd14bf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439143440aa47d1196407e602a7fbd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c0ede5f6d4bdfb840b105249b8389624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe7b94dcaf5b79c1227357c6790979625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d18affb63ba825eec2bbdbcee11d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905395a41c9eb8cb8664fccf3ec70ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29e8e21913e4e321555a0d41e1d3f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca6a3637580cf1791e7d4d0d7da4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3ad20f5a30c628a5d7ea7540d05f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596af6183ec3d3ec3034a15d18aefa9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669791994a48469a66d3c4b5669637e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec531d1189280ea0f3e5a76405d406aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee07e76e44eefdc1f14936acd1cb26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2522812be70978898a5d7e41174ec3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c17e75a2472f42e6cd6d79988b17c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d7a7be3ec1f20137a90c62258d35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dfe2d3837931d3572d6e5b82ffc0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615242d7b54c4f95bcaca56c7ced61b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ba54836edc2212652c6cccde69ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394fc21b274ac558e0460a40a85f9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c3ee5056ede8cf4bb500c317b5197642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8da158678dbbad062ab4c90cb3c1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19333fc17a2f61045aeb916c0f93552644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbe81d40c3de7238bd4047738190dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a342bf3c03ad594cc200e63c509ac82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5425585408204405cc085232e31cd3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe945e74dc18671053271a7be86fe8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d51977ebe073d1b231e0c8fed182649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb232faed799899a8d3bcef66a3decb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0a34b81953fcab95a4e3307abaf2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d7f7bdf55cd61ca1793f5a8dd707652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d9196fe5487cdeb07dd4362e6e2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0101d11c2fa79b0878ffc846b8269654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e80b3cd096ab34d52faebde0c5677655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591f10e79a15254ea985686f90dd05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fd0f9f1c9bc4715085eb5e6358466657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b99b4eca4fe55a7d9826b897f04b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a863f1ac9ab0130576731eaf8066d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b667369d497e0d5966fcc07547b1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6d14c2ff144d897b3a34a422cbe0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f72c460e49d8eb4aee5a6903c487662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cdc3c7cd021dbfe54c178be456e52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f55862f0759659517e17842885a85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d047d4aed9cb513fa388f6fad6c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622725b1d79cb33764c433c3daed97f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7272459fedd129aed434f76279b9cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3fc1eedc44b987ef29c8ad4716fdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d07124f64b2344e9b15afed1814f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332439c9dc39572c57a0de823b890d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868a9de44a947dcdd828ed3ad68137671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f1cb52b989869e84693838630b74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ab8105e45830038b6fbd3ae8116b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e95562499b36df3f31e7d6102426674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953057198d04c4cf2a888f11f5e76069675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421064ee20921c99aa63b4bbc8c2334676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32e57afc009b1d9a71a1a0ce30f95e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6550050fc2dd1ae9db37273641d2f24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feada656a0d792b36a3640125025f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad256b3b194c8c10054ef4d6be732c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27be807b6198c6a84d9e3aa84d15c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781dd99fce3fe9b11b060c54fa91eae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf646896f1b5a4ea39f21beb475949c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7752720f6dd6e8ae27d65333fde7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259bc2abdcef16acf985649b1f0ed5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e182516242a06382b4af9a1a40a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4bd741ae75652b38d6fe4fabc734f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048990011b4db08acf3516a67e1dfbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335929d9105c8a6e407ce5a083f26c0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b96e2b7c013c5485f6765066b8e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39f0e5230b12723fd0b8961052a0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d0c8360275a60b288593c561ccf3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61cfd7c727489dd388090627535408693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d849d1f65fa71841e2d7d23f12e333694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dbdaa5bc17c779939b104129c265a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c447aed44e0a96ed6c4e8344bb16a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dfc6d75479bb452b9cb074fb1435b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42b778ea68c2b2771470eb07d4e15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c1bef0276e5437327983482c4ff6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601185be7afa6ab31e739c9b07005443700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3dff41c810eab4d28248cb451fe52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d399cb9d7ae33bb79c659133d93887702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be00df642ffe6add0778ee5cb55b101703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa140f48f1830fd957fd934fe963a07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a93b19f1b6abd3903d08a49095cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46250712a740be167a87b49b1bd480706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99aa2fc660d497bf69b0e6b5f24cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f37af6b5a5945acf86ae12bc8cdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3546a848e1af4cb14e170c03be1b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa1d450436b07789cf08b4da65c958710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa55b8fe76ffce21d45a276ddcd835711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc08d4b00e5d251ada9a000a421451712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669701a076400eced776c4a3e635697f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ecb44098a62b540f9c80c0598b2d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940589355a311df4f3817076e4c79c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab85a0651c8f6dc466f2755aef0e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c947df33db1eb107fe7960f8ac1b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a3557ea779ac7bf13fcb452e3fea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff656b1a5776b85075c924dfdb4434719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b9f35e63a0e92d6df20acfc12452720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba77eef5d0e6059bcfec03e9c55d0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa0022be28123cdc18f30bec35f11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379d4d29094e40ae30ba46e530d6c51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db668dca399712fd8ddc8d5b8b882e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772704d1fef39a4a59d40fd3ea762d69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2723de40deb205bf6098d56ff22bdf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d20a91cfb718a5419570ad6fb6f6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981266649e0209c09d94be324e81592728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aea6e948df2485c85e8cbb34046a53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a9b4dda4a97f3395f9f10bb956f30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc0c471ca69985677db5e12208aab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b8a74b7b3f64f77941bf3b8fdec8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc717dc6259d6307771445bdc73b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13ccd896304de6d4a7f618a36e895734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc90c7d6b89b18cc30853aedbc37ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bfc2d27ad5c55b27cf3b9229657be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e182e0a4dd0383197236abc7931d1f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0659bc51c8d64d64afa9f8aa90fbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3ad9a83810b4e9d926274191b597739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac2314adf9c509897e481cf43d961740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3cfe94b51ce81800fefc110d93d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e15f9e9baf9626830f5f6b04511e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c75fd875df532c5995291a5ff8819743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8eeac2ebc130a539ccd95762164b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234595a6c6b8db45d2c54ba42d5add3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1187e78e0a6478571ee5b26b9eb7d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f18f51c09cdf171131a246f3a39f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e150664dbd22c0b6eb5a71363a241a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444255c8eff1acfb75fafdd0b58adeeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5216252d23a14bf62b3e9cc72d15ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b237c7e12a9ef0824b8c269fac863e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2ba37910b2e8d2bbcbff12a2bfed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008569b54a6df08301f074cfcb293d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba167addafa4153898dc1e44522474754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253cb585e910e31d4350020040243a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fbc7f45531f0ebe6df94ac361a334756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6123ba9147ad41076aaa38d9991ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab32f6d23fa14cc03afbd356b8b01c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c16f2ca4759d75b8c8bbe3be29d48759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdeefe1f89ca7c5e4c5c23c0de6e511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092914d2c4dbcd4c1d61ce02792ea1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee1ebda42bcf3a58dcc1e1ebefd4463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c05e930d7dd6bd79217a332a227964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96c42a3b9c6865953a4d3785bc15c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e70ca4ddce7fc892c2cd7ceb3ce46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ff08041580ad8025bbcce79cec197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7d9b0a83c8caa43680e1215c752b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b30cc4707280f5612580a588d873349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a3e0dce61c1b1edf42725030bfac510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46961d0f2af09e57e190cdd9ea0267911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae87628f6232d0bbcaea5ef9e74e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ea82530fb3959f819f6f44fe1bd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5d82a18e4a0a23885ff711ee17a8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c4dc85d8be33f0c7fb8be3c212e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb5e4e089c2818e869a4f2d7b08a0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aef50d62f80072508ec83977e461d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9c047279b9852e5a20919b651d7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dc023217c1e67de9f5720b33e17d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb4c39f7bb46cbb5412c68d11e98b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cfcde82d14060942af1b3c5a3a10f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6de7e2d0de3fbddf013ae0036d2b9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5980d0a33f6baeb4024c5d7218719f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a03ba6c97bffd11fbb36e0d0fc109224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73432b39b225bfba5c2f82f92cd6b17025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402762ec75e44e60ff81cabd599eaeb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e879b77f5da12b0e92ac17e843ed50a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11cfff89c1edea6b5e76d50c95260d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0ba67197129af12cb6e8a69aefe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb05406a6b3b6450d1603e93529be230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448d846f7303332229d0fc9c478bce731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e39c2d53e0385fabb66f6f608d894d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464fa712a1d1438919d40012843832833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7696e7e70b07b67d0340355f8628134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6adb8d8699eebf273d74a021faa74f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683363e75a9e0db18d18a716da1270136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1904a0fb5417c27ef75d69d7770d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d23430b9976e1095e15a36ec57c8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93899a18b38998ada7863c1c28c8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99a24f05fd9be655dec9db4f832e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7ed232da0a3e835eff5a3e894f5a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1447907054ab801e7f8ba239d63eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fcaee48249d327f977c1988c0f04d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d278979b21e1de49a16b867fa085c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074dbad4ae8623a5449fb1280f1130245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c0c59ea84e76d33e8ba7b697325e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba4ed9703f5ba8247de358588890e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8e9400aa4453e8a309b59ae0035448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da76161aa0ae68888cd196883a94aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1664fc288d1e4e28b969a2b51a62a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75c776cc80b977baaaecf28e3904a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484ccdb9a26c2bc9302963c12f8f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8616ee938164c20ec21b240d0b33c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259181692a940e6ba4d7638634d5adfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd683875ddbd7975c40d3c34ec964955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f876ddc63f2dc263e4192b5c72dc4d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb10413c67315571c3c2f19d24a5ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1091bb24a96c2a30c9ad61ec02dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57cf7c34004575a7311836bf45926d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4ab08675e33428b67e1cc2905e7d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab809240f8fdb0f0016739a8cf1870361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c43554425f880ac53d320c623c3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2973f5c424c88113b4bb2a026ca46463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b50cdd778207d97f695e17fa2d62564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5667aefeac2b71d253d46877ca9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6691a3bc62432206b1e26d4edf7d1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ea3fbb05410256a1aeab44743d2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a353e449b429a2835b02bf9d83f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37ffca25e34f4ecef9d0572b1563bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9eca6389087645d5d6eda7eb384b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de095cc8bd6fd36b12943123d925d4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b98b74b03ba4f18ef5b0001e8d75972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b062be5011b530dddfdf053b89d7a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f075de41d04f6dd7e636e5b459684974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d6f7bb4b93b6a5bab27efbfd5cea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d02447a424a894965eb8d3b9f95976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dcaf420696eda80b8192001f8101e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aabb62cb8287aa482470671b4546ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4e59e2004ad14570e5c24f4bcd0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e26dd5deb21965ead64f37d28d6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2d625611277ba321941fd3604253281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8f11bd80e7e45d7259ea40ef79e0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72cd4392476f2bb070b3f0a718dc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816f7b670b20563b2bc65e024ec3dff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0f97da221a08967d9d3a418ac3d0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa00496fe0f99895b71a3c4e80381db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04582a7b45310a509e016ad1c3acbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6167152b2c2a55646adc9ad3f054a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47029ec6963bd5ebe255311120fa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c3e9b9830b1a62cae3555b11aa6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf388263ea29dbf99dde528fffd60291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb57ea7588d85eb3fc15f09223e1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc44c2d17770fa681b729085c3871893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347475e2b907ac442dda2aeb08eaf23694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9856ffa35cefd1c390006f2847024295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7fc0c6157122eb987329a441060696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f886f25a9433cb3fb866bb07e52e9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16e39b507827a6e2d99bff756556c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356034e30793fcf6df047a56258d4cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36383994b463d3b97beea714e651e9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e2c543dc738bbea8882e36ecd366101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acad57c0d8557de7c1fcc827cf6dda9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc4e4c532563d7e8b7629de3bdbd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8a3a469bf7a94859bb6f8043c10f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcbcf36b48c25d9432ec3db71d4bfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42247912f02a44588a027240aa60145106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b2f762209d100a0d6e1ab7d7882a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec5fd6e27eb44737f93f32905d492108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb651a13b05786d2571772dbc4e6942b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e17f61b4672114f9ae4de2c13cc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ebf581f75a6830edb9c151c6ea17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b496cc4719bb1f07c31e733a05d72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b813bafcf94cfcbef8122c64e5da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aa44b242f155316f37bdac37555de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed5a01141aa14885e17a7050f3e44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d92eeb86e0cce72ab75a8d2ee0e7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da983a0d3c053e8a3491f14747e591d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc11fd6a9795f41cc91b45b7e1ffab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f210c849f30f49192766f2257e6561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d88b287240417dd79260de1247b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad72d73afb15dd9e636c0a33d5c91d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24c1e58166d5908ecf08982c79b194122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77fa4269788be6a117932e5ac9a84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dab42d2c4702bfeff144c9e03bfe18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aeaf41e43b73340fa472269134da5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5e83a811d75a1111cb1c91b044cdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f451a10e9aaa9970d8acd2e0a8d5aa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532227e00aae80e38b8bf5478b0c6ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613e2aed08e956146f5c90f5a7e0ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a59246ff54a45e4763abd7436ff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b79ad78acb2707fea748bb06d2cf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58617ae3a12864ca54dcf15722c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3267ee050e84d0e782fd767097bed2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232551d38fcffef3aa6feae39fdd75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3fb4ea96e4dc55afe0bc6282a287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cb4b9a442b8503014ab67eb559375136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c4d649adb90d9a78ad6ce8e56795137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9fc912503dc01fbcc81733959e555138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c126a2ee2157b049dae149b43e4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a499b93d760c9a5ed7542b92cc63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3d1479ae344385042eb64c1740749141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25dfa58ef806928c00e3c48c3b200142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d947af474cf85a1775d28e1198c043143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92413c4bbad1377df917e91a99712ea9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec4111e7367b05152e43917f6a4ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33c41e535dde99629de018f156e8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014efa90c3892eed51882ab7a6acdd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f71558ac587680d3ec549adcd3cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4716637059e5bea8f37458cf6eb59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f6efdba47b32b1c2cb518fbc4427150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a9689ce28b2bb12aa7e8526bb3e9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d7711c21b8d8468b7aa895225985a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb08f9d249e113e65fe9353973a911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89176cdad764f2e8653a50b7608e1721154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc442354879b680cc5639a31bc08aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a40493feb365c819377126cb1ba36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb78685e3568b24d6f4dd20ca3baefa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a265355bd6e481ba288933d30b64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad22be7daa0de5d13e3de2e30b97e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935833c88073ebf845e9ef439ff7f2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86dc28e5c85f53ba1b7667468e445c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f772a29244bdfeaa2d03cb76ce49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0c7470ce211a88f74b2220c9ad3fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615047fde9534b5be3dd16852aeda04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208445cb8a04199f877e2a20eba3d54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a47e6deacc4d40aa8c4fa9f5b8e30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ee43d03fc45cc23622a7171b7694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea606c7d7208d05ec7c04b9b73b3c94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc175316efc661ed13459f29988355d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dbeaa3fba629534e8e7ea186b6485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce46402a7de55e3a8e37ec9f5cf5967171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab9f14e890ab6a311f80ba33c9672172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042583c3efcbea762433f64e8cd720e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3096e841bc4d17669579db303da540e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d0f73cf44ca61a06fa776a0bc8a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a284c0ab134ab28445e7fb4c99145176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dc8bd4bce491416ac3b3d3225634f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ae62bb3d3d870fedb5bd6ca03c62e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71afcfebd2d942631c2edfde3c3f7ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e87b36020fd54bb22dca0edf2ddf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06676d9ffafe28c44bbd0fa9284e2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3adb3f076cf8b4c0ac6eea79ad60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635b3e80ce2aa661bb80fc455af0f74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db4d9d00cc630b906548686dc80726184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de97dbed8feb33ccb1704e22dcf94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ac061f6395f1fceafaa5b2c59362186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b7c2ee226d3927223bb03c1696ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5dbfc55c7c882b66136ca5f127fa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691e6668c3403cabca941f8bdc29bda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd0d42b71349091b90686a2e291aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d281ccf24499d875ed23933dfd7b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05586ae9179e3051ed2f83e2a8e972ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ebe03144a2f4dbc7d99f1cfdd184193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137bad679e76466d35b813598c9f551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc07488643d7132cdade5ffa2cfd0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfcb82d91e8b4159c41653dcdae0f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f832ec9083c2612bb17e8a12925e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472beef3b1ee409df61a60ec5f0665a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2295a6b0c8a56e999caafbfae082442199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab581f1a65271e06be67e0a798d93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399b710aef594fbd989c73b16385c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f66b5b4ced048facc2bfb59dada8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679c93024a44e0ccdab9b3a333193ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52fb7b8a31baa1f661946f75461e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956398bb9219d9ae141b7f83be9a34b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e19e1a4971bbf77ce3360849fda91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629323e50df79479308384dbfbd1d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81077be7bcc8d74a38c807c00404e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d3420a46a12cac8941931d4ef90b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbd6ff7c4d6ac0950c21d089582e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42d94a0c89919d2c66123a83fe393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ef5489d491958d6d5130e6c8fe9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babc460f821e259d83e9293c92089a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125e862aad86f2458cb5e08dbb69a0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb8475267bd623db8fe885ee18898215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997690c724d1c28ce439b1cfdc9806216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98ce4d46cd90ca714ac2d67367d8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3fa3b95b4859ca930a4b93afef64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0fd931cec864ce82afd5f5de72d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681de0b7e97bc02e04a2777ff423167220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f9419e8be5c03b83d1fbcb2a5486f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc897628ed8bfd589f0af9c15d3d22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88820b20bee8c661d0769fe5a37b0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a6093b5bd1970187c42940bde01e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1febba7cc42eb774c28830d85b38d6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452df155f2424a2141b6f61300a238d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42335e17f93bdf126bd2cf5343c7ac3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c773a9a036c389b02e99ec774d26909228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9bd3bab9d5b9a2ebe336fa8e8b1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7af47faaba9178d380c1b732ac96d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a539cefd5680c0ba331a93c9bc9db0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5321a7c045abb758434760fa92254232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea9b8ade3d964bebb9e3ed45e6881233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287221889ceae80965955a6dee66f34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26badbc656ed5a540352d39b35aa02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269cc683eeb7aa3dbb9d4d98e611160236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b12eabccb3746300ec48f3b7bb03c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4125f5fb1e094860a4f218ce1b18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078fdfdca6cc35c64577434f106d1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86975d31ec0add2f795131cc7ee173240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a92ee904a6846dc42115b1339235e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25268c515e6f5f8fedebff86baefaa98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1550088f812ceca80402aeadeb1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84378f51b663ea47276a8291714027244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1d66dbb1c23cbec4601b9c048d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b2d6f1161039d0af7dd7dbb4657c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692fdb34f373c95148d6e9481b1b2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b4f9ee9dd2cfb09cbea7c0dc6146e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c1ca07871c1646e00e7a7099493e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707619a5fd1ce1dc27ccdfe092d10d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fcdcea15b48763ca62a2a8f1039a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dabbe52fd3afaa95e5051a7ec8ce1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6467ab9ea56e4d205fdcb96e9e834253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f0f70a474e7fe322d5bc4e509bab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914699c45937fe78b52160c38e720c17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a2beab38398d115d0abfa8fc3624256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9303a86973497964788dcb63dbb6e9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430020fb56a42fdd233959261854fb4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487ced33fda9870d43f3f22503611e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef81c0375931da6c114425f9da4d581260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22da69392ba14887fa92063599099f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed927715af0ac1b075a9b8d82403013262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ad40e66fd88dc471ee43b90a52618263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a70292f32d93d9069faedcb76affab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3e9109aa7e54a2cc9d3f8bb1cd30c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9eb788a43b2b8f3e32c61b40116a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d037b483a7ea45ab60200474e6d7a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee56989d57cf766045f9ae3652b29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfa524522627efd1fea1650c2da012269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a17a85f4c8a654b32e44bd29373045270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763743a4ea92f87c6705bd7c6a00c80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938abfa657cc6d8d2690ff0bc3e7f44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7ec22ee87014e03e3b76fd5a8a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e542a93e0e8258ee901e4ccbd93550274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27153bf86fb51f95b16c9263e4f782b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eb3aea5c3600f6b1f2d1521e7636a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90860282d89f504b755cfdddb4089ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af27de4c674a1751fe2c878c30b9ff6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af6739f055286ed822252a45352a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa800e512e0ee4904900618a4830a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789c2aa29ae7a33fb3f55593ffb1e40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a18c409fac6f42237b9e1e4c446f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4476a3b84d204f13da8e152de3a999283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39898bb50cfa09004a804e5d11d268a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ed72b8e5d5bebe3e5d2fb0dbbcbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f0d6a693d607016f2a8cb13067285286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9449c9e0f7c6a1fe7e285ead8a08d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7bb7294c84c5d8fbae7f4438a3794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7dd91c0263d07b2f5c6de4cc8c065289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef8645939559d5adaa229378617bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e4468f316b99320f3df97672f93b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75145c64b76f33f6ddecccf7a800889292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4f42bf418a1dbcc65d10e2a37730293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e1853ecf1d2a0f180a259eff845d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688ee30685aac221ae309db8419efa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d852f88242753bf6a375d717d1dd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b4be2b171cfebfb6d0df0e485b4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccfbf6ef7cc171e8c9b149197f1019298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc6ccbd5210842f4d3620c7cac99c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39230aac1a80af00c89001e19155d687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af40a84ffdc8b3937e8536982faf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e71122b6d5b4a0512299efb83e1e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd06ada88362228bd9d3cafacf663ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a6325a8ccea0ae0485bf9e42da04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5db0b9caccad35170a7fad6c4a983305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9f8019576e4b53ce947734e28ea1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc01a8ca1968fde2b7ac437df192af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7aaafd7a616d51773a2ee60021b0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f228c73df5811e3e852eaa621aa608309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd36220456d532c9407db29862115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c09361c71066209cb6c6d88ecf5654311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77397dbf8e17fdb665ae548c53a2205312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec4a1145d5f4c12a7f835d7f26322313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c925d2b464d1ff08d4181655f5e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f2b8cb918269a9284da5d0ea98e1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3391e04bae38578bc583df16dda63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c70c45a3a1196ab1a439efa278e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1963b823a8fecfea58422d6ed2b3cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d02b30a8505b3e3d47492e9f864331319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab35b2a44b535dae4cef2a2fd7d964320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef3c9fab0248cf3c4fd3332171e39d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8341e9d113cb1662fe5893ca64b06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dabc1dac46dfd0b1d0780508867d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4e76e4f4073290c46cbfa61d3c84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb0f101cc0dea03fca82028e665b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641789417f84ef7ec7bdb3b83615124d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94366d9ac21125821b09a1657055e359327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a9decc2a11bd885963c5054a06d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd12cde26b4fcf09992e9bbc31ebc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04267af05e2458a5cf911b95d8b2fd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e99e291d8b74ab837c57b4247fa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b9b7e369b78b791dd6b3f1621bec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821063ec563b0bb6ff03c32b76c3035d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cbb2bfc9f89f8a6171202960d1d67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f055e7e7f8dcde68b4445592e297e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9504f70b9eb3304e877bcbc2fe54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba242a0ae66d10eb1156179c1f298e27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3433f41abf883a0c04d8e2a1dec6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb5f9ddabdf140098fe979305cf10a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1805121592066e2a39fbfbc2683e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e257a061c8262ddfa9d33e8fe294a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2374ea5cd59e2b91da47fffff1a86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c089e2816e53e735d66f04ec95284e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ac497036605d9a21130becd0817e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334cc3e21fe47d3fe19536af351814345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cc036d0155f94d8b846fbee073543346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd493e3e34e18084d159710876f0792347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2603143ad97853c57e54c3269b26c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b33fbf22abfa3d1c2e45309f5283f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576c87e4857e4546d71f604a725d1bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1257c6c1b78b409101d3c40a8f75e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaf71fffc6f562bc7043a394fb566d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb492c0dd68d4ed3ca6abc88588a50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87c77c4f8df12362bb0de5d47044e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011825c3665f6d4276a488e76a86ce2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a36886301e6431c88335656bfeced8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec106f450b199a41b464cafffbb144357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024234b24d8e167355dd32f62cabc4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3356565dc2fa043767f5877f8f7d62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8c4c956dc89b4411f1fff0b3f7b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a98816b8552fb5f7345a99d8139935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8ac86b41806497609a11b1f3485c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317f7d674b488f4292fcdda6006c94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0508a5f51d57bb2c5ffa733fe23a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee20f94563948ea05372466930469365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b5cea52dfa0bdaaa5cfb9d01c9c3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2addd60f57a0331b3089721c79730367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa5342aca5ab418d1ddd1f418aaf3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5027eeac7a827ff8ae7dc2762bc16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0edbf12ef0dcf6c0abfc0a5c21b30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9872963af5a5b8f6f31b4aea7991bcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486f1dda7902ec338c4f0868723b84f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8d77ea72da758ebe2d270b21d10a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4df4517ad6a6b89f91514602385c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0ac49ce4fccf16ab43b6efef63ad4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d3db1be0a6b9ec38510b37136029376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd59d0ff13d9515135b04c66db53a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f39fa3739de247e24b0cca4e254b57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bda4cf9b69b886853885c9f025076c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fcfbad9b9b8c8950e1ecac7f37a79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a29bbbd1c937d193338d39162ed5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcabc71b0d420812f48e6aa860349d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdbabb82b00a738a19e43dfc18a198383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c34abfd1670614eef3ad9a3a8107e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad01883be9f7f8bad60a55f9911eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf49f8b289b376ca9a35e6cbbec3012386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181efa38c864394af128a30851391145387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c90de89e531af355e1440df0c8057d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4170074c163014fc07447e1c11eb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86269229b7125300825352c3b12be70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138021e5deb588429f375929d9e0cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0275fd80f394a16345a82aa9d6aa597392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e203d29894af3b012cdb8140c920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba24d572bc40a1fa83d13cf26b7aba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93728c584acd833d6ef76f40002d2246395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a481ee0ed65505d6e6e156feda69d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075f2279581bde4c56a60d4cbae0b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403fe8fb427a233178c5e05d37415c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36805e31b1f4374895798bfdaf596da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78a775514b1abc4f6eaac0c4376306400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85cca672a1145b73306370649b13d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f5c9ec95abda4a5029af31c73408402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb96fb6631761492c82cee79f6abe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99baa2f36c82da18e2212562a64231404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e580cff2fc954ece5f17ac201dda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e671e2fff695b48913930ae353e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ba2265b201e00ec340a08dada426c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61bae352a131e68bb5adb52c8206a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c41a598fe14d8a9802c0d95827346e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e53367b99e205e9afdc8909bbfdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccc01fa7cb79a5a3b57e271012da41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01895f61091fd9ea8b47a55345499f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540638eebbba31761268721e8f3f982413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2f20d0b651588bfdbf0a2678de5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5159b204f700791026d9058ffe0db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba98c84014277104dd2e7f69322acb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758776e305037b99ac76b40fa23b1d1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2a364774e748567fa7fd676921d3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47df0818b3fde4d57a3c7c952eb973419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890b052d62cf093661da51d37197ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e933357a6be2ce6f075562694147a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf18b778ae8a54632a98763baff2b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d32769cba6748af56053d12b55f0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f16df5f868928d70dfa4bdc0dd33a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048932790f2e5d8b960dd45a018d6dc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e6ae9ddb86aa8ce0d0d13990f1b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18115122f5205de972f02687ea459c93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efd015ac72319d03baeb94f3e63a1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e53ae255b08a829bdcd8158dec21e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4a18d3c12c07948602426630f402430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a04e96785444bb8218de3cc80caf30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4831a9852c5214a8b8d6ee3b6191cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768f981f0a816848205adaad2d1542433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6efd156491feca1154a9707394e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d8a7390f65813d18aaad9c21e58c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32abf03e7b61c6544c34a764f10f947436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8498ce5f8b4b4caff4b91380929f2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffff0d57fe84d787680f636fff7a1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d26b9af5b3acaca5051a73cac5bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716e2364a2c2a40e0d6e10a4e08c0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a685d7403fe40a380ddc88c15cbd65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f0c78ff9b3f2a7000e14f329c5c2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad630cbb967e08e38094b6ef36be35a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9e0918fb29f5ff64a9dd6506c02d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae31884b2524693a548b4b702253f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d5c77a28fc4ceda47150237ee480446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffad09ba33b9fb80353e8f8b42a0d62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c5fb66291622120025dd691d38281448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74771ab6677aa03821d97f9586670449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff377473e3fd0258b211ce167bcbdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2d25e482c45b5ae5af2913e118b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cbde11f77d16ba754f204e0473ba8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53521b4c7bdd98710dcd177c64f0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efca32640a6d3f50384c1fa1d6c53b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c9126f917c72f217740affae6d40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65805a4762bed993eabae5e7ab9c577456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c6f54bdef52e68b27dcc56282d6da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086279a028e4dc7c11eabb99922019458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad9702ad22aac6baa7e9757474baa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae29fdac19f9b8148cec5761fbb7858460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b9c34541599670e9062a11df23f55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51b6db52022cba65b9ae3431b7086462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84408a76d8d81e013e955473c7385463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511cf209b5effb9e79c31d80f1f7e0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e0346e7bff1e0640d8ec7149b754465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8dc7daae355c96788954081c3d123466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e27cd4ca0f5eda8ef721e6690c7fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481afb988fde6d4d80c46daa8e19d7c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de65f22fd4dd1f7bd6e6cd40ca008d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9136e0d9b0816af0ba9e6715e429a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d2020701808fe96907a3851fa26b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45409f7c1997bdbb2a9f8606cd25ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4583905d243905543d2a4e19c823b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc152a67cbb8bba09caacf4c1f6d51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911895cd98772e5adc2cf3523395dd1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6553a6f112ef3483f88c6f193c0473b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a44877136af331d6fda3f8643604477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e784811e764443f24f27e22e3cc6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394e3c5acf4bb7a3492cef2386b3ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e700c04c7a8cf7b3d6aef681cf7f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf2d1a571af0320e3de2f2bf707db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc432185b96246daab71ee6e505252482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af0eb6179b37f1e0012b8622ced422483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f6c3f01ae3009302a281f378e8ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01e74c069108832eb3f833b659e96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923f9ba8d9b6cdb789aabc2cb369c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6921844d25a91afee44b30a166c159f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51229486cf888d101c147f4e12d6fde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89879d94d809b8bf9fbd3b4b5980d6d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773177e933cd800589b2f0d741bb0ee2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289ccc4805770157986dac93972c4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14076989cc28d321a8158716e4dcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288df72482b4a122f4ce74b290ce7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ad05de9eefc675aaef66d3388b44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31a67cfe4afab0b7648ddf1b890b19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb636adc283eb403183b33452d127496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5e7dda718b6f07ad86765e6de91b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ce3cb11ded6e8e223fc46dada5a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ec55202fe5c028a87d7531970bd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fd71912e479aa3e6a84bff89bae33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c69a82e53eed05f2737e257ea2d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d58deec7e2df71a4acbef476d7b38f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15eb940c29b9146db133cedb6f77c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba932c7588398adc4ab881b94ce360504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2881a0a1c473391149b8d34392b90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4985fa60371046ca3eb6422d244c533506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29812e157563d81664458d5c5827512507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772079bc7e466352e2323b094c35c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5e9177156b783df92ef21a0260f86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9191da502953b0946228501b955518510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada6ab43c9e4554e4d64143762e9cf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ba91a2b1b0aa154855cef808b543512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0c68fca202ce241e51b575bce899a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41791cd446e85d1936655a2cd60c55f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f197216e67ef305488ebfbbd7a450515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf748724ba14252ba39b1fc5b2d716c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78b01cd5b106c3a8be825a4b3e06c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01427afc0a0a258d5720e02f47348aa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43cb898369f778d2706b405b9ba70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4c3d092bd61aa8d788015a2d9830520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070445e0c69ea1205faa89b63a00a357521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886613cc661fbbac173e6d7e9153f045522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819d05638c0e4e1fea295b9ffaf534523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c445f58ec05cc29d8a916a2ba759fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9822742425950c5752e5fe0b263b9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dea4b59305e4feccf2debca9617b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e13b564cab22de53174fa3bfdf843527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a988c0007bfa19bea485ff25fe933a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98bf87402a4d71b8bb66ea8d3df84d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba9f898f602afdae377d8f52649e24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff60270646ce9d1a006eaca0e60091531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40487ffdd4a8f7d30b694303fdac1af4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a876b37f738aa8ffcef5eb0640efb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf571fa97af4364b8ff1059edb9e36ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963bb7b3aae233d203ee333a838ee5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a824f7520db028d873d94d7aa8b946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b170661b73058bec4c7217ef500f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb985cf5a4ebba52f8dc47c66cf0ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4578fab1b825dcf97d06390e349065539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339727c4e9840c623cfaeb3055367c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a612b3a2d29bfd8e9117695b4896c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ab7dedffd23ba3d8f8c69c7eb1b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bbeb8810b5d3459b5ddf98e4d7461543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7331192e54d9c988c9ef7c4dc6dbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8442a1f5c799ba2f2a2728a2f092545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a234a5d1d4c3c40cec9e0d5fa0938546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264795a138fbfd3536b000738af783547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0b918519c1779c470c90b2debc9a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9cc2fb0d68a71a3a8e2424c5b0d87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658a9d8af0ff818db2244cdacce216d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce5c00733958add62c9050dd4847c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9829f362b52fab801bd72ee42172552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba994fa854bb263c7e234c002bf4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3200c270b52b0d0bc637af2bde5af29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848ba5fe54ff1ea28602acc1d4fa4c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58b1bb273a0375c367088ebf9e755556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e802b30bd1484d7ad1f64ea90e2fe8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c7bac2ad6e7e14dad488b101da6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f3467cb6711ed626e14c9039dc9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee400bf11c21ae96c6715e4c6b8031560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19560b96c7f349a4a104475ae346ba4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade113b107b5cde6a6f11c60ea7eef0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998955993af244ea7385da388fa412e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255d59a95ff8c97ef328b75d8671bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5286b032d93cb256c6477a0838fb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566937eb781266f5173ac3efd9540c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814376c7c5125c78c8f6a14f1b125d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b38ddb7eb1ee5153d2cd6c8b3acab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaca100b8527e8961105ab66978dc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ff045b922eccda87ce81ec6ff583570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc8c7d25c25f17795ebc7f97fd630571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93234ad82c6fe651a81b8d6dd19ba1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b43fb7b87539a22a8794b0bd6be04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21deeb5484ae0555dbf3f0efa6ae3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b66a09699689b36dde69576aece3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc33b0b7899ae5c05a5bffcb49d25b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c7e4507bdfa00445aaa918fb6557577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebef80069e62ed66551a896be1d8b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb8fee8053cdafb89699d8377f21b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7710f6ca918bfd907c62a68d73b95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d95de3b6a84018c85b894601e26901581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e2d4cf8afb915d13f407aeefa14a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ee5acdbb9452056850bee12b1abf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e357126bbfe91dd2050cad2908fd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea7075d9bea7639aa14a73c41565d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06b5e0ee135d1dc2ce1e3f6fe2a38b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba63da849ad665664adc1e70d44e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2f5db219d4825746e5460c267eff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e812cd53a7dc2076f091e4a0e421589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c793c2ff73244e4922e6654b864b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc86020de5e6962f58b3c0b7df8c22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439cafec7fe8228ec2f45a7eebba03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64be86cc76bc285fc1f01e10e4906593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ad23452acebc855d62697d9afd47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43560607650d1b83699562fbffe0b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d5e57a64675c28019976f4b48f988596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605c7c71d1e854b1f804c9d7139cda1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5935b645da507ad168c49c03a7111598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572406a0cee73307d283dacefd9afd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edae760a459cbf97d4fed5a231e2f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e78bd16db81b3f6fb439c3bba0a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa022bb501485b8c110f078172619602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d17d7321671755fed3ecc051e7faa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b53359892ab55774cf86d82bbf6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1ae8318dd435daa90db4d446f672b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30572a6eacebfe393d3850dbd9740c4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfd345f52bed8f405b50b88f98dcbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f819e535da6c41af24532822191edfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800527333b4abf428035667f12eb72f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd19f3d56d6925afd8b910d2267e68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5a65884ce1fe0299f93e65b68ee48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a1679472c28ca95aef13a660587f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218914f16c422ec19857d5f73853ab7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381952f3bfe7192af3c687608595b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c99ec212bfd69f3c521474addadc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb13e8018c28c968f92279d6ed8fd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688d21cf05a97e4add2aa9c86ffb3a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e937cd8e27a6fc636418db83a007618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481b9df41d4d1fc6cde8a4d5e6182b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd26366b02b179fbf248cd62910e7f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840e18e3b67911636c5437dd05a4e35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea6fec8792bd97a1f9258caae91ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84449bdeb8f9b320a97cba0fc22168bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c880b47d559de950742ce28ecdd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ddd957ad2ffcb20da93ec5f0c9cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff13ea4fd2f443e0dda3a6eb453813626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d064cc75bea5d8583cedcd16b0b5ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc4c5f58015abe63153e8b9878371628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9167a35c79854aa52c6615b8b3ac5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cb506689b3a857341957f4e74713f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f635ba21144c3c7daeceb0b8c4bf870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96976f648e15fc2af010f1c011ba3d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e24f29c9190d90a360b614d59de7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327489ad06e0d8beb4a1a95dd2b7e9ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20962503674fb820f3da86551033d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796e5711dce999ddb768825078c661636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728dffaac9aa3d9b79233a8c5c8e892637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbedc0be82b56d1f73a9e80d69a663638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b073e116e26f98d847df6ed3fffe7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d5daee763c41e894947feca9e0f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9b1c0e482f2c8cc942ffa658cff47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a736accb8468a7e88e7ba9090611fda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5774a379b4c7656ca257c8bc8239643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567907797f7496ba707d39d98cbe667644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f22d558d6f5631470ba4d04ed0da8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0f20da423a83fe6ef70f1b77c5e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ceba1bcaf8a7e5433a702ab184ab6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0d1e4693d47dadebe406fd6b02bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ace21b51969fa67e67b62d7be6314649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a45e9c9f702940fc6467cdd2c82e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c151b52ac531f2a10efe07b3f7b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd255596cab78d2d501c5610638a06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0f82da5aa322f4f42ce552c54f87e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a321e6d8a0c60dd9bd5ad69925dde0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c36b3a340033919834b65d273ad80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cc3155921a4677c173ceb479a657d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace3c0936c8c8c62a59ae6603e880bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8158bfda57dd67bc7c6b98edd51e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd3f4d1f657a502f64e87714c62cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066490ff55e8958753767675348f2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee1841ec57dedd4c952457a2394e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3fe6073f48335a9d76fabfda3b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb23c19d483196054072e19eaa847663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9219d50d912149cf93d3abdeb4824664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc7661134102e1137b40c0f43ef0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ad6de13d1f006306f69859b69af9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6129fb09a92f88924e622d2aa539f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2560bb1fbd6bbbf4bf7282f60ed34e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9269d9f377504c39649be3ae264c2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bdaa3989dcb85eb0c209c57b56575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7799a66d51051e6f71b250d5e3a843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357567dd3a73113681e031248a3ca34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf0c6267c6f1472acf0db2bb14e0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470a219918a1e59de7b35f2f3e1d27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa4607213822c8e3164ea662aa41b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92fb46bd3c1c9e97e07431c17365d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e19cbd10744405c0a459627116ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e21753e95429905266f6a7d56b16f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12325bd0d5da766a1fbe506ea7fd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33b52b3cbdaa7a2537a41ac9490d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb5766b511711b1d6e7ce9b398e1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d291974afda1b25ddb6b29b73ec61b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadbf2e417ddfaf3bc862d84d5c89eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58bb5519b1cee9c24f0fcdb57bb9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeacb1bd8fc103b88ebae288cfdfea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d907943195ad1fdfab3ea91bb76a5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e9a486d5e3e275407389b58019d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641a54dfebc39f9c5a29b527f83bbed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ea97439822de5e980979ec0dc47e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f8c1003210225c6c7faaa50af184690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4dd8a9ebd7e297d1753b22f82e078691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911a2761785a583f2c2bc7136c7938692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7467350e365d4407bb4bd64d7679e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb94046156caf0e7d95ad5655b2c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c59274672f13f78bab13ff4bdd5fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d85666f3945a8bbb7e3f31ce7c1e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d46ed2beee0c217c085bc5d02d352697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338d050d61a29d59aa12c3c00b7554698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b823bb1dfb5d7a3001ebc7ca27abe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e86c33395c8fe6c27f73b71d75d29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17eb0185c1c963329d8a1e2a0d1371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd80e1038fd11951cf7ec5de1a1bde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906fa8f8aef14436b5bb8025e3aeb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bcaf752d6eea848330db1124ea4de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b80a5d35a6b972e9f17ee7b1380dd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e3e7a7fa9ece91045a29cba33aa45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5923f8354e1f727b3fa081f95e1418707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713177e726c545ce1a387d6fb704bf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d6174d993626d659bb510507d3f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ce0937c565b1ff28765f58b1bf94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859614b3423130c80304b97374eccc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deeb9b1477715646602f029f6d91c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5953af5f4a8d911a32b9954bcd217713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c058927023547b32984769ad6e58a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d5e249915bea8f525845962c606d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121541b668b8709787368a10d12dcac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda999b2e39ca1d25b29e365a655d61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949cd3ff05fa38c1c07b2b34fe0906718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf63d286b402de94daaf526d639e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4090cae5c4193477716065f521b7e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b648a265b4cd05798fd57f6a28db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68893b9d794d8e58fc329a804b5bae30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58a1a769b34e8b557e11d2adcc9163723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456dfd8fb8f28d6ef6c68c8081573b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9538fdb0ec85c70a403465641ec67e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d4900db156996d502daea1669f654726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b4d6f787b686c68bc287647e724cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed1d4c03bafd10646d91cc0b80497728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5f2fe57ef018954cdcdc4e7021d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49d8c9eac885d215541e75c31dd2ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7661dbe08f018f209aa04eda39a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140400db7f0ec0ed9ee42722b098cfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674e68a9ee01fd04f5b7efd026b395733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed8d480fbc742e123cfde51986fec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41997ee08acf12fdb27f36117f9557d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19045133518bfbbf1b3ce1a5ad4eb8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30f9d55036b1a0b8c72cc7e3c740a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a192c671ed4fc4efd0f73fac6f73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a6c113d330b8a614c4c9a763f777739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691823366f7d47533c7a4ae6bfc81ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2020c4d10df63786413701e5388e0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6551686a8cb7331c94f4595bf5f197742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5a7b816b53c31c4c32db355b0d283743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f50444791aff32422c742e247ebb0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b697ff5d45a6db6550de6cb8990ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34949b7bf3a908e4aa6138fecd5fec2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182b65980f40dcb81a125a2e012d465747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c377e14b621d8463919666f4800afc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500017d67c097299deacf3dcca717b82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c578bbda62a177e2559cab81f1aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af60b7ba9e0d9ca4729394ceae5c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f836832e70716c10f684487ef645bab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9c41fd7a629221793b20f796df5ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff76d6937d24bd96d57229192d200e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd526b4be68ce87181771d948c2c913755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155091072ec84ce42c09c832696e91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ba0d815b9c2dcaf9e594e990f808757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657cf5791fe6a9cccd7b376d11aa3fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000955e6e9e17acfc032b7cbfd45b827759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>