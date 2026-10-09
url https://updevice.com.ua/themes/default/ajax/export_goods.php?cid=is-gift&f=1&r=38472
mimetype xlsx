--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f0c86db27e52c8c2be0525ec62b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144002bbcd8a0b5c38ff5e83823d3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0039852a2361f9f564c85f39a333653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161868293e2b728153fd444a4f527334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e542d5d82f100be4e280ce16cafc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4f7967fce835b49fac015c1ab3eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954084f0bec14afa45b4e5790da5b5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151816a256dcc9a96eaae4c0e33b2c598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457f7425dc2ba5edbeb4af9d1c81cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16222840350727bfab4dd5bf490bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dc32476ded129cad9e576312603c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca90bad1563317a19d74a6e8efaf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e4e371439ad4141fab58fa4b1a33e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b121da9580f74dbd84724fd789d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6969509a0721a690d3573f163bccd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7c5d04349bebffdf55d6b7c69bc8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a84949b30fb6e79ecf66543bd63e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6324a5a10e2fed79590759a0620e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b62da08241870ae3121a7b9c383619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70b4831a00c3eaca4b08baa451645020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec75af4db8b2c93247a928a41d24eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67a9492f41c51ac80e32b0554ee76b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0653b0a72fe7ea5f5ab108ee4245d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9dc8f04019ec354016008a4f1d2db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f3f6baa20c009c22c8119f10eaed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84897a2cc37ec3fb43557705982bacea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd035c81f0cdaf07eb00840148b7e7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424bffa27e2c27401df478f0b069d4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719cb70ccfbbcd0b22bdfdc4e3d57c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f39bb47a0635c35051bdf5694b29b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10af71971967a0f4e5f8ba41b1c0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a653115ca7f74b22672358d16bcca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398b97f8bbb0a7e53e58e70c318c3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158706576cb0070d53dd5fa9ae3793734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41573ddb77d2be58fecf3450350f293235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb561e3f0ff005f9c811dfdebba3cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4a61fca548cfcbee684217e8526537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b33fff4d619fc2deda951a39b49038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d696d2457781ce700d7c42aceb963539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010aa07281ccb4d30f75d9251f93ad240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2a05e29282443149e90fd697c65741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f23bd13e73ff97d4d69677ea7ab8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662637681402de5f3029ade943784f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad3b1d45a1540032e4588516a2a57644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef3014395ce744b33d47137104e45645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729daec6a5d9e9acea586b2542e448f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc3fa4439217419ac9e3ca05b7b42b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a40068028a702c601e1a6440ae7c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592eb4c656f7324e70912de2da9466c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759967be77dfaaac155cfa8ef91138350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728a5f1f5c7846ddbed2da0ae8deb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2cdc5bd82a0c083bf8dc924c3c00552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d1b1807905e03c55c032aacf7664a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f7f572fa8a098bce6e09def1c638f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd75c001f962e265d84b373c94b3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4810c48bd6cdebdf92553a6451c5b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b3263f3e9586a3d8e1b8ebebfd7bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb067abbe55ca5b355ce0fe343eccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24525bdc4890abab31d9c1e9b7141859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d074ef027dff549b460ef62e1dfe0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9e2bd30517b4f48f4c9c2f20274861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc9f883a6d559d96f453a8d538288062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540db042aa2f12a92605e789e55b66e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3027ec58728d59821a6eb60df5d2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d45ff6c541c6e77342465914c9d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d11c551816b957e4e24b412dd201e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f21ca24d138906d28c1b0e98482f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125cdced4812b05b85f079000d1415668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd339b6064b8c3cfdc80ca746b8ed5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf608c96c68a8603e0fb99b8f59bedc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f5f645777d174d8435572a243592c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5341d6b9947998052d061514ea7ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c6c8a47447658ac662c636bafe7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7816c8ee4778307a0d8b4cbd27a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb821320fd03326e63eceb91c0e100c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b46573c8c0b3a93e901937d8db8ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6fe1828542ed3b10752570a3a1a8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4440fce9bed430ac093b233a72ca2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f48e23ab35829d9fe0eb39d69f26079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e008061056ecfeec96e6841ba75c9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee1ecf4da9e3398f62b16596b2b1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6065fcacebf33e471757c036a41cee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33d1916f14d3312585e78b61a31a2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c08fdf0d4fd43f168addefef44cee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae2f46ba74954b56b6622ba9bb6ce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ea1e6d16578f9c2b9dcb6d58fc4ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253cb24505be11e74ec0455e76184087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57906bf91d58a8a30f1fd17552baa7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed5dd36299672201f87ab2a61362089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f591872a34c2c4978b646938be8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b3b688023264114dc845071ea9d4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0704015a1d893acdf36eee6ec07692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef861929160d233cb662cbd299730293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739abb287da6d4b3547fb6640c1afc7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf602fb44aec7d1bdaec6e1652cec5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994fe7305534a7579d364d9405a60f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158215e7c244085aba03e76d8d53fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fddbeaff3251e5a4a9afeb4323734a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996fa253e83b5126725a6aff5e412e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9b8427549792ca5aaa5a8113c27e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389592f42443d3052286d09a8409b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e2f01171ffaf7e7d7a33a8863238102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a4ec636b3694d1d004491e2e78d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438aa3deb45fb32d49eb4db5bf21412104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc82d16f9f84ef1664108ceb22e15f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66e47b6f03d2c44e5475a17d057a78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6753cecfcf9fe72d31df1df78294a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631285147ee84459c72ebe30d36533a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa5dd52678b2aa39e07704f8e2708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466c60efb9ca6a87bd35e3bfc49cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6119ad7df8bc12a1cb6b31dbe83fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d82e58818887a070ee37e08a9198112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5be77cb64d1add64515f6bf9337d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b22baab7350f8f7733cb2522df09b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39201343eca84498edada34b955d7203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6ef0661ed489f77ef123d04fda75d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8af84bade35279dce672375b8b906117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293cab63bb732d272757707df4b71c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed961b9f32b5c069b6b41ba59330ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887265e037dbc4d9f7963967eea8251a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20903bbf078122d14fb06ef307177c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6e32ae1c6eb78d96f4de28efff4df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa05c422eae6062c079ed9edef38850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c62873c0d684f134ae675f3d6290b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac36e021174e98cf6a0777c895ee3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb8788618f2327e4c6c905ad5b9b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422128111b87189b72d5bbb7e00317127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2c4488cbdb4afb867c52f8ac292b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75639ce84aa55d9f7d9f39841bce7e0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044f8bfa268225ecd4a4aab7ea501a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51b994f893f5971b3ad614f8c146d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17d592d16aa42a5df8270dbdc6fada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030af5079e066355a27992a7187d2652133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a95b5ea9d021299f493b84837d905134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc0de2b80eaa11df0b4e800b00f405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a470bacd14b70e2110b845b6180462136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd4ac42d6388a9017299e0b036dc2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55fc6cd85535805cba1ac8b46d87f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff9d8fa569544b6b8752475d0540d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad9488f7ff72629681a36c8f37a9bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd875620502059ed1466026c95bbd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab69d945d653a659c997ef13eaaefa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb3892b59588cc9830ce6eef5c6f8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6ef88214c095a7f947c077e0ec4d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693befa7d19e2ec18461a96af1bf85d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd292f489c97c4cada3f9c1acf702146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe26857d6166377f74f04c18fd2a852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141f197441d4e0c92afa9d541f009d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d3f8c1c866e17ec9e37bbaca0ce0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac390aff7cd6b9f0bf42e854956894150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4bac59702860201e3bd9750ef463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612091a5f792a548ef6254ca01f9647d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945767b4ae214487ec63172ac0633d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8104c30cff3e93a991b7016192c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3afcffe1dda40a11f05408f9f752155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d35269f09e9a6b1eb65b6a053238a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f1e3f13c2ce15caab52b9b8a3fcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff35bd313010e1ab65c30417c9acb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb12d4aae21b06fc3a6ee7301a21bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab41efeafe4b1c43f3bd741df39e20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac78b3570c534c382d2fb7ad391e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb5f7f47321f896c89249b3f2b1f04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd1aedb032a5efb093a2f1d47a6ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb2e5e55744b671a914e45ed9af44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee0d96014e6462d3f09c8df24dc85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320f01252fbcef3e9a9bf12f79bf2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db65d453569f7d12280e90d71869c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7a4cbafbbfcb8079bd69042bf74b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e94ab51eb7f780739e3cc00dd75b69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57421d1b2981d16a7b3c9605cd963a33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7b70cd716d11b284f10f6d0dd4e1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e1f9f4f03388395425447a011590172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2412b84341cc0a6033d4bbffd6373173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd761759eb493c888af9c6aa5ff7147174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d52297bb865af0fdd8f0e14a9938c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674a8b220b9c0b06373c9e47c1de6da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e038a22fe900a13611d06c278af470177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e802d2d207bafe417ef9aa58f4c0f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064cc05d49327cadd5bf474a9501ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c4b7af92e86bca2f7e5e46d53cd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a90667a37cd53361386fde3e9ecd0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05410c8d7c21065dfd5569ba83a083182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda9fbf89d76e6af173b07eb32977b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426884ad39aa4a73f6a718878e8f58f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431271b706839d883cb7c938a33611c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477bf486e525e55e8e7100380b6e866186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525aa94440690ac3131352cabf5cdb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c3e2c028c2b27bede6dfc14f59a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779079e9e20a9590bfbbfc2e9f2e7e25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc968ce3b22c3eecd10d02a90d0e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a0dbbc90f36fd895f50846555f93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31b6425c53b921592674153ee465b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126781c58ae26af1e5e420467d663bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc056f146ce0bb854c98cdb8480e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6511defa16bfa121e59fe7dc70fa8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff21901c844008346a2af10708d7e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409987cb465cb0b5c4190f5bdccf0a7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472225468669f4ae448cb87ea068dfef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5f55d2aab131431aa7e80ded9922199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c118f6b37bac08df5682bda7bb9b9d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af929ba65fb21397e47da57cb5e77a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428f2b4ae67e9fd6c29a0bb06054afa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027410e10de25c4f46c3b949dc50cc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ed3747c1a4a44504287824fedbc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae97afc76bf399f530c12da4b15aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7445d2318ab5dae36ae0c96304fa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530f3420dff8b2edf6e26093260901207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac13de79b6de6c0b183e7678724bf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398f9d703be2b60edbd4e3c8d5c7805209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e399166000ddb4ce31c81ddfab718210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31bb070af514e4bd7c6e80803e2a3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e358d88e5b09bc941436b92130e270212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a425719d5578ddf2d5a0b4824974213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7e0a31a881b3a2bed10a285a10e59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368884290323df8090ea3d3f730af8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595acc1442d5f978616ee6a4550977f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc22a2b821924de35168c2e597e2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b11283ecd310673b3202ebfc72d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf75f7f717253a8241be9f8e195a5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2a9540fb0946a262d041ba6a771db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b753c803f042fa01b8a5b4dae209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e424573ef3884c05e6d95628d524f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e7ec4025be74facc9dcffa9fe86b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a661071cff3a3d9bc278746623f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a936a1f1fe08157254d9b12e209e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74010e3c948bcb41cf006829887d3754226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2572677fa1601476191328740cf63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22fb28e26b6e2faf902717c0e3068228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063dee0c0081864bff6f5640855666229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f595004aa32c7db47332a684103762230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d23151347c1dc3a96986d2ee77c9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b84098d45b9918915717917d9d738f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959cfc7a02532975ba3a6ca8fb419f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a26c68ec666e9b15b167cddddc53a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c56233501a10f6f0cd557db3440b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd51db56bf7ae1ebdbdbaf6de0f8e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f639f0a3c69aefef09d73a79ed5758237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ec328ca9939d32d210154e39a2894238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290bca68e0e87c520d2b3c26b440028239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf72f0ed072524739907309b075d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3859131e873bab4ed5cd128b849fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a415b21b8d75771c3914cdf59adf970242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084196a5f76ceb4e0ad8a3a9cad03792243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e9fd62017dcc6248188830aa9da0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43df79bf1901bfd2c381807255f3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe27106534dd0996664cf2e4feda3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b1962a9dc759d38f530eacb2f18f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260665a1585c2ea50b0817d9853dcbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc94e0e3c7a81f79ff8a9ed4937fe0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fec836112729e8ba22d1728b33781250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f70d770f954e1db916503221956bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf40daaefc3c9c916e1ca4aa257a0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9af9dfde68401d1769b73815f7cfd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa804e7c864aaa6c27fe002724c74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd8a235fcb9e92ef4b092798e059c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7947a7bc83a335424a96a98fc4d18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8077c5b82932b38e433342386e5097257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042197aad03bb9b4a50358ab304a8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0e448fc16aa86abb3e0e9cb2801e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c8382bfdcd77349d944d3f39e273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5a7546db2d14b5b729febf4d6cd45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124c69a2a995038c004380b9f02105262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d39337fe5ae0ae68d1ee1d27aef6e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f9a369fbb2cfa0a8c38c38b419d5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b11549dd4573a189dba5019312047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94af51badc3a3e73e9132ebb21c99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2870b5bdf2740e4684c03bd0b6cb23c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f3d08172b096bb40bf831f403e20a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60922a66aee293903728d8c03d2693269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde0d0b5246562e8fbd331cea93a610270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2f1e484040092bf0d703036e2aa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2378c7e24ce6df99dc3ceb5fcc77e2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708315dbc72f50d88270a7a07cf8dff9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa61b4513989702bb12c9b4895a33c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014925c2301fd0cc195d697f3500448275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fd0b2fc16042d81ac15c957217bd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff1c5dba2af73ec9ff27792b235cb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd9cdf308090ebe0646ca48bd8fa57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909c88eb32c902ae10378bf23affe69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f60c675fa151fa1f106eed27412c58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b231582ecc5e4fae5c1d91f47db8de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecae9f5d74d5ab10845fb900d8d11a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3e0ae8f253c84cc6ac195c9ef7c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3baf5786f51762594e876ebc7cf1d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf77f350447965418f1f2bf689880285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7ded40f82008cc7fc0f801e4dbb99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a0d62d16e4f22c0b80c9b7e97bb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bca1d0f18fb02b2547897d79be6bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e981b4d58367f22caba05c01c9f926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330658ff326663c6106e87c1edeef382290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908027fe2c98813a6cb0e5b90189044f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdca2788e1a4a79fb8e19b3331011292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9766fe12b867c0cb10984f59165af7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ec22b8bf0edc40b005c6afd0a5ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc1c37f0b9e2ccc05ad183bcad1c22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4566d261d6cb2b65440b22dfab3ef4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de523fcd3ef2ec2691524312e1616297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddda7beb79d88dad2d0f80493db6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60eb663870645ca3a8b5098892e284299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3600f5f71da45ff5ec093423a8f90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252335d18d15fc1dd627b6a7a0dfa53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b3634b555d32188702d4e1514c8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5502eeb0b53ff35c60b227dc196b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f659d9675c668597f9fa50e232e175e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654708464b9ffc277359067be924d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821c1a747a1b28b428002220671a3c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362784cb8b985cdd0945c36c092318f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cdb87f4746257187fdcf8f01a0425308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7062fce6aeab46f23494c5938278309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de03a137b03c9db2663e544201d39b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb3eefea1965c35b7dc5bb9f3e48b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c92e5f902d74968fccffd52d07ac4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932ba469b090305d5f7b3cdd2e281e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7b065fbcc1e24b5bfbd20314e819314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950a7892c7a6e15e7c40c03fe93f92c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf19fd2c9197e277248aaf59f6c7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f32448b120f3f7b8d2e44ff5f584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30ad8be8b64a0b56bef35020cabb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd93b84a74f8122f63490d0344b9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245088c2d7228d5ab002b49fe6c500ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148aab6ae24f652b3ec0f192c7ae1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99c1cbe1e2e96a3fb210c17d3d25e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecd30b5e84d6c7a4a3bea864aab95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d11d02ebbf7a9bc184d6304df7f46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf05ccac2f2bd4181d68a39658619d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51f53563bf551476baee65d456d14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4e993ce1515ec1353f969b6de253327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930417d3985399da8f9797570284963328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47802922356a3c598799331b5c58cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a75548c723f0ef32339764019b052330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88506388375df4835691c5d5eada420d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b4ceb56ed7aed722fa0bd316131c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b3eea593e40888fd70979e6d6ae59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b68f99623952fd36afcb8cd1c58d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a733c16b6fd7b8a8badc49175425335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fafa7a84bfce634bc9cd1138aa7fdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253522d07f6754b9fbcc420c1b5a98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404589ab26ac0585d258055134778a51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6555ba6bc520c631fcf9941c8ebbb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378afc17234adbd549a975e89f6b44d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b087ce95eff8db059a1e92faac20ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa38f5b728da95e8bc1069f2761ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4965fd367c0ff5a06939af2ae178a80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502d61f8f1c48dbd0848674d7c96eb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69d0db42d6bcc966f59f982b8c3b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f59078118c0a58f2c767344c82b72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a6d9242ae3c7504302105557065b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c28e150aba3657ec21924d11f2c806348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70efaeaab1bb68985846338447e1285349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8321425d9fb35c1d39485f825ef45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438042be0f43c22ee608383a9c5abe10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1623cfe478291397597466439e285f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e83ab15f15f8959f16de0e605a33b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162113d067766da570eb93f05f720a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40e98f4f1c7c1a5dfb08d21fc89b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3905e0fc6fc558155a2b0806cfdcead356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe12a1cbccbae42500f4a60d20262357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794fb4bde2df1ab77707fd68a17209358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016d2970840cd4291bb49a40214335359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c512e45af783585bf12f3c2ca9f8d5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f63a89d0c9ff83f68994cf6c86d99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ce263678e51f86eb1cd04b0ba67f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32742d3399fed99e17319acd441d61c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf711a040b46a77ce106881f7434ce2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56a74a255fa08e1d5ec07bac805fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b00ef48c7115ea91a2eaec00fb9ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433bd889c1fe891644f0128caadd9f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d4c03d7b7e5b157295b113735dcb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a12417597ea92e9086d74284a950369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c962e2e7c39edc9f5c944d3377882be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311548e775cbe87f0c2a023c91a32631371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d472891a85ffa076c87d7b47a83d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66222583eb0ef6919da886343eec114373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703a923691860565bc734f8d465531374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703eab20860bc99d57caf051ddedd23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d4979306836c1a1f10cb8738024e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17ea228a3055441cd672ba04adb33d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb73ff4ac1615c200f05bd80af3749378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd190d5094a2b8f455e26555eca198d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b100c0d4577e4bee5016371a6cdc647380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e95197147a07127c42d8d8fa47a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280707ebc5fc6949cac4d30432fd085382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33bc6cc6ec0400daa30f3d002ec17d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c71a26e437c15fc34e44a66fa632384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d72fc6a7f999dc35ffa8ec8d133578385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1d3d02aa76fb02da7debe8c39e4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c014427b0e981260469957b533d1f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445210286413166874e95ee9ab274c4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54900008779b08c60a621257d11c236b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1216661f0e0c319473b4ea3afe3c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870b0a9ea19f752e522103993bbf66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ec6b66b19bc078d7e56f55404484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9387ccdacc1e9cef5e259d0c59249a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e656b807c048b028914ad82821a35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f4fa71b9f8d016fce452351941b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5446679abe6582f5947216bfb167374396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0acc3330f3d6d712fd4f5e1e396050397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e1e7b38d0a7cbf97816e0941d297398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2cf817828ba5d935afe551011220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7efe627656e5d076ef0500b69db4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d0ae7ce78d0ff2f561f414c1cdbfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38ac72d1fe6a1f3fce1e698d8ac96d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cc41af3847fce40b8d042a6c88f7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17c5c9db7ebf1dcf4e5ba1894a67f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc19bd45f51fda72f02f0a50dcb29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664ac12cc8343d57c26bfee8289ef90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27083b0f5f43b1202545d9ad4fcdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efee6c4e34a764af5364dae9308cf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635452d9be721344db776989f5a2190a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f62ec43e1196a3aa845303bf20261a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c717d56620423132770a61716d39c23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d206c7986569729905b4fb9b60d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe67012319da8f4bb1720b9e1e81925413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538dda54c1e9f37387133ee3f761a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07dedddb50199f44857f06ea5e9809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f6be386ce81353d1a8ad61158da55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e1aec4e9433c1ef9de3aff1b6a1c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a459ad7ecc9ab11dab6fff177c3fd6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a47d33c30dbe11f824eea3d61e34e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51088006b13416ff29a6cf228b2a1a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad9402f3e9caeb837cc2e17418f5d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fadebace8b9d33151b618fb7fc307422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb7d844ac431fbf6a8774eb6d6bd1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3e5c36effd1988f60ccd12992e065424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d0a8526c12889bd519eeb42ae051425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd73b5a349da21687c60f32abcbad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f485ed97835f2a0b1ad567efb7aa8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e5c9b3451207784e3e6622d1a96f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4d0d42246d261df1b1d95b9207e9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388b1c7c924975109a56533e99d615e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0e903a90dffeb622eb68745695d2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7fdb32c59e71876f029b6b618d459432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00ef23e1dd8fb901034da930558e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b091e3fe1220dbc9fd50be7280fc50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2e95f86fa07807752267cfd12f65a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb0f2d340ea498fe142d2a4452586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c860ad82d3ca6d13de4052b011b970437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450a06e005094b7f9b375e5d9c19071438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ef98f355be4da2968f6e913aee3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aaa3650879ca3dd26071fa4efc9e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968047b1f1bb0bee426c11c8431a0896441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9341e4483aa0bb3b5cb333d3c1f59fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86585a3ad764df8d6e891f76e971a02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd2f2a3e6b709306c7f86588d969a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b38fc67574dfb606780b71a4cd7ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d92961576ea7d4717a3aa339c5d50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506678b78378f62db7dd504c7d9884447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da25b8b1f92cd10a70f8ea1fb088a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c715fa4ef9d88f42f2d1c62e560b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfeb5788c1300a1809ea84a1d69a76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4204808bd34f7487c9d918d0e0a5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2bf43fe5e9a14278f2e2d64abb526452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935abdde988f66fcd841339137830a17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0dce8e8e42688d46881209b32a4d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9884c5d2daf366d9b553e9cd3a3c235455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81eba33a7dbf95b33e0c7eabcd9648456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9274bead803723f599be4df0ba8226457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3919f01bcdd986382af7f46c8bc3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f55b7e3cc9d9298535d21275c0e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a536fa60bc923f51dac63e3611d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc39f91eca44278b8401285f2e19841461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b357c186c2f4289b6a92a18d0589a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe857266971d9948ed978f4fe6f3f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5d90b8a42ddd09e0cb62819e3ece464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0e1e6caa4ba5cd80609199524487465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76787e0c53819b6608598c9aeb5720466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74d493cb80090d3c712906e2e917d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efaaef060414ec5e2648aa40995637468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85107bbb1ae69fbaea172d0071c865ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34488036da0ba92263c8c6275ba117470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a24f1119390e77359211c0201bf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a30b0e4fcca69eabeddba8a39bb72b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df363367c4ac5d5b0761f0501fd17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b170bae2f838e59fc03d10de491c85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05234544f4956aade20da5f0106198475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b70e1934d25ace1d9d1d7fc12f53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2293d6a632a40dee997c6b287da501477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765687f60e517501791e2f1934175c3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba05771d488753b43cef71af6c1b93f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b98d070eb4a157d7f4852a6bf5f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd836036d1d16c86370eae0c756cb6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267b4b5b4765f22372d10f2a3e3281482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179bfcbb2946068acd0ba8076861a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c3687100a2122348bff9b4524e759484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aabf4cce651fd63d8ff581434ae232485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10a1468bfac66fa1492ea60125f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d12136006371f3795dee507f4e78e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ed4ab540cdd969bdf9c07f2184ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d02906c4b4e5af54a77ec4947c033489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b096af701cad03afb69a5c71fb10311490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb78aa814c82629f2372329b0f56c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4211443b5c2f83597744aba4f4056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617d92999fc2c1cf79fa6ca75f126d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590416f3480e1641a93d75bd028ae8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b873afd46d5f2e24d5a27a5a2a29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2c962a78d7317fe9a5df95f97da0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982529adcaba3d1660e73fb9daa6196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffa4fcb810093b29196961c3caf024498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e348fa431740bb070e298097597c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6155673f9e7a26877d548afed449e73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56aa9e72d7d3851ad9b6ada03f5ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe57a5c771ad62fea61342d4c97ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500ac5d7b253633f15eaab7d663791503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568099f241c9acaf22abc2ade637745504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c59dd2047e2775781f84cc7784eaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5053c2b82a80e60aa3156818c71fbc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844776f06ac3210278632dd49de3273507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b37e7f677caec820da2d13207aa48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f87a82070cb6f16cb7fba5e26b73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625a4e741c9e2bd0b50be9b7fa03fb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49a219c211e18a2754e4dbf271d3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c3daac81ea13760e39261d2e7218512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec762ef6c70917bdb57a3d22a95d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37efca8d26df4298d75a832994076c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afdef2657b7f5d79dfa8d21d413f06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21243d5f776e01d605c1796d7b1490516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2c5de1f53d8f7a395f411862e3af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e2e37d6cee7170f226ae9f51587e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cb6aab4af74a11feb728c0f99d1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07d30a0c891848c5877c8c576f64b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a063f41242301f5ea4dff781d82ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de7eaaddec65e91375e92e0ef630b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d214b57cb1d146b161bd3b5c9c8c69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887093c47d04d0499a30506876067caf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c733f46d30cf8360030ced032eb057525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38dd77c62b61b86e500b99071a2234526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc4a2644ebdd6356c7bdab65ab395527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b690c78d5c8d9c9a2ab5855dd7f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8c165cefe91193e879a228e3f2d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b2d310fbad904998dced3d9e2b245530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dcbc57c1acc8c70d59d3e01261734531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67414d8d9cedda727995ae96f3000532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5180cd66109b25555c51e2b65d04ed2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ff34d05912cca36619868f8d54d7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b61d9690e23880849f0761dbd221c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0349cb95d12f336f9d7869cd4c3ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe2a731098da42e72f397208aa5a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3023c7d402f6bc3e344f712438fe191538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597bf0c2546bf5e125739861dd5b4e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff669196b8a9655dc876364f5b7dd34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245056385110f067ca065e1451d173541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39d15b0bd60015ad4e3bba52face1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae3974b2ae5c11ca71e67cd31179a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467a092e143382bd222968b36a6e9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163f412651dc4c60c59e5558756870545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644310de2c8a4901cf73b8cd5eaba407546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c398d335d92d18ed762d01606c75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f7384e600731137bb9570419c345548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc6e064ccc8cd580cac7e5e53bedd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b682cea4e16522966c7f333b9f7e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f385734ff73c414ddca27018ccc370551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a24821c7f1f0992fe8e757420793d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8ced3c0906ff45c9482682c26be4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c41ae98f095ee6b0f5534645b3ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78ada55e6458213e2439fddaf31a7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135010bdf32e6575ea3017ef36876fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39871b537771dc8d3acc8f4cfa24e8ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef1a7c15ab280f12dbd633df1158a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e774d254cf93230eed96062d05b9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621c96e4a334106820c067789e7e74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6a715889afa00e2ebf24f4654d89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35554040d488b6ea1a357fb5cad2c4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff09c72123730c115e331c80b31b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b274af8ce4943efee17879ed7ae2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f51df465426f19aad9327007c01847565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1d23acbeb98b40913a4153fe338b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e15a96b40c3b71af8763c6ef6ef93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25b46c3ad9f90170cd7fb7a6ea2a72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9634ca4b4652dbbbaafba35ce6094569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83a5d7635e2cd362cf1cab5626195570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe0821096440e847c309ea3f284d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6731d7a260f7f51cfaf27951941ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fadff571b398713e830379c825a1e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44761c5e0e8735f30f5ea3d11659ec02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261d01b4a8332223f575bf062f3cd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03925b7680590640e094bbde1e0b1137576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27786e53d391068bbb40958f92a1841577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d104b7d07b9c30f052e17a01c61390578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cbd8f89c5346aed9f4a2f32d3c0dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf2844c802f05b6ec6982c8c4a543580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d814a7e756aded7965676396e6581581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fccb94bfebf53d0f10a948dd5b36e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d3806f2521c8dd40864797947468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542b50f8af5a4bd3772674981c9927584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326df7351aa158a54931b6582a538b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c7b269c1aa841c6e6399638e58e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353a4d8671aad137d71e55b6bb7a6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab5465f3c0d7838c6c65778e3df3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ccdb46f22c2ccbef88b27923155b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1685f94fd04194a80226aa2457e1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94273f981b974c8cb796afd130e3b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc9e7ddebc60829cc35b81b98bbb1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e04c73fc9eeeff9b4ae36088f43f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ef23f7552627cd01747c0cb5cb23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeaf3cfedbc121802a582baad80ff8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80b23ba48452b9cff6f424ac81821e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb32081195d5daf027e37a2b9e823597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21efc742a379407f24732713db84150598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54def5f4f59d9a9adfc1241ee174e51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6052f8b714950c4e9544d361845d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad1de98e1b861bb9a1629fac280fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3916511202189cb00731deb866402602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5063d16073ec201d1aab6f6b99b21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d086fd5fc38f3284b6e51434270a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa430621c7d521e558c2526456ba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50acac85b5e91e3244d2d02a84ef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457e070729ed57ec8299d81d9e3aef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794f543cb5341d7d4671938f78833e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404fb9e9dcd5867311f2a0d3d9532c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d87674a1fec582fccae8bd8b19e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483217760595f82104cace850fd6bb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c08b0e8968a2d4c3d2a136f0e495612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa323e1cb90b100a4773c9be6eb36b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19f499189238aaf4a18be0a83eeb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa209b132a1997e4f5821681e45104615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e108c8f1e8dbee0bb5f67b795b0226c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003054643b350fd388598807bef6ed58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e520dd1df80472035a3057c974e4aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258815a49f8bd0eb0ecefbe1782f86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028021f310a02babc731bbd6651cb038620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b512dccc28f38f9f598ce1cc9f6e84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8510aa955bea62d2a8049bb56999622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2522d80ce054ad0464da2f8561a59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ece73a853e382a2e7642fc8e182d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6486bdab92f6139fbb055ce0bc5c7e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58684ee4ef963b9e8ac5bf539cac9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d4999946d0791bdf4e439ba0957a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcb9b9603c92e713510d4818b6bda0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a296cb5ac6dd3e6297582f355599629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8bc6a4be929ce56c71722e8e7c1c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796aaed5f37f6c1a7544916ca6fdc70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ed43608d55337347b12332a2d9a93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4eac8a84abc630da5478a9fa2731633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e62d11ed3065cea739e3caa28f2667634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989be0701d095bee45e16c10eb46b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83529f8e7e8cad609607510cf40168636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65efa97bf6253ac375447330fa440637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf634eb1ef24c48abe1a4b5c708b40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9944c7986acb54c947f7664fc6062b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd794c0810f06726b938436573667d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829b448dce931b34dfceb75102a782641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd595408a598d3bbf23be52a9feae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c29fb44f7ee8073e0f41c86289af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d9eca186a7b72e622d16080a09fc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf44f0f12ba60adbac4c30187bbbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6efd1955434a791479b2cded4e3e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c79fb59de9d03975f275bd209aa333647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4d350646384863460a57d57062c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438a6fac21a83064c234923e9c67f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aa21b000044c9dc2a918757fc8bff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78683e447b7812a1f59090587877c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bdfa7d402537daa11badd5b11c8ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d0922cc7dfb481673e11a8b2c07f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100df03a4cc2024bedd998bd1f03c9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f36b7540f5b9e2b9ab8fe0bd21afd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36180dee71d74dbb265211bef1d986656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da306800c5768749f2672c2b3f6d12b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03557335a9abe58a5762e1d9266521658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64ce39fb96c017de0bad5351d8b59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4472da5c4b4a7660ba870182b277ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea52dc058da13ecb2cf58be0d49c3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14918d7f3208fbf45a6be2d5b8a256b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62f1688e6e6e5ee96a949a00e6643663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbc028731a06da1378a7c1c28fb40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412397a641ebd07ac62f850c8dd354665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206e6c02595f542878438aa4163c30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ddc4c0b788ee791d1913b2cdd9891667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5062f57ba07fe782b40724c15eb34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0040c9d10d8ff0c5acc2c5750142e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef768502e5ac620e9d930f7e717a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658d1942e4c3aae1302b3a546fd5e60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790825ba529cf27d531fe8592e34a887672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7d28cbadd6d56787b620fef53dea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e74a5df0d5c870be499e30c985ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351fdf114f60f9d5714b5bcf5e8642675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e79155a3bed3f76cd3e52dd6a0f71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96590cbbb21a16c90eb22413514547677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6effb41c4481a94f4871f1141793c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa44442373c57310ca27186031c4b43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64826b2284e5b47464146a67be1c35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a515ddbcdcb581dc8ca46680d47f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25adaec8c3dcfb68b402652f45fd2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8dc6ad67547ff20bd8ccdeb4c82c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b627cd97356e46792cb2a869048ad6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f36ee2ad0dff95207d3ab79f86ec8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d7fd6d8bbb97f937a40c8d0b38a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd241e44b34e29d5b47063d50666d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07830289b834fd5fc3d534c87e57c197688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8091244fedbd48dcbc6b2de8a51a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c684045b26bba305b90b7a08d2d6a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d0263cf526c7485bc9e3d73feeba9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf5585585389a1f5c6231ed5aeb414692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad51c8b1757276f824387c29ff86b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1239409e3bd724d29148490098fc8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687c85ecddecd6da28c5228ed5def93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb69037a534fdb638df3e9d1e99a01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c04a939b2f4eb5d922b28bf5afa9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a53a2f608b2f1f94f54db98d92f60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab77288e26dbffcd8d02dd1fe4e8bbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455a67d00d2344fda71c8d368163679700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3604082af795d64524af35f7c76a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492eb6cf6ae5241fd6c2550925bb2f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c864532326e8570f04765c41d1e045703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123586021a4b9ee564d91d855f8e0e7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19939f4dbdd5de311c87156277c25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53cd7b52ba756d7524a51d3d4fd66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386faa04ea87a34dc1850267379ac32a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d005b82dfa01aebee995ddccd1fb6a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5825bd1adf32c607415554349588546709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc65f5c7cb182a6af2e347a3a16f93e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b2f75256bea3a6e997cc68017c611711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa24e54015a0e34d363792f93d920712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727898b8816d8d4440a58538459a86cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c1b84cc6f7a0a9caa5ac49165fce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627c682d1b4ae2659b50abfb31c21d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca8945c15cf3f8237a29b33abb8067716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b7099cf50104cbf8e490abac4b849717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec0140b7e59ff004a45fd123ccae0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37d7efa0da52286468f7e8b88493c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6407d718e87d15dbf609757ab095b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38105ded8ba7f07c05ee58dbca5d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753436073cd4ce63c61708235f49c59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b6e2625192430ce78e39f3cd4c23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c411002566027801663a32060aa7a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50d0d50764373074378ca6bd3c5af8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dfced595b964066c38811d6a3defc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28407554348694eeda338e8c5e90d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709df515e1db5b81ceac47efbbbb01e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87c27bdd5dc9a3f3b3ffb8894589e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac763a7e85b834627e6dbc93f2b07a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7015d0f34f0cffa2ddc43e657283731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358749e569fd83ae721abf4b282604e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a935c883131d162abe70a392da9c05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab162c86e32a97271004c0ffd5567734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ddafc63bae2b68c9d410ddd3f492c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a0749ac9c73716ede575511f6a3b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf8fa9cb9c62678fab73001771216737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267702ba3ed748b84b2b2014fc4c72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2616b646255b16eebc0646631300739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b48bc6068e1c115a987ad0d1370159740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42631dd02fd3bed2903cfd99a6656741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645765da87bb0c6e2f1cd96a3edb54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f7fa2dd1470681e4f318b0f889c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2481f2c2309f60ed21ba3ae25ead98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8146d3b8e528399ec1002a1cb0bb8a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119550541a9c276bf5507a51809210de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9cda56b4846c62aa1675a309b34c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03be9cfe0cd11fec2e256cbbd44aac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def7d7fdefabe4c619b82aba5311a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55f172cee88c1bd85c39561adf56a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69a49f69a4dfdb2cd9dca3bd815362751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a13c257e01c554c040511cbc55a5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84982b4d5f929f5cc31e2509cc5f93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fcd8ab54ec4f2dc5f21570675825e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97851b0e85078527a6cdcfa2edb119755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdece58e952f227d9729e514d7ffca27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcbb09dbee19f03407cc3cbcdfff2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d2699f54456071e15c7a3720e4395758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b13b4350bf72b3af9a83fedea54b8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43678b4e0b616fc1eb0b21bb390291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b703674934210ab2d9af5c603ac162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a21e1604c65046512f43af31a414e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63b35c1ea4739d6cf9089c466a7e2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e276bb5db7292f18569956267434d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e50cee2d42fbbfebc7290e2dfa79c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126ceda2461896451cd7815af4eecd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bd2ecff3fb472363c2e0c873115e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e67b9c34c62c3e5b76a854e66e079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cfc3fa9008d34ade324efa4599acb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58910cf7a4ae8f0f743da270e26bcbe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a7a9f61350f692e69758f1971508712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e7a4dc427c6d4bf9e3adc0d6393313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076160199e8ea9c290c6e097f42ebcf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31449fae13f335606a17f06af29b9f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddb6de439141b50132eb49da8f59cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96973f25b3bfb7e1fa8f35211ab994717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968ac7d7d7ddfaf01444277fdf5f95c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b3f30319657479594c954fe0461119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31e14dc80fbb8b479e6c9744a643c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5933ebde404e983c4f7dc045fe3d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2f4c37619aa3a6d3f136e1b439f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e03fb844d7d983c8db48a54ba368d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d18fadbc0ba20a4f752249024aea524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92cce9a36668bddbc0037ba653b6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14faaabde6b2ebb97685cdc1b7494326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64338ad541d51730d131579ed512627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eacb00cf0975c166b7a553ad132b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40ea6fb55de82a42ff18705c8e658329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3336a419bb51bd6ed1b5994c3b48a4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0fe704fb20ce63abfe19343bbaba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2cd7794713c460c64505be28777cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a403eea5612d82e81043fc4a331933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e0a7d2da2b10a990d4bc8d52330ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98202feec1b856b3381cdbdaaeda594935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d29447360f6c6137db19b56033d7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce71a59d2b2d778a3e135cdda29de837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f062a4a2abaceca773031d22b55238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a489e69740086f8fe0147d3b60321039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a35dce062ef018c96d9bfbb89a9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1678b28dbb221f2f7c180e51bad9a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba7ad1abb43770b8ea61d7c762e3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6a902167abf75e0a403fc9302c19c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40d125ce3bfa1626c8d4cff4a3ee444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606395116fa29264ac3fda8521e827f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278324573cca67a119b5e3830eb6c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251cee9bd281583ecf23853a1ba31047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b16b8b9eb1830cde09009d3fb2a6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1088e8caa37a761b1e825ee4228b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce03b814048f010e98b285c071fac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee3e1e5ed75c891cadcfb8ff6ec2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eae9a85c6472320e95c526fe2672652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c876c1b1c925b7c4d9cd05847bc881353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8ba06c6ff54d5476ecfd3857bb4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0e1ebc975ba68f03255563d0029ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4faea07550e85558c2796ae5f5edb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1086ad0fcd01e9adc2731daff9a5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa106f02e830acdb5d34a6a12a13458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c199567ac29dc949fcb71f12eb71559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446846886ec60a42bfcaff24ea354e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441575572bd5286fdaba3fdbdf161361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a190d1bbecec7b54318771b413880b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3d5a950a18f4303f1c2837d156cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eca2d4c8beddb2dbb6764b02aa9d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706cac857c27b01d3fe11dede06286f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0a6eae5e6d8435a4f9d3ccad98ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4279f89ee5b154675d7d7cabe9b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6755c58833b63ccc526698c032ea968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce630be7807c342289062aaeec09b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf72a4aedf392ff39145376dff57b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac203d7c7daa52e484572cadc05161071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e523c16f7b185a39ec668c8999c070a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e98966d82fa523535d52bf596e93873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f362f62317891a183e43e7e2f772d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db9258a91bdaf97ffe5cc04b04d79a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf50c3e9f5e4c9bb4af2378d8d954c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3af6f000ac6dae8aae67154c4f8e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced210dd1e028805d646c481f1bc4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f7717c2e6d7c0be6f85e782d851d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9752db9710fa7fa51f356a2b8b32a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6ef8069113fbabcbe453f00a28e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2c847616e9a7e37033935fb52d7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da7ac580da2bed5f4856a9dd7dfca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966779e7e9c65f4fdc80c540f665454e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488cbbd2e5d10df7b07bde27de1106585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931080ed50a858266004d4308c33d4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070322abd777c3885319cfbe10751ec287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485631959693b18fea20f983f0e1582e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0014d33480eacd4a1e64689430a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09790f3a4b60b04b253a0fb81f87e2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a876329dfe58a033d3d650bba77d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127267932d0e83a72b1d9fb75b1bad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3862058e27d8fb3c3c9e8dedb6970193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e070dfba26325824fbcf15456dcc2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e67489c794013a7dc598d58a0f8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648b8fa41d5a6f73d1006839d65d4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf8eedd3c70f93341566a1dc6987e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d24aeafc402caef1a2e9e7e21cc12298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb571192395772df1acb7458a7bbdf6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdecea4041624a88f67921296ddc36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00c5ed5a659dd02311098df10b1f7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324f8f26e6bd08f375e3fdd45c38e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0be52d11f63e5af4c8bd023c05b3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029d3038c7796e00ccb3bee516a7ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb64db724042219ebd05b178c7ef2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b807e66e0f6bd399cc145c98ff9a62d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea296027d83393d9316dd47ed5eda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffcead7f4fb9b86a0574a7dae58390108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e7d3868316dd1df787d1142ed2cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a78cd1b64931f3d124f430d3cd48d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13d2c2327b2082e3c1d312cb597b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a201443f343527769fb1faba287d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e11caea3aea438e14f84bcc4da30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4279937162d9fc49b82d7c86f79b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6bf50de28a780b901700fa9b9f9a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95af692700ea357daa838904865b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea31a405dca8ee53e9e14ebbddcb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754496c3ed7eabeb9f6489072781efa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f119a2a6b9b70cd0f9a959ceca1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc66852a3d98d2c75aa8372224d573d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b3cbdab1cb96cd864fa195d0b842121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dba8f10424d5661b22166830e4cfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef0cdd078cb2b258771d99f69afe9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba143acafbc34029f4742ceef9dd68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da86f42223576fcb622046385903d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc4323429c812027e9f9621dce025126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfd42e52bd28778002689930e2c5e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9e2f9d612ce928d9ca2004fd75472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07534543646522ea4d8903bf8e592201129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade99f56591983a66db2c74702eb989130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c374e5f26f27e7ea08f2c465d0823131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c75ec9018811118d146fbd5576e68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f76ab0d52f75c2552d8ef72c263a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fecd6a5698aaa719b35756e89908ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a972b236c90f835293f9c916502fb88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0508b3b7b5b57afd53311810d955d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd560c96d9d0dfaa7e5db85d04e4cce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7fbfce5d6181e81057e81dec4b801138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13ea1b38ab110f684a0ff1149388b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb8c85a2bf413c7cac72f5d45418c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a387265418433c7aeacfd37ca4ec07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2e90366d33b35139fc42e911f127b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea924f03f4f2973dd02e8c081f421b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516608221b9c6fa9d69f7ab7882f25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98edc6dbe2c975737b4e1679cea05a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc3a35705d2c81993f1084835235c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a4972bfc482f145d5de261334785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852443762616f0bf2930ad282366864148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990839a7cf3d6a0280d57522a9c4cdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ef9f98a783948e16ac1c9c1e6b73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e2cb545b7a8ed739f8e5daba677fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ad364af94534a52bbe5199d04484152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738fe8cb16ed7c197984ad222c2c6ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2b38bca5a218bc3415aa0324407a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8d69993e39a217315d949c107e9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d9b964be4b97b8520ec32bf33d461156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b8b8ea1ae9dbd79f83e817677886f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a49be63c9e9354822a8d0c333659158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48f32dc17cdda88211f1ac6644eb6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902368b04a5b2c256054d13454cca5ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbfbc30a2c8fbbe6bf4953e31ecd1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483502809ec33cd09d3f49bd1f107b11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209e11c43e1dfdaea7defe6bc3f034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19688553882d924639102b4e1de7fcc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebb70aa7843166114299dda7e04172165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e420976bf7e1bbb837d0ad8a2e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6180882e614f36dfa81f04902823167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadac9ae56ea461b5d9d92c08c7ed24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018374931cb49f7ecba76cc5ba2ad853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b716f6f6ef359f61fb6d57232fc096170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06d933318a5451a0142894d7ec299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704200dabc8542b0ac7fcd35d9f61d95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a061d3fa25910cc1fe7ae846912183a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a8f0e5a22de0373fe6c67022951b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743a1011bd41f03d47db960a87eeb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed064842df02d827668ff21c66576a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d1be3d19dcf266867f0207776b63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c83488a91cc0fe779d5d42691334178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a24183848d9b1ae90b50ed10abc52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd96405e2ea3c2b5545fe326da34dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c965ac1eda656a1b23670168c95d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905c9aaf8d92bcc781c81ebc5ccaef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d00a529d43e44c63afe94721943f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7b819623b50eac84b797f3a73b2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2643c73a3abe5ef8e22b2f80121f85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7004cdb9391ddbb88d47fa602439cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bdba704696f16cd7fbaae81e5d248187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360eb6534c411fd03852ea76dc12a8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18425757f008d30b9bed1b39edf660b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349cc251dc10176c0cf0a5de245d83e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d3bb419ccdc64d7a72209e9f7198191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551230b22318d4cbfe83fe7182ed66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d63a64d772a3e850c23a6956e86c51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79da2ce3f43ddad0d21a316438d3f3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bf1d6b8699088b108ef56339a9d4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ceeb34a24fb7eca08ca1e82d794b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffadd306e30b274c51d55c464001fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57eb177dd038cee9dcd1ccf2220eb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9129536fe416b500c6fe484ed23df76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2f00360877357883c1701644efe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd9607e49f5a52213bde1475c0fef1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d121d65b4d5b038c07341574ba9fd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11a3db4d3fea32724bac2cb3a0e55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb42ce0e5eb3cc85844c26a34ad77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446c80143dd48e52cbe628dd14cdcfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7132b7bd068c3691f36c75463dfd98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3569a50bb12fe8cee0f955f36fd3b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385f7c15aac7c53b14fecefa626c71e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb55cc3cb8a563b8a314d764988191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814348747ce66587d13a4e68b569fb8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83b2ba86d3e05057dbef353d7a5fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404aabe896bb9db9b24d514b5ab25ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b034aeb8892a64aea3d9abb25d879b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd02ce4d1486f23f56471ee90c1003f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69040a996f6e0eecdb380f364d1413215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a3e0e23de5e7d5983d1428da06981216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385a3437b68f5142563bf4f42c8ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d56f6ab81325f4f20fe5d4a1d05acb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c555c526960ec7c32cb709b5f6de1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767120d639737259801bd77fbf8be03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30160618d783c3e1e8f0db9af0e83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe812c22e50863911e1d264c37b5c19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2d410a5a6bb598465528d2fb784a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63aac80d2a016875078f39b156856224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87420b9ede770a125ca080c15fd692f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257855b8cd0e8b6b7a5ec2ecab38f1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60354e2b1eb446a97c63420e338e5d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfaeef1de2a3bdea853a38c99095be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a171fc673818c37948ae626f1da26b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa7db2a356187e7d8c98c90ba63655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472a37b2fd3c8074be128b2df4ac00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed653d7398f4f0e32b5793adc5c21de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ef5f9b413a33c4aaf0890640a211233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1826e6db39e4c50ece9a023b6eed82d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffcba68749970f3b3cb1b855ba6b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c41ee25593aabf6ed6bfdd701ed889236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6bcca2e04e1497732117554eec19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd68f1bbda0c48248f202c9d4c3e82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa64c8c146de4876a192a362c48dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194046ca17e5184d1750a98ef56cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd189c12fb2a56ca12e34587ce25086241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eca5f2d32dfd788bbc82a4138d0c10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6375451face7f564c1647cc3364cd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544364c5134c05642ef13bb50d93f7c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0158ef8a942a061a7a37699a768c74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fdb4c7339c1264c31641f049be1c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bbb33dec0077869d4a5b69aa12b20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c4bd8efe734df324beef66badb967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f40bf2ce9c75588211afd7571cf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa0b6b8408d499a41d2507fe0b3db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab36121eaf0dfeccf099ecd93e535a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8812764ef0e44818d7bc4fa1ff29458252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de0bf0cd318a09989d3fcb6ecef29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c09a1ea30e018454d0d8271207ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e36d4723ff6c8fcdc98e5ea9ad9bf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565adaab35be6b2ae156fe6644fb6a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442804b8395fcfbcd8a54767caadfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7cbc432e8c1dcfe65cff8915caf8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66419f78db6183d63980278dffb9a6d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93b7373b7558cdea2d0750984ed11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20521f02ee12bbce1fd052da3159e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920161fb3ce948d1bdad0f5888f7836262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858c233b35c939eaf68dc8a846df61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da43b478062730393e13646a1b9dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ea9eb079f21cf31bca273d91b9b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b1127956b34bf02f90b16dd74b90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d59b8869702af71a32e73972ddd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723e9d17932b983c432f63b6841d10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb258da5c4f590deba2306cade684d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df6da69f724a36d82fde4162a2968d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba8ed4eaf9cf9362cb0379fbbdce40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c7933069ecb1e1288625b3a317c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a462dff863dc7a552519a0e594f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953ece9f8e5bac6a9b8b89861133cc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a3a10ca892c66c71cd3f7a896391275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929622164f16098142ceabad50fb939f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2bf0dc65743de14146733abe9b70e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b699bd6929304712a8832eb1caee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0892f2debad899e928c1bbed3874129279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a2504644f8fc02059fec47e3df76f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4e3869775096053b02bff60d35552281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680886333c59f6acd2059e63ecac972f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5215e40971dfdba0408174df3f9533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31556475438973c96de1edfc1a74802284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f6b1e4c06bda3d9c7dfe73fa9aa95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003cd509a5de8fb4eee2132901925d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72075c7708d6daf0ec5ee2cb2301c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f340eb6cfb5ea45b0bd2ba6f290696a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18c430d8db22cbefa16d9645aa412b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5925ebf2c35defe2fda7011801a586290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f50da174619c497e3aed7e0ea253cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af1b3aa80e6fb1e90372ea8e96c9e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce770a1d315d248f8c61b973399c268293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c40477355c23f57a667e7186da9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8e97c0f79729122be537ea44d03e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae1036284834e2f88b35ada2c8afe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c124aabef736af56810cceb0c817297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ade4d13bb9448d4b04d805cc142b63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47ff9d60db94788bf72fc6c75a7c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179219c3a048537b89482bf11ef486a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369788971e46d3481d3197f069be636e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ef2d4edc660789c3e67ab2088f8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320af10585f708e8d7383d8604dfae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3105878589e52a0a42118d875b206b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0342cc31912366d4b365e016f5ab169305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419eee2bc112a8497bb3768d38558c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbe66f03833ebc0c698be7c911cda0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516140eceddd06cba35a5f6b0c77b0aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787d141fceb788de298fbdb884cdd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb0aef5e8c4a40d5260f67dc6e517310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d0546c253c19a9da9a15da0cbb64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec278fc547299823d084ed49c0f6d52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317cc4c8f4e66f8c53741ab9cf2ff18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377216c606df43f0ba053adb1b86625314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d106832f4290b0ccb4b63ee823495315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71892041f10874d993b706a550659a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf155cb1aa16481a19b161322c7d4e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66cd16ab10b957358f702e859ceae6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462da49d6d01d852689f48a1a637bc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c61154910db53a9250b89cf958469a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdec3c313debaefb11cffa1d963905321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb798f6b8a1ea7992ea36ddb14f60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664b2824c5cd15e9521f67b438d952323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f010a401c910cebfdd88f259c6ca3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ab773704e2e7422cc646a3fb94cd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc014c74f909080c2b51199c728c7f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2dde646bbab5b594f1118a93a40a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297151e8db891da9d97a51209fd953328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b07dadb8b70d2ec07664e3ae332a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e186974c2a5f7c0a19bde4849cf765330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d1845f74437aa26069e4864da8af2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbcd130f23e7395b26482e25d7f2d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41deb266773ce4332a24bb4eedb80a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfec039f173f07ca896903fe295a632334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659ec4935a46c3395131e639e477f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3178688ab9e43c8791c928ad6423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e2f0dcb653070580236d99d199de5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599587b10b1b07f7d9c8f1cefdd5b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22345a2765a1c1880c438b3dfb369424339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1719f192c80d682ccf5e03d3c6bdc74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa7ff0c4807ec9505b62019a46ece341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18545956495ec164313c7a0111ad9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5fda9b05c620de27fb6f5b0f20a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5c85dbdd9da2096a085febd92830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597361854a85c0df1953c252d20cb37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741565d481276a89a2f68e2b9f52db0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea7e02d5ed5c68627e07a5058c4f4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224a4c185fbd7c5c9004e5e0d86665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6eb97437d336e143dddc228d9ceb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f81575b2d25638e8e30a551c22f81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e715d5f6f8820dc44a6f61fdab80f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288c632d7a64c588f17617abf98a61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bcba32c9496a7f39b50d176ea1c31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be473960e4ae7ad70c3d4c131a747d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1cfb8b7f9e07d4c4197596934e25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f3bb89af5c37d67402c5c6e658e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d8f81d4d7eaa7982289690385326357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496374c4527f86aeb177cec5f8d102e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a0331451461b96be7e56bff81519359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087ab5bb1994ba47d97eb455fceb11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1fce1095ff446b34fbbc88eb3618361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322b1ba5ade18ed509a2df8ae37b17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c0f4baef4513ff1fb501e23c2d7a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ecbe51a6671a3e66ba0f6cb2102c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7539c8e25bd9bd23c85213dfef9e12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34715d1da9c78c79ae3c44f004c0db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d806613bd5a03b1449a854494073a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b4ef4ec632f88c2db96cac153c96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb7c203e9f9cc8acc0bc60b6069c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb25f70a2054d1f23d76321a4811e0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78775f814f7a4e813d6fe6e0d721602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8a763819d11725333995bfeebc6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015b66ed618dbdef62e7459a213ee25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b6355da0c06e068dddfbb4ea9cd00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3a9b6a8a6e5e855dd6e0706abe53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb8a88cf7ee17b0f6cfae46ecc6f58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f44b54d2b6b3258ead385fc0fc9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b579686aa3880de8758352910f14e9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43d5b3c1b13b8634ae4cd1315602ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29ceb15f5e9ad6d6a4b6d12878c0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f956bf0e0c64e48e61e8dd37ab1a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09a9b9e3a63821dbbcd732b619376382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0f9cc070152e6b1b1f649a1164d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb987c41ec13cfd30172482106df9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f841a8a65e80e4faf2e383d83c0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fa39199d364a2d82e2dd2e8f3d2e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729fc50b05c1c550b74c5398db4ed5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa581fa2b4a824d30e0bc48815aa395388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b56a5db7c5c275517a2967edf6de0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24298642f267f7bcccac6c93993a9ded390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e6edb89f13a43a8ba9182be1cf85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d5d07d4bce7f932052a7b7336ae4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa877f5bf2e382d136121ccd530a45a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13adc0332359cfb7ed1b426725c6c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e160b4b7a87a4ba4f30cc68d01ae1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355166947b5d83f2032f910563cdab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bec0982edb7e65be6fc9b7c5d6528397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55dd6e74596fc41dc29e6f596d1a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009066f721d5fbf4865e39b202a12771399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b684a3a1bd189db3538d4ecc6cbf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563314fd3b591505226e22b1f4e16144401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c670f9831efd09923cb00e96a1df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29807a93eb3cd08def84f14d03a6a31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688626378cdfc8f855c4e5a863aa1aff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e915f0d0423388c55a36410bd9ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76d1f7d5f24df72c55dd41475de94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617717da9e6b2dfdc8c369f249db3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18579f5ca93191eb7bf03f7ee0cc164408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3f6c2076b9e5cdebf05e876712bf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1c4a5159debb3cb5e2993a20d10b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184c881e0606c9c16b736664e2b677411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2f7452f47c7baa4408cc08793da5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403f135e386f875b65541dd80ba776413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8746cdea4d1cb6f078c51f0a6bb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef408b87b8ca33ffa59bef92ca7ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c7049c2045c63db83bf348ec580f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ecfdc4a8093bcb0fe36ad9de43348417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d126dbc00f383316b89770892ba9f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc513944051481b37554d3ac27507e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e8bf61f72395dccbb57e2c83b758b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9e006bcd818ec5701112a1e199b10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819a26ace68112333951530c969ee1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a85bae77403f24d4ee1d791b6431423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5c0cef21ab565b2ef6db9649b5ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630347c53807e629715b3eac08a72863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44cf840f113a5e8caf37a50cb813f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecc4d4a29499c582658edcd9503cf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dcba49e712f7fb212098d5d0866ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77979157296f3d3edaa4d0d768671429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c4e0571ca3437c30d622caf24bdf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0094b11f05d5e4bfc2ee3dd88f26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d97ea14adc2f75f927210b80cef1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb53dfa8b4a0bd78bac2597e622b29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11b2d3a0cd9339d62c17c1c4d149de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedb7a2597764527cc5922c43442a30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d146f5b8f8436f701e0b11084ff9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28431ad6e396fd9b99d6473782ba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b1ccfb88bdf4057332684346b284c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92143a596530747d379910737d3a6db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496cb91b34d6741855e582ee8f0d31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f44f77da35c761e2a813cc9cb601441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898811d12178324d572eb448458b70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342ab607c6b6c3d2931a6ffcce5f897443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25942bcc5f8d56a378f19e5ba92dc5b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a870f278fffea5b42ab46971fb673445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d60e58a272af9d00aaaa6b6e1f21e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab147edc1574978f48b461d5bda83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d5c390c0c0accc6b5d5ecf729529448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcb424a69da66832306f713250a5ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe122626f241d78e9298f382dc1ad57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ec95f0fc09a86d6db80b524ac6e94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c975f1312412a2394b128df271878452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0825771dd6c2a01bd5b9cb41e77b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a675f25a06e5b4a2c3d5d23651e5f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9932216c81168376ef884fa8605d1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af52f77a4b423600eb27bb3056923456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe31beefb95489b5049c6d7058a9de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250625ad872c597ddcdf87ed128ecbef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507185934cd05d5820c48b490c7e98c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcced64eaa41101e8a8746f9d00d3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fafeaf2a220672b1265dbe2bc239b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3267cf0a3262c77abe0a7ea4f4a6ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885354ad7497d6e8847cbd255936c885463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424b0f9ef26b3d183259a2b64be18ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a53d00d4af41337bce75712a11e68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08fd2aaa92f526eaae76fa3eba6649466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878ac0333aaaa88fd326d71ec3e6ed6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5722a78c52efeea694cefde91e4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74746e8b75fe9e671f3c7729d45920e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999cb0097e319acc0d0e31ab367ac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90eaa17fcd1721e1f79463ad13a46e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43ef0b138a2e18f1732c5d990764a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bf0e8a1c7b783c75ae5d9349d7039473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fedb8a1108d2d8249a7c1e41c1684474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09591a8d05e53bcf5e3567e4a137da78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ba9c65ddffb7a7fc4eb46d545375476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ddb355a87972350a8a400a436038f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebf1a90497e014431dacdfa9377dce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ed72a4e6b8e9ab6e8f1f663a1d05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af4f138d32af4d070cbfd948415657480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1bf6361139db6558b323d213b42d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec5be89dd4a82a8577185c6d30480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad532eca0a8bd3dc7a21d8947993d60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d73103eeb6959bae98cf5c47ab3e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b9606b1b188077aebbb825989d62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81f845d5c5c0e63a07390687027d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5148e1c15231e1c6b99074409d87574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657398cb449dfbb6fd9970853d8f759488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cc1dd8bb246ea8e265392930628c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e96b6ce7622a31d2e6c86fd1cc4ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d675aa5064801408dd45da27f566c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed3b0744e77df09781d99b86e22d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13374cd726791c6deec5badeb8b9c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1906eab852310b281db0fd8ce1d444c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be557324721398d60c26d39f4f856154495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b949cb1145401929d83e5b85b8737b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0009f2317ff1c5e48f4e56ca62a2a10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ebb18112c7b788cbbc0003a90ec70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6501a072b8b73366a54bdf0934d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cde48f025e2fb20d7080b5e3180d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313886467018a33d48f94631a2ad0449501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c88a2d18efa058ba08b7b5bcaaa374502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39724c52dce991f1df467884ee137f0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1283aa7adcbaf4d8129a50989622fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6d90ce20cd7999a19be280aed1da1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cc9636a02f8af786f1dc993ce1eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc89e05c8bf516ac85c96b7164ff3c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a19af36470b411870dd519a3fa9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb53e7ed2136d43ddf94be345e6c5f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafe03d1674313a75f1f811a69d5312510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce597983bbd901064e9b33739f55b69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd03a8272464867d5483f2a95e98572512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965b7f1c11e9604ad102335a387a29f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e4303a26dc4f043f261c802bd0445514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb557d51cc9a08c50a26a98be6f9bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed38c4b299c9ceab0d5d34a3610782516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5241742f3048dbb8da91193695bfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c28ab6c1a8304b3c147f1318cbeb65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeced09c0dec1ca5ed9e140abe0bb31e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525d0d1b909b520a5c5032f4ec8ada520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b9467db6d4f06c13d492968f516bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f46bbefb0a30b75aed9f21686429b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc4f03484fc21d53a012a43602500523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37233e98ae3aa3855b4750362f6e9b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050213ac8f87e2cce2249fa4b1e74db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db999f37eb254e6a9a6f756f5263abf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22b357f88cd0ff798cce99b97fe77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23e44d1ba2ff7896a9aef64509e014528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d875f5a103f53cd81478c71bbbc26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a160ef10cd223213bb56ec6ed2fbb44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f4b8555fe99c7eba216a59d040f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c4c62742f963a6cebe5bec552f02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f0347c8e5c3b05f8b578b3c70e5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8e892e33a98a73bd21a7d2ce3ac7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ea619593277a1cc91c237eaca2b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef6ba58e5e46e9ec2a7aaa5989b6d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb1726f4ece3202d11477732aaab0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b4486e43bed935ecd867640923016538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebac1ecf52daf97c6c85c843d75e8ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ac08ede5fd5468f67d019412c48b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2953d3e2e8cc27ea2229ad76988e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85bd05a57a189016ad2e80af3f25a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e9d244de0cf40978582a753ca131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc1c1a2eba30688018e596220696a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2d2baa15b07d7397788b2c17f5c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644f72db8dd08c0a366a1fc83ffa61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3869dabcdfe6e53b1fca0170e3360547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661c8a377e545b49d3520b42b10fd57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac924c7640ecc5025eb65b6b45ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e381accec804cf620aeb91aa5692c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3c1346b3ae8ca00bee7dbbcafe5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7896b8628bec12e454d38995dde24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8938dcf3fbbb62ea017b0884a60bdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502f99d93c6dba2169f34fb4d68510554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087a900062c65aef1fe34d3bd20d7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75ecd42ed2376ada75556bd8b2c47a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13891147eb085b10dcaee1dc86703b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9314e9b69a34b2d2d4d32b587736b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e9780e0925a1e99ccd907e1853811559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c508fcaf7fcee5f02bee3bd54baa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca31f104f3e9044303ded2a213c57c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e158acc97e751fc287c25f3387a69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f7019405dced0a5a7ebe95d207f41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb8bdc4ea01904a299a6618d8848e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9b186bd445b22782974cab13b1bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff46217e56313fb8ee7c5712ead82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f6a27134827ec8848cff624d99391567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c0c8b943bd68881d66e5d7ee6e76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afb5a935ecd836d8f94cc2914c8929569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9319e087ec352f8414fd910ecef2aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b682b52b09447fe7f82c5ec816b5f93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ffdf992acf32832b3b4fbbbaab87c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5129ccf6e9f1ab3a3eae6ef6d71249573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe5abccd6ad753bcdefb147f853fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed65a017f4b0ca90088502fc288ecb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d116a24bf6386496c12ac7e0d422fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3f2726c08c9047ce9acac7038db0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595fa5faef799c4fd2f6a9bc540e8ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9196d1a4e5479ec754f0888a5c95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedadc8c6cab0ca7d42faf2a11fbcdc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9fa13ceefb7b6aaea99eb67b58c03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de4beb0b4cfceacf3803d82263b62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d3dda94754e6b5f41ca113cf0c76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624de45b0abf790fd0d7e128ff7d8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70d4b2893ced191533b563daa2e95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2581b42d8a02c99afb427a2d1ce484586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ccbf8e2248f4b3e0cdf891639a293587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51a6addf22367a63ed15511191932588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4229c9108d8a3c7a94a250dc6be2c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741bc502d7e4f26dc2cbae6aed258b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8ec82e02041e6e911d7b93b9ce0e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbda5835b7ce7c2e5a2270f75afdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246900221f975f28874a14030a25cf93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174c882a7da6b9f34cb6f68118d0abb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae477a3785126a01064d7341371aa546595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69aa824d24ef8af5eb1158d9f95191596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1258b1fe56306b8e31e2c05a8dea8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c68f378320fd49fdc54350263429598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e639382dd83bec49123aca60f6b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95631990f08b4e67549dbf0df154c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b5819338b32a4cde26a1d9562f27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955b2ffbcea6fb3904bec7fe2c56d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105332a8bfb5602dc9be742e42e4688e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280738554804232c3a5942bb7e80c519604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786379696b4bd61b9a8d1b8a1c7b283605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86997b526c1756b6f344d327516616606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbf03cca7e9c594e262d0516fa184607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326052005f1ee3b2768fe37d271b6aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e335cf711fb71806be7da738445c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5aea16172e0c1403d169c0b10c7cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca1deb6bab01b427e6560afa2c4a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a10fc3381f1827983119416c26d5bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc242044548861b6cd6c89bb0b351eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0845836026e47b9ac6b5097da715a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c85748783382e2f79bee992a9522615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b191d238db59170937a2d4a931aa08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc3cc01ac7b2b45afb421323ab4c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d773a8cff7615e462f245e4be3b2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61353cb51d564f4174b25f5e16d156c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45eab49e014e163a4f77d7ee09a296620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360bab62f26834c0332b6d0b572da15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b10e7b056759d6bdfea7aec3c5d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc775a1623f496b1d7bfc7313e0613623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a6ab980f061a21f947ee0492579a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460ed83848bd010f4da824d5b7623d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13f7a1c460af001b2c95cd011975d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc219e5a6e9b860d52a11a2b44bbc27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57485f74b409001406357f9def94a0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e8062e9ce27b5f49321fa6291fdf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6983b3f969482489601c95bdad798f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb68a7a3f226116663d4830e35a15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32006652b0e00834f4ea2334056b0ac1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17c5fc6122678d89894a65c0eefa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e21e59c688637b17b96d0f8d49d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36f06109c3e6ea9526f25230318b5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6bb0fda9b511548420dcc3427d21f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3ffa0d67b894922d73ee05777beb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4574b6d5a7d251f101318cad17b74a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704f5c1cefb9d25e70d3748255f3da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88adfedce4cfab2661db25cc17eff8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142060f225ab2ee9a9bfc0cd9937358641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab139e7671e0b5082f97d5fc1151ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a421ffb3495ae6bbb6d3c64305da3ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c17c4ab9a5d4fc719d41e7abb1ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e63ee6ce59cdd7108be37664424710645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709553b7e7998cbe6e631be62f2514646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ebbb39a2b239622536f0ac4dd7270647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c3cb10783c441cfb731d1a2c6ac87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1847687f0c4cc3c97e39167ba120e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f96a2e637cab0be1bee62756d729650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6edaa81d2543451205be44c3204a79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615967be360c63dd99759cd8e2d0c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f13a7d05adb7872531ce16c80edd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97667552d5cbb3b386a4321b13c3de11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b76d6b46bbb24a663513c1d8b2140655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c212c87ed012847b94dc18f5d965656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d178aba1abc4c59a7f901f0dba05fe8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9e80ea6ede69aa5b01205f10ce026658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b85a6e668eefdf672ecadb44d1fe53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1e1c9f83d142d9af893f17dd68790660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e83677e86ddfafc1262f26a11d0d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db91c483aba1d69546042b97b46b491662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee9808ec320263b2b0c8623d96e684663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8917c373890c68a968ef81b56b8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247126e8ea788f777aac1c5d2c0e1b51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fd8959a718385d8dcc03d2cb21e9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81106d6242e892d28d5df9287c9065667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cbeb2bfd85f31068edfd1367d799a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73704242fc58baccbd3a94059ff37eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b56e2a15f163844fabd387cc2eb53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507d833f24bc858c52d310c628dea9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6db0567cfccdf4fe06174e706798672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46b5472ccabff33b39b83e62a3e4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd875abd6175c98a070761b5b322ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373aeb628f5a6fa99fdf6f31303d544675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57384e86285ff33adc1269cabdc88ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf1c690af49a37fb8307578618abe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d49b3fa4abe21ab8c591548b9dcf00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcee89a3095139bed9b587db2530e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca32f95323d2009f7456c05bae6f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1560b86d2f0e560b990407d42524ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7651bfeab193788cbb713ff39e79dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7daee47c8c158226c6c5cf1d1e6f0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f1dfa4a6e325a34eec4abfe18ff0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c315c5c3d797cfaf8a3dd2414d2b86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af28606687dd755c7ebfdff5197bca3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3ff75b22cf2797ae25f5750d11015687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5fc243885f10aacb269df8a5bfcf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865146fe16b825af527bd12273cba3ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb6f12b0a053d10f2fbf78eff281e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f125961dab2d3075e2abad2ab288691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232cf6b20d262ed8543aaebcf3e122692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cf175051f73ef32ad510d0b5f2b43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724522dc5aea7acf179f21143e3f77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca6d1957834b70b3aeb3c4fec3165f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd894db5669f7fcb6b206972b5b96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cab7bcd3ff086cc992f55a163ebd77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b24610cc366ea9211b85c77dd5dbfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e310d8de7250d802a07d0a52d8f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19966cc60fda7ddc2bd74b50549b8a31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667931967d6d2547e4a5c952fb7f652f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b53399ac48251f8be4de8ad8ddcad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0beda4706772a2f509d172e8341ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346296956cda8f5e2a2ee2b7989de4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd43e0811c8f8d80ef9cbdd943995705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc1b0b69ad16656bc6f488d9a74c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f9f0375e2c72ea4daaf3a8c271c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94387e026ca9960f713257d73a658fc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19608b0157fe06916ee70d8ece75bbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d95bdff68e5a13552dddb306a2193710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b876b35208b6879ded7a2546094771c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf436db670dc5738d731adb7441820f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052cfad0079676a90bba8f7f37b4c45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9b49f46ad0aaeb5a3ad7f5779b27a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3aaa3457fd4d88f4859a6e8a38780715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d59dfefa6365fe3edf43d22d56f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5766ca711887b2e3081fa5af7c904717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c95d14d549a7f8cad46100281182c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689398b128338791bc042a0569ce4a70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ec3c9891599231a46e3cdbd4a707720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef16f2f2ad01422d63539d96090df2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e20727eb098fe6d98b08d74070897d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298cf17deb6c0846391516faca7d4ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebdd629dcec342a1a88dfec0a3a7e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c551b879a93107184d778a9c8f91ef3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9a1fed3f36ddb872bbc0e0bbc8fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970331add0a3f79c94472d853fc31916727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243254894fe5a23346df219fa9f80306728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df155cf887092a16a6274fab9f561859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8b52e829b4c390787279671a2b4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5556798c0a9a09c35e7d5fdfe9d85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5701a329aaaac9c81f4b0977b9b7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a4c5930216e76248e7778a39fdaa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c8a9dbfdd0c992c34cc65324e9ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ebc238261405ff68435d87c58fddd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de939996415914c9dab3d77fccdd45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef91fcba911b3ad4f38dc0aa26620737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb177521f12ade1e9770cca4f2cc83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec92db988cd3c22281fa3ac2d1dca3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8f2c3e0790c119f266db39ca648a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b7ebcdce09c8dde6e00689a9c14b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9085d7023a580e7b688676ad34347dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401859dcc58b5445320d821bf87467d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe6eab7c3bd53d6ed8d89411f4f2e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291faa9eebda685ec4def1129efbd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486201c983b7d93c957fe75e206daae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74a4ca8fb1ba9ec39913f5658b2be0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c870f2f76dfdb13a677fc8c4d52a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596644bc84a57820d59f4e5301cda4c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ed094952c42786ed5d375b834ce10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c071d3c50dbd3b76d239de5cba790f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95be760d746039eadbb1e05fd40cf8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf9a510b5fcee43ad3a2823aefcabd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f528318cde3cb8150fd6ce0b6af73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462484cf2d48b94e8ed4110a374770755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9f647e6fbadda05740c62d69d17f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3e1ca9a22060bc528dd059e405db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fdcc81e8557657913e51ee6fc26eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421940312538bc1118538144b19dd5a4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>