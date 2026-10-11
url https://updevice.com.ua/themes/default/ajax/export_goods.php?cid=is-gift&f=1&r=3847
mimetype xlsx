--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22779ed67e5ade87fe7e072eea1601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f18ced98608c778ba706df9eefaae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff299203112e38524b7c12627a33c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09cd92fc1fbea5b46b8a8499813984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17251681f6b7dc228daf2680b8514835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee0b86e1a5faaefe21817839d1dd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893330df075c87fd7518f796d6b48ffa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2582d7fbdc2d1dc6cf47d33386960658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e9fa6edef1dc7fd423b390db4b089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780344426cee25e178b8c7d919593c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c752386d4376fec6f9c01531100e36d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074bab9f21f92b09952e52e1b93af712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2bb459d39fe888862f1deca114f1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e0d2b5f90960922c902506e740c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78e1ab8ea23b9fbc68e684811def9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2411f3719f99bad870f017948af04516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea571d2bed1fcc4e6cc7cf458e07c75217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bbe04a8278c86f98c55c3d6bf1c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4fbd994680753ade762bee7e02a9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9985c3b37009ab6999e24aa3d4a92620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d9200bad2dbab92895ddbb047c5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f17c94e25cf69f90b9ec504f36c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22559e1b9bd4321ea384c9ed00cc00d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5071a4374b291be6c368733efe63524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c4a0fb1a99a87e66cd353a6f7291025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f2f5dd90c72a417a4908f982f27126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182b65a1c15d16bd4c6dbc2b2e22d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9610f8582d1a0c0bfafd91bf60ec9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974409c4dedf3e96ed78ecdcfd16df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e81ab22f964dfad2489e316b37c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbc3b8622612b67d63d64830249f0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba8dc18dac6fdf32a8282b353ee9b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0d0b94cca8352901f5406ee9957c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad769fa70b6423ed709abc309c03734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03bb659b5d213d7f2a23ed255abc0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cdc0dd99f731fd6ba43b9950a72d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7342a1120ffc8d9c53b99cedccd35c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493aa4b122216476488e1bfb2213c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcaed53fb127a0ecafc8be35a419c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f0992316fa3ac0d1ca299ad1589f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b2e723640ea3734214c29cded0af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d06f1d85630552fd2e141253cd49642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d92c4fa4c5748b8706b8a6d452ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627570f1d46eb1700703b266603f7ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91486b7780120e6161de6ed1cec9af7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0644a431f7b2faeb58958bf559b0b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e670942147a4171e41a116c93f2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209d8c5d399387a072111626a5838548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743921ad58364b0075bc6462f556b5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a65682171fdfb81102f9a0001bf5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a056a311c68e56eacd90efb3268b7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ea67939f24cead8c0a79f0fa0d6d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3682da551870c61100b2f7b2956c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191cb99da1fbb37585303b9ed1e49254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ea13946de30b6b5e2d046bcd35a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee110a853a74148a8901674949398fbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf528ceaa622b0a0d5802341a9560457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774af8081a872bba62f1076285954f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06879681cd26e9bf42398109fe48c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc966de92945bf73b63fb1dc178fa3fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed656e8d995dc296ac8adc98ff45f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e51304484beb7db6aba55b6b97f4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d26b508f7b8320df7592ccb9cd6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e00ec3373049bac7de7c64236faf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab34e6c3318e6585e09a7219b7fb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f5a15b00b91ff1ad98dff0dbf41866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2668b8d3e0a54f360dcf66d8c3af10d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dc7603fecf8dfcb8b648fd617a24c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c322c52304995b736800a4220b6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9fc68aa3ed9d7bda7068d6b37eec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3faf906c71a6e9cfde12ccdffeec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18488922501112701363464066db8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411263a60dd76758a8c5d26b66c199573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e28add6de57ea0005f23389b12d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e032caf014444e74e359ae0427ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca88a4e09015060b88167bdaa018e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d43985c044fef6d7f1ef64d99fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97bb5d43fb8f5b49ed2cf2764254778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b456a0e7dc980451b7d81b4684e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2241f61a9fad80c791823ccc62bff1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c844c2166bea613da90db9c3f0d0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a9388285c8ae1bbabea3d0525581882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc85a7e208f541108111e82cd57b4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522501b5007c4cd6995f13c8ffc3db1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e9fd848190c5a0c85a85757ce1ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc860f08a30a003609f0a4f3a03a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e34f20fdb9ffa0c0474277ce90b5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ade73917a03d4658e5754058247e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597da18bd8ab686dbd86768d4f95f0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c13995898993ef64b71e5d8eb28af290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d02331fcb987706e34678e14645e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca06b9dd668c0886ca16fc16ff1d1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb306e612ca57f0f9383fd2c889678a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d97b40af24a412140a57709ac210fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003ba1372c49502d335acc84a35b8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48a76f5838346cfcff27be039498c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f89c4656cb2d351b437132230b7de197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cbd51c6e3ddac2d0023daf136069d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad2e0d773ce8b64264d341a981faeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5da0294cc979c12af3edeb585373100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492fa39f9d11fac165ee4d4c0ef2bb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc76f08d5457c658b015b11b4e969102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687924f519005f9dfc52aba09410393103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2791f94441e179b8e7187011b4e177a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5b9d1b6b7f15e1ba4b80edd8caf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5d57c79e0ebfdbc1a9b3d6bc6e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543577daf1551acb7de371b6f345fe06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadf39913eb6be88657af550c7812ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a137fea934564c6ce5e5d2d35280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b51a50a309e6091981c5aaf673f067110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938a4eade0cb72edc717409ba5a32c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f414cac4846783d9256f5871229e435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1153e86d18cdb18d1685d22f069bda2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e650773c014b1e286e4693746c397114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c6e6b34f9452a27982686799f89da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38403fa0f4a2b647e0347cbaf1c789116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66135f947bb2f796c841a2c6e4e882117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05165a05939901ceedb93721e189c4be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62b87e767e0d3f80e93245dc675600119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed4eb7b7f1c8d940985815dc821fc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82fe44788314262b1e7c1021a29c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059cd02f5558153de91ffdb5d5ab037122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e3c8d5165059f8bd49ed4b03e1f63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3d3adcdfca61dd9497c78c3801739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b2cd51323cc9144e3ce743300928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d97638e81428139bc7b0ed75bc56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688efcbc915304806eff2465d0fc98b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b438c9155b9eaaf2bf10f36a94125128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dfd47589b415bcce46ebd52970732129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6bbdca9fad8b00effa4e85ec3105e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3c756cd6ab710b2c99fc2efedfae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147ec7e8f54022790f9c5cd512eb350132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0de53beba702b8e5a08840244b65d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38ee39833ef26f1f33c7833b61992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d7e484b55aeb3e45c234771e85ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4676f30cbc3ec3a3fb1a0f4fb5074136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbea25542ae7942c9bbfe4f89de74e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf27c76932d75404d83564ccdd6c5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a9df06640d22748b2dc573fccb12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e7b36f8445a6e386c465c103d6662140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d5ea3da7f353dc27a0fea37a8b9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d527c2426df8ec750862127fd0b6d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b9b11689fc118c2f45f84d2820a94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d1ac07e7756f7aa067304bb632d3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b89aa9eee9dca22be88a825acf9c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9049f90cb46a6cb7640b43bca0f995146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446a22ea1cde75d2aa44be9ac9984f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c2bb35207317e8187960fa1da578148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc5783717adbfd66e129e8e54044db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d2cf642f90b73d6e3ef54d54832c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae5c67281eef1ec0d12d67bca3828151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eed69e0c79da18ed4297c3464b04e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc80f29af09b7e0a0b794bdeea0c276153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec7cdcc4912ef291704fba155fc48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79382b7d11db6022f93e181cc04cd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fa44b0559b3c1b72ebad111ad2b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c82550053c51ce91a78e874d106844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c010414af982f79b5e8ad326bedb52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a24fd31f4451f804b42b5624854eb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069445d25b70358fb11d0f48db5153bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3d276fb55b9e41e53020be5c5655161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8add8792b18d0504c99edbc868a21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57991d3c6dc1b8ad751e5ba36f120ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a0625772ab17ca861e84847c27d0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa3b88abc42ae98a72927276fd1696165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e53a6863ea45efe45b5b964b0136c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed39139f8b33fde0767eb73e53853167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f6d1817f2dda5d12a6969087ece8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0cd4947eeed8ba32a7280c06efe0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ff92810cfe9a2c2a1eccc1ff4708d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba6e1d092be832c726e655d944c2f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6bc9705409724e3fcdfff51915ebd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca641b46562685369059078a7ec2625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c047f5e7617ecdbab1368df6955f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc459a1fe714b0df129f35e00b56aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57cf9a61b7b32517e7d083ce5ee27a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9081112599b95ecc7e32b2a45b86f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b5ff091f5bcc736a8a0f64c3ace0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a381e34aa82028dc58aad9835b18a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8fff05dbdf7a0ac1ad039920a304c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff1b96accd43f714f7a6318cc093d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4743ef762bec3a3415ed64a9356da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570ba7c67a25afb97d0d9b4d2db7d5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e4fdbb6c8ab4062b90656c5d43a2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a496786969c9258c03ece415d45e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7063d951dcae96772caad5a4b2992f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e5037778d7e41e0b3db8f276ee2af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c31a12941782bb731d6b013f4bb69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df50d4d981fea8ca5b559742ad4fd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe81865e29b29825047ee4fc5efd66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e644295afc6771a77d8bdcd5ae59b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80729fa3038e10c718c7da0fec2f8bc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed7bdd9c053998c9620b94d92ad99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d18120464a914c1e952da46723c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a103f8a40ba6450d258ac9d593f84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485cca275a8484137eaac322de895d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b409b88102f66d38a90e5cfc471f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988a7b2de12a58e6df120fc6d3debb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3228aed353de0915a4f73d500ba639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42ec2c45243c03e04dacfb16dddbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c9fc73304248a8654d3540ea12c77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb408e87b25261fd1ce66074787e7a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1670c26242779da6193719785cbf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175ed6d84e7c51f8d9b89dd2ff0ae77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21139fa5ce287a7e8150090a5d1d10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4943d580372c349f9ab9b2d72ef5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff872a03fd6679d160e9869c69ad13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb65f085aa12bc956fac73acf22b28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a32fbfbebd78e4257fcf99515d8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e773d0151d053f75875692c2bf13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc37113fa7f82e536dcde51552a45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ab041d8b99410e107f31bcb86e60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b66d5ee3581fa9e115fdade84e11a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082d2882ae6d568b1a1cfac73f2898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6de7b173181f062a74494d00124c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def80f0d962a12858f18e7ced744cd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d8c4cad22e8f87b24ce86877d3fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a3f7ccc0e102cfa9d9c5ee3631e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789e6b9a5542844554340865ca36570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da396c0e69c96e9929795cbb0d29f7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48422b4507575a16087c3ce64ed07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417bb07c33db59cc89adfa85c4eb068222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd78c11347230faaae44b7610fca7ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb254b969607a56ec557d5b4f76c80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7570eb2a1bbf94302fdd33469f7cee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feb8f29fcbae1d50194f7336f854e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d953d6e90551efef75653e258a5edd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2123f2d3acf86237533f80e9dc7e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2e063b153b2252d37ed7eb27811a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a7d7bdb06dfd0fdeb77b0ff6d0b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf81e7b5303e0c8fa226d13f2dfba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb177cefd2e32537a855c11a35bb49b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062919cb4984be7906089a943aea7a17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e601ceda3f2ccf8dd85835ef749ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ce65dab832c39faad3eb03c30910235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01fedc634da5dedd24ec947eb5ca0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198568171fa47f9e086c91510c1053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc6bed46abe5f9f4e164816a140c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c91495ffe84bb5a73a49b6e01fc15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdcd026cfd71d89d6e27afbedbea47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a47d730af9a195c6ec52b9247bda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016d5868fee526bd363fc1f54c59fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d77b224f68659a6e4b51258486450243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1271503bf11f9e78e7f5ea2a1460781244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d138a19265a7d30ce3148e94bc07e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a43eb69cef39c4896e92a3057e9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465c4e18e329cf63c02233a963adae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986030d564cde5c2ab14b5b9dea35e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9d840ed6c7229bad8cce6e3cba6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a96bda4c02279b689a0da4efc9a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c2e9a82b1ad0a8ad7f3459fc0d53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae997274ccf430bad1a54411197744252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f83cab7e7b517663fdafc6b6330a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55498a85c67828983db759d5e5d2dccd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0209dd3dacaccc785e7ca53c95c4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d91ecb165170d613f1266500cb3005256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7195b46a4f936f530257ba8301392257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48344992bb7b5bccaa4d0cc777e9e7c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8153c27f604ac1c1d337a2f3343f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf0232e60893b64c7a88562d6314b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f3527359f1e0d2a65bff6deab326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381da4fb3bb095f3b86786f412fe082262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7a191ed05e5705cb1c0ac8335a254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c78009c3a1eeb18687dc2738c05975264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38b329307ca16b3285e168fbaf014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70844a9266c8dc6cf393334b8b40d0a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881eb6179a367f652202795bd234373267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845309fa24c3778e4153f6bca62ffcb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce5ddc3b16e104bb70a87991f1be7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390dd3f7399f70f64bf2c4e6932f657270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2708b140f00dabfcabf0705fccea6e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00a57f5bced3aca7237d09821410d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a24512c96e453cf8849a80fc3aeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3436add12d03fab4235324645bac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d6220a1b96266ddb3ad5d9424e4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b23061561f2737750d2f95ca4a44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a4e48190a1c419c4b0ebeb558442277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9050eebd17d2d21dd317b2f0560a93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4dd28ad0dbde46af1a0a9609add7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458442b7d3b6bea647f3ef7d923c9d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b05b4e9e96dcfaa495240a4f62c3a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed9d65f4ecf1bdbe1f09e4c971be56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88301969aafd4dc5346c6937c3b96f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca7f83ab4314998ce76d17618cd0bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fac0ae1033b8e9c50b1afea4706d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fff4cb2d9f9de5e29d20a3b7d17ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693cf0be5c92a0139e1e422c6190b91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce99ebce75744f4dc6212114206d4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e13436429d2e1813ef2cbfffd74e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac160089008540276809869eb35795b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566ad4a7b653b7c3a5f73f6d7c0fd1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b31cbc33c882a759f36801e0796d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbefac94cae6d3b58b67fe9c06aeba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af1dc288ccab91f20691f9c3596b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c71745ec85656fc90a3a514c98ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42748b9f359e916f645f378a03e2da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07517f03f105678db7c930a4e3b3a708297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17e376a915d7ac409f455fc7deaee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968aa6af0c22ae25fa797f3dd62c469299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f5742c609318d497f19d4c53901c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bc43422af5b925fb67f9f6136c6f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9a001df322ccc6eb97a55ba617ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b5ef2626828e2206ebcc0ec57d03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394fa306e6416e90b32f5b4399f0ec3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759857346cb86e052804de3231ae7e1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd695fed7cd812f3f9976db960a7ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88bd8d13b239a16f8355051a95f14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e110f92e0f790f9b99a71ad1fd5e8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613038ff4ed64d952327d4ba575dc581309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68befcce4464695225f7e685620dfcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c097254ee13a97988ffe79968ee56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc6bfdd275238b42f2bf2778e41022312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af64ec63dd97eaeda84b93829a44c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba07a3aca9b2882e0c4a225c310ada8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff614d9ba434ec8924fe33a9f304c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c33aaeb1d4fd6203ec29c6031aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e45dc742fe79e5afa7a265686eace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a17d4021e912f24f20f27605afec4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba6fb17e0b3d0d6c93f4df3d99fae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c35f069e0c0aaa3382eba74ada96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dacd67c9183ad4c388ce6f5424634321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da1026a38df477022c69ccd0cbe2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82ab0a26e76e9ca45c02602f038d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515fc147fa6304ce7e85ad5f07684e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f083ecacb40cebef3c2a17b556058325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15ed3dea78f594afac3fe23354334326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70c07394b3d7109a56a03dbebded7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c611c90c0a2b869ea156be7f88a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce0af867085048f63546006287b1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa01bed320ed3b53601812ce90ab4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605385cb8493c3100ffe8c8b5e6e41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de233ad6ab3d78c59352c125fea03c84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5211eae9a00d9910db9456cec727daf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d40db5bf1fdbddc7c845d121ab97e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75914aebc15b5765987ffc2ba14dad8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd7f41040bb687e466f13825ad0d09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a223f00f27f0dabcf83c19c299ecb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9827d5b16b124a158a2a3cdc88adeb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af47495c19d17a37b7135f1e611d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2eb4a043e22616efc85ed4be2a758340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923c3d3ca48399adae2c6561ab2f15f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100c6d329b6475129a6f1798e1bd3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a5debd1dd937fbd1db839b3c721e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91f56b79cd304eed5e960b33a9dd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae7744370a8fde6242d8bfe70b21fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fada56cd863acb479f251eb6b8ae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c425b4ce31954c87d831e9748d34d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfceaa924e6f259025ea006f9f95c1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab05095b36e559af796f91b254ed01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ddaec242d45f368c2c68619b497ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3a6f3e1bdc5eef8ade0c0b00f21f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d3d7606b4a8264aea09fd649129b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f9f4886e647ffd545df93ccbc3ca6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5859aeaf1d9ddb9db4b311418340e64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276242ae26e7876fe9136337d3d6d0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613eba0fd98a9e5f36536663e98248d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180ce319e203a63b5bfd888fd42104357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac789b862ff2566d0652421b6b2c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555dff8df98547cedcf34bb39bb1d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011575ea4c3ee3b6d35a98636a3b5b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf87661eca6720a98e57017af3be738361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bcff99eff2328a3aa59c934abaa68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf30e684b59f686cd372f97da338d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53753aecaa5b69e62c2d30dc3ae3ce80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1290835a3a8385442249ee5ee8521365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed77524946fb0bc7e06bb63c30290d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73731d23dc1b9e21f62162dfed2719367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d19c82c0a7646651bd104afce700368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd023e24dc2e9770af1eaa4cf74e7f20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52d2ea621f4d5a1055f8c29197d58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e9620ea0397690a71811184ce782371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266db22dbf6613b93a1b6b55be367ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8471cee00c03bc807c04c3d45a274b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f27fffb042d80d72928b83773cc07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a82f0a8e90654971068c4544a3eb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab6255bf3d74e1c55c35bd08977a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692bcccd3fa7831719f8ab0fc3b001377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7cb5c6406e846d664122755358b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be421320fd89169625b6957494484cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574eae07f328d9ecedb4d118c974af2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7712a2e706804d14850c891b5289381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f32fe2c0a933046ae00bfad11c390382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00506b908be274c784cf69d40cf545383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc57df1886cb2f9ad4f69fac54149f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef37a30eb638422cc923ab92a9b0f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2f44a17769d692462120266efe7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee71b40f53be7655d2d02409c1571fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d6e1c6aea8030ca74d3b9fdf1c31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da1c2ed1fd14a86a5c5685a84cf4fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28105491102091f06e9d54150b6ba4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c43ae190395b9e1127401b71c3257391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe3a2843945e6a71e4de934fd37485392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49aaeb922549b057d74ede1c87a85a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c50c9ed5eca310bee03750cfc61e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d2805c01ed5d87d67e8706949ce2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd32dd3e237da6fee37946b4ad64ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0c6a919b1b8012c3837b41cad074397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b3393aabb2b5b7bbc7f15bde9be1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06766d8e0373f59dc80568f35f2e0f48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b5576d7006b7ebad7c4896b68b172400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b2c4669312b6e9d5c51b646459e44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed04173713b2fb26f440b9a1deb0c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf76b7e3713f1ccdfebb8c51690c3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89e39ea97115da891f6b6b0137a03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58026ad83fb240a232c39d47684cfa2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc74bb5aa1ae6017a05d240518498df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b331beadd04b44963296a8a9e3a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11ff9144268d1156e6db15e996444408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cbf4790bac68ea6a3947c5fdeff67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977176136b97f5bc667b817e21cf48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df17b7a81d5d0f74e25f6e43ac26da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef43df3c84f369a612a97d2da7015f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6866afc8648b4efe8777648a956604413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7b25a169c68b4eaf9710af1f8e39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e5337aa6363771e538185b19b12d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba89ff893a26e3c4e267ae80e52c4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab287fd92b89cf5b819c5415626158b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4122b2bc77707d07d30ffd4af8d0e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a167c3a406bcecc6a49c24ea7d22fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787acc8889a2ff26007bee8b4626b79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c8ec146938a49f0ec027a606028cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fa2e7c5a032d3c5befb5ad8e34b08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8648625b414b751b985b74039b1264423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285799d046c52f0e6fa420b0d48a54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5521506ed8e00af55a82965b309f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c7b4ce8915707e818a68fbe9ad831426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c30723c1f6d59c2114ebec7dddb9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721cf11f162c78aa36748b4a2058c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec7daed7cc88a2abf9c64a1082e9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b8618eb07619e6aa7cd61651daa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda42160f3caa1da6d8d519a57c613c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f30aeb74fca110649c1a74b055d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13bf18e7c456a3a70a2b4b6c51eb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c615390de8b72da647fa28730c1b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f8cb17fada9e2c17bb0bce83e68f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68535f0162a22b820e87c95c59e2d940436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742803ce880d821f5f181c534f4c28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88c11e546849cbed1001dac8a2d16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431461d4041af44d9f6d0fe05637e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea95ae5c84232a4260b54f7e024c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220fb0e64a96c91eadbf4c9024a8251441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800874c9b3cffc8c10a2fd77557a8d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01f7427c4b11b3830d3ab140022efe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd5861af94498e85fd182059ee686b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b1ce58219b0766c76d1727c86769445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c055dfd5f16b6086cf54d8dbf89f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a1b2bb0f9050a64bcdb98b8ba7e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00269bb552e0286c6fda07ab3552f50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66524f12061ca1db9944a16fdc34e355449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab96551ca0e0018023af9bb6e7e94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658d22d8a82b9b2d3a50fb64fcab183451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4412a2e023fd6fbec4cc51b3fd0a6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83aedb4dba32219937b545217714b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510dbe191db7b8a0d5ea8076da5838f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e81de3bc1ac58c307f5d3aa2aad21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0b352d4781c74efc9da3e3c796f51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8dff5a4c1fdc595912dd5abf49c87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a285d4318463b23ffbf43692e0d7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac5f2c6bb2e0b6212fb65a22ae842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642daf62b419590a9d7f4b963e61cea9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef3293c003a583be933586dfe33be9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb2af612f5f546040b1204b6c454e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad309788e97cf9262535a63c55e69b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0369ab18e809edcbf75aa6c5837b84d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c78e2a1202a726a5db64d9ec4ad1dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197c68c987497362ee234070dc41930466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08585f4f707d123ee06874fa439f1b6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f526a290db6bc444e084448c6c44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5291926e950ba97348f9c80cd1d17b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a19b07eafc442c3081a095299c20e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f72964f4d8073b155bebc8f6c7861d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a935c3d9718926a028b2083e524dbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d0b52958aa32cbf259768717c98e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51147f906d3f3149b0e38f9b3dcf94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df146391096fb5d875b2f5711b683475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e83e54d3cde4ffa313aa4e06c5c36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f35405e94e9fd71741528e5b90df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b350e35b3ace9bbde14463ca241c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a987518c18f495fc7f9696d1b8b678479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b4c858cd0cfdfb411753612f5cd80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000af40f9c0ff1bd3bc9416b9b7bcc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e091062e9295c7009ebcee8a111e74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc738d58b4af93a89b43c13de5f77e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d6c8c1b7f81a5dd31878830e65f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bc79a5b75292011da1a7c012af75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125317b7d04fa70480c148175b3b91f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a9de53302a8ebb6e593bcfa1c8c8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673144efffae5499a42efda34dd6d373488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c429fdd5efc0f0605daa97b5d2f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52c01a4fb9f8aea4e73fade79dbdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0aa4b04ebdd5861590841ec59d4a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a9cf709ac2e8feb0faf758b59b4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb231f07332963428cfdcdc5fc770c16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7f99c558f4af178f59e35376038b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea599af8aebc5ed922c6defbac34cd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e0735b1593f877ec8dd8dcd9d17f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1cf7ac6731ce4748edb473c786b31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746576b4424523be37f71d6bbe4a0c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfb4614d8ff8e47a7396d5892e99c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9390a085665fabf24da8a0e41a737e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c2f9fc51831326f2ca9b638c5243e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71142435fd02f46d2ac8f640e4de166502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12615a94480a85347f4cb3d391788503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbb8aa9905391f15065b0cf9cdca78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54661ed8a7e99809d86cf82a89328505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71a644614d0c7ad4ccde270b206cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd2fd41da6f6a8ab6a7a67f407dcc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3067e6232c8558b1abcbc5711b016508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fce23bc7e3eaab694cdc9d4f8110e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb2e2893201d1fe98ab5a3a6d1b5c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a341fb79689b37e1a1e73bb41bbccc6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1ac66ba051d0090f2f2f6aff95f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc527d61942646007f290c60e44516513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696a27555c2d7ed5af9b19a52173849514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d12a3e6afff5d437a0dea15cf0f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943580f2ee8f6241213e404ff61d78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e7dcf24dfd3bed8839287b65de55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8650afc3750b91c5ad5699efd0f34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faac864468792e02828dc988c3cd760519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513409a7ac9d9067f10508efcbb79ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6975f94479f10623d3d5591a438e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8731bb1d39b3828476861b09daab7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab922d96df4984f749e8696321fc1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9875a3afeeda1676c186e292ee0d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd0d6fab1676f60b66f8cb2f54a52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d41d27d79fe13117d27792b9c9db8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee8f940b3e0615390d2da44b3c470527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4b9cb021a175b727dcd633eda43ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a96b0f542afb20a5a1d947e16d904529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2682f71342c56091bcfc03e78fd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee29b15a23e75445d4d357efc0b8ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b5f877cb87dd1ae9785d44ec8a702532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded58f579fffe5196f5ca8a5a2cb99a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc18f1ca7ab35183bc5764a7633f29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777242a96fd6406997e50373f4a3b61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c9ce2022607729710bce2ee7dc8b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84f41d952fbbb7f807665ea76f97a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc57748ee2505228bcde9b34abcacb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d64065ccb2a813ff39444b5cf7f6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb340464cad9afd51b1604a1cecd996e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda45388fe1be99833b1b1cac5c0d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96eeb642517549541daf5ff768ba4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec32728b9efff34435581bc747f4a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afce685f198b350d15d872b9ad20c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26e33ee904dfc8078026e5ab402a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff897322fdc62a95c771bca59c044c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a94893378a9e3558e44c961513674547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00352d5830ec6aa59574ecca97ea74d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a788df0b7ad9837aeaaa37d67404dc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ae863005b53f36e8dec878c207b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc620fd8d2c448fb04cffe71e34f36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b33de4d3a4610c1c06973921f980a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a06071033f06f38eeb20af13b2b57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b942880595bbc18b662dce785f33f11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1be303e49b2c242b9ace1c64669370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d632db18221c92a50c7b5ae83e8f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276db357967bcfa9fa76d33d87778e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff8aab61be82fdb3956c6a0eada3ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4712fe2fde390586abb2076ef25bef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1dc021e3daee0ea1bd25e276936f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df805fa8e4fc137dc2202089662bc1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa5e4e72aa1fc00237b4d36253655e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439ed545b015e5df2e90bb5ae8c9740563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e2e625ad1e606fe48dc684b12859564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a7439a5516cd70b1a415807060cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3039925a13bd6e1cadaca67ebaf065566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6c95600648da5f91570a850f5969567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cdcf6dd4d9a39818fde6114ec1131568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0d777644d90d02b86fcd2417b81e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b49572fed9ac0d749ac7f35360b525570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c529c1867e60a417cf4926892a694b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e74f8e7bd78d27b01dd5c095ea6e27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c416d6aab61bb4ad9b8b8bf880d298573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55609038ca29ec3e7b59c56ab1f611574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05aae33c5a1dce33418b0522bf1f2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbed894a6bfada4b0a2731bf441bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a34dc5590a98eb4d3593928596fa57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4047ab9e593e4c7c4a9c5cc85c7066f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3f4e19b9888f6665a3a59cdebe202579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e780778f33954c3e86ea2576afdf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12cb85c34d490485e23606b1f260c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895fcb4a12657127b125d63fee6d9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7663b2ff156d5ca0303bdfd80a55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8faa88a0a451559f777bc216fc14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ef58bcacf9cdeac455f4f5b9ac8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba1b55be31d73531cc5046d65b415a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c3540ce5386cd8b5d28a100eae25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2575ad5e4923d74911dc87e6f771588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b77687502902aa019f41bbeeec7fa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c65f5c3a47d69869b3877a3fb396590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d6c1ad9ff0d648ae0695348c9cdd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7b13bd7bfa539a3650d04c180b50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf114a7951a53a9cb59c64ea2637f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc0f4d6fae72dc23738ec19b4d1b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22d7233a47c12b38d3f940563ce2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c86efdf5c9ece36e2a680425f35318596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e9741b25ec088b3c3156d3acc36f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f2c67b159f045a6a36a004d175d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e5ebef5d0597ab26504b3ab25b2e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad251ca136ff37a4d58ebd3338b30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea0b012d42bd4b9ac29fbf15ec165601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059990bb57675ee80dd6c49ac4e2bdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ef4bdb8dd8a33448e52430354f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f59b7465f22ff388ae2f354e54e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273db7d2fbe40b1b81c5b85d272df92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94aa7137178c6625d9ba68babe5c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e149ef135155af20feb204533c98632607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83cb07dda08a2cb006a54108e88f96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494ffc4aa57def86e7f05f0c6a488a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ba087db45ab02bb7a463199b3cfe6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3030792273f88ba31c6fa40f5a530611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c68387b5fa47cd42a47731129363612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdc262389da22954d88fe8339b9190613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfbc613947dfe569adbc2342c937e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceafacc2265c966940c413213db509615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16aac2fb3fe961560e1a7aca3cac6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f09cb6043d314b6f0990ea7d4755617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629182dfc0624859161df1f7be6d925618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68a439c16bf2ed6a649c136d7567d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c49e103939956db46894b1417a953620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b6cec90a6aa124c9e611d408b64b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250854c4c5bb5f75ebd86a3a13efa8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1765c553dc7f82de01cf78052946623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568589177a54097d4fcc984496821c4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c52e632fbe94cd241af9c8505ead34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff51e7bc3861827765c8775285797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72d9355ed12cd00c9f5f9a8b0d9fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f902961483548f800cea2643af2bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cf59a066919a4413cdcedb46a93ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a7c1135b15cfe27e1b5a4ee9dcb8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed930583ad979790d09591d8906cfd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4398fe201383731749ea072e41910b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd24f693dbe788d8e304a550770ed1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbeb322ada8f44bc44f49516bd2ade634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432b298de0b6901c49fb38fe56ea25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1cf9a9b7a9ac02c992076fe6a74c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf01b781830f6b46e26c07fa51815637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be371989356ca3829809d69e177b4ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77245574309e72122fb99c270e57c2c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657b6a6aee4fc0f3c8d22981c553b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf5d83d91d23c2e54b83d6942ffd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a309641becee1ff147d65b95ecf91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0789d90093c6029e31e72c8333fc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcebba48f572fe3b9dc1b96e8e1180644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d352da7880f8e61ffa750ae2db204645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59206abdfba0549ec30b1941d4a42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdac38194b085c426b493f1c004799647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fb0940729806d61f7de794658aebc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c5e9f46e764875dfe4351500f6b3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52036f840d6ab2f09a0c45fc14dfb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275df6dae794891a89e9e78b7834e5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df05d1cd1c7ab3cb6ab35db745883652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d21cddf2e11c03dd22f5ea908962af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1907b868d3ff63002c5d3a9d1526ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623dfb33153141dce67e00c1efe7595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c543553b62924db587b737cc7d2e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4cc02279e42c7009a5ef33b5eecbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db85f7efbce8dca3fd39184f68673ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a985db065e9f1994bfa275b1ed28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec58744d8d51585803e8c3355a1ba0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19d85046f7ec3bd60bd0f09da118e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766e6a7fe61bb1759227d52e9bec06e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec17b1b735fe9c95ee535bfe97498663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95105f67f750d247c2978f3001742e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf88993a2e0bf4d50606b9265c42e2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab1601c863fe106dde3b66fc76978666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df4db8e162f9a891376cafae4a6cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d01c6b2107b48733897378897b88e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6d2a2261e0fff10b9d9f9bc74ab2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3b1d2fe1409b1fe95c130eb919c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddccf90bb4330ba9c0702beef76f5eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0837c512587315b93819e4f10bc245672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d7201d628df1e7e9c6fe5ae9a25f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b4c1d0cfc0c919739ab8fcb137e2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec4fe741607b178a15e88cd7cbf2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca54ebcbbbd06302f2a4eac949de186676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a0882b5e5a08ca60b7530c727ac4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa74289fb416f2dfaffa7ffad51afb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f1f363d612cdad6d887f473246c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0932c7983ce1344afc3c953a655cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb375a96f1ba3612eb73436f8d89e66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7750f47f58272a659008169083a4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec472f72e03ae51964d1ab073eeca003683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5420e6f4d1ac79c01629f24516b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc128965df89ab249b2d210b007ffffd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d0365fa9f9ade16dec4c5f2001a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc287752e688a1ba36f1e775b2d3d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da350b5c85b6eed80700735a0bf0181688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f2348fd2b9828df28908ab7fd2a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4982110f74f16fd0f47cfacf181c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347cfe4f00d3d2c57a49770189bca04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770812da678e1ac1d66c12ebd7d9809692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f7c018c6c423df051fd9dc5213ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac28ba85ced6007eca5c8343709ffac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85737f60300621946d648a26f5f41bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c31677397c1fbd9ea931fcae227b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7478216fccd4492bc07f52c077abc55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d20943b5347a72aa6230d90f07ac96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed34bb2f19254f1f6d2fb4cc8b37917699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc819eaf9cf9517f110485fabcc5cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67066f4313e02e2e629085bbdb6dfcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f2e05d378f925cf82d80a69a7d07f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703afe7444187d13831b7e46846f27c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab716d16ac7aeedfc8185584241d8006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736054f8591e8f8b798c99158c64ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2dbadd8e26d1ec9c7141c3b01d6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e1b17485b05e6daa40ec33eda04d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222de01a77cd6175b428ab7afde1d6cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733b4fb90998abdf50fb5391b4b0e6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b281e12908f143e430ce8d2d9f6c5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793809d278d1787deaf4bd05a3907d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346067576aaba34354f1029607f77751712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e1ab59855ccfcd78e973bc40aa84a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4907b7b52d3b5834cdb7b7ef3a2133714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515793d99e67b39b34d94f38272b080715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3c5e59962518dfaf32ce184f2e74c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953022e43446d58c46cb595f039e02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdce4081627e6a050c1f34e6b00401b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8d89cf2676caf3dd975076005345719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726abbdf9206e5f0ad436c5f471115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df1a2b580eb835d4a2de9fa2ee042721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf92f8484011aa6f0eaa726c6614e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4289438fb9635fe5dd17c892b88a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd434567c84a06856f93a712eb6297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3cfa521f4427258280cfd6d9feb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c4c90cedbde3a5be9216cc8b4e4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb18a3800ea91483b51e535e4a7a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e48f21f86746e44453cdad754b399728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b098df2c1e1077d92605bea79ffb94c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f47148d5202c8fbf1756263e94d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e45cf40b45d918afddd4336c541dcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4cc78e6ba33ddad1a487cedb1f51e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c7607a9a747fc44dc5c4165f1be0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fce8d1192d7d16d6905203d8c1fb37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4801b0c1a250ef700e661a040b1365735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac51ae4507b787af0f744133b142a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76f97953d365dccc80128371de0db1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963f9b90feb22c5b8e3855d1355abe6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008586e3f8da8c5d3e5c6b239a717c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6ec5525fd81850d2575dfdf21fde740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d82c66cda15fcf2846975eca500a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8414438b745bf4fa1555183d513314742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce2fdaf5357fb75f83c16942d6e560743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ac42736006cd38ce0f98d430e5f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b713d82808e7b33f79bda9303c29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714babb6c12dec4c3a5b5183776f028746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85ac77989a457f4712dcc11d0e713747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6e37e7d937a87d028c0d66d923ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94949ca0436ca1d56d7ce831385af2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa19b41df21f1abf36c416f9803b2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65136cfd23d644b416ec9381fc393751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bba2f7307d9c58d7fda2be96fb6d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898656076f365eb09173d3e20886ee8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c555a5bc02f11c8e85a3e8b54b363754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c28dd7a797a087ccde2095ea181325755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137600a0cbc0bc772bd6f51af498a71a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf981bd57ea92161ed98fc9323886052757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c92c9b4e4c40e65d62e19b1b74e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c63df5bef767962320f985b7bb4f6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b12b8ac8a270c1705b6a034acedbe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db7b0178f638c54d51cd7c2024261a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bc57db8bfca504fb22d59b380e2a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3299a4e91c79ce0d1733d87c2c67f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21973a2c548a0d7387b0695a6ccda765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad88adf51a080f3d20dd7c358345446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431e3215b21ae7acf9750472deefa8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214e90968f7edb05bcedcba7fa3ce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ee5be932dfe63d086ddc26f7c9e909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdcb71e92c1efdd710ffbc71e1edb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821202d9d984ebc51847dcb6dd84fb4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168507198ce0911427fced6ba01457d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ef82c23d56cf7e1b5a83bd5a247e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e71a54ffb8213c208fd760dd11066514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c783371b27fab51c3e5ded13197a02015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926cd711c3ca1025942e2cc9a49882416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea56fbf3ad7ab2f98edfdcad08c6f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d509e6fcc4a2ff460e8427867a22118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28c22bbdc7cb2aface2677815cc35b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52406e686f75939691005c95755f4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca523df6dc1b6bbef1bc6b345bc0bb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353cd80ab2c840b092e2c71bd1f00cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71f3b94391717ea2e70e1a84c485723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504a6475e5d7f2c9a4d8c97be5cf8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351a39bc335ab235f2ddc8e3a68ef825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b77557ac207351a97bad79b209f3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af363d0b66b5820df6580dcf49e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b44dcf86189d8b7a7fb6acaf197228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3e96c8839e5747ff843630db8fd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f20453f0adc85100474b8fa033d6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a82e9b16321482b95eb9c4805c2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c9a3d22700f5bebdd3b39e760d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476d735627daa42ccef5f681da8174b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01846e34d86b4e1567868f4c32b9bed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f129488588c524b2974f0a7585b4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde4fdd26a6ce56da40bf5e1737cb7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f78f12f613f6f25fbea59030d5a1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07f12d58c0e8f4861185cb26f92cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9bf3c488a4c491ea8b11d0f24cd3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f01ec3bc7587bfb82d4c8eeb61cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d154044adc070b6f5233700513b19641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2765d5ae995ab1eb1b225eabb915a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f627976313fca4a6f2fe43e09e974e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214369bef87591dbb8805d231b988644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d157a170a9c13fc43d6f752ec3cee2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f3383a936b39da8a24210f7e5848746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6c8154fa975674fe17601936962b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30614d642211b365a489e47918f8c6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf845d35e7ca2bbc6db12ecb4461e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f870f3f30af24932968e8d646f57350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926272d2a7a933dac529bfb608847a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55b4b8e5ac2495fee90fa31be61c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a0a437a673fb9686f81f607523db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf3fce259f2fc09737f930658e8ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e3bc57199fad802a3f3ff9e3fe9e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740807c3bfbfb09ab6fb88328ddf70e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfa77bf5f12dd9beb8966ad01cc8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb035019f87fd198e898ac515e0694358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33462f24cf3f06d34fef5e52c279b24559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed4be1bacf2306d211bf15a44e63a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389bdefe4675d3557e329bbe2343d9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4d1af3150167de4bd4ee70dbbca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9d10b99f38847213cf0f3d33bebc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241b03d0242e1ab26b6a1c600ef3ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeccbda594368a971ca80117f2493d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360084cdcc82ad3390674dce016b8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcace490639109724962fb279c7a0c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78e97db32d9489957ede408d31c04268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815e0b3ec16a9e1f13dd7d126a95c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121251c001a3e700d9b6d516c1ef7fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010596eac19891164a1a4b4b6684f9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a72cbcfc00ea6df027edf003e691b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa470b3444ca95f676e55dc304a9264073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a7f4ccb735b8ca17215d1d5b48ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e225826a4cc7e55453d0d2fb7deb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f0f9ba50f87bbc1b2a47dc5d43d3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890e3a6c7b7dcd0df20436490b5e7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b86e040ff54011b5844d379c5d9fda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ca392f1642e2187bed9650d1727a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51165f3402848726ef042aecfc404780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d9edd426aba0f438245e778c8437c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03568daecb78f4a93e04fb84851320e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd4c6dbcfe91315d89a2734191897783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66952fbe509a5734c79ba918eefd8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91712f461cf40be1dc9d1d49e3093185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b92e0f30e04e74352c0c06a86ecdc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044138ee7c35977ab496bc4655267bbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3e0c78fa46614554c33c8274688688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8200b1ced3d2a9b2fd94072947573189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eae29179332210e3ce60157f5990790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78562e69bf22757d26e58d429e1f8dd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd375c110f5b51388935d68f62f94492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4db848f5d47c3ddd53213e7e8bcac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc3c84e7baadb22b4ab4470bd0ac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e459b19d54af74d2b1958a28ee04d3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa3766111000b17ee3cc92422835a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8fc1a93d49f4395bbc95d77a2266997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b33397589764953df768fb261706b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57a40c1b3bb16a274bae88c090d0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492512bbf5f6ccbeb5c7180bac2c35d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcabf67964c002de9d4d9ece41acda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b93734abf41051fab36994226a5316102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30484511c3ea80492deb943e6c2163103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f41afece370dbbc0c9817b58dc5a67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139c5bb39c88f61f0cd5e0ab154b537105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189235cd8ac9daed11e7304c0018b2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871c16213f78a4a66fd9e31a0ca288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f64574974e80a1f1662fddf89fec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a084276b9caed075accc997edb8e38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e9b6b9f0aeda3c7a02caa661a0b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d770fcab67205f0d9a79108fef105111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe808c6b3f0e953c95150bebe9c669112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce6678d5f9f250128bd8d25297af4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc58193b118635c4359edfb683801b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f24a668d31928df7373f106d92250115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994416931662da0ef6b3ed4416a2286116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6824429f6e6b2e1c39073c7617facdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c94873acc80045c3e9773b0a2f756118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b31ab4582a1eca629c92cab6f3d766119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b5341076f9ecd0bf307de4d77a18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec17f434cb8d14b73226894a849cb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da0ff0f9e4d7b89b197e0437eb193b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9e056b1b57b334ca48691ce6ff3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3f0764645075c7bb2d8d1946bc0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236751182fd815d376d6f4bc5baf77d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a58ba28ea7d348329d3394d549f1df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eebcdc579eb61caccec51c5f7d6a62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad57d9122f830dc57943183ce098e93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e292a0c6cf67945fb7bbb84a00be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71362fe8ded3f6b4293cdb60363827d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e747388e5440187fba037cc81f19ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478380f06b6af47eb7ada250270a602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a0a02cc7daee5229de7b8089aa14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123fcf531d09b642a4b00714f152f45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd919bbe3ebbc1728a40e251504bb670135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d751f7fa5cc60c97e31bc475a4902b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4caa0e83c427435ed32fdbd3340cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892e9e4115a069874d17f9e4b590442138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a745cafc34f68e4f116c2651371d8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a023088db3bbdff619b8e1dc67eca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba6926971b8ebe83d51b75b5683ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c63f82c648b6568efae06053f6c0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5edf4c2a4335931ee585387911bd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9ec9043419a1615aa70a93b1f1b06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa534d722755696128b4f180385a7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38a7c740d22c942431cffff2edd64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ede6279d9c9c0c9e60000deddbce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da133554f245f5497365799781ae20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae88850d8d86da464dce54fb648784d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35060579fd1d4460aa9096137fec09eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad781e1e01ba93fe5f7d6df55d3e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc01600b97a7adcbf39ae793233836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1145d2f368b8959a19f1566ced8f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8340cf7309c78e6f1720e3776e4923154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef06fae990084998aa36205409091155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb7775284bb6a4bcc0b3cbc9c235a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c8fcbf67aff81088c1928ffa828ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557c4953311f3271afec98cd3f8675158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0839e127c9a6e926299a677543f6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226cd15108f260261470a82b85e00c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb1eb6b8176a7faef843dd404b4b3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b20def3cd0c8ccd658e853d423923162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d31ced066149b92026f460c9222a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb658778430fa0eda8c5ae3040a969164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f964ff32da42885327acd746386b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894338d16ee026dae39871c9667c305166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0fa53a284b525e7e6e2f3a481b6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea36394c51d6a5fd6318b78ba1bb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007a36e8da74e636c2efcbb52d1872169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b9ce8bcb2b85380676aa9e12cf825170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd89ef0039c7b3ade8db01ffc2a9d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814741c9b84eaa42656aedf8b03c8bde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde08bd3b094052adbf04cbd648644173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb50afdda91cb3dd70b5a00c2739f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0bcc4a75a698433d2e8f7140f426d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656a264fb41117eacc3fde24139e148176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598eb6dc36c74106164216b1877e2c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef5abc010d3fc430aa929195cf72e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48720152e4a77169855f7a3b7f7c79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79f93e731aea7ee54b9a7de68f228180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c6bd30f36ce8726b5501d3f7f7522181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b174a18ad1e529188728918896fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8656faa31434474e1a7a0111e720e80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ce271dd52c9361f33a2e2728aded184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407ad05448ce541e24d5919f0114c00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140725bcf10c66b911a2d947aab793f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1befb510a28cdf81f92deaf29ff6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7338953a3bc027a71ea8118992d36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b060d756d2d9800729b7c97d19d8d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a025f5c8a96fdd469cb8912f7141190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8762912447c65f8abfa5c68dd5012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf03df1655b7ebbc3fde742903d8d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5980f34fd7949971c99c2c12609545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555becff1b62847fc61c24a73963ebe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d4c598f20016de5001d458328e9eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f404d0c2ce02ccc380a30a723576c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9beea8af07eaee67cf6d4d4d25f24b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a9d0a51e56386b8caa0c5b4c7ca7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f5a629b23e6c3ddc69b3fb2362f52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d27451d6eecb8660047753071420f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d774787a1a6f9273f41195ff6e6c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd6f0e581ae6e22350eb280cb6f24a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1589a6877016dd5930802f6972d72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7745c501e122b4eea1a52f2d5a7130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c44c77678b9287c68913e48ffd5dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc996283ffd6dbf24a3edb98914d4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996152ae64613da0cecd13753bdd83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cc986e1e63b09770f90c9716063b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8856883f8d949e37beff03584d6e1f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a73923f0ba25bc0920ae01c4cd553210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf53d4eb2ba8272881a5c560468bb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b75fa5dddfd039e22a5c4aef171c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa07562d86a708f14c3797382673f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899876698a973a8800201cec3ed6156214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f23a6ab5fc43855587e68c1d273c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad914538fc63c852394d98b82d724ed3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90457a3c4667170ae022768cc2c54360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf11de3b5bd8cbaeee10b7c6cd819218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6345345b77aac34959d78a8435938b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ba2fe4fa79c8eacf18100899776f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f4e24a37664c22a7d53a5669510d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab969634a519c11464f00e1a5b4840222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52550988221d0382b47a11eb5518a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d700808451e75ef5c2dab26ccf72bd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a058a4772b74d09ee1798140a76592225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff21652d4512f6309e3e1f9439e4447226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7797eadc67df1f1fd01788c65b6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8bd3d1e378c4af6f1128a70c60a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544d029a3996e32b57e7d2c6d3a418229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47140e3ceae9712625f3f97cde6d135230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d608edf34e8b827914fc14cbff63665231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a747b449c284e72125a8a2bbaa0bdbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3917ad7fe8f20456fe4df45bea6a6b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba40bea219bb3d37036aba98c693186234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680be798d075ee392cef32fbaa6aa69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f764dd558e2bd7036dcfdb0a29939236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1338a0cdd705d7b7877a7ba6959596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4685a4a1072b26735b478517aff836238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605b0f33387e6e08a99a32b6aac6c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248faabce72b7a606c4f10cb535e10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4447eb92f1f7f0473cab8d7e50f12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4461381f869a65d359d31aeafb5649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f59edd48064aeb4637e95e64fed4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601311c395907d960a3f41e8d523b6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025674a217407e9e7f636d8c15c9ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573253f82886d5270b56f77a670a626f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b50655892db5a27935da5b87474c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab549e7496e93807a9ee277c3422ee31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0a7141c5d3ce95589da5d5f4d928249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106bb85ee767c1e5a9697febc6ca27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d8e853111b64a90def3e321f4ca1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f98b4635ac6a8dea2a9034ea5343252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840711fb2f4eab5ef6451a79c9ef2ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4fe89157bbbab90326c7be7bb592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50535218fa8668961e8d800e074949ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80b85b1de183e2b612dab2e8e6427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555762e1aa6eb1c5515c68a3c2b93601257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f682c309258a4f544f86edf875b67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb8d80c95d6e04b83b8ab7de890084259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631da7c41128b8019323b7f3c410ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255382932d950062d818acdc615a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0531d8e801e637e236ea1998577d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409a56a059ac80f80535c34888887b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8204c44ecfb54857361520ad708ebb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458060c441ef094c47dd0ec46e54f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c2789959d14e31979102a08b29580266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b078824144b62fd4097ad70c7756267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7717ac0b8330977b5ca58fce05e90f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a44d215f6c7332c5103e655caa6315269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfb722ba99a103ffc28328dfda6740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b574e02a7ae688915f08a0bf2246afd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19310d5ff9c5dbb26e0c99aa9ee2eb05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536470c9191acf70d1a55f2b5c01d16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae082525be38f83b0f5b48526dd21ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2d3050d7205e97e79893058c1975275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd8fbd65b2f133811b9385ac0b3da2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3672673974151980de4aef35a7746277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea22dca77b4cabb3bff8470ad13d0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47135eb52703fa0f18bbedbfca30741279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f110ffdaf46c5e8b4d498be87aa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc1545601f2b9d0805d3d10f17160281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eddf58ec9e9dc00bd534378b19938282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafca2de9cbefc170f0198a12ecbd863283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b2f4e6e5ca30e463afda45ca80e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb299c09bc6bc26c44a51b8a53e15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66895be59d4a182574b254f023e3667f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6bfc188bdedb681a0cd13621c460287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cdf693902b251ba7a75f6697099a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4042cd1531de691180804d985e2d5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234285a49f244b24c2d0a21206b73f6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb061730d29de9d2dddc0b5603ef923291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e155bad8c2a710e453ed9b9716b140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab7c55a4f474c74ab7827cd00a9bc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435edeb0ab4c7376bd417836049402b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14000ee14764c23384d3bf152800a2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cf312c960c5dd8de4f44fe3e047c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea130b3010778f24f1338e26734aeed3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0bced993c14c90637a67e4ddb65c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba80c8549093206bda19cb98400b4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f49088f2fd527a5bec7b5bb7255f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae65fce80e517ce25c92efbcbbeb8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd124cb03f1afa8b0fb754ecab79eb48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0ad5f54401aab07ab10e58cdadc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ebc27b2dfd9e1071a7a3b9d55ebb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497f95a0c6dffb2f9c8d0a8af13853305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77e614b30a95fc54a9ef1e00581d25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952aee9af0f4b6f1089d0caf2dafc69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb02fdaa524c2cc3ddf73f45d95740308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b2cae797e6ba324c4c840c9a8428309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1ccc76cf339c09cb490e4c8e5010310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e586a0a6bfac5a0e35a9d8efcc47e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fdaff16a362f7b719fe1f2bcfb094312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03667a64914dcfcd718e6f1a807c53d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f34834697c83c4e4641636797f75af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046304194d9183d2c0114105e32ea65b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f7b8adc0a768e0d35d4e0107917d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2c73f44d32e3cc444e5a93eebbd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e42e0db48f9888d5bcb41251bed5dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793078aa6e0b4c760c287703893656319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b41b43cd5696163a6b8d276110b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3662f9de007668ead7516ef7fa88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83034fb3e83fafd20b0f7ceac18f204322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f548888d3686a96f008d47aef9cb4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834f930a8399865531616065dc19a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96da4def1738042e0b0215e3d3da7c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f66cc36bb1c4c5ddc887f2de73a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0c151304eb38cb889ef1aadfc36c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879729cbad11a7f76bf2cc6a236a24a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8d03ff66de62f3ff9cb403e8caa02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c7132c4588c396a0b8411ad42255330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a12aa17001d28fc9cb2494682646331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3464df15b0f4fa0f3ff1704ed8c33b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4386d2abb8604c7a19ae1ffd0993e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483058bdf1bd762b90c2d86cee06a69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb83de2619bef6581f4b76076bb2a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75cd506ae0d78f0722cb3fd5a1e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b80420847d131af9b4b9f297ab4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38185fbc1020acb60646cc15e03127ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b719ce0202d35a5809a78ee3d9d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2b660467f7d9454a983e6d4053304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98011d70a3370d9bdc9f22baeebd7eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cfd636ac8c9a63cad25176f2a4747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b00f8aaf6591b0fcaa4714777f90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6cb57475ea083a41f672417c1d1be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694cf026a01aa158cdc52ac37c2984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19c51bbb555bea4e8c4106d6bbc39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0bd1f727dc9289e29e0aaf5904ad0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881197e5ec2eb3dc7b0ae086137bf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47d8d19e58d39c447629b25cf189f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c2e622df0adea666bc133bca2d88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4cbce7fb87873c7f964489d0b3e17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38154c487bdb333ae43cd827e0858352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab9bd32fb0344d1caac47d202a30ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89ae62ff7cd82db0138ee62f1b356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c1fa71fe33291779c55e4502d9be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89efaea18410e55847df097c45d9083356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571509402fbe69e6c1bf33660f956476357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb0f9b208e8f414189f8f2bb95db40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee65216ef3f05e1b723b0b9b8d1bab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878362c9fe235f86a91987c00b6f06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6aa3871b604a85615207749d0859c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88e588cf7c9632fbdde101fe4e1c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1cd3c9b8210038c2678cdccd0bd79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424678d12746ae99c4a0368eb682ff1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5101ddca2d9d4bb61a413472d9bf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cae123a04cd18ecfd6a30c8fa9d2b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a35fc7a0506d3bcf6502496f3f25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e001dbd5a1ff4b0ef51a8f1b756cc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24372d9b97b19a80dbfed6a9b7303f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682bb0832369ab07384b5233039151370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cde1247f4b12cd5469575f19121786371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294bfc9fbceca33b154ee85c1f3e7e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a855e9b81bc400a5a6375b6356beeb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b43791855144b0f9d38b96bb4ad6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582160fdcc5e3d1d87b89081e34994375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec77de38c34db1240da5f9a1f65419376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cc2a8f1c622c78a3a7696239974a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367c7553847e46ac6eaba9ba8234108378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043621f1af54645cd73704dfe30453e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77833958ae0709ef3304d1e336e78794380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a458c61b2e85503a1ccf16bd05f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c988a43f0daaf957661537d46253e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216f29d4e0e58f52e36b4a2bd3d6be0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fca909a76bd728f8acfb2fedaf8bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560353fec2f1f60edae9ef0917b14761385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456699e7db4881428a811877b8bf7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eaa2de12e76b0886742780615430b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db840a4a58da69b03ab5ebdf1a4c81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753925ec077e010a557ffcae3668c7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaaf459bbedae7e6d0c082c151ee7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb99226af32b054ba5ae1f62cf4d47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1478065abeb8a183ad96d846dec0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd3760f6646b7b59e969982b60df63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069ff97d310b105ced5abbfd7f8ba67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb87f135fdace08641dca6b937a6cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6fbc1ec2ec75e43bdb3a3e258d23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0aecc176f84e575f429eb3b3e2fca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba57620091f9655b528b33bdb7d107398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ab719b6db16a429d95b91ba98d7bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9fad2f73ee0b107173ecec957f0ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4ee51721911a6c00e438a9bc93747401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66009adaa6927269fe9466cb3407ae7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477423f1ff6903105f8d858a36e6650403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988f02610b420656def3bb47cf29aff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659bb3fc5abe49ba388858eb08d906d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49872826bf74d2b42232b300dc76758406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e1ee320a456d6562d767a9ea0f2f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ad8f968286cbc84731281dac9f7b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49028d846791f935fdd6bd0cd450dd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f4f6d4a44ab851ea006934d1e302410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ef0de4c8d2da31c57d476d63bb245411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c38ba404ee2f162ec0069c8eb2f61a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933272189059e6d3fa0bbd14e2776f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a774fb2e36bd653cc5c181c9d793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993b1285e8d812c58c64c02c91face415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd37465f779aece8859ecfd404893416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07535f201909bb258747bbfc5b640417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa377ef1607be0e8043d1049d773ee47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931aa438138f0c2617a3b54dc09aedd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f945fa7aeb65443f4eb5dd12a557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a06574d86290b2a942912ac88ed84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b231235e855893ff47084f3c9d9c74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cba95a62264ee68d277080e0224e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb9d4136b42b00c9150159e03e7389424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad377f7d8ab4fabfb3aa04cd70aca8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52a8f9fa201b89dcfdfdbb6fcb101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d009266940e9a9b501c802320e58590427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e4177d345590f1c424024b5458e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09d5b4b8bd25216a31271f636f350429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b397d8e355f89eacd2b67d2621285a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1924ae4e44665dad4e06fb621816c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe2789a94a0737b61fe9fd9d29254b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b6718f45ffd8b7c03c4a24eb499c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ba14a7b0f9a2104c7ed76dbab0e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61901e6f1dadbffdea03c12901e9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899d86b28bd4a9fd5829d3a985439d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f67a790d759c34575aae4a204998e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482757dd5d90796b8fa2d71ecec67caf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d0be1bab1fb7ec7896d4a6fdb04d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723a3a108a792a908427c115349d6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be79db579289d9aa14ee34f7ccaff61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a88fb39c244d55374b352075f361442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246861fc460e8aadbe82a342671da99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fb6e2dc682a4a3d9ec771cd35b73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57170d0aae6fd703cc6cd896e84419e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b75fe629360ede3acb0eff038c709446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf577799d03be6a67fe471ba59af6da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8d7c8a636efc221edc339d273340448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cb6017fc9247942f5c23b6ac090cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d554f8fbdc6c73ca6a7812eeb798450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e522802496f09721add776873b1d35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9e923e7105c7e3c62ccbe1918639452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1931c042b576ae495b431b802ea892453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb56354dc981bbcc4e68a184d0615454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a68f3ddf906850df5d55bddee9a374455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d935b9ef2f0dc269cfc2d4063f3e48c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c930d1da14787f0e98a194656994457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754c95abb3e2ffcbb473e6a257c666458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9da622e5a8e743274ac4bd1a2b4eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9dd624456723c98ded13df5af8313460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b9a25d886ba7a855598abfcbce6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b725c324b007b7d660625de2e79826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a49d423f3baea9467dea1e162ce5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f985b157b2504207cb7a158244310fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe931806bb8d374c66be3c16e98c2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d683ed788e4185332c1ccf032c7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff743846b0496456a27db4bdcee17ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a50d00b46418f6bd1d05f4caf54a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e7e70d0d9a257c5e4dba8c5d0033a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351bf77e388e53eefe767fd3f0b7bb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc6f71a864bb254516e2a511c9e1ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a428d19cf0492c8855e7e7025300472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c6f699249e043f98eee77faf651d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc460d7f193bb14c832982b0b73741a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47b681919c05030f65e192aafced3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c8ab5268ad6c853cbbb80dd7a718476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a9fce86ed9fdfbecb00c2a765cb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fccd2cbd7637359449ab0ef2b69b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b60765403617ef5c43aa4bc2475b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b1f898bdaf474045bab6a723a849480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0832de978a870b2bb576aab388f23c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e9c44e3cc4fce43d50ae5d0f3952482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe07381bfa9a7987008e4db0d37e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405552bd26dcc1943d0809fa59e1fdcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ebace0e28e05ad0c8e20fa0b2fc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced66356a36d147dfcfbe4a158102ab1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaa38a5964c066df17e8c6cb42e1db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5d80912baee7225400832d66d1e8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e090af3e63a6cbe1e5a7c6bd0d87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a90dfd9f9b0f68327ba19efdf861d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed7c8e3df1c4af08c79eb3a468691491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364dbaa04a776cc6973adaf87b9c5f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b536f8a8abae3d6f08ff8054a34a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fa48826e9abff54a238afb81ca91e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ef25a4392f15d9855b358d457e58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d43c272e09e588b465055e98b140a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205e67b871470859c5f95cf6becf16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520da650d3cee9fb690ddfc07f6c21b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9edde0ea0d6d193651e69e8c67cc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d261f044718884564edb2fec984fc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd245ffd0bcc87c9982bdd14726994d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cd48f74cde2bce77e121576583fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d8b38bc35e533e3a7e90be5eec8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1905d29998d8cd1006769fba038ddd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62426ede0dc493e4ee2501b137a72db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9b7761c37eafedf4fccaa3fcda937506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c390079bd1285ad7643ecb690f5a2e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92269949d4a4668e379cd1026dc964508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a358ffa82d812e2c8c4cec00b3854b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6364bc8c61b32e95bdcc8ba4679654510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d25099e7ec19a72d207207e4df8cdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a4fd2958866058dd4019dc78f22c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e5b38c7300e4bedf190b4bfa883f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3a1a0805c036281a6c560d388c9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a58f5c83a54b422be319d99d79652515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981a0aec3210bed55895013e6a03be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed316c4b398c3e841df857dbe92169517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc7d68a5c5cbb8c2641cfd5ece41ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd602d85966c0125e1cf17b7f67ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481c2b6487e75196fb637b0fdfbcb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1fc5cad8d3ba3ee149f42879b8d8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ff81e6b1f54d5717a35762619fac2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2bcd7ece93bd9fb770950bed0c6e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328795d257e5d1a5c851e167c56b5e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d0b59052f91ffec2b6d26fd364c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cff8b90191d02ebf6ae98320e175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a56752f04f26e40c21ec410b9ac93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d12aad35194e031047077bae40a90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f788fa438b8deb54b2d589912f85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840e6edc40d82378561bd1ac1f5b72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc8f9c2e55d473a1cb87ad73b529d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e77ec975d77164cad4faf6c625d21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dddb6419c805cc8df07ee3c000162533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3152a99c6002ce67801f8982655b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41477086544cfa4bc6bcd290549ad730535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda619896e893d281ce37a2348ce12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c49eb7e76ec807415a56ee71a2bc41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c5d6ad334bdd221661ee2075639d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3189eedac824ad1c4872c6adc3713539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcfa1fe8408098b08934561a401042540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da95ef2fbc64dba44cd9e36821143541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5a221c559b2d2761b48ca655ab004542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f87925087b4d35419868e8bfbd1b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b108a9432cc052824ae7a9129c9311544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7679d2cb783f34bb69a12bad942f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57589ea730d0ff8530cb64646e85a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689026debc298f70ca4caec8e819ce8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b97009797278c2ac99d267a16673548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b37f2a262f475988d7c462a29d76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c25e32e2503113e66113af89877b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b704fd026387c52fee496c1ccbaae3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628fa90429f20709ecf045055514ff4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f538a70534f50bffc580ec78ad387553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b01203efba6618b0d6ab7e89bc5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f63461768e1a83f107c355ad8655fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9333ccdc9160ddd5aedd0e9bb1916556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584619cd1bcf9934c9b36e61a94f2f93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312c85de0977c8494507c7a67def14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7b69793b541529de9cae78e91b361559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7017a6895146cd58d6367f90797a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e33a6de60bd4cbee21476ecc80be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b9b9b65873dbb8a6eb3180d6e02ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e0d631a7270a53e1403d8d00de210563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475a6d1bad2cd1d0ff93cb3e1b03fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a9e71eb73bb6f27458c2db6d2d876565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093a0a84a39f6319111ada8ba92d41e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164458def5df8666a602a901f3d53113567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188af0b03e78807841023f71f770d35f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733bc86d2a85fcf6fde9bd331decbe6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef24bb743e513c33926bd88e0c952570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e349c0d72a8380a981a441a6511bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51005452c973d54aa61d707f86977572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d7ee574f8e2228dd107ebf9fcd8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d84675d592baac59cdb8a9fdac16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1425d702a8f4379a70971691dbfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396de7279d2b21042c110a29be047a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c409c76082307695b634aa8571d688577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4a545a7d53ea0f2c4bd4b3d33f1cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368421410a2e2f497a2f16c014ab3bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e01ded438f961f169c25323a9c2a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913bf7e647b2ea1f4348d242b8a6c11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8a8860c83b62cec6423397ced0b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e845e6bdd22128cf05be64c4f0a77d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2011da2a55f048421bb81afca412584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e18e7b342134454d1cd56b11c057d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a377fd8af22a9e30aa04f30edd4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec42318ce258febdd13a8fa3a366895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108302c32243ec05899de2542fc6c07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66f62ea524d3b4ee23b1a0096dda8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5289fea61d3b96f7bf80b91ddb553590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8693808f8230562dfb0e8b34630dd62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcb6c110f1ac14d28dbb924f1008a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454a00e0a6cf1a002a2f0785be024c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b687c2ad0db543c111aad748b1aab6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75f4f95c35005fdb380d3d63176fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb566e679df9774e6b2cca547bbe61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9388b8cf3216c74083082cf7ecfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a4f4c1e30cdea207ace3147dbe0b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c665754d50f40b49506c0cf0d729599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da59ebbdf4217698d2a8cdef14d36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe35511ead59b2044963b89a7c439601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11a8cf06bddce0e7779023de8f5c2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c05b2f81b14762ab207bbd099acb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e4506be5fb0ed5ef3c2ea680268b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556bea617bfdaf576c4b8bb099fe818605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b35906b118c3e1c609203963df67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f997314a4de76ca2da4680f437b7d08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6680af9744626cef3815351bbf14de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d23105b4f67e60633148c6efa0c00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b817bd33be7b1c3cab0bbffc4558fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf94f46fb150d6f881f8702aa513e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c7617912a8682217913051749958612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21298dbe5e939955aa6aecd8d32f0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6b05ed514af456a8d0ff05c46efd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836b67eea9143ad3904f593f82c232615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5164576492383d846c7dc54ed0d1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3551a2f3f136eae915a018633e24c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea85ba63b9279ccbadee5626ed9503618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1735c493a8799b2187b9753746a589619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e23e5fba184306a083950a4273de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96cb8f47948050352ee4240eec0423621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e45b256e4532aa8934d8ddad660f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c828cd3e33a8823942d1435c832e4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32bdfcfb577c48c822dcbed23e1d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c34dbc7aff00aa7e2dcbb5903adc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f41c4bb1e5939a298147ba50aadcf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ff6a0dc36eb1e4c9f86a28ebe2e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0c334091fa806e4428d8e9ce13f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c09a784920ff6f86f7f7a467656246629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9addd6c6a1fe29751c85b6f154ab4aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa3ac993f664c967f789f9c92dddf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef6107c9a875e017337acc5188b2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a7ee5dbd597288f2e60ef1ab00cd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389229a141efe9f53678ce94410367d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c0f76f1806ca67a9e83e8361de29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925a818a8499d8ef00d52d378442ef2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9899149f7893431e5ba300ebe50857637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e267fab8f555b5eec2332798382e0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8a74e3edbdb9afe2a113e5e7229d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5cb9a52c7c5fb9bb79ce0838ad40d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769618fa0e336aabc7dab87860a806641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0a74c592e21e9faf9b442692a2a72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c137b93fad48dbc1692458528e5b74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0908991992b687defde61a612a205aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a1f9be847939ca61fe75d3074562645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2f28a9d8a9102703877ca6eb1bfec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7eb5758e89a289540c5958afcbaa1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2932feacf8cc09641e16a5324642cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c831c6099ca4537b460db64d3a87f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1cea3d3f0d90054f16e66519b8ddd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab49a5fd10d3d70fbfeb113ab1f4852651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a9dbc71bbf0320407c39652ef46e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cabcdad5007c402a875e326de58e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa902a499e25c7525fc09d4c4c8b1b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2dcc04dfae70f6e28c4b58b7a331655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fea85817a470ead847d100880327e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811cf030e734a7c55984c3dbbf9ad28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3183f277eb817395e28fd7c93e96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b29d19dcd400acda9c8ef2881c5d2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8381a85164d0086f980fcb19865689e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30697c637de559d095db9e6f61baaf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8460d57c6410e6eb49f01206cf6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e259be898f59aea7955ade95d5e69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28ec63d77fc657b108d06dbb0f73f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98887f34b4174d4b1f64912e3bd4003665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10072c6f2458d8bd2bb1d336f098cae2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b29b2c5100244da56f5749a512ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efdcd8ea5bac492896c2fe6be4a35c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ffdfb1e42eff0135b51e6eed3bfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca5089699687d1912d8f7b48098fa4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85888f6c668ec307398ef49648a7a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a7e0da1c40aa5c841c3e0f242cf8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c503c9c6a60aa729b43fe45a000fb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b46981470b99aee663546bcc1ad4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145e3675f5cb310cc447e7cb51f5265675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73dc577a9a7c3d4cf06fa8b2ce5968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de7f6ce6d1dd3fcd7f4b40045ab95b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4ee4e3dccaf46ebaecff3bee34422678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9c2d26600dc068f704692c766258c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf221cf28df2fc3d9ac666a3792f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29219e6cae76558fbe6a778e4f5a599681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d2f8c331d493c7a4dcb8a3610dd1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ea7aa21db5e7180da603ec25059ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a841690a3cc1356b39eccb6ee70a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d04098062f0c0c8d869926f0d32234685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a05b7e9a5f5b69c1caa0e54f77b50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced40fc6483511cf0faf5069ca5901bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16937cc8e28e9e36e0289415d6cd7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb414192d2d06278503c33f1cd06078689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf395347b493d470d8c5e72af61ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d880956b81cf142aee734589010bca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f11492f1b72e3c60a5e5fa8f7f2aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6552d1a66619af8ca27a13e3804b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e12829820874ffc0e7a9753a3cdcc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b25e0dc77fa432059793cedad129a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935aa05e93a5e8a19cd76ad568346d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce6ef29ea2f8287b36bac08d341558697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314f87b261f6543e855105cb7fc9ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc484bf3e455cfb95c4a2a846c833c8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d3ac0960d12cded1b5fa5b4a3d58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcaf3581ed39aa2ef788264066330f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0827eadc80df844bbd72137ba4fe3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eec8932daca151df5b1b870840b6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df389dea5b44c142fd7aad5fce2f251704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de015fa898a23d50dde38edd7344bad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7181f7cc0da35c818b236ec00797706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23254726e92de043b8ac72a274b4bf94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf84bf2688a25df5fb9c2238e733a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a473435c78dc389e9613ac5f279aa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7f2077482df93d853c802a1121f9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0b46f675dd0644be10e2b0b377d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff80d39a84d2b9fb3e456758983d94b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b42e41e1efe7aa5fbd16297385401713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b52d3410cf857d3a679f44ae5078bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab742e0da7a737ed11a8234ebae7de4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a9e8e0803b76378c319a6df45322716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498901d37e8e0eb852b4316ba20d5b2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2015eff3c5ac4d68dbaf8f30f4981718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8502c3cd426802bc550c29e7f835c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0133f6d4994a1a6a75ff22c9cdc467720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e409f0a47eade017f62e3b1c4a9ce7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27665606ddc29569838f7ffa1136b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5ba27f8ea778daefe42a67323b3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f18860675d6d63f57fd0db0b420f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c42c5f9efb36225c27d1d56e247d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ed2b8eaa234ca5571763a1846342726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5538490267eef648e34abbcbdc884727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801aea38b748cd3f8ce3819d33b93aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e85f7bafa508b7a7416888bf6371729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022414117fbfd8f25f9e8f56b8e808c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9b0ed641da428160fef6c7033923731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918e32eab2b5e5156773029d70efaa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a3b5c92a4cbc9b8099c6bce12776733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902cbc9467354dad0eb060b475403f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca4673a6ad1ddc94ec0b40d5161f3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286587a5af6af558c4cc930c969048ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402418ffb6173118e4a34be9d7366d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36ad18ad824199c25111db3b27e493738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2ae316e2f5d00b2c3764d3f003e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c9508c093cb55e35a1f6f1d62ffb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b7e831d5bb6e47abc8fd211062619741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7c2a9336225bf8cbb8354e5251eb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb8efb1852338ece13b89c6475560743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a402661eccac32feb100101a5bffd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62dd5b99057dae74e012bd9f364b4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d0dc2ad28f448b867d9d182bbb9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271bc17bf3b56366a80b2d7bbed8fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb2533255fe04169fc84ca36033563748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a944f9370f8822918f55de3db38c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c036ccd8d39ad13b2e517a649ae2da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24dcb081aec5c685835ecdb721a336751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bb1b63a643dc961d0092aff3026b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef050855488ea13bbfea76254fc63d2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>