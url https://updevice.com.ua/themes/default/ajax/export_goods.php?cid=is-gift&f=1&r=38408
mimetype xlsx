--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48a35725746a9bbe6a6e2ff725a1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8a690f92a4fa81568b29de5aa5c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c4b0287ad31f5ddf64c768e4a5a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12192df87ee4eb61f7229ea5b803674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc1638db9e18240dba8b1d3da5edb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757ad1ece8beb5c9f74bfa9f1c88086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e94ef03df81bfc6aa48b7e38b750bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1ec87e60d88673338012bb701de7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7979ce0fab9228f691308cc75ea0d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d146b5e9ea92c79d7e65f692fff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b5473ecb6d7334d9287ad3c2feee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90ad6a597288352f70a618f1bc46812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cd8af52b3ddda54efa4d5a99dfec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842527a257d839795af729ba5046bf9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f4b87ab1ba7427a938c5b744d1ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6219e88a39144a6d86e0b289daecd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257c1cecac9973846d5992cd084f13017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd7267e9c4aa1f3eb08dd441dd80318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2073c3473f5b1964e05ec18b3b8cc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a8ff5bc31ecdfeca09aed4a22c0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb72df7b5c09f9f50585c9bbc4251b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c9bc83faf8c468cb3a0fc697ca86c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc16ef9ca2c7bc85d77b119da2e837b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e50225fc7d881e64955fab0318ed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501311cbcc0fbf48bfa90f5f209c35925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124fd68af5a4316041f0a989ff438226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b6aac71fd8f22900542aad5ac37727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e59061343bb118880f2020ee27adf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23679172819ad27bab0b7aa7653534a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe6d28aa6fe9ac686f2423330338e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f6d89cde45d633a94547ee06de0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef669e64ee38dc0734484a13bf10a0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b584defee92c1ef07222a044347c8ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f514971d5ccb69b75750f1a849fcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4872a72cc026fbeece915b31fb8975835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edba29c0df2741b7685644db09033536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ced218843a52e47631844f38eafeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f0c157072766bbd559873f7fe1f4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05007cbe9cb424932ed297830e0ca0f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919bf38eda23406302d7eccc0c38a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b3a1cf5be115643beb622e9405c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc6f7ecca4ff6e106fb12b5d2db7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea58a06de2b54b2d053083510f34b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe75d571ca7cc514eeb8412e0b141544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edc05cdc03a4e39a2375b757658c2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ada35fe1da934959853328c8a69f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a41158129b091f3c6f8510a0fd75e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d20aa1aa24e9efc3f7a54469da7a2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70035e17688ba867083543a694c2f94549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e2e9a8013336b3f843b3cc58ca8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90cf4f0754d85b224e62bb11a3639151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70037f41be611c6b8fd32229195735d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57447f0e2274a64571c1a290c91a7bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb89e8b4df46ef4600e2012bb652454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725ed5abc4b7feb950d48507de046b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae244a96e3069577010753302d5d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690b9ceea5f6345a7eaf9ce3faf45c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfb2b9065b1fc453cf98dbfa8e7f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf7aaaa114b9855b89e31d499291c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c1eaf7e6c21fc944a6d14dee1a68660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd243d370dd49fe5c73eb59dfeea6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877133728d8ffc7ced77112d625c9e0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea623e07349374d71e470009b131af6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a17d021e3d7aa5cf371c099bee1de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c99da9d1488083921faf8ef60f625b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a8d9bec70a07703c670a0ecc57e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34880517e07a5d8f533e9a5d0d98827a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e07d2845c7b0ce45542e46d61bdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b7110fc0a9202f804a2947b8a6a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a8968f3b335a15e6917ac7f78a80c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1862f9e4d6c20c76be849152ac0a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5989c0c2fd62dc20ac31fd654962272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a555901745c627c17fba7a4aa7499b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c81d6ab500d69f7559dda29d5125674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee076d0fb07413269a68cb316c9e9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a794f15d5c26876fb79bdd2c2cd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d570f08a6608fa0aee269a8ba41a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982246061697d0920e105c764a9a315778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88e694798b742cbf277d5b50a1ba5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c8ef8a25f88771a18c51a376666180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7761dc583d717c216a07a033b02081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9098754b36bf6ed0421cbd8343ae682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfd3f3d2a64094b86a4c8579ca31683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb466755594ac5157ca1a01f016088f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5485e2ea43dd4343a6b9b77ccc81c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf23bd18ec3baf7a0d03e85f5ec189286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc8eaf6e77173a80490db8fc9c64887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864048f3c7b49e2035b28f8d81e2dd7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2d8d484204281e059440ab99ba38189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75f50e6dd51a438c898374a02f4a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1f3c884df12ae84b7b13ae397df291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc1deeffcc09aa5addcbf690ee80492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5c22e65987233112d695d09ba485693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e40b627c282e91eeea344abe4fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d9441adb3c989b783141647b9470d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c45a9c24adee84e0e9bd80d98bcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00f72e44db86665179e384db1a9cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379add43fe452f1f402f14008790bbec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b5273dfc6501b8b6a4c589cbee8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677500dd15176c02a52628d4b7ec508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a048ebcec5f77b7da7abe4275e9f8bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18afa935a3a86ef5b0b894f3a6437aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54679749fb2b2e3cfef3d43e01aa46f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628fd512ed351672b12b42510f5777b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd7b96f48c25d2d6be184e4289b7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4042bff76fd4eb2777ccb5023db38c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec41838c772055d30fdeb0bbce7cc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ceb0fcf7266d63deafdbb480a86f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4912bc179d4af3b48de9a91eda7bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b041f269ce630678f05aea211a5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ad9ffc3745590a2671a3fdadc6a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5add557c10f25450b7f5ce8c5eaef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c817b2ecf451f9e02e42b6a329c30e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ccd049c7498eb12e2d8c6224a486e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7805e1af95ccc41a52f0e4d8caba39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bca46abfa461911b043bbff7d9dfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635233d65276ff8c9863feec499a9d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940d1a24226da00bb39ddde4f0891ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e7ed7c69d01379260fe8b6c0bd0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe65c7ec85eeb85e5d1e5f7a7d178120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b7b3dfd7f727da0e7a4690484554c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628ee77f97314139c672ae285fb7638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872912aafa360d72697015e9aaade4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19134add3f529f0048e175e1488aac25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace324c898df9d7d357effbff1e8438b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957cd665e0f35d01db18aa2c0f01cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6c6830ce97b44712eca3f9d45246127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c09a08827a54ff877329ee141a420128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8391bc32d2fdda078ada8641b8f99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe828736c75527e1db7490d7c25bd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11363ce60118c700df5d9507eb76afd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d796cc2368b38025d99b88ea92237132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c4804ef02224d596ed5bf44ba892133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33cbbd511b47cc617c305224629bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd913e49a3f2270a24ece998af0afc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a96ea4197b6b04d353e2b4a3fe2ac0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c52e7163ceaa28ce5255e9f3f62e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bcf1a2b0290be1b8f6f3bf62ffa6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b654e418da13b72e69919914c540139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0edbce9296ab721fc84f05c9a0971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd33cb15db3d6102d49f73c12d4408141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ba579b93f3e972b9a695f19deee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50362ba6568003daab1385dd9c460143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3db4882bfc8824d2f667ef7f77430144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb267e1f14d669de1cfaaf088db59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd903488eda8869acd42fb34696aaff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e1d4306913b0b4956414eda275e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd90dfba40a0ca115e7b5f7911fcbc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079089d552aa6796526f6c31b41273d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935975ddf073750854f51cc0640f828e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342b53439af21d43a1d7aae43552d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5c2420aac762109eea6095f6395a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f544995c16bad395442de7dad389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012bf7ac07f571f4ba953dc914ce75f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608937aa3f38449433d60060a28deb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f34e6cabed4d6a79d970272708489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594a7abcb253df42c9508ab3213318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d206d9f31b78b3e6397517a930600158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784f602b6176ea42ad741e5542e002159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f0e4917aad5398bba1346891f6d27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c14ae61a974e9d4cc5ccd095773ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf56599aa0c1a20e92ad55f3b375dc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a20529f159bede10d8ac9f6458a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a5f7ccd17b6998d788402303f2ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a33246fd7c84ea9a8854db550f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6973b8c3d6172448c252d8e542e67c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba6da050731f60758a867c626e14b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa730d4f0a73e142601fe8432d7f5ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628703bece450296f920937cf144eb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0c242231e841abe94f28f439abd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf665572ad3df660c0f2c4810d4b17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d3214dfea7300a36aa72822533f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab40b7da261360836f1cc09e897394e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d07f466f9206a068eeef00669bafa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fed1527ae8010feb013c58a84f658175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe3bd2065e7c0fdf36125ba265a663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35dfaedc8e68c22ec8fe1551c92f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140b613e23e89d90b6b43b73df5ab5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a34448f3a0a92d82726f42d95b27b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed54367df663df6b46758f71932c070180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c8c4083da3323fe9a545d853657c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23f8eca8b2d983aaa24b7c7e8363f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1ebd55c38f4cf736ce484d2c1875183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b04930f2a6369d74a185f8c02d755c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac351fff050453a964480982d94392185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b72a2de26257443b27a014906f5a3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f2ae13cba616914e613dcc9447329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d99abfcfa1933c15ce3df2d68724188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee46d241fca5dfe24158cbb77bae209189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3ae9ce702a8f61bac24dac74b0fde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b2e8548a6cb4d0bc6c5d45b27000191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca2a6b516e04ff0f6cf5a2e104abdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb104f13b26f5dd73bfd7e7015d2958c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77878ea3462dc2950d503fec941aa17e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f47bd04258ffbe7ba825fbc3fd635195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f330b18b32900a24e581947654cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a91396b984542adf6d29809b3c0d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c2afa06c1268c2d77a010805db68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811ab231ac6e6af0a5feebcd671a4a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57028bfeaf62d4d98cd91d1ad69655b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b454f736814fe200e7703b3e9488cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63810b5ccfab68ab1c9d2178156004202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e1b272b1838dab1485bf9e0236925203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff06e9fd546bc2966d4bf91d741e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fab5f0c81cb998f39face5fe41ae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978195ea6a7abe4d058dc704bdac9a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9aae945f0c65a25b22c1079e123de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b0afbe04182ce32355840fe065a77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd916236d970a6a166267973dbe9b5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd765a29f8c37528286a838c8b8adc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404636cd4f2278807fbd8637550ed2ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8899f962dac72cf2e7e2b5563dcdfe6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2090072984cb4c783313c2f593662213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a21c5fdbbbfc576dffd2368f2ba9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cc8b1500ea4207b1484de8b7c7dba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f4f2dcc175e05de4ea6e2779689c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1005604567d4b0b003f564ac7644d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc1c4a7490e8e513de7b4715dfe02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f365017da169bf9c8e79650907cb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60467319c718ff4c1b63f3bf862b0e8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35402449a8386297e3e5b33240803e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76575b9e18ab36d4db133b700c205b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3a852181b9116e415a75763699892223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f40948b6c6303ae629c6233e6a343c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba22be4ac657a91ca10181c6bb25b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfce2901b6c9997c17863171bbef68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd91140f79c038da152288ca60db9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a297d9d3578bd04f95c1841456fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e75d16989d6da3b6bf4e7ea0bc495229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509d840e61a97b4d28cca7d67b79c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104aacf4329fd9fe337dadf1a5a80c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648fbbf19d6bcaf6e1c3e7517f1faf9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13707e5fb1330109aa77bbba3402b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b5f49866058c7b637aae811b9cdf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d652489ebb952f15d5a46f95910e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd0e0b36f3037b2e5d5b5fb638d13f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2003ce694273ac49aced9b3bc0a38a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d1c40fcecfb79ba2f2e4b9a7ba30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a0cb242d6c8315936484db3b91be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d54412b5ce467af0dde4c972fadb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7346aaecc3436eba56103ef5cd15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe03d41db933d166caba9d7a45268d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5233d027a74c860aae3f6d872561342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e128fae62ec874e8c278fe06e09b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbee19735206eaae5af2ec5891bff7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df62b0c57e6f193cfa4eec2f0008099246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a215a4bd24342443465db6ee4b0a66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f42eee2115223d23a4de97267b4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee391d204e017dfb6aba4919663dfcfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dcbe9ec29000a80b87b8d48d49bca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9075e983aeb3f92e76be85588a9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d1059e485e708b338c939132b49c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9637e57c81918a3ffd1e15da3ae608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa220aee82146adfe3d67f5633a5bef2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb30ea42e507d40b044288a7f72483255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4d3504753643a9a4fe84e3494047256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab7e785e1fe5e5a20a269cef0e69c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2185895341f895922c71230166f551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7ff2cc11160556c990946750b5cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8aa221c288a1acc57d07c5f96318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dfcdbb3f51350f1659c0e280770f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a901c7459ce3cb7959940abfe774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49b042262d2005d2187aa5920da06c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d7c3980a039cd44e3a95edaa1031264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77da83a27fa3d77215a0b4d93f628265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cad9282dcb153f78e87ea03f1098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869c4d137f978fb03c2edf6149cfe86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8020b0fe66445acbbc1793066e0935268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f20e322dddaa8f6534b6925321392269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a69ff439513e5f67434ae4cc9bed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245bbd0a7c6c3d3ba4ca466b047104c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf391511f384b8686c719acb9f918a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a401be1355d35341b5f54f22282be3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b4c82bdfde6ed7769a7598feffdb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8dbcd46c91bccb2514f5218b8c5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a393e2639c4fbf0e6603e77334a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa172c048b51238b2ac401c3b5a26777277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d66e0b890384e74805834c819d981278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f6ed466fe0fc999af64262560f05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376ea0beaabb0183d88c7245678c126280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c183af716ce5b5e2c7b10f6071abd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093393e4c906e40a70d6340d18351033282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef3dcc4b99651f1e7033ada4242976283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882228f720fb5bc3241ba7e88e07b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca745cfc814c158da74f444484cbee4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d00a52e03f3f96f24c70f0fce836a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daffb7ca1466153256495db9fc812a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13964f3b3fc6486903cf0a6b9a303288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53293c5947f8b79fc254e02fe6bcedf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7611eac8b9bdf00ab96ce9970444517290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ef3f63eff1908cf4197dad64a3c96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd7334560f87ac47d94f66f1e55de7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5396443ece29b1f6a4ba030945690a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4080cae66b78b674b59a9b1dfa282294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9687b947b3506cd3be8695ec9c0c437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd3ab51b72b64b97f7f8f20e8177b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406e43b1381e6150314608a37bf5542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2f4c08414eee72752e50e3a239b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b86277300bb0ad2fa499b6aa39d7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d483488e6c45a50b5681607a3d9196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cecc9ffc6920a5197f5c9ca01f5966301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294cd9c1227f0a65c8ab3b3c420b913302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0bec939cce2732b4543c5778f77d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d80b20add9e936078919f047b0c53e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3e3ff395d095871b0b39abc02ecd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8066ae793945b6e689123f33296ccd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b33d581027b0978292b3c2f409142307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9201ce6490d6673fef95b3e103a3e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7e88aa4d9690ef80de0005bc96d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fffc6dfc8c49f93d159604e20abcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a2f9cf83a443dae49b4c53a1ef73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c4f53733bb999cd379808817ac83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15a62310e47cb44967095de196f6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201df9c7c118bfab9e513f9df0d446e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b64b8b66e4d4d794b08b3eb5f6d0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cbe55de5a234c8808978acb9c540d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929d5c9d1e92b08a826b945af59bc38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac65f45209bb635a098c35d41de336318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d3be6b4f8380aa29a3f0cacd82b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff4053e61c4b2b1336f6a200de5f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f51994c3f3a916cd8dcc293e90811321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f167891fa9de1f52e2034c108a4f512322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edeb7b019241b30e0d24546952856323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffef75ba7d0385c7473728c0c98a9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d856cefea404fe1ee44d3f7f1e06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f493065cf397d04a0a4c860a011a1c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331124cd95c39bedcb09ae7e8007046327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924110c497537493b863f8aadff55eab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a581073e10c0cb42ee462a995a50abd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab399f3bfba2f4ff8ba412c154380a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394f5a86baf397650a385cf11421d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375b264040c4f130a6ceb6ff4b9b522332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d487c00cf12e7df01a6e0dad1f1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44e94601b7b22bade15640a955fac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933708ddf893f27ca2878f4946ac702e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a7716e6f4f432297802a30fb8141d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d23cbb4743b97d3dbc862b9f392b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913220a1cb175e124553378233b7981338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f71916a4ae80424771c9eae463825339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749dfd407badf5e936938999a056bcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d14bf2ee3fa1ee0f9f453294e7841d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b18b62d96a0c0f347ce5501bb3db95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276fff24c4c9ee5d64911d84fd905b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82aea8ae8e8381f0d0db04fd5ca23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d806d8ee7651a8bd520812e7efaa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f6583894e15bfdddc299d0b9303b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62efe07f1971aba95f6f2c9a934e21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb02f9bdaf1628b5e838a43133330348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bad45235bb9a8034160989f6418fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c84923ff843ae721b06e232cb96e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe5851521811f0454ea92a5d2c3fcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8465bfab7d18cca1cb202183bc9b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36a87ab63eeb931fbe11d5b534057f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15302d9d5c07857847ccd91ed3eb06e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c03b8d2b5e041045676d6798045f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a176b8a35c4ca902e349493931355356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc84b2f0b08ef7c2cc0e15e54cde85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebcd3002cf933278c97e95758718ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893872544f1e9a6d5e260cfab5c89a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bda71784f5ade8b50046ae2ef739c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77f8a8828fcf2208a17582d20c6dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1305390eb710a24989eff42504ed6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f02be5ff935f5ccc05518f4ab52e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690558f1b245f7937c72450f66b03660364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46cd5b40741d39801a70bbcfbe1a11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bab422c89a762cf7d03fc2468ef0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8881a00b926e30e1abdef40984f26a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380321b05be5868761deb088ec4bc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2853d25766e0e16c666f5941e830369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff3d6f1b8d2a1551c0bb5237f0b8a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e464adb8b69b45ab99bb0a48a817371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ce96ed2e6f576f06ecbe4728fce1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f08e0e594f97ab60a3ae3ef50df2cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eceda1de60188bcce3705f8ba6901374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e4900aefe64c019d3d88d4c6a0b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15c0ead5823eec4e10a836df503a31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d965388950e31ada66ea17138b61a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147365f6fcdde6d1661788015cd433c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed96e4e6d0fae6bc25c81c512889913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2dd15485d3e35abd768a3223ee4de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166faaf41a15b34aa026afeed80ceab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef45f4d229cd723bdf6e0489ff0cc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9c8262a2c72559c306c518317f32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f1b2a0026d641eb10a62ac127c17c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d496e24098d8bc37908421092e71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ee9024399c1960f0d6abd58f48aca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3111f7dc1f2e04c054ce91200ac82c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600ea8f05b1c7a445477189b7be4b8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6bd93731a42d463dd7dc49614c0a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb20db07ad2516529842763f786d763390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9839295a1108d64b2b777d6ea9b99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7965e49e43558c16a6e6fa414963e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d32435e5d367fd0ae2d4934025fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ab6b97ce0a97604a6285f0bbcaad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024900215d2396e8efbb92719d252efc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c280f196a64760055dfa44181f31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29bb05fd3f7e6b4b723750458c0617397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac76267a7b5c80e7fe6beb5a535c3f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749003cd1ae9a9b09e259c5bbbe0b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8266280a55d512be649f41d36aa3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0252c91e97db11924d2e9be14a18a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec756d276741f792046738ac2c1d184402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145bc2cda0b806ae038048a6cb774bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58967619d192f8cf8a598dfb18e28e03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973728c0412cb7bf1f8b0a24ed12d826405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd7eb8c1fb28bf4125e1c08c7ba13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50d67fe71951f1c10f74fa90f88e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06bc99b037ff422fdc9a733534472a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57190d50f76809f5f5da0ffa4f566e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f861309b41fecfdfec819dad8d18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f889448b9810a81c0b9eba279829b72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a6cf2ffa48731e53d8437810cb2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4822f48aa3bf6212d5e0673fff160413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f57f4afcd07180bb58d0ea2b746384414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83716c3ba2266e5476507c1f05daed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dc558fa94213ad4e18e7d28312ebb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a1c792d5350dddef60895e973e9e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769559bf9d140f6e26958cdf8ef8ad1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb8b1aa934259d913361c8896f4b29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004ba659f38e76552d18be3524fcb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e604045d91bd95246936cd716a007421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67a3f0e51504681a7f51998c7c778422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e999ce433cd9f426b493201a25241f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ead02a7d4a88a966937790013b55b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9e8bc473959e75e300062f9a37b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e9c57ccab33f24b6906cbf61d375426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8103f79c1a90460a66196e81b62d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603432d18c8c120eb482da12849c300428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df996ba7d919427397b17990bb5e6eab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf06dee5b71679e324ece444606f6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb1a237017be433d46152a62a6e87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969ed4c2da48daaac8a578a00877b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f670fbe38b6c562dbd76a38f384aca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0585636098ad0756a94107cc2788434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ce9ef2627c528e256c43f73dded4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2faa6c689a171db962d03448522ae7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcfeed57c0b155fe9f066559c61eae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775906d8b790f64f6105a46e76d9004438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac409c9b3157f69dfc9c8857096fe40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4bb5ffd297cb8d3c5ac84b180695440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187fbfab220f4782f0b7bd1ba8fe8fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08c02765e5d0337cd9db042ebf7aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d9edbdcadcfa8f8f4dd8abb496a97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb0f48509193903c9689dce7e85c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79297152a73d9fdd903023fcd4693445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c72fa799dc586682e91c098078c85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513aef7d0b56aae432c01f18893aa8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde57b8eae7fae245bc982b2befe84e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a069d3da0219dcabc687805874a89b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53404403d751763316128d56335988450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe1920015de3d2433ca29ec27f016b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96f6a41d97cd1d44c3c5760a331e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0754a5d5737e1eeb0b008da48d1142453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa09817da21aa71019769f956d6066454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7d0ccffbf67a03ab4cae32e2546a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d644e03195e4f45c29ad24524129456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65ccb23ed5aaab79fc831da7d5133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b60f220a2fcd8d6a95f8ffe9ec20d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d32d08af5e468c55fb6fcb3594882459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d38818e704d60098649a93d655087460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f9efcdbb61345465ccd83ef9e026461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97bc50097b5c0d5d39684af26f6251462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb62caa884ba808a3d3b641fe1d9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b819a53b6c71f99b872f1eb97f24a2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465573e9596c5bae5f98e5de2649c8a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7d1406a5fc7eb57bcf0bec5f0c119466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2138614f66ca84e8948683da9083b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60db3e1ba54d5f2b790c114132147a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0471508e342d46a1f14b8ca5b504a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a816bfdd66fa72fdcb60b2c2ca62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5296b0721b5c856c5692ec34797a99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3c6815542dd84b0d31b25413a3f61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac0fedaf5e586f54b64bea98914ce4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2049ffe8bc4ff8d1a6740f6a958a12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98257014ff98d515a1bb5015a45f51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554788efb88fd5e43a73284b0d61baf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c23efc2cc8f372117519513eb05b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ced6e7ba8677c23b4c8f2a44c8bae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e1327710de28a1eba86b2fd20ce27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb2c528f8bef472df2664824373239480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba2d4da8554c382b1d9b781c88092481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3ff90a2e82f2328495bf7caee7d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb378dbaca9436e5c2b0a926a3228dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03837d9713b445682eafd8a290d233a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d741efe30bebeca180b3f71568c91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf1a098d30839ad056d78af2c342f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d855f152a4cc1b089d95ef70b99712487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b444403488e46cd93c86233febc627488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32f0dda9d902a29ab17cc896a0c412489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad718a0e85f4e58ba99cfc33836e57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2ccad9f4fd65639c7a3bf4257b609491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f7dd1da088719a5fc006c74a3c460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e74476614b67018e6d6606e3021d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d79be88ec9e2e7a6efdd9d1da1fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc20084b00f9e134da01dcdff44846f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f436face888411874d7cd677b324a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e67e16fe779db939b7074a8a683d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cb6abb016bae9efa8afc15b9a77b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb8b28123b207fe01416ba0e303a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed435a09da18b40910fb488386acbaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf907e9797e0d716927be170c3fd70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c33c09890766a93797d480c0f34e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be9da789948cb967570e41d3bad1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30807da67c5f992920215d77cfd649fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9d6f6eb54aa03782eeb1399d0c6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad29b43fe2b63522b4fdd31f4286c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7967966c7367c775acb18ce4fddc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e686f5347f0cbae7f3bc403f8d564508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63746f868eee097239e3fade66d0891c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb283ba848455413e563492b9eae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab39eb8a675203b238a282d5f72344511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f19425d5a9cf77e819a6a99b0b6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b01d3a4b46497b3610049694a7c508513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30353f1008b30a56e0e5aeb73815f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2fffbf2648c57fe5554bc8232ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d2f967e6006d4a56c8db103bec100516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb9f84a8196ca6f7c2c19bf17469f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cd939bc5b7ea66ad429c387a579dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111935bfe47ed22b98c3c3abba9d62e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e51f377cd12e72ce7234350ffe98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197592b75cae191ac04f1e660ed2d8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdeb5c2a0ac1cd12183523c33ff8e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b5f3627f63b59c05d971baed3c0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a0fe300549763506d90dd055da78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f03846ae9840a6624e59ea646653525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ece8d809e1f6a1adb81d63ec63261526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b151abad6a8092a9d550c2e70e87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02cbe3cfc87721ee551fac9a3d898528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be9290fba7b1942aed00add84d8b43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab4576179d5764e11f1a5e8a0a500530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690251f32881af3c3ff8db77327e7936531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268167c7a2d93ce1d7f19e090c3993b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ee13d4a4f92c2f289eb3a36b9fc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fba9c2558d7b9909a1a8ef99a0f38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a6fdd8c3d877d39607001d82ce561535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538832a1638c56e3bdb2a51cf75886536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0054b442a1f84e1c136ba5c15b368537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd184062be289f54dfcb6377c05f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90b55872f58a4833f39262f03acdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a17d23b551bddf3337b10ed4d36e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027f5c71ffd14c11ee21f7657b18cb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4366feedd4a41b6da02d14941de718a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238e4e61b97d1f1cd94e0eb874d2874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe124ae17e68847cdc936633d5a2790544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb34c91c29dbb137327fccf2491665545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9ddceced666b3a191b3d18f4869e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6306e11bca220684dfd8033490d95b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ceaa78728c217f9a486542ef396ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf21a0052ee4e585d0f9088cfba252549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14d81c5b759189ad226dd473f4c06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58fb358e93d88e4333f542641ce236551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b2f6a8f3065f94904a5ea96f8714552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd0e807f67739aa2b8812559b6e1d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d1871772d6b1d7a2a95caf07b69f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f48c884fd5e314f029dab40954a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130445d2586ba4f9eab23125da1deff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685d7edf042b560f299b3640d3abea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83c65acf213a592ac5a1a39c0740f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ffa2e7405b56e37246fcf829bfb01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe37ddcfc61e13abf836287d72e4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a82a787bef455b46b8acc1d903ae85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb6ebbe87b138a95ab9f4d430bdaf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9292d511e3f9ecfc5b333cda186c3e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099dbeee1a70d9bec45d4fa1f0cb4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36907bbba4344f624ca91598cb72ef6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a128afd145fa99c6df77eda76432a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e479cbbb147dbf581effba9669ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03cc8eb02ff1597ac5cd3338a7e9ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967521a35550ce5014c117c7d58993a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20b9923e426d086f3c95ed82f7a545570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c329bdeb3342bd8ff5da1aa6dd496571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a3c23a09a44791869f4c86b96d3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27077a60b21bb529f6bccacc9a99eb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42548b2cf82cc85fc7ae45a08b771d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a3ebe3ac77bcddde8dab6456542e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6c74bbd91096cf4893a53f0f0c32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f6443a4da281d74e5dea473ab982577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199191c1c9ea4aa78d9ed592ecea4a2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471390b1ca871a13766cdedf12d13260579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b2f1144797b6ca2fa4dc4282fb38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fa9bf219ff8d086ac9e64dd0f0ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97ff18996a1fd5eeb4a1108b6d0ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32245b2b01a5bb983d59df965e8b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7d02c00208dc0293dc4c89b88d820584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3b5b1dc41e2c6920802626cd4128585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e01542d7a5d1388566dfeb31e617a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef05c0851addfd59b1ab631fe0b528587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6479505c261e0233c15cfc182a8e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2897f7dee385bf86e7a4a6ff069b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ee7d258d83223349289d316ec3e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae460a685a40d01753bdb2991bb2d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960387685b32e96ce9a7f44351c1c66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c40fb6dc46fee9eb0083f8b663fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86eeee34cb1a0f8dfcb39f8813ef4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1197b18c0e619669b5245efe8adba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ddcdfe19e4da8a86e4c36b265e28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08d302f48430e9952674fdda01d32a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddf9aa75f0d7a351169b2db87e6a50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ca82fda3e70d43867651d82c1d0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee48567e4392b4709864cd8b2c6a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29264c33e568acfee45ff0860c16ee7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47946e6a6c1cc9b97c455c45a32a22c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca8c48777f16e575ed6ed2ea57507603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae2d391ab5c467f1f3cafab473febf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec2c7560138e379776a625379b696605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e34dac0f349265349e24cba2de7af1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4f912fe905225851030d520bbded5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2edfa2f6abb5f4cf689b20b315d5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8af5a7a763a5f325f173d0787279c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb8ce5e00db47d67a91e5d65cbad0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19506a3cedea91fe73cf6ac565256d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf506bdf0db0d1962acba32506ffd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac991d325ad22480da36093f1cc002613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65dc96a6e48b5e025abc2678580ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb021ace5d4fdbafe1237f1c851eb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ffab5ef825475c5bd928b8511c8ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69582c7081495bfe69dd188714c104617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12020a9944ad269744a5adde511c83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc671bf00fa099d3f309a8ffff498582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f101a83342b13d24409674a3de50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf312d3be004c8f3f2eb2104f060c8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d438aafbe4d60fad06a3d5b397527622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eecd16ded1c68f8eb3daf3ae5226af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a19f9b1e463917d9f503b9a6b2a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36356c2b373cc68a12df5d76cf90f21f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd14f87d4a45e339282cb3195c381a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c8bc4a3433be6f9c7ecfe4607150627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4154a6526d567f563dac2aca29675628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d93f2e1a7a64bc8c88a11123d14c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d7fc0d916bbe568ef3b775d3f51f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87acc49a38b1bcec79fa0568269345631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1035f37f55d53797448183a4b67f9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b4c87524ee962c9a767e8f2bdea2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17152c83999187e89e2f053bcbc1397b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd3c323df44ae8f87ee1c5d82a22d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eab7eb105530fb6292cc55e2d7592636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff951b270083a3c31593162fd7328637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd49a1fb52cb5258fd0ae3cef0da6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c245a3c8a4871cd15b22310f3b5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a4ea33eda2cdd96e307599ed20519640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0b3cd8d3748e4de32a2dd837add7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4941349ead154a2a17cb63b16f73b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f0dbc42343319998dc34e67887d28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709328ea7535d5aca18118d02a80633644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813fb7fc626d6daafd170162df0018a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e595a75820b29888bf648d223b7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175a60f1009b7174129265741ed089647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395c8d768dfa049b86a405304fd0b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cf6396fdd903c1051df38e30bb03b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9c1ff14f2ca983fe42a9e41eaaba3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b236a440c77efc0c24719349cad43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583915a121aedf3c63af795b34062cc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a40fa2c90aa396e66f357e014ee13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830920e3d843e8fbde16a50456343bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb23d630914d7e5ba07b243e990f04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f36d79ed3872f36ffbc54933bce6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1974baa92d647a763b1a8ef1cf6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb75ade8b6e72a01dd358347c14ecf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21245ee739089879f5d44f598406dc32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b4feb2266887aabed826ec6c20c87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cea797912a0845aab7dbc9fc70112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213af507390b585a4739f2e42275c60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3cb7b3bc367451515d1c2fa1f7c9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7340b828f75cd3218b7b1d60fab1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798066a87701f360624d6404569fcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281819d307c90186180bb92aba4d4c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c2414dcb2b976a015d4d95a54d4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87585b67f36434af0f3a85cce58b027668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38fb118e8cf982fb448fd141727428669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c38a84c51d3d192391cff2efa1f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65182e0ad6de9a0aaf25354b464fe7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c715f5a7e4ad2f3490436074014a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0fa2d7fb6a90750aa664aeb7e693673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda80233fafc03f8fae9f82775c9ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356e37a35a5726f02f016e9f7a4618675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e5fb6f59bc1db2eadc7048f7d6f8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1c41bade6314398dacb7b61bd3ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471fb8b4fcb7be52cfb4bfd69ed16aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5509fcb6c38b03bafb8523ed8d1de8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939a572d754d792f2f25088cbb7595a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6260cd1ae1ee9ecd275534fa3d318681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b67ac1d173adeaaf7e3a9826a862682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6529aba51c7b989af8ea97245140683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1572f97a4d3f4e6c3bb77f5693123684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a94b5dabda686a0ac35c272c502d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1421163d8f7d271631b5d79f187d95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097bb276f99e1f2bf2b18bdb3a162b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a7685517033afc3da54f844268df8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f0f1325e6f965141934d2fc22f4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c3433acf17048f47d6c7c757cbfe8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d6e8a0396cbf53eca00033f1b6cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8277be609b4123370edd00be9374692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab17cdc6d43b2ef741a886e691c3fdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d381beadf3c2b7e3eff11e8086ae578694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac5f0f326723fe4daafd71b2e1af5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61776149e89a5ecb2cfb089231602696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e65540950c4324d6c08af8652a4de1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591abba2cd29354824ae82a7d397f36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea38f4c2b2b003d2920c189353ae4a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8be233e5ae5ad4a35af6098d5ca392700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5048af350189a475658d908a6e87aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991780543257f9a17c3fd576c64b0232702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b284917dbc5244f518eb16dddea04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837332101b886b6a8e6bfc52c5c4fc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c22c9969ef9c473aff3b26b045ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309763a25601803681bd6831142419706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c2845565d4ac485e4ba9bf4c385a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ef8c437b6ab22f2ef5cab209530d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83d213a508c18233763c6be03f6ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d20ebdbbbbc0dcbc6024ce37bb9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828aab1975fbae666ff6b456f093f83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6202bf6f27594dbab1b81d37a790a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685043d222d1fda08d1103949b0d2197713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a825c58073e6d60adb5f57eadcc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381114cd16406e5611874c66848b28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f0d17586c2250d8c2c619cc56f726716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ecc12be1ef9e6225817cd1a2e95e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5f7889cdacc19bc9fc813aec0fbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85313994c9d350df9919e685e07cbfb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91334f7c922776a065441bae42df148720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b802bf2cd28bcb42547a67f21137721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15912f8d63fd74e20d50939b191a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a94a3a93182e3660994d70530e41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5940a4538e66244d7db71e2f11a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be29ed71df750cd60030d217e56e4b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae998fb1e8a9284d5e825dca86fbd11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabb88550ca18c04da0615d5b1e4af6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc23fb42bfc06411354ecd18897271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467849c5a22f929206fe965802bf2f64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc9834ad0b500631e52f214bf4f924730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300490d8ee42ed1d034c886564509b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025362a9deefa7fe66daa88e24c96db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6255ff44208e9e64fc121d760e13e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83410bd7654300f1840771c2609b4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528db5c06a3fa2770738fcb42765614735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a43f854f6b110c4760402afae929d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd8feb12cd09852a4bfb9d5cad5e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f703d75d68ed07c37e828e5a7c5bb4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f52bb3f728a5fcd101836144aee12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add83a0b9c5b26559d74ee97138745740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac95e42530faada6abeee6289a9a98d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc0fed630eaaa8932574ed28674a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6492b502d935d9eab5d70c851847743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc3136383c81e92645aec7b35baa21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dce5fd80d099d1957aa45b24286a1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c2c6729fe7f41a1a67c9b38cf209746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8634e2976f45fe2882c22309db825b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c2773dca7eeee4a360da312b6080748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f0fd909fcefb12b614ce78caac72d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502ab7cc7a272fd066a91d1957f45cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8529fe980d3fd005cd34417c73cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063047e73ead993da994aa8798f7b6ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e72bef6a4c2e8ec1ffaf6533ad253753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfda81d6a71c2d39a882b9c7dbba89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d7b33ef8d0dfca2f0047ffb28c8c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444b525af5eaac854566c0a8890b1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae2f037305850b0855ca5bf937a53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63874110c40175875bce49216dbcd6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bee5a50a2d3f77826fc75950d0c7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348e1232ae36d0d6486cdb28d5193dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537faff0fbfc1718f40f18e7f16846a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e1b1b6b3b4568ad7a2b8166a92b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04789d2b57f80519093c70c92d0999494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06688c2f5eed294e8b4d1b74dc06ef465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6b180ccd9d462bcf744fde3e6b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667794d3a0747fe3ebc6e374789873b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf26744e58771dd1c6b56a86ae6768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539487c92f35879b8556926193aeb659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c53ead5f1803518fc57f80f87ed210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c24d1bf08a40e26ad72cbf7a675ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223f27a4a5df5577689601f8b092c5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a64160f4f631631c3f6e9020cd6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab33795b2c24871b185691d0ed965d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb53832ef539bfcca5d9f375e934bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ee35e7a6eca5188fc057d1e5f25c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd05d5377b737f202140008126c8df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a6f8c15983714f0ba5f3125adf4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970a7db63852d52f7b90ff5980b78719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab853df4a348b331290ccf9be1a710e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501631eb937874051d8156fd08619e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e18c107a96bf285b812eaa6558b3c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33094237eb12c9e7114c22bceb65ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05efddbd861005d2b1796ccac790e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f930ba399df67792f95d0f701dc28925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5f838ce86720a3f6569df5903e7ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fa1462fc6d042acbcb289bbcd54f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e1f1f98410ed303852c0e156ecda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f87bc98838eaaabacdd3780f275d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31a874f7fcb696feacae15157b8de830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a591db05627a18faadefd8bce892d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3fe171407da9a428f72670a92595c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e62b5ca335f8fa7062151ee9f2acaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842a24efb115e9dba2d321519e340034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd2fba992f3c8c246271af141e179535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67fe15b89e0805ac6443e886a738e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df88ad1991cbab25db27b100bf6c4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8034d0d85c168784b91f339c90d1c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6df3ee4dec1a3ea48e3d368c548c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd28c82a2253c4fee119210b5096ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862592ca732d87c0f9a076b335cc17641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d3169fdf0e14c85043cbc53526a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216df65568e3b723a9747e948228b4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2120d8aa55794e12252dac856dccfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d336a0ebbc5ac42b44915104509a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4061230c329f92b3e82629f034de146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff38693ba177dbefa2c562dd1adc5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492f40ca1134331e4b3f6501ba189048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633972dd8842c5820990c92222e9a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775f39f74be89c72d1c1bf3e67606dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff10275632418369035bbe01491b7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c6181b797dcc82da671c772fc54d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162c4a19cb41d242616f99b2f173fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ca5d8eda442fc1a572800e817b23054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36a3983411d33047d09ae7614051655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eefa2e2b53f7a78e8dba0f1ef2b7e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d227c7a82d7b946b42c9dcbedc0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11803a26b9bcbe79639742356dc49c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd174e8867087c2c21e5125b750188059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610e5c7fb33ea3079fce7278b82b1a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b503337834b79ff70d09eb4c4cec4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae678f95e1e7040d2300e698524013c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f88006d1a7ca42bc6cabb09409b1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c47928eee235be035e1386a09dfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb9d87e3647267d20bd15d37239f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc581513ecb00a1ab1ef5924b6cdd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62604d55d1aba8ed3b3533b5271c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced49cfb4baff27cb23843ef3d7172b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdfe3cdc3546163eb01bd82456c46469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c467e3c10ee7e541bea2f38dea19c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6947c84c090a87394e1c1fc5c590e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196527d2369812956ee2d550c79659572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38e877ccd54b31f43a502ea76463273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6208de000209790793a013335d4bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d98e3629bca75f58a2e16b67c1b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0630276ba56e3ca4970ab6946340f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7635ec78816550ea7213b1d2878e32d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e5d328e1b697c1cf78a2f15f6c50b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7614a187076e707815e1e646d5e0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ddbe7ddc033d4944fc7513f95f30c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bba2293cc9252828086e0e18aa56881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab1399078f657d0063fc037962b9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d572a2fbd844d05261f28724d6f4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508923e4b283b29b57cec94590eca8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1b0d86e3585b5ef90ea61252aab485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c4d61fd4eb5c8d69347dcaf69509b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab17007846b22d594ac11d722eb17c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a5702437895311b03d0b80f1d3c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf0e1412729af7870e1421fdc72fbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd2dc117e2c01971b16bdb852b258390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97f25fd5b0fa6ead95a822180350991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f94ffcc5aaecb92b580ea2434456792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290644a57c0ebc63bbf0791723d84693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424691d5bbfe0b8eb35ba6298b30a4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a9249a9fd51a973f60ca5f055a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88e5c5250c657f3d879308300053da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd50ba8debfbbb0e23546fd4ea5cd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1fdf28f27ec95988077224aef15f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6321fa421c4ef6d764d88046a4fe05b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e599186fcaf978a002ddde7a9a4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29718a1490b31b8cbef090a169095b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092ab5f30a24b38b479db0f56a4bda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381b8ca9842c754660cf67e6eff59a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027d9beecc0bae63765e24892156d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee053a080dbf3b7b60f7047557f39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0979ed2a177eeb0eae283c2b8e1ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898048fa86fa7660347edce4a787da3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f063091080a4799189d8f22bb80c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7117ef684b92f2c0b4f9275acc97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39259dbb3b5e49a8749594739d0fd07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce11beff42baf5db80fde9e8150ba0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101abf32fe7f3d2e2f7e6b644118bd0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c29ad63d17d728c79df741cf39d278113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d923d77cecf21a4ef79befe718e10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9dbe1f196533022c5396f3e22e5f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88455e7abe99c1debcce4ba096d95d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791623cc20327080b2718e144916ce44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ea54d2ba0ef860d50e4bb67d072f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef482be86cef403eb7da519eaeed8a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c8238e0b2aa007a39415bbe7295d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada829b5087458d59d9bf5bad83e87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db8273f0cdad6bdc46edf44c7ce6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58369974c4d6225d7340c165c3e52c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521ea52c830b45d7a50969dcccd5b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156e3f1c50f69ad7f7d62492937ded125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b59f9116b990b89927a5f1a8fc1dca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d022fcd784e607874cd271fce60624f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2c2c46456d1e1fa53513f570b7aa2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aceaa5e31651f782d1ad703e9a889129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c9617fd1014eed7f9b5dc4753c26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19beeb0bd43b4c156617649b1a2c03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680df30e6338b72c232fe379ef1a63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea825a692c258570827aed0a84413133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39a0f44c5abf8d574164e46ec57e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769c414b102109e9358541bd4e7c5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1eb0773071316610d0165b39a1a6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6d4763bbc45ca816879ef5336e0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5eb966e55a0fc8c8940b75f4da04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a239b23d4a45b6566470f34715cf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d9ec6706f72dc89a142ff68c335d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cdb8970a569cb632d7be01e41b7da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5edcd1148da97c03cda09fff86f04f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0358caad25e2c3023e006439d82d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eac5bb4addcb25f0368c130425bc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4427236e3eb3c700711d74521d31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dae5f42e450d44fae0621ef10ab01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb72bb3d8bb5541435c8d3a6c37bc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14ec3476ec81642dedcee81847c114148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771caa341f9853a298f52d5c30dd7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ca59ccc2a74dd40cb53cd22022d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1774eeeaad6dae84d968a89501cee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5c30ee1b89f2174f834637ea06fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f87df3d62bf9a3204a1216c3a6f53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd6c8d01396f8c4a58accae1507c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc28815537094942d7c3f8636f9c47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067ffa2646121cd0f9195d15d4b04c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c04ff89c66d5196a87fd5ec9f2a2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca974fe34234a83b0e2b03acbb461d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bfee908c7efb7c7bb8eda58853eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a8e6b79153912fbd8b79ecce09658160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe618fa1c95af31b0f9b83bcce6ce7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670eaa8513601a8b2456bcc0097fdb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e812fcbc0460dfdf87339d49ca1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea29f7f3a761d46481de6a8b37fdada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447425d93904bf99378f0ebdc913a71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fddeb0b28a9731a4e52068505bfd28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a6860e3049d978f1855196eb444b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487067b1fa8814611308e8a6a508af1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b1f7956490ba22ff13ae67c8b4dd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9195ff566369520cc6a2123b9d42c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e4c4f22814c8016cd48ad0ab2967171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063c4652e4d414410c7fa56029dd328172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce9beedb26453578d0dc853f8c86c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c866a048479666948e1469e393eea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937ad39948001fc88098ca71506dcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fc8046c49e40c4065d9380ea63246176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ba7e3d585f0911178cac03ef0fb51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515803fd6d0afd231138e3880ed165ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e4949a512d591354986a157675ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0993f18f6097807c4fe91fcb318d52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a105648009161debe716c186a08b697181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948099c7a7d9bcf03a44c69a5d54a44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f3fdd4f356d1f21b696fc4a8eade7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e3e3f956f362f4b91353455b90da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05dbb9f936917ace24971fa1032d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec55c4194d8c0476824e1ddb96cb3b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d503b3d7abef640cb9a90611cc41235187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615199daacabf6fe879716afb25914d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996197e940b6bdab7525b6cea15d0abf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a21ae24e5d4ab3054bfc68d39363a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac464ab041515defca16b6dcdf7ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330848f8db36d0e9478b458a9ae9dbe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4f8dbe01527fbf5b84dc6931d262d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3286737cc3bddc0ab98d6a39b3a8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9037e81ce6f7b7dbe6720e0efc7ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c8871e3c28e1e02a50785d22d267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61637a9963aed86f33ee9529aa134124197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e73e1f8dd64bf20a06b3e76df59d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e2b78428835d0d36e177dabbef4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e4d285b22d368e64cb95cd55c0b65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190100d1012db420368dda23b77018f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4289d1eaa632981e4e4483bf13cfb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2561b90a75024744f5741423240503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e34b8b48707a536a69822870740d11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7788a21532324241bc4201e051759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8705c45ba64e1587d6c4af997ef875206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17da21039e4d27527658290c5b8ab7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f7a9ae3c1dcca019ae11092c421a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cc50e91049cb1772b3f4f1a29624209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164af1310664a4ee4f9a9c886b72c56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf68e897d0c8f1e5360947d13b323211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33a68370869c0be20aa907653fab7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf7883372cad38bff80080a2336a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d77546050e6d0ef6e3d8c24eb0602214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfaf599828b2a054301444623bdfee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c63238de8cd64ed63c3932bb64990216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e0f7c55c01e4c65efd9cf389d275217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a9084f12cd0e329215defa6984e63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ddc2aeaa158ed9631128f9909397219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b6518a36515e7bd8ff5ffbad128b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9d24bb499098d8fe5063b9541b31b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028f5c47da33b2998c38b4a2035ee5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8f0e917538e365a55328e698d464223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1007c10568b38315f1b0f89c90efd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bbf8feddc610c1f214caace6ead7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7dd13a87123f4e25f45470127356d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35082e0e79a86b85a9060b5557fc2ca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6266384773bc3aea8b676b95773dc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f731609cbc5c1bc3f9eb66406527229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e6901770f9af6b56257217185007230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1350c2c4e9213fd1121e0cd9efca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bb36ca5988fb6faba9e4504427616232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce945b5e60b546210350c7ea49d40d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cdacf9510a3a1e1662a2e22b84166234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c16be881132a9ab5b7d2cb10741f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd224139ded686bd325564ef31028048236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af666ec13a3fd47a3991e69f5f74520b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a922a8b87e7bca92993fe1b63e14c32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074fa17732775f1af9ad6ba2cf54a58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c68aba8ee23567bd7c7e5754e6d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235952b843340d2b8bc5c9682eb8da2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962057e21e9a80c2d833350ec4c9d6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903adf60c602d269a6056e836cfb7f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00291df6e31440282af43ea3cf9ba621244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b91ac03c7cd4b35021624e4ca976d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a727f13ce96569c0c281ade79d3fc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f5b238dd9f8d027bcec3199823e8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defcc485a7e2f45147e67860d1da3b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e05c3c4e4422dd99bb83e93538a33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4511649cce84f3d7de44ddc5cce53d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aeb50e6c4d6abbffb6fd6fa1004ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f2462781f5f6059fdc927eb9b351252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95c432839acfc5bdee4383d72b326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158fa4386325a9d6c2bd0d4496f3bde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbff398429ad309912e75206cfb5bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4ec59e79cb4b02ac806aa12c6a22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af9a4825a205b45a775ca1fc2eb84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4bd6a71a49bf57975c5d301898ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212ea5e3b9876bf8a5fbdec04e2d3f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77abf9770cad232a3a247f10f26829260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55851f3a7bb136567382710823ecd3c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5348f358fa8ae7cfbcfc8989d48a6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadfff7f8ebafdcc8fd99f5c2ebfb43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e326a26f83d14af7ae075d23e51de9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c01de6b5fb27bab77a0198940947265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b29194e341efb059137562c3b7b85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4e9ff436444303247c5d0dd7b87b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b3e57ec645b60936aff4b2f3734f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa986ceadd4edaeb5f1e0996ec9b2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff159a7efa5cef90a7e073131f5f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1676e80c4dd633b270f7bfcbd9e0a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af231c87650efc8bce2fc72a3e865c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ab874456f8a6207a6c3eea15af2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7073ed76e8f35e2894c2842097ec0ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0978e81a15f8a1da4b8d8758b96aa12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4185988cbe377f6d5cd9f8ea7686276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c0d53fbe806fb342fc49c1dc40f43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7932232be774d6e04eb9b231d83c56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c343d2f215cbb8fc6dad04956f37668279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500abac0b567d2c9b57b084751fb50b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad0445320b1de7d53ff03354a492dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095b21576bbdc40726f7e57db17083282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bff251be18c59c4679c9f722f2ffe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abca5a7db72569690b7bbc7321bde7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d7c235467a2a6a14547ae1de0817d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a9bd11a3c17b55e69e75b0d8832a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d536aa4049b688e9632ee2c6669b41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74261ee60eb658d95c94cbe738a01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8a604858ac0fef957753f8dfb0c56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428e56a150121f4a2f5f18fc5c25eb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad23432b5d2bfe3ce879bb96f31e98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94a886fa075c96849b109c46214c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caace947fb8329a70e1d71b4e40cf8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c627e36fd689434c3d9cd234cdb32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb4bf2a9db88a4c3e4cdf213679cee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e951938e832bf13f8e9cf1e4a8b8273296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63306301e856aa353061e6a8336cc8ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99371029e5dec9803aac69789d590298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbf7d33d6119e065a14762436d8743299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f65e9bdd951a81c91a683563da76d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773d91afe55df0e1cc31a14addb8fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb9c629c281e10052b1d1797af33e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c7e64d2576528c203a0601777b59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcae04b2f51b73258b2b9584e8c38fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a35bd8198c05cd400298112654371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba29a105ec7072ca309c260dd3bbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6510d792cda50e4cae57ef2ca46a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964fb9297743f059809cf6564c12f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66b304a6f1e3cc3c41be273588266309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f973567eb7b267b47014907cafb8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc1d8a609d559a09fcfb40f613910311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33b83d3079400e2d3db8fd3811b54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913786b1d034583b64ab175dca19514b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397ff6fc7f810dd0c1ea35de52fc40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c9781344df5baa80767691c87f0af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7707dd07704a148c8a641c908b8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ebe53bf4b738ff0df4dcb4e6edf2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9c59f2e4fc8404afb7199c4dce56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9bd6f3b5a74ce875cf340e48038c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb78ab461c80263d2f32031bea74bfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a15c8a4fb8bc5ad49080700f74f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc225d062496c02e7200926fd64d0fd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc54d33cff6d497ffcf3d1d259c84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d4d994e356ffdd7e59866357fa9b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaccf0b15dd754cc0536c904cc4e0fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974bb8b62242ed3dd9e6d9b41a2e642326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108163f2d2458c5f8f712f94f2a5462327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8846e22bd74c86f0ec8b4144616710328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a4d2619c3cabb0f876973d9d7d22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edbd87969ccfa74cc1c078bbb2f21e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0f0501977adbf0ef1f77ee8cf030331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b09023b03fed50b489b9b56af6831332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92125e212fd0ac6ee7393a0f97aeb16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc8c9bccc5fb6acfe69559f581bed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6c3894546d454d99c8f0a48472f59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f08a8835bf0bb3149fe3fff238d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc435750e2d7ad657cc780ed4673efa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107af6112959c6589b5a01a32c7b09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847c304b05d8b7c1a82dff9cbe47f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc24bedbabe510297fcdeac9b1513d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3409518460af915691f52326450aeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a289a449f043db438ba675abc4d7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d680128dd13799aba050a30128ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c7bb22abe25b71cd46d8eafa606c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077594d1106e5dd92aeaeef04311e67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d959d3574e876e600fcc54fd243a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fbd1f44a521d04d0881adfec121d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9bbd75294a7ec3e6db8be84609f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ae94f7675dfb07b6861d6906e49e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea70a7a243f43a18c7c282df0f98f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4250332e9a13ebe6047aa61c1f81c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed18c9102f61678fa93de279115ec62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605cb5fac023971bf245953d8354e37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2d083be83ab10c12b9b7f6f75b604354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5c463f6a9c4ed4028e71e8b3b5b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13280a7b358f2ef7cd220b152981639356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa4e342d4c7c69986c377ce5474b84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba897987766cd2098c9949db9a1bf777358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f033ba43f4d22dc497b244dd1f111359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818953ce57376832f13be3bb84a36112360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e63c67eea4afcb1c5cbed810e7566361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f5b53b69f3aec771b0a698356fe1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45350684b0feaa727d233ffa2ea541a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086755e002b87e0c7a92d113882c88fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b3ec037ff31c4026430c2be5c222365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619f6260e21fbc6635f283980e5a140366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1826901d5da40944c2d20a0eb25ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f5f1174eb55914fadbe7b08ebcd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e25e405460da131f5aada6bef8f96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e28b1338f88e127f82f50235044f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094fda3c6150fd4cb96bbeb72265952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c134f2217fd4ff16155eb1ebce717c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167043b883b1b571a7305a615844e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b47858cf36bcf98bbd0667b38968c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ee05cd5b8d63f22cb6b59b9e9d08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913c1c9eb8d706bfc7a51690d9e171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585dff9c6f9b4a6cd37385bfd9517ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c1696a0bde7f174fbae440e8fd36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6a053c9edb55db7e830e51afd850379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ea890ad4f48434bbfc307f33ea36a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece47770b93ac0a8d654689a9ef7aa5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8132e6cd72eefe4371c53abf50ae5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe0753904dc18a29f59a0669ddd232383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1183be7872fb43d8ce5eebb7312dbbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f787b994868e7d35cd268d8f0e94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc32a952b58430e6530a28229c30c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e07252e7d9231e5d55644d98ae4f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35c9394c78999290f145f57b4e5425388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f066ee8c877fadbc478cfdc946aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799bd5f15f7e5a32d467a379e927957390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355deb87cff7742ca54168b8998532d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e79bde8c27caaa8c61e459b27dab26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44085e6f79105cd09314ef8a97749393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f14e59374e6d8e0cb195fe9f7b3ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce9a842ace0e0ecf2c9ca061dfae8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ae113d17d3ec07196f20b33fa41b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0a8fcc6a2749779465d7db13c22d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c2615d61acb0bedd4e614963b4eb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769ba77b688fc730cb236e70fac1e11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773a03f53d22aa7e258c0b1dbe7b7ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be6733bc75279809b9771e28d28f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491dc2654e62af0d9df011dd3a28d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74e92d08ab7926f0b9478d982d378403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7baebf87a271dea33d3b32a04787d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576abeefa31b3fc5be751aade757c678405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d58dae480b7d19d68988a156da81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904249b8ae81d84aea34a065e610cfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68166bc9f74639daed8bbdf4180f4001408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb229565357d7269f7c568d4ff69d47d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185256c74d7f9e212bc4c4d378015d2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a75240478ccd4805e398cdd41835411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c646825f1c2e23653b445a2e2cdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb73db70d268d7164c2ae0f528c040413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e25d6b8b5fa641f88b3ab6c86d25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bac264fc0165e86de86e7fa8f4f2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdba0f5b8d9d8cd38f08101f3e6363416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86322fccb23c63a969c2b2c1c9323a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506da45d552eea96316180d7215c528418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3142298260a331a55a598c53c4074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77862f77ac102c5cbf91f2fc0f80c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c815e8e8b227cff801642e7d06df6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c81252c7282a618bc58c42d1caeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec28f1678a61845c206aeae59ba5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ac8d71f3524015fc70ea721233ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41ce4f97fb330f3a3632756858021425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319962d8fb71ac744518341237024952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f27577bf3907bfd2667b1b7ff996a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e550754045f8c68d4aefac983e0e33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1fbed1399d89cba52dcbf0d9cb1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef15b175852bc022d86936877aecf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017aed82ee76a8e333a412b7be40065431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e002adb71b00923d0f64382f008c29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0862b2ad6f00597ac07ae9788317d1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c5bdf2e8b68bc81ee1cf7de3aaf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716886deadaecdb096b767b7aa01f88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c360f40114fb04340e0ca97ebad3f27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3543905be717e3732e57067c1e38923437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d9e1d8059f1645be6c89ed914429438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41da51b06ebc3822f31176451760a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc3e78af194e718d08ab9f3476c1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678871bbf98f7fd5400a04a7ce7dbbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204668edb55101b50d973faf0107147442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa951016c6ac4b6a8341aa8f886fb0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa6976b025503d1ef7f4b76ea2e893444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6617c566f5287133e4628860b1f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed22dcbaf43d7a866a054cfebdfaa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbba75ac5ee364f236b45988de3dae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f2b353f2a30975d1af8358905611448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df9d4a91534b7d6c873d3f7a7ed60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcfb8922a5962fa9a37fa4b21f4114450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9dea93e123b1f7c6d44206a355dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb647cb02259225ba7cc158cc76d6be1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239728a60123946524451744f1e10516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51524c121f6577d7fe00d7e6ea1d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77f7e3592665d01c5aa27e10cd5d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb316389938981162279939033e21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88685071f035b8697c9e94fb6e1c39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e57be9a8898c405c01d5fe8c16f97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9916a10eefc586f2f11d56ec7bfe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba2cbe8962df63f22e3b1dcd6d195460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855558b5ce7afd420754ae6e47c008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46da36a7e00a78bf1defe5e45ad179462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bcd4cd4e6abbfee48d0c82d808611463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce473f43a1a07ba26dd31970a374c76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29ba9796740084bbe9e9c05d28dd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9215ab0fcf468f82deb1328121280466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4d50b1a91e306d755463421cebfb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521e11f9f17e87ad89840f213cadc5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2cdd04a7cacd1826a08b7849b512c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172122d38956be108cb072966dd5e37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93b8728cc3b5478092ad777b44cf43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36706d088c665c78f5cf52d5f381ee3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3afdc34745713ecefbe405c9edd0c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb6bb465594cea8485405fb5e920b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae070542e76269318d6649c30b665e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a539a6ce458fecb1dc80b397f3ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ce8628d2f42ccdfa1a51a3b56cdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529cc1ebce223316c831c7d1aba09e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0bd10dd93379e1091b05cb51aef2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd42403411f98d988808d1025ff5f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e726eaed50a6f4938b7332b39587a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c515c7ace63910e28e87e595a66e045482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1aa3be91eaee27347cd85653b899e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16140a854ccc2e84ad8ecbbe63568ade484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588219d9711a7a5bfd3e8e8e58bc506485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234dff12ad91d794b817522a828ea77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2054e48405b73fc4779b5b706d9e9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44f80b4f6bfcd2bc19559e57317ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080539f183e139127eb735e7b211fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6bd5d88e4ce40e52679bb1935181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421da3e00f40babb92aa0734cd6aeab6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c84ac3f0561d033f610bc84e48f52f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff5adc1807a7031cbe31e355b76ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9689e54643ec69f227ba24e8f5f6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a16fdc72522836bd9dbdc48cb2a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e5a0a1d6b20952507f56f9c436e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbec348d97b3ef06c75c1d91be12f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc631d6b39b2cf37cab261e88a143c22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57ae7eef04c5a4e3e68d89f98a97bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c7e9bec99243193b4f96d9c65dc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf633e2b4201c76df1c42916a0720b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc36ba842cc24c8615bdb9eb9c349a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe59bdcfabdf7e25434d7edf3ca363503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ff0222613c74e03e27428a500b52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ffad1a24654bb3d8a3dad91056c6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8489c4473b2dc2d79117ee6e0cd070c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802fe202105ba5c59811d5ef61a5ef2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf82aec6e9c0dad259eb94f284636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840fc01ebec873fe2f5251af2fc4da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e85dd613d5c53c8e95a87781a5aa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe212be4afda208d2fe1a2c45e4c67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be84448f9dd8f710658ce7fb7a214c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fbba38450cc975e34a62bcd09493b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545d704e5d946d427dd0e842b32a8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1159227d9506b9d3867b4b50e6ed6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae23ff87634d0b3ecb2f29e1ac1b534516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b2720c3203cddb47e2299e3f251f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcce28c9c76376695b2918b52042a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392831b75ef3cee95fb16c5a1b670b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522481f605f1db3886b90eb0a6f9b91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f5fc6d02f19f2f0fb3a72814cbc31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f45b9ded448bb97fe4f06fde1380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce0fb2244b9092d51a183da977355523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fdcbee3f9caeb2091027e1ba0bdaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263fb66b66c7a895ba1308b741bdb30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f35395f5b6a0b55bb35b7ec29498526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422a9247151fc360410899da95daf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae584a6a9960304977e6d859780d58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe738f1f7d4045fb12fdbf88b17f6c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc244845ad73903fda7edd6930e65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f739ac0c6fcda023c715c00100a557531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd29c5946daccc000ef466a4ab0283532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2d3dc9837febd7f0967f275fcc435533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d059ac6757d853fd0c1fca2528a4a9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a5fb57f7f8c1ca3740dfda3aa4026535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d061feb019222dd5728644627be0c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7486c55c04925c880788b0d0f955b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915711e2891648761f28eed3657ada538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bedc96477e9f8bee0facf75503060539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22f9f6fca8acaa579796fb593b838540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d28869c324606d1319b05ed51492541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd293aa8651d32edf083e1ceb2d14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fe324c8eff92fcfc0f7f580150aa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6326303b2ee89657f58541e592345c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45c59059fa264e5d51f412bafa076545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704a4c07a9f415c80b3faf3247f381546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce8ac204200466e26be930abd0630b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db9d458a082190f7db5817f1c51c4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ce9803002d5601e70451f25cedcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1091ed857ae7b912f3b9123d00b98c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ddc118f5e6d53bdf004220cac6a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870ed5ae729d851edc285caf26891d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c3ad3c5fa57e907222d0a35fcd52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8e3f5e17b25213250c82542c9a9a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b26a4707e12243c2782f1660a2ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf93ed4c9c241a8c48c81b351773864556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1655e30a0d1b70486828a7a1ebf46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf861685e1cc028cba670bdf96df98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d8363924b54fc1561f247937cc3d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ef774f1c23eb1e27f8bcbc713b8fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e2dce200d7e55009ce61bad4d190a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058200240b422fa2fd896cf90220ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c8bca85a717f07e76833f6ef41cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd77e2658941f448876f0e0fa6b4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376143bc2007f6698bad5b62f760f35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d563a9e133a76701b569f2f40cf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1956e7ac55ea95c78c390740f1af5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c994f5ebc9f264809d9b36267d59b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2457c1dcb8d46c43ce732026ba88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9ec3adbe1d462fee04e33fa3e34f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c11adbba1549b8a2d5955077099c99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe480ef9fd4f6924a2ba46e240586572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb7a8f9bf744ae88ae7870cb361c3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544516a2702330fa68eeb6ad57b9ba11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa309987872fcdc1c39bf78f5fe8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb73874ebe84b181b0c02a21b44085576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74d936bad6e1f39fa88a745115f08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6fe51cd033212a8d4892a9883e868578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15936330a6588105103e41fea079af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec416503e8726cf76108564d0bb4df7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3655a6fd38a4a8f20a6b3804b50c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd1dc5b6e92f9d202c64f57073642582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f83b60347f0923f437659135dfbe3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00da1a4802a73ab608dee33fcda28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128dafdc08811da1419fabaf6039833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39d89256449c45ac4ffec06ed90913586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47f1cf087bd2465cb9a5efd9cb593587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ceb7cb53c175fec5e11f824fbcc20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a4491e42beb38c7dba41a25574be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d713450e0f835acd891c2c22e164590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7fe2c01d9c17e43c9f9d8965a7d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036605dfa5c670bda36744ba48ea576592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c664b12310e4a7d8318414fe2cd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee888d1ce02cb74b3fff6eb1a4109cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa655ce995e8a38706ed636ce99120595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66b5f7a747ec110d1aa5af68620ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f978e3096faf865333c37e57840a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f07ac7a899ebcec269492f0f580bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97cef21b2449af6f3bb908c0d3d902599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e142aa648c6922e4f1e721c42729b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a39e808e19e186a3566265281f35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be153d0d21751e35dc656f8e85278698602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68c59b142bb5b6f495e8cea873ad3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dc2853908f185408a2ff894a69457604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed87eaf50d4050034019922f81b87d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5daacc7601ec83f10877a4b08aad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef58e4810b1976642e949db0f5f240607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f72183b99b0a902195560dffeb17e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10345d0f3df0bea0329d7ad601f4da2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07ba301dcb40905c64a6f22f905ae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734ac6cb9e17f2e90bc1485619b8a2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e86c2dfc4d435ac78cdd5de36e61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535509e1d55f5c60b8753ce2e9a02117613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bea6d9d3923e18c45decc6853bcad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aeea7d1b332adab37354841d43019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225478430407460efb5eca592f3d2a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04812a36180517c66a73c8a4305b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac06bc0d1b219c9c8b9ce34991b14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057884fe02f1c82fd2befb1461832b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7230bfe5601733ec8644d8faab6b10f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ee1bd89036e24bdaf8fc48e76bb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa95f05d14ca4c074c9e69b26e0615622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992f9776263fd92f20b14f1bf57504c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d960cdee0132ffcfdca5757270f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24a49cb347fcb9bdad60bc40aee07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c073a3700bf68c700ebc6b167bb24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ff083ecd90a537b92211c6e92462627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9059280ab5e1be2c8b436ca99410a29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377e8ea579ef67bdf376ce77a10c32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20084bdaff0eb57c227fecde570141df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37facf342a3ea389c90e965e6187b4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ec856d285965779de32aab3bb2d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdf7502efcf51a9b48ce7433b04dfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366667bf61125b9d3df7eaad47ebdbe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c0545c2890c1e0cbe204678639eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfad7d765d5ba0f27f11cf94f3f9c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3758e3ad0708d7a418811475be02d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2efe271d2cc13dcbec8a8103c0ff2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0171f40cfa01c3dab7976179a0d45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2210a28841afa0a0d1c552f86702a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f1e6763f29ded2446a93cea27b9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21205403861c1c52ee108ae05f66a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f105c26848b07bf53df00963d642643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a7422de88c5f3eb5477bddea43a2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c425b56975fa563839907f5cd3dedc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a15ead95b66ea499df6b1472f7eca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72799c14db83dddb65a6a0509ab3f52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f196e1928b7099bda7123c4e4efe4fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01437695303cfe22d86f844e1a21f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e68502327bbc3a7950d8f9e8d041f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971155396b27f56e50f520396fe45837651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ba10df3e5d588b55526bdd20db58c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500880b21faa69240bb761c5d10652fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105e8e946a2ad334919f87b517f13b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db8264c11f90f898303e654400b01b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64080596ac5477f8fe266d28f98c8e35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34caf696feb0e5f2ef6e26e88be2c0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e33b01687ba6340a06c4bc5df01a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9ead57f2e8a593cbd0b84fd3ae8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e62e873d4b1d18ab41776ffc094c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727cb4df463f62f202436df496bc82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc36c28acb2976899f5c658e1b76ba0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4d91c5b47aa440650a6b1f3206db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da991b5228607ff84e80783452c539664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a69a77c347e325e38f7e28a27472c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078a220197d9b2c6aaef5374885903666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250fc3c3acb19fb099faabe1b7f2f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8998584e66b03fabc2151ff1c1284a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248053f9381227658272df1aaa08be7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c9ead1b4a6f64eb8a5d7b1bdb94e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03162c6fd33b9cc29698e80cd7ea23dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a8590eaae3311c4914d3b057a4c9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d7aadc3b4f3dd691321beaa892758673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db615a9cbd5e55399097da51468da702674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1b947054056e5d606f1419ce01ed9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261cd96bb8c14b54975f80c90972a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c333cbc1a08245e8902f20525ed97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7e25d39a023088239f76f955024e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900c98399eafec2fb8e62580b98b246679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4198af5859abb850e485fb59d55e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf730de23b35c5bf2a453d9f2603ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f1498cb3e3a4f412ee8a97f0fdeaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea80ec4bb4260f33d720cbd7107604683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de7eb1b83aa0b9b4931a0ae81fdf6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c4594499645fc6cf2adb5b0d72597685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba9f014896da179f0eae0140ed5f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314bf7c8a5c18e7e38493fac4e6914687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7974828c9085db41bf8cb10b5115b0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c73f1623f2e04cd2fc9d6a59e8764689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28433fc950399f872cd5244b53ef9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e18cff6c035b5791832cc9360e8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe258b731c3ea65fa5666ab328dc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8345c40576343f1fc98974c385cda0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7181dfc2f52caf9eded3f57f8d158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f9ad86098e9080bbf1519e8eff02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef8247a5fb3d2568575b7f5c5d3d5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e970c2dae90ae49b0873a428bd1c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3041874672b26a961552f09051610c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf82af4b0f97489df974498ee910057699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3743b9b6d5ab384f743ba1869000700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856f89b071b5efbf2bbd6a1ec4ad7ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b76d248fe1fa88f54b9d324c9d8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a017fa098e2df922ea1ed735a0823703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a08441530f01b4bd0d2b1a4d0e59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987359c95b4d62b78281cf3a100ffaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c8f304010b873ab031d2742f593f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b5340015034fd8946c97a12141bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c7b101df7ccf091ef6f82d6bc50b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f51f8e3660445ab32f73ca24582ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1819221881b87d471478a5cd9ec451710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e00dcdad1e126769216f90ea18eae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7f7836f5cf7dd8ef6f78d12e280b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555f2888a6afaef8071f317c2842cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747cc46454d3a044b93ad26f96f45c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b04b3b03888d8e206b20017c56e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d8c0b28527298e906baf35fa6b02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e92ce739b75450052374224e05ca6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f5fa29af0007878c5fc48b70850c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f2779301dd6bb3b13a5d661ca3cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7ce45e661d6c949661641ab9f4bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe7392ebb5ecbcc611dfc2cc2483c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661924a261a8f6a75650789b803445ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2595c119c0be05823e9dc922af0e83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb103002bb3c6bc329cdc90854570d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df2e98baec3cbc37a02c9e4c2401a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897ce3dab833851c76e24a6a825f9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e21a1c783d1027a99955e39d13bf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b65596d348e7e3b1e46eea14e6f655728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545115dfcf24c164a337ffc6cb369e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859c68ab4d6d0e2b53cd5c36a8e063730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60578d7499c4ca0e4c15745263d618fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febca3820e6980c45b233c36106f31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77bfaf9e26f5395a5626af16a35db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd09c0b797d0e58a966bb64af04cb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d971ccf8a81cdbd8b0166e5f2805735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2d590b4c04d86632518721038c196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e1438b15828af3e37f8708277301737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea451c38165c976c2a8b9906649d269738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429021419f7e93b075465a7b9d73482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ee08035993c9244626e2d9f8e985740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c7b5ff76ff7976c8e3e9ee2e3e9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7320558c20f776dddd8ed36ee560742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7675d0dc544f3dfab1d90d0587fba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83828dde5afe3be45f765a45293d11cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bac4cd1c1cf4eeff55835fcac794d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d40ccb5e9b96dcd24d52cc53563831746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db763e3b936b618f9c90afa2565a08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be2089b84fa4cc2d10fe41c8e32ee2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5299c953fa129145bedcfbcd38de500749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8d111724c1438909ec96552a496b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6859cb67be3ebacd4446241d29d57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be10e224dfc3d254edd919693dfb91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303a774178026bb450ead49b7cb8df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e33a16b0f7892c2e4d85bf8b3d440754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585594d9d2fbef765069159c2f594dcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8423a7b6d2278cb0184d88b8c9301756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0c0f361e94b79e837a1c85fe3fd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734906a4672097c3efc4e9f4f1c2bdbe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649564453b228e70873b2f0fa6562b9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>