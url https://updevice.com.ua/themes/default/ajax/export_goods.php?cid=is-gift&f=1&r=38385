--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60aeee6b3f7d5732e15e552b85e1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be73ffee6465216d50360f5e61d8ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d34336d4528c6cac0e8cbed318f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe4a2443d2ac588e31fb4422f75e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c2c8c9469978844e4d536b5b6c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a076c42492b314ddad9e481cf987f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d30b49a0954f4e10c200b21a693247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953626d5c24bc6f88ba250e150a11b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a147d788a5d8c7bae05d4e9e5dd559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c51a5c210dd0d6a7091620095d6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d995797a940ea006013aa318f8067711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732940322224f0e8cfc605a2ddaaa14712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3de8fa44e18df0ed92108f37b1a4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d3b1b7244845ff4c9795a93f18f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc9841acd00bd4fa070e6d0b96417915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e93f85ba48ccef0386a34bcb97b25c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73a0d79833c34686a58e8105ccc5fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf23a3cf5ff8e5a29d0351de55799318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0871619ff95e4470644db606d73695619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b809292721b235fd242d3fb96a22220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a5b70fdb45ec3f893b6f394a4e4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce98c96d3894068f3df58447ab364b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c55fe49cdc461f8a515106205686023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699b7641290a9b59af732909abdd91524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bb5e145024e1eebd48ccc613bded225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af40cad9c14a6b76e9135900434f7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0fc4d1b7f20d9ed734208cb42136627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0169e5cfc64ab11da423096fffbd7d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aabe6e785d55eeb2f2175786cedec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d31b0cd6e5a69e41764d7733288630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61d505992663e296fbfa8614af5dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0a2fcb85b5df14e8748811f529e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf3408203c36c082ab1480867914b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163ea48b4a90ef31e420f6b0ab298734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdc256905a769ecd9080676e1ea29835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58fba1f5285cf5ce89ac19128da2c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87fe7c4c158487fc96a18ba0eb5b0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eadce8b7e4f1998404bc9efed039cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e850a9baad3ffb5bf5a96bdb3cb464439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbb98102f5ceccdf3a1fd5802870c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e70217cc7d1d7100ae36a7ef4c04441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3fef7a56247c40773e2e439641df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519cd4966eab0ea9e1220dc789917ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d18e966abedaab417b531ef447e81444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3d6d91c7c871e6d6bd5633205e0c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4896ea8527971c6b862eb6fb76b4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784a56ace4542345ac68750756a53d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fba312d254bdb58864a7f8797665248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71d678f144021b48251b4b858f360349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee36d5f5e3ebc11b61d50efa6c527e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635920addd70991c469e76d4f29f0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673948d89a4a1f7b5fde442aafc80aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba028776ee53f8cde6e31c101da1cdf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d1510309b61d3708d4b951fad6a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780173de174f91be7a323dbb702b51955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f6a9b14079158837743c8763be02856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949421b32fd989bc289c603de11ee21e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498d0496ab9aacb62b3bd41d8ee4fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960adbe99e970485c848e21623f4bef759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acb2914d78b74890f334e5868d044460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0350fe84b1cb9d14afcb52eb5b7b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cba91253dbbb963fd4a999fee7f3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4ee79122d41c0d4c64ea43d3c6d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585c9f0df30afe98860d8d9c0ebd6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa23d48cbbc4a2c53066b8db0ed92a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ce22002587d5acd128c201d4811d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f7b42ec05af56ed828508a5021bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c16a70cca030e98e0322a18e2319768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdae14f59ccaab83c2e75eb86266c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601749a18531ae824354064bbd54e2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0515cdb4657373de8157f40fb32371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1701764936c44c353af0e10fe5df3c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae014f4b11f7534e2997d661b4c8943a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d98b68520886dc0cc4b5215003c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e8fc66bb7370eb8800a42a3387b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137d1d2ff6076c35c7d59f261b374976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b26cf02d7cce523f98c34734e951277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4dc5574092885a102caed402cd4dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c77a82e4c005d8c7fd9d99ceb3b2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ac961d5cf9dfcd13cfe05e095d9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f8604bc4dbdbd55ea212eea8c2a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d063e239f537f58e7a5120cd777a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725040ddc0eaaea8725bb00e9fff948483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bdbb3343bc82deafc5e3689fffaf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6b8b91accf0908d23eadf3a98e7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121564cd08c2eae6031f5432b0c9b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960202bd992b1374564250c17b0d8f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275a855fd0660f95e1b31d72bc791c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab6a5017cfb00760e4665727c937789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78150d0adc184114cc1fa45c0db12eef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c6833cbbcfa2f03f21416074ae1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055c8268cd1805c26c3fdfe9ee362192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3c03b534e5a0a78e58e284f693e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7498d6cf42bb0de49dd08c50a47894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0640edc286dd61843a59c0cde7098c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3931f180a503530a83c105d68d5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf5bbd2f95e1ad54f67cafdcf573ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e25345b410bcf1d8e5411851314b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34938ec42729e3aea66c997e74fa7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0d18d4951cb2a6ddffb530a1bde6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02101e3d3f7c198d85a47030c4275d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799241c28b69c77db68451ce05e446102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b770a5dcd1ff0d04aeec8096045b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ed1eb32df17e7ad187646d832410104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2c9ef23b54d973cd4723426a66190105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828c678a9d6736e920051b484c68cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43874e01b6e4d2b152fbb8071b9490107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ebe17980b5caf1ca7913fe9a53014108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b392632250363bcbccbf9f68a300e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10289e243590cb264f9a9c9f351c16d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3730f9285b3077cbfb7fe7ba1eda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a136f0fe86addcb688663b341420f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14949d04e17b4fbd13490be48f52fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197c0cd76f48e9779feff225fe70c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13964571f34992f349d9e2b98b9670f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c98d9387495fe8b3c470d1f627942116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd162c6e536914f26ab3bfe2fff81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a38e1fbb0501fa381cb6cc3c8329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3115a087a815ff6c5bbc214841450119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4dfd17150a48c4886a37f315dc174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ae57b73f3223109e531217d3f45b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ba1ad8bc83b61175554e07f846f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde8edee806a929f4fcff02d85e2f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721acd2b33f52a06be2bbaf81d213500124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3fc3b1cd422b919eadf5daf737d4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28e57866153f3043dc3864450e404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167298d9e6ebf29ec7b896cd7dbfaec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ccac6083b608b656df90815267cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2d4f9b4c53f5d15e659e73d0dc74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fa42848b9ef1799ab7cf76c9e8c56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a21756fd7f988e63a1de6070f3bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6454427b97cdca825857cf6ca3d66b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faa38b46d56cc095e41104581b4f85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7642e856885be916b6e548ed3f9d9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443bb4c9426b2b9c989ab23cf0452a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973203472331452fe58f4f49a649faf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd61635d17f948d20266bc53ffda59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06078ba7c82a8824d44c6244490f1ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc48dda26906b492eecb88a9d6805139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0c0930242aff580154cf454c5088140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f2213da994eacf705c9a34d9c93e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604708e4e6181bf166b8c7c689e524ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba713d1b5205aaebd84024babdde2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e585c79d53931261b66d70b719f62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f2ddb7692d2a2fb7d23b2df9cc42b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d0ae31a3a9efdb4e5821eb7ff0b81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2bb6f4463525fe9aa5fb08665821f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098eb4a32c0c4ac084d81d5faece8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f6ac880ec5a81ac20068255e265a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a58b42f40087b4791a32559ca2c806150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff433a23e162a0ad7028836c7687c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fee1f8fd6abdeeb0418a84164c77a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e9d32309ed885c14ec4ce73943e39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ccf7839c9c6ad20b6f980be482e07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee9fe9127667b9d4c7b8413034f7c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb87782cd49c9fa7466becf0cb5872156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22ab1e64681c07d0c62accb3d0129157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415282fe6841a0b214197dcbbc351f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f734c9d263747a9371e6f499a236d36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b8d2b98db9b64dfe637d7a935afba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9cb32fa697327c7a4a37010c7efa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a43990bf526d7af96931cedd34946162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60170c6927058f31b769bc2f23232e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee095c7ea2065218f94eea4d52ffd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50309e2d85aa62e3724660e77b6b35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728215020d6f648329e21689089c83e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908503244a28aea4d7583df291ee309167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfaff9b6c89c2c83140a790724f51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19648d848d7343a8d15b61e5ac3946169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1bcedc4bc636736da7b70d61847de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d9c27285dcbf4de0631df82203e07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ac803f17df28f1bc0dc3589dd53a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c677992e78000be32edf3336390af37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b7792b8777723b55e7c1824a6a70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74f1356b86efa6932e264f8debd831175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab6b4e86f2d221ce48bc240a7f65e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07715bb28cc7c2fef4a94520c9e166b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba311710cc4043ccfd528e9c37d05f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac0e87d0107a80e98e6b02bdcbe2a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632af35b792db06791a3194381dd4d4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e9a69db07fa94d29e55d53e8b592181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5fcf5607bad29db660b7091a3ca6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663fd9a6f84aaf887678b74299ea02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb476714ce6bf12479eeb0c6761e58b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b9b49c3aa4542b1ff3a53548b76d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774625f49b756827a2420362abbabea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d14d37780b75767197d834eaaff4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f4bdb82733f9614239e112cf69dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0a5e247344476a17a201e09a79f01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01b122fe53cad0c4056368e0ef7db5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d50682fbd16cf8e4f85aa871aa5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51b9876d4aeededc05db775fe40d2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc153fb00b24a379ddc3830ebc4890193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd65947ffad0c58cf9835ba99770d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc898e937d7709df3c68e6dc49005df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4886e571488ef9396ca6a077a36aa61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68701ad8c6ef0691279233cf07261d7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee812c8c1f9850e5cb02a9b19d78f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433bfaacb70293ec1fc9e6c835791b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de0cde8c96c33960d9e10781dca9b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f2ec4491f1d5f59e08f7fec14fa6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742016e3e21a96585633f3022b5bfb0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d63cfcface498ca43e32774c30c3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d491bdd24decb5f13e19e9e22a387204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55d5a9c6683b49ab7b6f4ba8b2099205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847454089319ee479b86b14b819a86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cebcf7ba65026aee8fb2555549689207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efba65554ef0111fd7008eed384053208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c58313a1164f909dc56775e9c9e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b54cb9fb3844713d3f941c3804f1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462238093670a48415f5a4726953d257211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7221d5422ee2329166eedb01a9929212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dee3d0dc6f53799792ccc4105119b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d38fe954f96a385b7020cc57a4346e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5e9035279bfabcf025b616888e1b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a587a29c562f0a501402f04d37a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249493403833096d3871d5e822963e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113a3429ce5561ae836fa006e07f020218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1834a25f17f2d47a6e4f7d4e1cc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f05b51c1428d6ad99dfd4a0e071039220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93ce2c1c73285c1c28c4e07b92502d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7458c8d6fb75b0f8a24f4bb3d34bb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d1c47b6f73b6f20e986d7472b4b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5810f64ad21eba6d5f51d71343758224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599b78e75355fad7ad89bf079c1f95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d141a7253c86b9807af05edbe05570226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6c5fbc9495d6ad184d9fdad62194227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48dac9966ee94e26f8f41f31032176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc851014eb06608e0ffaac3ffdf801229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdb70ba9fb20c26894170e11ffc94d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0fed430601ce2f60889e375417483231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ba7746ae275ee067b90c56331b3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd040658b86c49a19544dd159438b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803f98e54f1e57dd55c5aadf342ca0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c94c8fa16ee416b36806dd41cd94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ee653d958a27b2465c584abe0b84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66543fca96a4db2a339b09449576a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee498148a455dc9465bf415d882883c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9cc18caa55943879e9d8979b3f966239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991b484e48b804dcea4853151d4499f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa65832bbbf33ccbb5dde8df04b0251241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14328ac6287ce35c1ba272ad0ef904e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a25c8d8ef55328d5957a3bfee9c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c98d7a9b19beacb1ff84d8049845d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871d42c79ce76ff987de2d7ab4aaad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99de7de0d74a23dc82f71695ba7f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7a4f1b134125d68906da254ddf09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e243c3d053efee14998b7e533782d07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c77d1df7300af8b77731765f46cb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac6168a2f97c3a2378a9d3d437bfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cb9ed9312d7b7e39ef249959d6fc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689020631591ce96ea8ccbf69b2bd2ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba4cb3730e3124cfcb24803469614a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45548a2d8a016a8415fafc932ecd8af6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b9c63aa67f96e3452e5f4614a8956255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d465320e11e9d0f0493c2b6628fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529326d0426e8ae2db61c3079ca1836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a75ea606220617ce613c3b4fdb352258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7cd81e7782140988f73104616e70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00debe90b1950a669c8e35a0e8963d1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7a70a8325a4afcf56b157e501db0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434bc189e56ecbefef0ea7f0b0c49ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f1e3c2242c1c57459c95a290f7c15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58687cf0b268ed17e1de60bad91ec8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421b2c292409349a3cc40625fc37b7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cfe13eea0ace2f3115230f10bc852266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc85534c23254ede19fae21ce393a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a47e931db059612240340433cc02f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9870af4241e6bd2d031fa8b6ec30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5550ea51bc00e2fb5cd659ca0f10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de33d4e638c4d711b349ab2c2dfb60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf768dd14e2e4d8e3c123c8f144ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe352fef45dcd24f15dd953852b129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b423f0a2591cf9a62886875f9aa1176274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf3ff7b0f05ee335902fd68c8d0548275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b295fb915d584bbd135b241d54480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef507a94d0a02bdf571330a7eb48d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9d4b675c70b233424963c3c9f856278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d492bda1ebbfea75232489da58e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efafffd80e1f7d2f9902d7c8a64405d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c2df2203fef94dff1f46a7b99de8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c43d8708ac05f496ef34d92253d68f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57068fbd1aa86a17086f6861ed0bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea047a0d2b6be2250205f3552013ba5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d1a0d1bce6eaf91b0f68bd045e72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62cc9bdeba8545b07605ec4623794286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d18165bcd153ba21b1ff0fbeaf455e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46f14a837e2e6ebbcedca66024be9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef297a2a24fd97240ae3627c86bc2671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a68f8e14ccf428d849f57ae0fe7dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2dcea9eb98096c2d530d59a618c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35b753120d09817add526acf68d3f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a1d0773e296e65cacde4e5488384293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cecda9783027cfbc4ee477443aa6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694da315cc1fcd3f14ff5aa14a7064295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde136336e7c118b31684d87aff40a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3a82e11b85f837221455a1f8e1a70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3b26405e663fd145a3f8d315b371b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8945af6aec5b5802516fe18c7473e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3fa17643e0e98d1fb293e2c422a56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472c6bf2f39fb53b7ea13a0742586d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf4f865cc2f9b9488ba133b0e80fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4c9d4656a935fa8fdfdab4ea0dbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d06acff86674230b86cb14336902c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a62c734908e606a7f0642765b92ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928d5a66fa6e458affff3bb5160544306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433b9eabf6d68c99a560ed7d9b3756307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849edc5a8c45e0777c9ebad6ee111874308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05d160cc8f6fb1c9ca1101a73c53a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e89365137e8de2771cc87040b69cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038773986ab2bb682a3f88dd501676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52d21b3aea9c338667416e2bcfe974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ee807ac0eab5e5b84fd274225ec0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe51ec05fb7acc37d84232ad2b94aac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b877d6e27d301d8eb3aa76eab9f7bf6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de86ef04ef484c6a32a40414e3635316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa183e04c561b6a6e3dff4c4f42136d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22252e0a975bdcff6d20979e3f1fffb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc24e30cb5492b021e6af661613d9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a08b966eb921c79947b5955b73dab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43794823751a348c71f15a7a6e75f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a02d13aa17210364d785a1271c6b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b55ef9b94dde1d3d5847c2912d37d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38926d9d4fdf9e0356b0bec978a9a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2cd082e0a63717583d1c8ec3d522325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43258b55505cc5a76b54407b60d95e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87becdc859b73eada18c8402a84164327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aff08c2a238a4802b7e0d9d67076d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb5e1f32e5082fc57ff92a8542aeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf764157644c6c6132536d737e060d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187128baa4fa07feeebfdb97fff1cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab69eafe32f04a27de2e526d0d0ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2b7177e86991223f65a2cbd4e489333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb65eb13b65af3a2422c338e61b62c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2effc9a65c1f165ca6dcff3a08f50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee0adac8e68a9cea6f64e08ae081ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e4b162fa240d7a63c96e4c807041337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc1c80c99cf10cd11b63c018649b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e29f234527067b1f9478677c84c33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ef93911bdeb14ea99aa27931eb60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c954343462b7ff8abf8e30a6b7156b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6c1e9720dfd868ddb1c5c0d9a91e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee79d8588008449ce5f831499c39bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a91596beecb0abedcf5906f2df5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445717296b79625dc83993c951d35b9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86449907bd6ba6259d9b1496e5228a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d17a9ce51954e2dbf5bc1a3494010347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42224341c700d208c6508e7ebe38fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c16bedccc91e2f8d1c4ca35a8015c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73787673dd032257f1d3ff075b71623350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111b40c8b406654e81f3add2bca887351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17ed76c76e3c38105a8fcf3a03c6d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54748b0fca09d4cc0a81d7e113401906353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cd29395fafb16b2d318aa29ad4117354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eb317fd1ece89b94c699ec936b742355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4796cb3e08297023ada63caeb7f1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e537060b281420e432298a59a50b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a91c4174556d94088c432fb2333b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bff066afd3b48c4c82800b3ecb50a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4303eeedd6d30623df9445d0410d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89c064498200ff0e574b819cbfe5d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1aca182d64206ea0fc0efece281c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe9c2569034b355fce580bd4da1a8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174357388e5cb04c15f2d97c86c889d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e296e07a86e6883a01062bb5664204365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba6d1fcb01a3314c62a91eb85a287366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130eebd2430692ac9b8987e37f07852367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43b128c07ae79f91631d60866b8fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc155585ae01ec94d6cda973012360369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9db4a3e2d2a000f51df6961c73e9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8177c34e00b03e4e0c27329819aabca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f572ca55ed1fc54914d12639621dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190da618f7526a80ffe70420c79159373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6340c1b67b7dead01acb55b21de41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f7a1310d3b3e7a714827df5b3afe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec846f8c34f156f5b6f75186eb1c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e6a7693e6d60893b3f13b91b6aff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948a85a8c26927f0232f296802bc2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430156c9067abf20ca0e9141436192b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86462a6a4a3823abc80eb02bce28a4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca500fc77a12a07430bdf2fb45459381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826685dadb7fa09b286e9aaa2747992382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a63221e4734cd910f2bdefba2f18a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb479611410005ba496be1b02e175384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc37a60ea0e27bfce0a85a1ed77193385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b23ec66fc0d6a844b2f7513c01402386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca0e9b9c5a061a78d1e3ca1f3ebc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fe7eb63f51cdac25d415d7563a1e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b06b4cee853f8f8ca7af65cf8b631389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef869ea9ebefdc461a4a8fb86347154390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a56efae4c79685746aa8a4785e805391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745428c9c74eb2cdb4c6b03a4a994e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ca5b3ffa778440722c56e9a85171393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37905bcc1b7031ae87185237965966394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7ae720b55a98e534a72cba4398cd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f5189af482f023445cf193a78a16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e260f5346e5da1635ac1abe6bf81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873bda7025e22bdaa0257e0a79a1e6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd3beabf4219b8bbccee96d6b24cf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f12ead953224645c71154a780afdc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178bfd81b97438c836226880ddac62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90dd068358a9f7ca990078cd730d27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c9a13f6add3f5784e005febba870403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c2587a5cc64d587138bcd6e79bb0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871fb91f766843b112ec1a19287fa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ffbb62f423c9509ced1c52f49ecd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32467640b75e558715dcebbab10af72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1bc2079ff171abc95260288fe8654408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0272b87cad02b8f6b3fd24346276a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214509cc03bbee5f0e450de66af7d12a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9b2ccc3925c6c63907058d5fe81fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef81cd1551ae1b37cb29c0b3e0da7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356187a75ebf8e18b8314b548ec13a94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebee4817c769127a9f8fca79badbe8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333becca75198c95b3aca9a362fdde7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ac3bed5d9d5f5ad2af34b18aaf23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314ea5d7a03f49ed58c24348f8d8a68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0e33eb0ee39047b626d436125df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca445d114dfcc7d0dcbfdccd77d0e0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500b4b11d721db92dd923f9a08047c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d391d0eea7abf192ea852d7f55b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff21b13c0a9df17dfd2bd3a6deaa5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5c6a0541289af56d6587a0599b5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059137f67cde80dfdaef5d8653b2a2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babeeffe266d7273c4a22cc5f383b86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba52dd09905d5e5d2e72875425ff1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a81f1f06fde31f1b318bbe5ffd41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b812f89b11d6a54c9ee1353edf67cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3946c2266d4f95845fd6159d50b82b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50afb5e9676bca1b71dd6dff6ab8bfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132542595d7c7e48dcda7604a790fd8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0818227bb85182feed69020173007432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d61374ccf73c2eff4b0f521294ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8ba2c4ce767101d4c1fd5ee321f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0253e07ffbea7df8348bdb52b0441e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ebdda36d87b914b19c9a108d4244436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205af9426af6c9d1c6fae0941d6f15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d73a81a37e74dc7d1913d07e61f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cca0ae7d8a1ad67ff9a2c7a105c7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959324b8fc20b930b7b434f43d27e49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cb2080cc5bd556cdd03028f167c5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1018874a524e300db75a07e312faa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad4052068cfa4e3226c218d95ae94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d788482600d87f4d75102c984a4741444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c07963b243d8cc8b641441829291e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ae5def57a27fb96f7ef03c1e18a2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72604bdb8f91abb33f6d324dd049ab5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d7a2a78870b2181a2d2266ade2612448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39dafc888a9295a89c8980eb4ec3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75155e14d0e0dd0273435124691134c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2674c70db4cb130d82844821b737df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d11c2a56ac57511e355995a022c44d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9cb429bd416e709d012a5552b6acf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9e283915253c601c6c351b9279c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a6cf79705aebfb4fd4aa791ebcdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ef7b23fc94e96113c7187eba8898456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e2df7d4bb7b5296280223a6d93c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de236c5603c12d117d337b36137dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af6f07cf53e439cd71d5f1811d248459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c2186098777eff4b15775314aa8a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e694f2e008926601257efd2a89e499461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d4dfb8dd0c650e7c5d03eead6f185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4590a134e9981e052bd42f30345e8e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed033432d3e724c3dafcf437b9697a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94775213ad97eabea53fd85de589b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7f4852b9a4a2dc2d229ab26d37398466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae217881d18883bd39e657c9f17591467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028244d37d7d2be7b5989a1a80fb27bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65675c3fe52621b452b111fbc0749a9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a367d662142f612a4d338c72fb823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36959eb24fe4f8ab38c235589b037b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559b607f1edff78d4086e61d37eae7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10113b1ec590e95a598a988f22801ebd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4151a4b97ca156df05cf07d88c86b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8e8b9e54ce46b90c4365aa75c581475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b0baae1e4919b10b176b9cfa522f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6923733f3ba77a45e1577771371b218477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99313e10d5ab5468b2b2e576959ddb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f7f52229b3a904f81f5891d6cb94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef0f1448663d0ac1c99018a9e6633c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d33d1bbefa83554b0e0e9576d2d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb0fdbb609fd1c2ab28bfb47900003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5599fb6652d21419f0cc9e600fd380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a588a03e3cf3543810831ad7c4929a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1283dca89ad5c6de1c96440ed6a793485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb861dd9c86da63980d09c238f2784486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c96cbe59c24e0960c44a8248b2507487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722d3a4ddd99f41d12d68d95adac28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e349828e7e80fae7303d3ce95f8ef1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e9a4ea147bbbc4147afb3c31b9fa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140776b0542c9f301d31abfd5bd1953d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8065af55bb92b8811e2c1324d299bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db972a8df026857d819f34ee9861a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e29ee2c1302c74f1785f2da7e2fe03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236065e80dd8f00ad85203749b08d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2f8128a8ab50511063c49e5b49fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e4c4ee6d6b9d6249e5238d024bd49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823a8e73ad38016aa4824c5c885fce5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002370099802a4f68b63a0dc3444d39a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d73509bbb19453ea817c2c660a079500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19613080ca57e7a5e43bd8d3189d3a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0ff3d4988e6c49fccad89f938f73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dff944418c539701f733cafc19b37f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd1c782bd1baf328aff65a46c1ff5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b6bc24d4183fa22603a58c752947e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c760963a85b07affeedb4d3454715506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9073c6b1aae5397c47da7bfd05849c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2a2b8e9e41a2ec547d0316b32b7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c17f04542bfaecd23cf5d5f19076509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3337cd8ce26bf55de6f473e5cb76692510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b931c79781a4ceb2755f6da7cd7c4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685554b77e92d9b2567b60ada1b87480512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b66cab718c04ac87f4564627e6a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0cabb8881ea5b1879970a3859960514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a746872347d1d1e16e04132406d6b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b9dcbe06c938c1730b84f1cc30f78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b48f72c9a4ceeb49c399da46afc95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcfd151494a90c01d0096c0b2d655518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3425a656eef1ccb3b616adf19b14d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff8ed9bfd1d4176edf8ef5c5693159520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80032148d1eba0e3f5d2db5165ba065d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc25c1025afc6d931faf937d79fe71a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77113da03d540e2c5280b0c70ce69e87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1a549bf5398466ec1457eae257843524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f081f2e87221832d55a7c7488f3db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a889c4905f611a34ba0095d61460526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f209fc97cc378a377a888f9a70a01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b08c8ca3e09c75c9712604dbd9cdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98470e6f91ac4b73d0f70895cb6271529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8066104d0b004a04b58f12c49c9ba1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5ceec207b78dd717bf645c70935d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc796cddac302a5536bccce88cfbe2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c7258af440791ce644214a072777533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f4e173ba59a752d27dce1041b3662534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385f9a5cb7ef2fd51cb4dfe953ca36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbf512cff691c610e8468d2cb3b992536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f71f156cd3cb2698448a7e2c99510537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee3106858f145138df90b565b75f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016154eecbac7f433f73e5cbd0f1811539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ccaf07c717861808cd766ad3d10f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f10b48f4459659ded1e5a1491b70a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0b6ed8962551ca43f5f33e0e0f5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc0e5664fc7e95cd43681aeab6077543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be0ba81cef8ee53824fd7042a6d606544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd172cd2243c3d7b9ea54860e14839545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378782e5aebdb38d9f550b899a5c42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6004081aa95488aa3d8414030931e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d545fd05bff55debe7e1de975d90a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e04cac374e9fccd2a8edb6b8975a31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641428255792f86380e63ef5361de2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b1d5575c43649aeb9e15a01c142b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8161bb6499b8800046c478400280552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792e88595f7b0027a464b684d54213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606b36bbcce4e9d7782ef3e1e5a899554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad81843bbf0d255af936a94b4113a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdaf218761655763754adacf1b60c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbec2d3445831531ba90ecffd6ab5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f78e22ded70032471ee147b5a0d3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31a659682c86dd1d2f3752d1c732fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda578121ed04ed7ae904c5c4c9a2c2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4938f872a10c04ee9e76e74093eb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13dacb1efb6e4a50edd315c4c0617562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df23ec2398aa7239587c7c0386db4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db542d8b482f58e8b064dea20b5cde4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cb14245c78072e71b68aeef299f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f7929e03461ab57e34bc6d68999cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104833f2bc65c89034d571453ad7d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654cddc8008207ebe90e4a3687618fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71fde7110bae2a3f38bd7757d2227b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d1b043e36e2b428f746471b3aa63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d37caacf1974e46ce0e452a6d03c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809751545b50562d1ff468c94bb172572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5d432db2a9d2db667995782f98cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e1b4b336624d18bf778aef88b330574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4379fd3b604580b6e5dbcb3ae14bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dbb6ac080248559c1f56bcd74c241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b7d6326e4693c47775f7319d504d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a611f39b8c60d9cebd1bab585c9af00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cccf9a95a53d668365a4d79ab263de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005a2910d605abb738d540c62fe7b16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aba206e68dcf31237434bd7a7440b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa6d1ffb2ff27e40578a3a325e8846582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda8f132f809189d5938fbfe8f62d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b16dd74b09269f664333b14435f28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3caf0fbc01c0ea56fd949d8a51454585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb62b7da07bab5632ca3654caa5c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9b8ad210b0a2c079e76295b7c410587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e99eb51e8d38cdc0613db83ed7e51f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932cbba0de83e0516182b77106e1a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ead0d8d8abe7ef892c9635af018c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa363608c1c185082a4339853e0cff2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c1918acd9d08ce8f72a3137f4779592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df7da78f1d1e067cf4a555855cd185593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4fc856e94515f61f7610f15a41e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e508f01c55338385fdb95383db7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35951cb75a485a4c8aa3f222c574612c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a8292faeb2b3d21575b58b881a5ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2a3283d5a09aa6ca9a55df7b2041598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91028620799f7d8bcb8624651911f7a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339432ad5923021dca6c095e662d98a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5d4d1a4f4622eb25111a2b9b6412601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977449071532b5804bd46bf22cd84bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00536013e161e7feaed53b9c9169d87e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b7dc14e45c4a2d90d87d71bb98f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb95380fc639096276c690d7252720605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb80feae89042ba123af205d2ce9a22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d0937417c5977bf2ace807cceaff0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbeae5cc5af7125349ace3e4ad7ed9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677e6e9ffc188c1e9a193d8b399d72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb46d5767d74a6c094ab5c55d34b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53aed66b26c88568c13c065903c82c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279543ded3aa30cb223907be4517938612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea60483e2082f718dcab772c5ea6b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63df69b05cc4bce0a1be91cab677fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c642f84f04e29d45b64db42095edb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6e4ca28e948e408e83a7232321f32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267d139b2ed02cb2e00f6b46a880d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f7670761f2e30e62c18e6e6cf6223618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e775b9cb8871fadf3a110c4a823b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec4f69b5c66cd1c4543f0581f1976620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3c8c4809b1fe00d46360ca7252eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b30333f2014f4be367a50fcc2036f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe29fd02eb6dba3b209681e4a24293623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a43e088a83c070e3899008cdc67fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcff17a41828c0cd22083fa4d851aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34949bc1907e7825f6c56c51edd23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e4c630c6ad9a37f869363e81329d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e55f5e71ebf1c95c5762b0797c3fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f51282aebe2cb54f6697c3b644d3ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b516e75cf998338cb39a9670056f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f8367f8f7b67ca27ea7c4ea0be12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ed135adb4adc58ebbba724012bec1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f3861873d9b9e2c3933c430c3d03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9126d2b9d2cb8fb815716b73697561634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5f2dcee63e1fe141226ef3dbd83ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367319692fbc690dfe24d23790862877636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b63513b071292f0eea6b9c9d17e6fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc954f5ece205a4a0dcb717f5d9a0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1675f0ad2f6ec396f5986fa05a7f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec616ff459a29d7af0928cbc7ca8b5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec802ce8a8ef8b854b2fb6c0302e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147fa8a3ab675bf48d5ba043fbd5a4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78547dce86fb57224a4931d72fb380643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83ef495d489370e20e33091160f2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3c4a12e20c6eab84d056518202988645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc066437a89ddec4f7a8cc3a638d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc5b4273122e75bbf8be8a050868e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d878fc15e5259298f5d2ba2edea34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b23caf111401ebc0f387c0821fcbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac34fd490bf30efec9bb69ed20a82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec05829841052481f5edcac527f18c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d488fc12f69b0ca37340f202204f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd75a7ea417e0ce24be3a3da8c03a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1188fe0ab64a76b9d05e3c40a5a98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96173b3934f243720b0c1b3d299e94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69023f7a5f81e0c0242e8f105e8fd285656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e008496f03ccad3c4051e840e4b1cae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253bea6f65251c8bb6aebfc84a4836658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f664ebe069bf1bccd4d6732a7d2ce8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f31628dcec53cb6a7414423baba6b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ee901d7da1e8aefd68191089b25a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d2dafbdc526b614649c315e8d01d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb97306cda5fe7153fde3adfb0464663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2e6d6a6f54f738aedde25bd6f880664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a7047c8abf8f80f95c0487e92145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e93dbf91b2954b9c8c5eab4098b108666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f753de587f98e1fbf75798f3138dc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eaf0940246d4ac163e99fb0f84657668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd70f1c19e4afa43de3c24fba23d483669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eca29ed9b50b5f2b7784586ae329a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b907638df32f00762ddd9fa5136719671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3036df73b64055b92ab811cc55986672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0627a40e248b3906ad00994db6ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f415c78eca6a3a34de67efe45d1155b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a48fb0a02e8d747fb84f19299a95a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325ebb4fe41ef09a260446abbb5cd3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a6d3e5cd9eac083b6727f63790762677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cffc4d2ae27b94b322e4cdb9f4c7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aedb660e3daeeca6ab175b7d5ef2b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6792a277dca999aef06973321ddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf596118af0b0735606311500a3b58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5136440682ffe412365e02f1be18622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0547294b0607184cc112defac8b13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbca768419d46126ccf4cc40a77818684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3cbe38a1ba11fea712115119f5ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9dd261dbf83d52f50787c2ca61ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640dfc158ddff09f8620d4033b78ee8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c4e447caee810d6fc9735345cf15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48043bc62ce3957b2c18411307a53379689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f2de44895174392b5dbebbcc98924690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8fd3a89e4701f392d62d737a6d37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a6447f615615b1e51751d2347b5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe0be9294286be867e81551f67f68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa485a77b559c75e1942a3ad972d70a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01800899283ebbb4b244e1d2e2e2b8de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99428e9f850a865dda4ebda5388392696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c448d7c6e90a8fc2166977ee9507697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c8eeb248722515e5fac5be538124698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a31567840a593d0ea570c85f39e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d7b5d817d5ce25100c27beb51669700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985a20eabdb1ec8386e2217b56bdf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8100ffd9b14310e9671e97f5c365702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d0ad5a80d4eb5744b7ec43e89b6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4ad0947740dee0ed3aff76f50d74f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4aa6dd559b2fcea613d659814ca2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110174c91931eff861413f32c911a6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c71ba1b840078397afaed63660ea8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65e46e4379436480ab342116c2dc63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b2e19778540b0f58d1fff6f85d1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057eb0390927d068512cc50ed13ec4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c1a146bf232930e90f4b38268122711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf865c29e576ac4bcea4a5e0c26bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee95cb592883b76da5771f150c222713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7497b9274cfd4b3bbf21c5d7d0c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921cb0bc9b432fe3328e7840998eac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c039a8423725f74cd372b2ed355c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b992fa061939a03df956987d4a122f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993c5341ee9178a0902f4c774bfbb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75da32be2366afd6579563b22f3ec46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac0b380e01a4fb0121468254ff080720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065d1767ea0452e2a7a6c10a2eeb0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0a8506168f6e01c4ccbe74d946b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9ac0f2795203476ddd62eb1b46443723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2638a2ef02770c280676fdc1bdfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280873646e22d3c09495ea7b69a6fd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d26cbb80e505fe85391cc48f5e26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47c7f288cf2259d926ef0e85e2f46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca44f5d2ce59ed4b5ce264153d34a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf4a4ef5468f902b3e2f3a45aa89a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da27fdaf3d6e0e8f81754b273edfc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf51f85b359cb207645aa7b5cc86fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c55e8ba8d49135f4f1ea0af809e1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577915b2fe6fd83accfb62b024d972a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e274e49105c29476792571c37c979c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7b4760e9b385a129af94b4024345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb8bf57196ea6abffdfc4b9bbe3984736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc152f71e7b5818d7254cf8ab05ef64a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1ac4d96c4882830969381459b975738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472cd74d3ea260080acfec8f01cbe2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22598d94647158cace7b5ccc9ea9f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96cce06137de12e9d5479d13fda68a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b6b4923541624b9b2889ed0b45f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377502d19863c2ae95aa742546c7892e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84690ee1e851b87380aec51527512744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c24c594f1330cfc15f4647c912eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d40e10e907156cbaafd250a4aefd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b394bc61add8876626095f18deb19fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3f4eb7d01425a9d292fce03db2f53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70d402985c1ac51b6674c4b852fc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a941151c09ecc046225c461581b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5963b33f65628e4ebec71408254247751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282270262e58f7acde870c8f3dced96f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626f56320c9cd1c5b4025ee21c97d7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db5a78cbc60912e2830c927ed750f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f96d24a7338abda3d442f2bd921f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40a2835be52aa253b2eacffadce8083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1a0e1c9d068f5935c9b4e159aac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3d9964fab00ec1539f07884dbc2365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1eca925b78df265bf1deb0c3ece66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af300315069e1525add8164f36f70e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baacb0816093ae04f01ac48908ee348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7f41f7785126d36776d5edf525f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a95b7f67e8bde1a5515d1a48cbdb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7629642dafec5682ccf7181dc51aef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255f58515b49a9eb71d88a67f8c296612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbabd95d282165fe2135a728e9b3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b780393e3ff7a4bfbc444f8b6dcdb9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c421dc207c57e6c1ee8c3c2c438ece015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f8c9a1691e2ad7ed57140167958c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f2d9a1333e3d55b4358b450b6d13a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d63cd2573962a44e4a44db1f0fb5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17157e730c3c67d76fcdde2ac104b6a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c44b287f0acbac5275bb7fec4c5f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf12a2d15b7f4c977a242e9ed4d02721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc6ca637a9a5bf85167edb2090c9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470dc57d12a048781ee5ab5aba0b23423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c022981ec42b6f7b25f0523485089824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc87042124c4fc17e24ea16600a10825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda4d57598ac7271ff65486a6be771e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b788f8bf602648993830e57af21c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77839413220f900690a11966b6f2d94928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3aeb71d77f49aa4bbae4533774d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c1349705d748a94d80891643a77230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405b8d9617b8afba7fb2c24841fa9c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc99979bbc6c9b541c56594db13cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c129555cb8628b35dab4bab17e81be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfacfdd5d0d84f508cd4166dc350cb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa998b046e9f7b205d51d032b89e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caff7bbb41d68d0bfe45a7e178f6b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84219b5fc8e670ce46f622935409d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec69ca754f2d87da49c721f3df92c5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109814512838ca19a0afc08ebdf45eeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c77e0e5eafa1aab30534351f2e7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f263c65fab5ca886f01674e732e5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7853c2ff7ec236235679fedeadc5b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc55d38c1802b585813b4eec7528d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5bb8b6b9ac510a78a0837acf01bab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4642eb6cadb0262d1e17343f5c86a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277316edeabffb6072a5c3dd9b1c46b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037746949bcfca0081984b0269ca85fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff17e3dfa98f0ef4e4e628d9887f0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b454926740994af6e28c79376e324449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb396c5da667c0d11edd02f7cdf1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f54311776bc1c096b605c46196f9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7ee9d8ba8d3b1dcaa54e126880d8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435693b036bdc08ab294dd2e5584d55453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f344f59b54fcdd9e50269afd7e87554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ccc5c66f81a74acfa7827b9515c4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7828cb1eb79a2bf4e028e3e13090c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6f270361279e01d665a82a99d284a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f28f460be5fc4a860c65042c612c7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2660cbe8238908d211506ba54fa5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268330dd0b0b3cb389cadced24f1f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46763f4a571b8691ef7b5764578e47261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fca963fd4a3340f19535c70d38c9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3a0cd218e8a04fc0717795ee8ba2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f74ed5cd66811d007b28303cad8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb90fdf14772d73a689c6b4486679665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf18f281310f280d1612dd1ae45b77c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea99b12eead64cc553d92d6466319d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb9d6f8dcb6a14e48624f76e00860168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431a0ccb385656a96e17821a44e150169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd7d5b4533996756b21fde5f186dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a8f1af23a5550e94570d651ec22a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a5abe91d0f1e0fd5f18cfdf9b14fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d24de438107d066e97dc21db6863e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32964e3c10f3f1915b2493e7736860674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04c091165d6fc9c67f2a3bc63f54775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449690ad86686af3f90b9e72e48681ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d141ffc4dcecbd6e74282bea5935ef677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e2177e8ef47c86d6fd8217c920be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43197df4e8ed0de67a2fe7ad057d470079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae409eb5deb7bedb595ffb3b8c3e52dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa406594f7616e9a3813ea54aa751481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106ac23447536c705befb49e4eab9a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485b7fcbd11c705d66681e92c01fb0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e35252dbf5c8f93070c09af5bb3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5c2a56a53757eb960e15561c781885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9077cef8bb74e079c94e5fed4d047d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e87e1b0af56a3130ef3f0bc3f1dd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c76fedc87a170cf9c188d2d44fc4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f22c2b6b6d383d7c7095ebc201605d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbbfbd15ad9c06007f54630c50105f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036578baccd80e758e65096ab20d3c5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77f39fb779e89c8f4c76881cdcbc4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238a40550c64566f077f22c6474c5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48232451f373da139a2e70a1edb3de0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec553521c15fab1443f37e0152696395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e8106d5fbd65c5d47d60615d0313196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a11b153ad0eb8c87b24043beef66b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efa1e6891e1b106849312e0b0970fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0363f9765d01bcb948453531ea94599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c597f53e510a961fb1e8fc70b09f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d9f7c016913b57e107064ade61ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d5ab6a8bc85e737f2f467591e8ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f6161741137815288991ff777ffd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85267cf440b47be2c33f5702c275e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331f4a635dbbc2f60be264358df6359105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074108934d090239c2d52db08328aad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d837af5785a4f2b8c084eb42e6aac6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96ce674c9499caac3fea8fb94a1ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e02923719201afb8012fe1998bfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87282f58f813f6f2302a31b7eddceb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea2b2f9ba2fdf159afd36373a1b6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16744faed28537b8ee2dcca5cf67979112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d70c8e6469fcb6da195ef5cfc355113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb6d19aa42443056a14f997af2e1cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e563778a9e085ab2b49a34f434b8a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380f50a339014ca296de226be826010116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96922b76870e8bb0feb755ac4034f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e222aaa8576634d18c712a1defa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27e45c9e54232f8b0b37a9c208246e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28becf32f3e6d9edb5476d0df3fd4a7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9c8e7c920ce9e915f0af650ddcd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ac376d62291acb0bcda2c48360c63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c5218946626b0d99441b8a20e416123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe8ba108b94883336089bb17b20ec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ba46908a66fc0a25fe2037ee472bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e4c1c31a54b79a2b8d3236afd061126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600695dc305c32bfd12a504b4f591d9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ef96fa93fdaaa7ca148d22fea7b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d11983c155bd855a697fd4c2247334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb167a87c1db16765ff6f6f5e430571130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722e8a26a28f8c5d60acad5796817b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcca468acb7d30a35d5d542a90f44ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2903320cb958111d27e0186dac0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f75a93738cd5ac6b37dda421501f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81912755a92f4c45707121c59af3771135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b41986349b451a033fd0de0c01956136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374a4e9da2597adf434babf28d68b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d25a712a3cd7c05ccf128da266531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa492818dd83ed510c8a1f9f9d6dc79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326a876667129f556438d103369056140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098236382320fadd2a92d6fb81e56d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e37979f0ad0bc16b3b56367e7db948142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3bc63d7a1ffe07dad7a71eb812aa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc61f63179e0a4071b9e9abff95a56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433b639c892ccf5f559b8e7281e5ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2b70e9d00785998cac53d8996da26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e80388fa2cf674330eefd1dfe7e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7a57a117319eef2396940c4b7c25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511eccb2f8e75fa8435e80dee803ce9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c825f1f506f468a381e0f0d409d9c38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396897fa00c984fe5ab573eb314eea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f1c55e6b8273f1767a6e19983e904152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81f7aa8095fca869d7e0fc0b47d456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503eb93a1287694a75fe5039ca85037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea08fbc31b449c39d70005125fe148b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969b5884ac9d55e31accce222f69a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec785520822d1a412960a68cca448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751470577fe4aabdab8ce26ab9715d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21160de24c893b4d8a56eccf3da04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34955e75fb7a21b113b5503751b959160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d749466cf3032a960931882fd93f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a90aa2f05f632c7502a52ac26ed3b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef13cc9587b31d6c569d1c758fe3e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9130ffedcf2897e649afc14fb56d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564f19fbd8e34c3ad113e81ff8440d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a6f6178877d6d331db339879f6f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5527ccfadd7c3e67f76dc3864af54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba441e383553de154316016693b75c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e7553e2b61f829d6b1c79efb43e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea6bab1c1d3a1605817f132f1d1257170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21890b619691f5abc5408bcd20ae5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ed9a0c1ff61abfd496f86866b6a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468ef9c4214c261830e711e92419e8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca87d54724db25bd949b1e900649474174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee53fe19ed3ea310ff0ed8907d192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280622be4395218b1dfc9e93a7e157176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f7bcf55d7792170fd0b86ccfb79e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c8fadd79b54b8d1772bc78d4e2142178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408666805ce5ec715b46afa16b6f23c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bf6b69f0814ae1a25a231de96f38b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a8bdc4651c2c7c5f9711c7b853a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3759f5770f750ac5d2ddbd3a8a9258182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8e6e2324c855c28fcd9533d16c11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f815c3806af333aa59398ac6ef28c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c25027b313dd07c348aa048152b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace308dce276aeea56fc47aa0c1a3c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52cb60f1ffff1f7774d3e1437dfbc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e64c7051008cafd1fa0e6e3049ef2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25059f81e5ebba80cc75c7c26c652189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce1e79f1602e9f4622d83c22bbf367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c5454444e95c466d8cc6d2e5ebeec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fa467592045ee2ca204bb945358cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dd3df71fa18e9cdbb3f26e97106b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d815f17d55edb8f8d17182df6ef3adc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7385ec3cf8a9902e32e6e8736a70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a867268820833c0130f97a7f3bd02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f1a7cbd2d3dbdda3a8a12a189cad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af83177a33d76c343ff8de00036add198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ebf409e4ff456a830567dac09ce1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902c2b768b86d87abd6cec7c207898200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d2f9fe02cb3b774a7039bb8af0c1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d81dc315811117aa6679a66314e45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6a01d68dfcbcfa6d30f41033c131b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e3d6723652b2a2300eeaa9926db6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b110163c490e308a25b157473583f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1f35fce44a5a5ea93eddb48bd884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394bdb04687b5c21f3ea5824738657207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df597b41b2faabdae6a455b17f123f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8bca992dfcc961b5ecb717e4ba33c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b48a9876d8f7e72de88d4a047a230f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248148050cb278b8da08eb8c52d0305211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a2e99ff1593d8a246e0d443af77d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6117edbe529e6c2620bf8a6cac493f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded2c8b7c792d982e4174229be9a2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67257eea0082561ab0204a062a46310215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada31a499516b0ef5d7dd57d86357c2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdaa03a656d7fbe02ec4d825e25ed6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374312c03217ab2b21a221570838d55b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d397ed2515ad444824629854bb0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6f5a1d44beb9e6fd0e67138c8ec0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99462ca6f2476962a6563395ad69f68b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d6d342ae373d032557f57d3c7a71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18584b156cd8a741fa72c1d04852fbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43e6d85bfde43224c652e5eda6df7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be24f192c08d52c7c8dba8f7aebfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f42e579d2bb84fcdf81216ab5919226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17f7242f407d2434a3be3c6e05420227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435b824ed15a839832e14dd7d1234fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806ffa02d2d2cc3fe8bec7aeb8f07e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb882262fbd646e6cc1d808484fda2f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edfd05cad2aba7a38c2fdb316b542a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb019b4ab2341803a7039739a6922e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb3caa6f775206e08de304dbdf35a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb089783f4006a905cc70edfcae09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e48562a3ecc6f889ef508b439335235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a57236e16554d2666c57ed81ee2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b619eab1779513d56ecd3bcb5d74b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754d40dc46889c3810d4873506f549238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfcf78d6c22cc76c6f28553332c1d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae68d63ac59e33fc7f61bb4d0e96bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb84365b7d6ccb9ca2d731c86188da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29def2a806f8a3960f010e73d2bce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b654b9a726150c6cf51d901573cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50335846fa14b5610305a2649db4358244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3cf61658bd51f149c36fb0491d67f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f92ab5763dfe077bd66205506541d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc8b9fd7a05fa679793cfb5afa451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2abd69b7d6b7145889055a1c40bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667ac3b5be7d591d94da214fde8fd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1427ab024c4691fbff1b5bcaedd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d5f27cab0de03313677627651ced251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f60b23eab19201654708fd171cf169252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db47d69ab477141ba9933a0189277253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4095798608abfa0d155961002a0901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a44155e54d6f1a6ca161d95e250f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb2335fcbe4073dc4fc2035760c25d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c034b4590b2425fc28e7c80b5d6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca56ebfd1f4c69155eef491930b766258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577a235dacc7be38b89d25519de8a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f29f6fe79fb7e42ad0edc2521b14bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da98413d6ed545239c91051cf6864d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622d19b931dd69c97cdf644d063403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027142a68855e798d283b0a2ff539b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31029aa88adf0f6f985c3e1417f20054264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67cb23eb4abd4929b6f97bae8c9b53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42342f08fcc7d3237f4656bc23242b9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f7ea5d6de42b646492dbd88dc4ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129c528150bbb76cc57c0eec75bac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a2820cfe085ddf09791213047fde0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9bd6094e8d194eeba7e1408eb2578270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3b1c1f6ced87b1921f51ea9a8c717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ab9d8e019faa43d5fe03f3c9d45c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204eb847dd398a54c9d9dba1d50d4fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c6ca0ebfcf22296a4163d27e36b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc663b110f7fcbf134272f706b0c145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc045ce7b18a9893056680e90c95e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c8d72aa184d4222756e5653172d38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca725ee21cdf9564ef20cce0d385f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb20567932b290affae2a60f93028e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4f1699ffa5911c95a5942762e69fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d5d7ce784654742255b64e1e5cc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7eaf059e3e9d2ca2baa83aa2fc1f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d5fab383195aaae5ce821c4201bcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ecd358aa01405b7e320bcf4cf09eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37b3bc9bc9a77af9a6f8c49febcf03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656b43046c87c160876ae7655a97c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d6266b2655fecb4a40614495a78f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c37f2e7694742e438a1476fa1eff9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617898a5cf68f2d71240367d1a8e9402289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14a5b8ed0c4685939f7417a1eac0c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6006f1894a3d61280ee106946a963ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921220ab87828bcf139036f778f600a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b5f91e46bc6d6c6bed1e93e967b56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffda29894276898d053bb5788555e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8740829ea1531c4545f804a0424a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c30256455848e1564a9d4b1dad1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aeb6daec2accefe55cfb3cf294e36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25017332ab3059e505b4f0a9557553de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8efe225b7e4e3ce04c7e9f802f65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc803df85497b568d8016c062f59fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0c2d86930eb87df1fe5ba0dc921b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103925f29431ed71f8de7baf0644b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd99fc8829e8f507004851ea16d813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147231c8e0782adfd39275c808da25e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f2a6216a31eb876b3eebd183df950305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531239e598e39db441e84368b4d18813306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58debabf8b0486bed29ddd810a9e3e7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ad2bfc753f3f17976b3ec14ecaa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77dfdfe02fc65839e1f253cf2738b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a4353ddb74f2f95f829fa967d7b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85042e0a150a0a5d8d938870c11e842311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc4c5e74a5ea6b3ac25e1abe8cbdaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912026fc3c50cab0f947d37ce304113313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb4e55e61f4798b41a29adde40d998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766368e342da6b34b1c71a145849d6bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ed86d8f4e5d0b3d39b24d6cd86e5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7efd872d67964b847bb321414ad4c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c001596075bf3e3a00f2829f601a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ff8cbd87275d2346035406e5e1ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007fc529b2a56ddf31a34a547abf5c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e2bc8e8e9e0f4174109867edad82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2c9a8c6f0e6de106a0aaa2164228f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05427903280ca2b3af884aa28c1b02c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e5bdff0cc7734a750daa2b9a225f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f01ef8c7b4e1b1a5d277d22625d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6864d54343e8e71c44ff4f1fc8e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d861ef7a91a35868d99364be7247d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39e38eb92603cb5eb75a0e98da398328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0f1d7e9d33c744571a857537a57d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf96ce7337e1590df9ab1b121425af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edd901c1b7068d268df2f136acf02c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dba9c1149f62625d1b4e7fbaac026332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1fd28ab84ba898029e574e89d0a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f17fa3562b5f4dda55d2b7338cf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5dd498e543df5fd86e28848cca557335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45bd0e292f0c6c1264e16028778f0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485b3e8b4b03597bf62859d3b72fbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57916f92709fa830e2ecc2df72faee27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96873de516f3a72a3ae5d0cecb37f6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900d512da92b6cc1fc7eddd88766004340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b199949be10a18bcc2e8b6ce8fc02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86861fd2497708ec1d58c122e2cf6ef0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b3b179cc87cde9696651f5cf6c4eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f123bdf8281493114eec51e0a94a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e1f82128d826009496772910c1a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910a8887956231a7df0b1ef759cfd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258994c80165b4534a1e0ae9e3621b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dcb898403b5d8d13e9255475530ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1988b8bf1587a16bf696c30fc52986e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad17199d178c0c8a96efa4c0938a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8954ec5de5fa7e0db179fb770773ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7bf7b43025e757af420af7065bf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ead18ca8dbb05bbe3947ab75a265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b932bd66c44cf7a074e91b4f4979ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e011c5e572b18ee330ff11b59f9c97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f5451a024823a6f200de4637076ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2c0a690fcdad39c3db49fae510b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6539ae7cbc724cfba251ae50cc3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a82303d11e155504dbd14afd5942b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abaa5a993ecf4b09511d0bdb2fb323360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761bffcff2d1545b377d96a30337628361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce87f4be57f6fbdbefa46839d642bf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d840b3febb7252f087c00db43d044c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d046fc4b67afd05142940daec5e667364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13203361594374b8339de3c0780db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389b1fe9e1daac4a78014783f14d76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1dab520bb957746a7efdef1b77d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798ee65ae408736f966f1f497a4c4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6dc57e46e8d21b94463a26cbf38d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf54aca890dd91422322975b21835370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749b9b73830b7561a38c4ef66ef424c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bcde5dd4f0dc640562709a7ac3426372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c6aa8858548779a365c0bbd2e153e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574386cad5bc49d8b0cba49df7ac4091374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f0e2dcbc26c001f4ff1e4c78afb91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822a9b9b485ad0ce5c2fabd11b7dad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c51956e3a0fd7f62f968b9dba6d34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171923c3da31ec3f8540e7bd6b1adb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b65aba0403797caa5539a921bab6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149de0c0a2bc60a09dfa6480d0840e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a45798ee2dc6e9e5aa33ea0578141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3973a8e87ed29cdc3d7002a489159382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f18b578576a43f6dab8929121343383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbf5b3d01dd6b67c8760ec080f3ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b9971d3505dde716263708b4fec77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b348ec9b9656be955917066a23f8df5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1362aa89f684b434d6d4de6073d6a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdd96123b294fe55689af04d9e72a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63a30610fcd9918b9131c349215d52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1936625d337105b889cc421d89e12e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58b942822d491dbdbe56abbb6fc9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369001e0dad6ffd22bd03723f49ab94a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ad53098ffb16c1a6b13b5925104f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe26e24192ce97a241a951e9354ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb72cf58736d004e06f9b47a345c1e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2bb3fb9f005237976d67e9542896396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe0c2d8f0085e4aa1dfe9580253911397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42c2bdb8641acbae8e4f888286653398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd0bec52f98ed3d0fbe6014d881e40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439ecd01ef4977ae504856b91b9bb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237686f9583d49fe565b77c9d06b96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dcfc517f61c4f37033d1135e0b6db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0912dad23e8e3177e1f01015d936ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1e4b1db8b80850e7546aa5982bfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba0f3c97cf4e9d284e0edaf263e9e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338454d56dca43bbb84a0106cde5b5ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4890eb145b3c408ae76280d13b8d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18920b44efce909f61b0b3acc96ae51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3664cb6681ef9f50934ad3f3c16bef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68c8cd19612f43f88534e7cb1b2a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2f2c631f4f56e88a2f526c520aa7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff43413f9f07e7840aee3f05b0edc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c659c42ef4d3772ccd3bd0101a1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba0fe855d4c0442d54abbd27d52abb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972233afcf8bb26a1962f4564aac42f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc073b504190fbb2d7bb3e1ed07314416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a73c18005e87015eaacf942325eff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e69e5b876f5fbf0cc395b1699a2db6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a338305aeb4286501aaa0251699a5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ac689b538ba26fd95ea76666c137420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e36e989ce76f1b9e603cf39e93ba0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ddd885f64e0da04e7325cf346453422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6c7f09d0162850ab9aa93b8f765ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bddfb19c8598518d548064c7ff7dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f789e390ead806be689e3536127cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e7e3de2700726739fdd04a8956a9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f2ece046d7daffbd9d7dec293d9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a4fcc9d1a69bbd503a9c1e8c291d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2228a1097e0e687dd9525f1f354bf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bf0fdd5604e06ca9f3e75d6f51233430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59534ecc4d9b647fa9ba45116453b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3931f03b13d66ecd4fb215522e99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd591eefeb0936ae55d26853feed58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba22a0a34a2a2d3e10658b82fac12ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b87e83dd55ba3357daadd800589e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3830bb1e0b297e5db10aa72e5e3490b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c84c7dcd7acf6abd1791cc84d4683437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc289b53354ddda10a92df5ef31366d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3e4f2a9cad8858c05bf952c4a216439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d2a1f45528ccd59e490620ac6059440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e1f1b7d6df854cea60e21d7092114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24af52bf3f2e909f250c19fe6540cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d2e97622bcc7d8039d965d6067c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108a93c062e3441c2cd2483f6e906d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3fc3de8f0f6fe9fe349791c91fb94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35509e7a45e4b6c010dfb759870e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f94144c0a4580bb49bb4f4f42aba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115ca5f8742ea04dcd05296bd7c6500448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11003d37bea0d85f1e93d4a743e2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da7432b851204b274732caee61998d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11ac74ac4b194ab4cad8ab74ca262451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53010f88d54d80f5656fc78958deab2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefaad83138ea91784e55d0ebbb76b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5924ae328eeee11d46bd0d2abfd5ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801395b3d4a4b42ffffb6d5f328eb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a6296c002ee5426270c8f7c60b782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dedcb9b19f61e039685110c23efd6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e4cb47bdaacb0a3d768a89de54ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78cf5ac7aa65dac514daa96a2d9988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c586decf3255a72bbedc193d3e859460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc835bac4f034cca5d34f3c94e5cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e21c92da207584ce2a73c8468df9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf206c285dfd0c62d37dbfecdd55f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ef87cdac3e77044671350b33d6e1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8639ef9b1d56cc8b57588514b30258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2867dd65a606f69cd1d2ab456c0a9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd17dcc3ed3fffa1f3013e92d2251467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79fe0379b87dc040581e0b4fb9b17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e84fd3d9c7b216b3a35fc452f48db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3a22d72777e5b89a5ddd54435b54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb77724d568868779edcd88f964e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e17d7601c728ed0396d0ea3b2e1f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2b1ef7c4112f04bb739bd583f7ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b5c474a20f59a36ad3dc0c5b295d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46246f781164a58cde2035b6a8dbadfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f88d722e90af2aa4b4e1a764746ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e2a512e895a2d14c5504cbf27b40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40673cd6ac0dc2eb6250ff5f380dbc30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ff1bd9893a67c67ee1193715b4a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686a51441544b54b653548914a445d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce2e71234a9ca8994bf9218e03052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8828ff2994ce9bbe4153c1748253482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552f573139e670d0c040e30898659ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb210f962e83a0eaa40f9d2ee9347484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98617ef5193a711c76e349ecedbb60b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8b9bf128b4fdad4c95135b218e1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690f9f5089b1058ff86f62c2963b04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae022ed7c51ad64f49742cf5f0e27e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44234a9a972e5c290ebb281a4099d9db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdbe316c3012f59e713a71d19523eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d0f96c9456dcf2c16d24e4d958d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7af03dc6b802e3400ce8f6e55e104492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30baf9293c906f0e025a1c2d49c6b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b2a6f3781f4acd46c9f57107cc03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbcb12aa64898b24f0e01049af2913495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe554950f6497b88a254fcaf307ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad749553472e12ee410b76c61fd2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8009a58f68237fa3bf822b1051299498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dadf2bb3aae4e80f3cb8f010c10169499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b7136cfe53b5fa9ca577f8460be2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1563c86e0a06b2702aaf1eafb71e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1683dc0aab0c9d27d88b8c42f2020502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fedf8b66b2af299451d10abaf1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9e0f9236c7c1344237a376e456bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e203d0a277f575d42ab947c8b7f482505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ccdff42dee23a8716acc2eca7d6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbfbdc7af1396edf3c012ee96c7f43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9ff8eb6ab88041c5b1b57569b9d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990295799c93fb05dbfb60a2b2e36db0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b6c7bdd81405c1d109ba95fa86997510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81e19c2f17552ee9b978fa30f1891511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef5ac0db3828923698e29ba9fc83b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ccf4c98f858353f56d79ab1d81e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7ed2f14bef1c7630dba457b929635514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35b5b9df571f1bfe788e1326d156f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd726d7cc1ffae7e67f6028ab5cc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1962c9f6907b85d42c065d6e8112e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8ad44ecf57080fba0387646e5268518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530596d124578636dbf119fa46c741519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1fe339ee84f2fdfc370e497971f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca4f3d296c0e7206a2526b5feda17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ac17649691c969dd06a336ed365b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9acd631a04adff5c8f15e26eea121b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87cf44ce6631c4cacfc4fe7548127524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567c6e26547a29a54350fa7558407ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2b30fd820be2e7b8a232d70df9be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2566f44b0ce194cf0c2ed90f098e04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564462c193aa44ca2baa3b2e072a91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8186838969c9233d92a4d4cd75f41c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81676c6f3623ee231d3c4e901e6b3eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b37b7f396e488a0f28a23fcea938c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e718365c1039a0b94714d49bb87b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2143e262071365180cfa9f6c3860533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdcc001a4eb90d9e416295cb0957be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176c0e01c914a88b315f888254de1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b3097c8550db1aab5e00e904d894536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146f4b71b6bfcf80a0f2f652150ab6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2b0e96298a15c701cc012259e9cfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847136b6d5d49b99e0dcdf35dd7b3abc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f973bfa53aef9b14e47ea02f8d18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ac83d10761948acee757eea0304f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe720bc42669623f7830d06b3a966b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf53924699d997243e685b200df395543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2dd520f361c558a33449e7bf58115544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f73de71f5403c0bdf546c46e384a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6af94f728074409b35d1457cba471546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b748057bf656dfd827ebcf7dbb169cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ce86a160eedf68542a6c27a8f504f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c0788bd8067727ac8921303824bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b3e2c3e2623bd0d41db699d1918f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783919e4d218045affd880e5d5f44b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85685f0c1dbcca041d7696d5941ac4fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7564f3e1b0aabd05a416a61a00d42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b54e3f2f796f055c0b0c22bd82abfd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175864d15f4ddcb7412310315d8bb050555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee786723ec125ec8ff0f76a6c5fc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b7a55ae55a1df82c4da5653b145d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c453fa0ae6ef4cfbc7e673fc73e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e273820769cdc3e37353cdf1126104559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01447eb458bf469b420e60f9704ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ddd1c5e1cee83a19c3c244b3859a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadbb3eddb4cc9b41abe96d9bd372b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d4d788651ffd1fb443a64c4f3a7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5c71364b36b5b47bc6e3db137c7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823ada6c0abf219f42092a2bd3b54cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333499041499ed02eb06d177dff6aed5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f418997f7760c9ce34d61f83a210567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a9b78f13478a282efbeb1c8aab17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27483695f5ab25c3a23e39265b9bad7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21cfad6ee595f67cb594a089b4afaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63f1487d56e20d43b9a939aaedd96f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf9874af3307b06838d1ce47ce8dde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6421c34c390cecda5163a8ab8b6e0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a4827812464ab650151c29bc9d359574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f79c9a3c55e04213160c887de952f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da259e40a61a01bed80b8792f6392576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739d70a4c0a79b31ad784ba80d41bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248ad66ec4901c39dbc8ca3add1643578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba39c1742c337d1af60aeedf8fcacc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d802c412f0ac89b159dff222e87fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e59c5605fa99282377059e2993529581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f62190e306bdd968f629667d761bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea2cdaa6eaf96b50226a991cb31652583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a008f03faef2ef93a5b6c9f2e48162584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceea914a044a89bb6d3c002f59d3b11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608d1840a7d5623762ce6bb412dca6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631195c6564321dad38d492674dd7672587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18326f1fbd8f6d9b8c90dc079fe861ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3eb2388600953cf5d9e36719ec76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9101d2c06017e395e83ec99051a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed404c587b6ab6aeda82b045d2fa117d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c15eb4f1a67eab4fe24618818e420592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7866220d20e135b797246f3f99807e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93523921b567b049feed01e498c6aa4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50cb248d05b4c5b17bd2d1a3099279595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145b118d22253653dd2ea424445deb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0bed9ac0868c28363e2d3d885a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc875d6bb89f85c1347b8949fde321cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb8b9a304222edb0069fa77c199263599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de045baac9e26c508d1644ad8d94c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d7a3879d125a867fb15621234c71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3755d3d251d19c449c9f33c76842c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb900ef60b234f1ff8f49a4edcc5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e274a4763192a29face30c5d75d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ecc62f1a9dbe0a6080296ac497deb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb570e8032d3e1b9d703a79a02b57fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92882991a024251b1f029a2c6f7a9bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6a808034fc348300dcf7471487ab2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553093cda89cfc3fe0ee13cfb1a0650609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfaba05b6376749476687185521bb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7502ebf945443be2c0889969f3ddf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cffca7bc2454585cff2332ef86d71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17b40d278dbf568789ea8c43e05ea3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe0b74d00fa8806c12389b490a6ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd6897a58760d8d7868867e53cf696615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2ab34ea9b4ec23b3b927089fecbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e728a56bf60c94b0165fc9da27373617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f600f8a6af6219f64a24f804908b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8db7ee8e7cc80965827a45e950e77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555bfc44e9e3d6f77b7232ecb2ea2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f1548439dcb290cb3e9ddb2c01ce8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92ac1b137eb3e2b7814a001764af9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc569c0b61f7a5f991d08aafe036216623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090afde6bbb3ef2073aa362d363c159624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b495b980de0b56deb5ce64077579bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa04be185dc6b31f324d8292f693d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f66cfbda6288c984160aedb4e2773e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e06aa69ec1d06809a1406e88066b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d623a69d053e26f6c964b73e3016f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2383446f543d00d14dd71495cbf98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df0157483bfd0a19fb791025bf7ca9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ed72fe78bfdd739136f11d8ddcc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278095a882f4e7621f63ab616fa45863633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b89de6a4f10ed3b2ecf38dc8d88c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099d01ef4d21b3a9ad2d77a2620968c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95316e1eb4641abf85d5fad201462f27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f88cc0af2ef52f5c62ac5ec01f3cf5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5db899f4f60893a242cf382950b33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f66a3fcccb69230fa82d9e2b8982d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468c29910145a3b5312d8e6a15557f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476194c303883a0472905a959a4226641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7411e892c23402dfbcbc5cbbed7768642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1450f31823b4791fb892217e25e4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c16ff29e8e08bb702bb0394f7b989644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d52a79d993f0a244d8b56a08c6e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b29c9383e690da861322868db8c64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26deb0b40fe24b00552035435a8fcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ded64a83421345ebd2255a3f88936648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ebb212eb609b60997f1c89a1236e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bb56edeab34661811fe02265019ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8feac1251b61593e059912866fef37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e31bf5a036aad3f8d26a55a99c42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f623ceea397513961799b3b61ebf73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a3c22054955b9c21b9b75cac2079654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff4d4311d7ba34e609a6259a6e4a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053d5c3887db7ceeb65e9090fa4fe9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ddfad76afc1d7ffff62c2d0d7897657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ba11d5b40e87ede8a9e876f517e37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a92486f6f9a6b63e1230f0c331e024659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f858191981b8a698bff343dffbdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75757e137fbf42c1f7d28a024096a060661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a69c717a2038e2a3c602b400f1ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b345434052a4745e8dfa873c5d9691663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d27e4953c00edeaafe34c5594f35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a3bb778058f8040ac299351624b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c91a6fe5be624622a36f57ce65db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257472fe5b20864fd77a66b9e98016bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753742bcd89d4ff697ec97f88b761f09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09652e953e878f6889ae467645240e9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad89a657dacc016d081f46d176641670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033e8e126a275916e8cdcaf502ef52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5bbdf3f1c1eeace67dcb0a581adc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3365b4e1df30e4937ee0d6fa2a0f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a28b1cbcb9e2e0a8cf0ea04a89085674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c81edf580bb8e21206f12d5f09dd01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c692a7ef2161bba15feaa08ad18425676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205cf397ded97570a73f853745ebe00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ec2817d9db0810c77933fdb6d081678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc71c601232caca4c4c8b3d4b03952679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92392e1041aff023100c40003873da30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67baf282cf593126c21a37c92ff518681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0cc2cfea8a492bd7f313ba9d8ae5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac05a4ca12bbb081032e761824554b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47dd49d4b02ec9e29346987f1470cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34635b1d5c188a93aaa79d01af377a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e6d116906bb2799b64fe4a7822f00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ffd484f085efa7baab45cfc5badd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ab00aacd9dd036f6be77f28a57ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ac770aba9e35dca7d299b5c8c966689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb552c54ad62dc8a275188466c744f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ade786fcf644f8f27605ef0e3ed4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326c3c36bf1fa965a6bd4161c9d7d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c60a503a457e539ef80364dc12f8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d7080f275a37501f84b0b2dc0e81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4c918712d24168c72977555feed8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c997b020d72b78718f3faac8ad685696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b8ca47f4bf789dfc2912b4ed31f8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3229364bce7adebbda548f520d749a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9624af0e7790456faf333c7c3cbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea91678e3513feadfd7e77aff58ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a537e0449578b9a6606253edb8555701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84946eed5427a14962cdbd21008c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aa83e8ed072806beaaca2bb220b6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76667e8bd7abb3cfae2598be1fb4c3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a502acc6bd438e87a02fa176391dc2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39cdbb900bfcbaaf42020368e4f00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59328d655e27cb0b490f41d758973707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b60157726687688361569b71dbb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c14d625a3dea4694dc9dfd64ebbc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e334a85404da425347321c0de206710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e7f4b9ae28c6283b1317f150b5609711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa849f343d82da01cf0da92308803712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dece65415688cd4054302618945c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef36005940d64a50e57a1a4fa853f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a126c21db53c04b5c2238079466a49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8eb120e448fae58d882aa01f032b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1075df6733014532c63a5c7c8f5387717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7968bfc339401927ecece320d612f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2584500d4caf78dd99fe0df4f9687719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d4e01a9f548a2ee988a70bcf6464e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f49e638b73a62d5d923be8e383a6b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fcce38b4232eb4e5146512355515a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf51ef97b5be501eed1e476437aff6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08189c5030841558b6e179cb98c58f7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a3bef35057c517a0297ffc8ea9dce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f8b25c9c41969671233cc99327e14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f203ee91e7fa078b0b45f11b5c2eb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47105964c74e31e9e0abd57d6ba024c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603679a37d683e4cd61598303255e57d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922e23d3585f9266377ef1f9ebe164730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0ad89fb35b53c3bfb8900141c36f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac274ff73260834c4cb257ee1fa8df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84d573b5671a19cbdcae6330aa40a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817af50cada7977551191ec267c2b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf596688fc0082f0a7cb1af07f5ee0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6cf4e76757c1f2947d07c553540f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa75c91691e5ab8c2d9095b4421da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781525b4cc58a9acfe21e370a486df86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324c12526ad66f56e4bea0e3fd75f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86989214c27dfd0b11360dcfe784a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47426d87eb12beca8f9ee0c80578d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6c60c04d18c37872c6f508e186db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc139e895592fb952d68699e5efb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac688abd6908cbbb6137f816769c18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed951200da60acb0c93518c1bea90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f131e69eeb25257f2c3b66cb71fbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05adb5e87eda112cb2ae70031541bd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379787088d9b505d0d51b2e73315c62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd438f45892cbc70af73e887c51dfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc2a58c18e3336e134c55d6a8f8a24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c673cbe4bbb486ad387d1882be9baa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3f663aa77ade80a9be1ed339e72b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687ae158af54bc07f4b63d0271929b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>