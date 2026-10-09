--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e86cf71db07e1abd123216a4c90a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3ba106a1767b2d2bf1f9b61128a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c515caf3cbf4ba89262de6a24cc483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e052b057b1947131d07326d0098204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc82f430722fa7daadf190372c29485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41b9ebb767a0e4e1307f59e720f606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acdb23887157902cbd667607e12867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca872cef4261211b807930f2df0848898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0759c8debbf23c9090493ba70b81d909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ba9089d579fc09d249a8e800682710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebf094a9e0a2c15111d5dfa1a3cc1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe58c66a2a2feb8374f85552d361712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d40d38a79b4e351083a74bc70f7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c94b9b0d4ea15dd59c5b2b5a3f9a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8c7fd6d2347779b93c20d288bf0af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eb95d97a99fda1f937b04ebb31bbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205720229b7f8485ee0ef3f1d445acd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffa1a0a5a9d6c0dc7fc95782e5b06418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7c15311c3bf595cef4c5ef39cc8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340f7cfd79905df1c55a180694d56420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b07480214d96ddea05ebbae8d48f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20061a61c4b3d9d49e0782ecc1a419b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c0f18466da2ae302826fd1184239623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e78b9a9870a77ff4f2569a182a7e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63310e78ce07ae861f16868349816b0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e96048600f6e729267d9dc22bc3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973070fea09dfdf6646fb2af76f44f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eab8b8966c57115094c9f142dda2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10b36c50ec169f58bcd72d6cf442929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc9a6de561aca5c43851359209fdb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c92dbc4d2d4d9baf15f408d479d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e70537391cfc93510c3f322d2c8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2545fdad2475cd6e53a897fb9de36033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9217039da2725414e9c3338c58efec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250d6e6c82eb7fb8929dc1cd6922b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d1958f872337f76919a141a7aee2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bbc4fb4872e857bfc13ddb374ff7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61711878ab72ab94bf9aa7aa86627bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b959c82bd446891e713af6f763cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae64ff5a6a9c7bae0437c8d8d04537340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b9d9a7b424fa9d46796ce174103a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6a9cbc4cd2ef129ab5f714e1b442742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e9c42e43d0870342fae06dd984f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81a9a3d1c04f2c861b4b5778874af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e33cfa6c892f4815ae653490cceed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50277666511857d4d21af23b04d8bb9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325c6e2333a9928e0cea5952f75d1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c7d55ce827c5d64febf4e01aebd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb5540af212fe72ecb6f0c2bb8e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c8bb3a8bc7647be2eb5f2acb4bd1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f20adaa55246e0e8ba0d3158655cfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084224df6c4be2c4f15704b1a8a423d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2ebca9d79932d2523710a830d38653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733defa28835e0ac4e4d4a854c01ff554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac174bffe3cf63eabc904b736a4ddd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022b35580cdc1329861526f7e24c7ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28cd2ace9fdad4f206fc68b2904e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363842d6bf4267a0b036ccc039099f7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117240ed1dba9b25253096dabf3fa6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12748f9063a697e4ae8bb34f30bb3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fff063e10605b07b75c0c8173771e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d29c56525743cab323dc62b85570f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4c726ff9bf34ecd941dfabf0ece063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398870635c5e37b6a36f6f814fadbe3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86298afe50e4c98258e6a446d090ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c04a4bada9c91007cb7156a2f67e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1650637b483c3fc56dda7dd28f0d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b52b70f68ab2d6c77e538dc43ed1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7426ee1d74a2a42caa59fd950c127969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f921974bcba23492b40548fd64ce170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e504becf9ff52bb884474c6cb82b0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489c3743cd24eb5d8fcbc28478c13672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab7e75a1bd4709b2ed2b63f72079c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a93a2339b81faaffbe60c1a32345f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66ccf2e0f22520c50483e53e8770e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2381939294dd7147de794918bc3b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22d429edb838ca7a4569e3c9ff7ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d89a4e81809cf953693ede873b33d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e893eb3ee1b283c2d93eb8d0757679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cdff67a4f0c16869248be192212b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb881d6f904834caa2ed1ce850120d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f7da2cb309b83c3968be70d63dcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3260cb5d13c1526cdac65e6df32d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907065a0fd00b95d82e55f846ab5a7f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c9a427e8b1d8ca13c952e7f601cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12a35c50ab42e08f539c174002b2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c51c8db185a2033bbe874162ca97087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6d1e3c3b4a08799a5545d16bb109e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701355e594eb4f41d59dcfafd6da61f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55578822824089472dcbe6645a18f7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe3a5f825af5d49cb7a5762add08791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db25e2642d64f60138db0a9111c33aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf6294edc7f346f56d9fbd4802220d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6227d88f0e281d8b7a5bbcb0fa51b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349388ddd6b6380465dda899606d37795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa13e1a6977ad720ffd0eba454b9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a47273c875b62e884583dee2bd71897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486982148d99575866116918a65ab3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b40729aae0e58e534c46b3d6e347cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c369550bc3dd7d9e17021d823ab07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a760f8e7cede02a5ae24e75535efe99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa415bcd7aae56b92da65e1777add7c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc018d9ecfccdd4295ffd0c2e90a3cff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c1b8d21f21b8a92390bd78b5dae10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fe08fc858382b02090293c4b367b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9604abdb3f106421ef3957e9d23e97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de36bfc81545c9fbce5554dce1928107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4cb10af868691407f9675cedf661a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a905c64b8fdb147b5ec0abce81b2db3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ea091dcca72bc874973cfcf85eb98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d4c97d0abb7179067154e268c10fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449721177c861178ff97f74640955ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c69297019f554ada343d2a2f459fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b110c4e30e9eee3b03cea72fabf776114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582352de35a2ac57ab77fc6e6b1b2f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a42e1f91bad12679219f2815c300116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33745c68b8e72abba2e78362523b8410117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ac23c3947e9db9487a0749f414e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa37da75b74cbfd531ea21e7219fb38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11df6f62ee26a7a991af963281b4ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576a412ea91d67949adc9a229303c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de5f4f45248e8a5e9ca084d76ff34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a90c81aff28e7681a3959c989dd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3a0076503197296dde9eb65ac6ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce6deeb62a2449cda37013171a054125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836488a590249232b4647cad23b11c99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d436e1bc5b52585c4557cb1a100caef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cbbc689a6d03a52f4f5ef184cbf32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5fbc53d9f3036faca037658baf2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391af9c68202f46f3598ea8a2a0a11a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621378ebc2a678fc8a902bda3d962d26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700604441f5cb6e8f6093c27454722bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509773f114b6b2dc95a508e92f4a82f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1f68cfb0f35396671f3a69615690134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767caefb221c4878a8bea8534cf2988e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014700f670313a6bbf0a49a94e89fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbfe8469a28ea4cd977eaa06ab3393137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9315d280ce19638ca12e6e2412045138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d19c5b33b07db618a3af14078835139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f570284918fe08c8683365bfb93ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a73e448078387832a2fc85b3acad02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782699762a05608ede045c93163dd56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b5c62aee7800d8630bfdcfadb31c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c660edcfb39d216ce580f25bf4cedf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe429e39eeb134715b2c9dfea53d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8563442bbb6aef4df81b32ac7b06b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99a24c5449b7a8b2d22530c453bbbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca891c6f4fc8e2f98b75d9d272f50b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29624367aadac3fc072a67a0995829149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634935a672742afd53414b6f75ceb22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e1de113853a5bf1b6ce1d8513c3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1b2573dd58edffd4620c1ce9e1ec9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba2d17ad440c4fea0903fa5c323801153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c63356c0b0de94b8edf2c6402cf39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8920ff08c883de96440df63d233873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a139d42ce37c427a50f568cd639d9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a913a90ca22e9ff5412aed21536f67c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd7ae2ed84f6f981a5a66713ddedf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ae45b7d1a8736edac47cb0ac7520159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340912be0a5ff1b170d9c8354d7d59c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0c1788ca8a1cf3340d1e97c204a99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42619380ae369194b4815e088a0d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae3149d31dee0a71dacc9a9f606bf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1084c7090191197ffb7fe961d54660164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f739e89ccd6c5a0d0a999da38893c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650c8f687630a306984b4df21433325166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9a54a1e88ffe49ff70e6a0f363c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669005f5be911c7a622095db340943c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece637d96c5aa946a09a259c805d92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d83e5a1d8211e066cc49bc523b77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91944b28490cae3d49ccd9bd7e719d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada38bb9c2fd354c85a2771d483cffd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f71109826c1932a41bfe96a2cadf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72c507544630bcba6012c1f834a3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b493b030d21691814d2757affb76b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698265925ca6cf8ccac7f2d6fec1aef6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd344b46281b6a4572c90e8356b8f55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581de3c263bcf9ef80e69fca1e722a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b55bef3510a2cf918eb92820b09b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8ed6edf498c4880d4065aa28ce19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88507615f3826d4c3801f904deec5fe1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061695628007f59cbfc08938491faf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405a7fe5a8c0e6ce3defbbc571995e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c76f317d5ffbbf644abf6fb65b61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa32ab68f0190574199c986c06adf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7540e4f47b9e8ebcdf40ca143904ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57468e80a47cf2d71df5458768cbf0d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a192b73cf7e0124c2d14dd9bb16d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca819bf58b40200120350854a01fb0c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b703dbe5392aef760e5193332a0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edbd7916e6ff42b487dc5833e42a83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c09b77188bdfe802cb8400f446e79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a1a33631fa21d28f537ce0f5d951193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe00e93ea984af618b25fed51fa6da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a40330f6cdb600d98acb3d4ec97270195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1bf17631585663b5aa77cd6eb7960196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1739bc59436d54a82843b937370c10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd02212e850730e8cdbb7de9f9d48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f123a66e0af82c6596152c68fbfb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5092010824bbea496242ae9a2559200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e2a5af25a758f7264fc0f79ea397e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aaba643b05b23d499fa8e429cc166202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dbe68b003d0709f0b74074fdd4650203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723f2a6d4fe0dbd0c2c0936d45f5183204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bdaf0622664042e1a20df9c5888d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453fe76a5ac6177596c1e00b38707eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f06273625b351bed98beb392d63f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e668d1f23108d3591ef6219a6049180208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66100b416507441a55b1c676b8f741209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eec73a4552724556b3a22b078a4cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d16d5df2818dc35dd56d4e6e5cec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8c77a0889ee79514e587fda66f6ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6904f073701216f15e14cba7c649bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632bdd54a7e8b98503075ae7ba3789214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf299300e4c5c13e41ea93b0d2576e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296b05fca78a8ef87f766b413d80a55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dc2bd17f7179789620b7656d10d18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ebc5c25e3722e0d7792e6135f822218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659aa99abe4e553f55fee4231e0bf72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a01c7b6cee6c5edaddaf0999b096e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d309fde769fefefb2d65a2722e41a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e2fcaed3552b1c5d3d396cd41702222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc849d56ace901e7e2b71e84d6f022223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c4494d5bd08eb855f739b1007caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680377e29a34219f6ca16ee63003fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37a8961aa45bb006b54f2254fb9d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6edc44512a6ae29d7af695eb906f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea869ae034db72c3c93b4a4609b956228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73184b664146451f3c094ee0fa7632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614796282e0bafcf6f279c394fe2821230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2caa126cd14d82589ba6eac3bf7937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc761a094fceab7d36751287e6eae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886713c831fcaaa74c5e2dc684b2ad45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d89a514cb57e32b7dbc56490c5b9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e4b3e94e7f4deef35df64bb29d818235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff55c8fe54eb16c2997d418875956e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef919e57850bca3f461204ae5cf06ade237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cd1b986b89f00375fc2308bf994d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f26ac912dbc55229bb27752eee87e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a264c36481c9f1c499c6be10aeb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b850904f0f378132f6a6f4ec85e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffad267320452459e1631756dbdebb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604e2ce6905248fb82668a44a3a01a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a95cdaa4c9c662e4c6b1e5c52a90d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7a1792acb2a5a7a841b79b4fe5d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43e77bc94d218fa89a534c20366520246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f29062b45078d1d2551ce3dd8626247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84419d8728cc797b82e147370df3fc53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794d20d2a8e66aca2b680b92b649812249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76068cdeecfb9ee36eb4463433c1937250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c12451de32e45231aa6314e9f0601251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7e0192aebdc0aea6e0dd0c683c1d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3cdd8078eb5ea1d414d41bbea6f4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36362408b4c078b88b889fe051b22286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1bbda6b510bc845d07efb34e34aec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd5e51ed31e27661b998862e5eaa3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87369214ff22eb097b4b1468d143903d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17b5850e360c4e4e8a76f8decea76d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02767196ae0d8d82207ba6cbd1911a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a5d95b38a92c0bfec73d5c89bf9d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c46d0622ff7ffd363caa1b371d84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f232948ae814f087e1da47afc4c41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e4ff1cc5e457582e951256ae94e9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84bd2f585c63cc34f2ad6218227f12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25eb4c234347be02a814300eb0c5ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896c939561bf44e97f8112a3946c20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d5c9ac2c4d629fa4c4c805e7bc52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8bc267c660ad689ab5c1ff2e4c1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a3f64d08b3432a0dd7e248b80b7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7152f1ca4fc4eb389cf803d139c98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04b334cf8a9c3bad5a67f1f5e8d573271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a830fc69ad25acadd85ce2710c200e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcadcb3c593722161fec56cb37a89b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93219bf1dd91f2163183032e6e0fb913274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f60b4e5acddcb708d8bf56da4a15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3b1ef43688b1af6dbe28361e0cd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aad9e30d938367d864e943b4d1e85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f3335ea53c88b4edcaa83df0b5483278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761ee0c27583eab3c1732e2a793083279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342da466ac4d6e074dc2228d92aeb4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8def33cc354f08a5b4a819ede2de68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937db34f4c6211c1d3c3c83e067f689282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de579eff5aa92576e23247a1895ed0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff33236687a5edcbd016cf579c8e8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be6414f9264c1b4d56e136960d7264285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa695aa3e7b5dd5db64cbfb814bd1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa62bd70c657b3b042164df5bca113a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e788dca577094e2207654730633dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e5b2913eb85a421a4b410bdb99f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6517fa162eeb1b6bfe1db50526867290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122828dacaffc5410bf69407a88ff087291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845106201edb9534d478e76e4247ab2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808230f88d7288bb8194b5adbbbfe62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac56f8b29bc92c9ef3a3c64ebc3e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2b02b5fd457594ca0e5755ae93cec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26364f13dcb10c7279e9ccfe5b5e74c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afcb0cbc41931347a92bb5e5128ad8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc27bf25ffc4a9fb8eab7f60298086298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434fe2a58ea5ec79f6e36db06cc997299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c806011658d9223bc31e47fc361cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c6cba8ec1325764529322dde9f792301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369ced7be74cef87dc679de44934cfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c9496e7efb3a97f2396446b8b43f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05eb97a6a4b96f36cdc35365358f3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ec9b70d6d2e410be6a51a96660b89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7715aefe8bb2d22b36f76088df889306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8891f63c4925f76efc3aab82db39c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ba60ec32aeb0873f343399f7d4e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f6c3821bda92d94dd087e0e9a5a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17dde05b3f4938943f7df656a76e01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce513d9560c6e872c0761e2df3f869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb53a319cd229bd8a252ff01bcf5a12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c43a0786d8356ae71c4149d381ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e1cb518254d9f4fcd191bf9e3146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4488402acf9ffc4a5225e0805a183e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e402946df5f098398e4a4094f2e8fe3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bfd143851008cc7fdfc188c24cf32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd8ba183642536885efc2f9cbf5a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99e811cd3439f4bf54a28462eb466f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c40b59b82f695e72a5fb742beac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35207c7fa5a6b588b687ed12e7c32fda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b59424579f502c9fc3b15efc78f32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d539f818621c14fef3b733ed6b2cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e6bb20d483418f9706135f51df84c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09fddd465d23360b9597212f3f4872325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352f5243e09b254f704a7b9650f75b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f9a32b4514064f99a785b6531d280327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566b0149b397496301cf3f623faa30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ead0f04c0af98dfb11cc6eca350f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d700a115727a0ef372499cf95cc1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe93c320460e6b4f3991f0c4df6953331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01633322feed55d04fb050d8e6b290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879accc20c5cbab010fbdf8aed9d9b68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86d956de4340b7a2850547bc0f9c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695c255630690ec32ede28450b37f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42e419d17330152415344955aa7ca4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d47907b8165ae967ef3bc35816a18c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050807d56e782f14e8bfab4b0e208c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e75bd6bcee927d4165767e8043d44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822916345ff8d3da17f2e90a0ff61c24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef98826f0aeed18b695740a7f118ffc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618374b44a2eeaf85c64feb92de030c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997320e35c7ca46b1d288c65ea70bc6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5bb162f579dbd4eaee09b7bc83df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7815aae51c36d62b7aaeb653a90c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5936af0eb2598941fb02c6bf3cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720f5b96baefe482e636dd3f22d3e6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d37e6d7f3208fb67dc00d8840ec27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7875f09fab8d9bb4e42df25133b5dbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cfd803fb40e4f0b81be960fc943d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae274460d4dc7ef79cc2ff0616412351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc8fcce28bf6b0d0057412f5c45ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad221efae3b55ecfbc311fa4597ba8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d18f5f914e2c79580270338afeda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a132263d9c5a4d604609052c4e288355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737bdfe2a8467777221d1d4146981ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bc54e23675122fdfc2bb2293f6f3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd53b425e41eb9771404bf93024411358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc85b6025462b646360c417b58c5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22110e42f526dee519bdbd0ea25d10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397293ba6050dca21de2b5240eac4d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc4b725b9820f11e5847560e4ea838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501aa74bb655892bf5a28444b68935363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fdcdfac055eedd1d5acce96b3f01b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b4cde2bcba71eb22a3c03aa12df92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362af9f354035307419612c293750b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f045d9399429b03ec840c5562f023367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ebfda4594c4fc42dcbad113c8b5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ccc28735bd6b757f6f40fe0fcac30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae66bdb55d00bf3bc83199dc106e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232250739d4f0f63fdb868c3afe044f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8080486a4e86c818ec764ab23a730372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57ada1dcce93f9b6e0aa2bb3f604d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358af156d0d9c3ac8c6f2b773f42d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cabc5d97c1f6c4c9e9885732dbff1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb836fcc7607d3c9afe7398c2045da6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feb0dd4d00610eb921291d93e962e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a813d571f3ffd74ec701771fcee73a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a24df274b069b7f04636b0dd40161379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b070f091cdb08bd001e3dda87d9ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c80bf5fc5510127f2c1fe6d39b094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604062bc23f625b7f7cdfa80638bd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce554767c0e4ecfe232a997a27475d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1983a01106d48d85c89c5fe13b8209384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602a4dad0fc249944640e78102611e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230debec7d3b6a1965cfc98448626ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c47a812202950b7a235401294122b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9928e2175d1f07508fe2926873c67c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc0bb328a5c07617852861b31b76e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114f4acf4d68c390af5bba72469c42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dfdbc580a71d8c52a9cc7c38c1e3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b9fa89f4ad34f135a0d8b408a1578392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05144d236f111b2214332929f320a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf04ea16f313b64967faf3d2c09b662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56067d1b3a84dbf9fba85a14b1e870395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83352afca7c353f5a749a5eb9e80fe46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972d855a4998372c0a95c64e6c94505397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9039836eea32ff09c12a186f8be0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee978b86c1aad229ae2f307f65e31cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd9ebe254ac2c9224d37d9f1976a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed93af56a090e6ca1a45dc6eaaa734401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fddc887d49638189455d3cc8f04b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c9f5ac08ec480b4fc101f761f2943403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c27e1e6d5057cf429a631bf0b2282404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dadc6b0800ea445290dee2bf1d794405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ba48f48c08b18db80077c395b573406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4916a4baef001d7c7c53fde4c3ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d7615b0cc7e05f757c8c25b50c696408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc170872c5a60dd44b1f9b70bf7dcc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f1be62d1fbc332c99d2af2fc33802410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b40baf4dfd97f569d4c200b6c6089411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41cb4aa767b96e4d72aea94d3f2967412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544b744dfc4579d35aba83a160a5188413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e519927212c9c0ff4cbf27009e514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b070fcb95b62d99a6f9e6e72a7c71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f069b6b00921361ade485d15324259c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602511650b6542d0081ec3240a0a24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef90114b6892dc4e6235b2a24c1f39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482c035dc55230329091f0fe11adadf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ef515fd60bde8b74af62ebdc89511420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d16facc20cd69238a428612841d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf73f28e5943cb540d316912dcf18d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47fedac573d346713b289a32130066423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51596a951911d7dd8f814db039195d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294f768179f8fe751c1b6e926aec9a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85951b6ddb610e9a6a331e9391edc5eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c78e0793741493bc25a0789fab43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae317170bd0734afd28ab94cff8bb7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3f254883589f543bc78382ac75c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab752d387b3e95cfbb3617516d83e45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085b17324de2c0113621306516ecbbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1589b757ff1d1aed40f9659c9fd0d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52668a18d9f8ee4304c95953b4cf7c73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17003007270e1c17f26c6ea1277483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ff93c23ba1e4c5b3e40501031fc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5110bf7231e26de9f97758ac34c72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec71ff4c0c24192eb9cfc0ba0ed638437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b043faa2cdc079f8913aede53eacc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b27a960d2d0487211dfd3e2756ce63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ec4cda799e7b7a41aa939037f4dd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c1aed6828a59736a5a2f4df8a4e0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b6865dbcbcb47d4fecd1650627a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1716a23e71aa97e500e5bd6aeea48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f15c92e0947dec294e646f79ac7519444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ff45f22cabbbce55c3ba2d245325445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f871faedf211dfd7abfbbb773a4a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae73ff97aaa9d1f82e6f392092409447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfbbf3e77c97abc9b0bc92f081badd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e6f065bd7bbd3f98ca034096d75f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6b43a1dd47bfbafeb43090e2147bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb691a59153c6222bd6483f59c582f8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a265faf5ce91d8bc0be857c709f63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e6776392e02055775604c38089d77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73b04f80a20c8b5820c7961087ded0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c892a48760a42158fefa5325dee0c90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76417b19c35c947b39b7e59fa95b5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aeb41376f07d607ce94d5595b7521457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e55e127880189a0b7402a5f625ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c31830359a399d6652d1896776cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c954a9b98da9042bd863d5255267460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f9027208d8e46561b585a27b78a8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c3def3316b3433a93712234f132b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63fd6c184784a9552b28cc2159274f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa36e0024ee6a8a419671b73a8f4f40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c9cb79cf7acac7a1bb01cad52acb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e09b6fbf83e8d74ff48901a5c2b84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db26d4766974664b450fdc4627a229467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0499ea18fd75245f8c34f7c4843051a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0e0a3b12b1261a04e23f77be947eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4598d6a3b0bca2e37dfd889d689a6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a566860ecaad6197904649005fa9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd881f07c338539dae47f320bfd2783472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524754ceeb6b2b88cdfbf77f476e9724473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1f0fff214d3191ff525f0f80d27aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351031d45f673217b577b0ce6f250697475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e6e0cda657309b9d1bff9dbc20c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3edc1ef70a42d4760fac3ccf1c2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb717e525d0f82ea7378320307682478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5796682a0393d4f6fd3d8b1bc91bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe7320698afa86ecc8cfe32ca161b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063945379a687d44d9224f0619de743481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634326ec30937b6e4b4af07c67a1c2cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbbcd66e4a14be2119a59889a39eaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1d29bf0188aaaf050fd60c722074b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed84501571cab9e1faa474ce1ccb83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efc06a0ed7756568f4eed0503be6eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bedcc0c041e7b87f505e7d68ea542487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a684a3eed53b8af9de8989e956cce2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604c040ed0300ee7c0c0cc1632c216489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5bee7087b62a5741af95366ae0a5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46894495986212d13fdce80a71a5fde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb718162946fd0a9bc277aed108b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1586c9af22d666a1d6ea18ebf63fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f1b382443f94b90e0365005fad9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdacd8194e9cca3e6520fda9190f1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bee8be9ab75a08ab1e200964e0ff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ed1a4b960ab2930faf805efa7f2c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138493b9d6a9c03b5853dd9aa9e838b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744b55c7d24f9ac5457092caf04231499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294469c9d8f48717533448b5bdd2ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dbfc25ac5c7caea5b80008fe2d50b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb20be939b42a9f5b3d60aba36d8d2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89567ee1423ef6e33e3ecd800ac496a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb4b85e37f08265a838dd9a0f1f1b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c04ef5e9a0c789e90c1dcca6559b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999696ca0ff43af4f01963671410cc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2df4b57094e22fa718b766300c364507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26b5605d8c7272da8fc3d52024ae12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2b99d85ac09cfa530a0896b05ba0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5de4fc531f89ef50e5f3f36b0ca1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4c27137ce249207a19a9de00c1851511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c01283fb274c1b6f02c4b96115a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9adb324c1241848330b176286afc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8242c5df066770d50537f8cb097cac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181461ffb2dd4ac307f7e256b46b43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e42d1710ba38641434a970ce2a09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6e8d0b7b0b15dd0f8ea68b48212c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adcacf24c3dd5ab9c4711f820178c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b30651b33c7062e3adbc4ed38ca0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c49a87036c7773fab5b98d8f18c1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9b1f1f74d7becabdd7ee9f2c0b71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee84bfd1dcde5fddb572e3c30200b4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5653d848aed88428a6cecb74c9705b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7608f54f9ac5bdb25d60573c8ccf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147361cc8772c5501a33a7b37b5bafb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcba90b654f4ea92998213c5d0585c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233951597926fbe76bf93bba7da18bd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139676bb53c49f16e75e79c6d1f63740528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b13c59c5a0b834d4affafce9cf5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cbdf1c9699f352e0274887b3fef94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2e40c061ce0bdefef2972aeaa0e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2410c0cb7944c9c3ad6516b2c7dc5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c708a8be923052799b5930ade51603a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14be83c23ff1d9114d5f59e3b97e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1ddf1b8d84b880137d26fc553152535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f7ffebcded53bcf8830a823c5a03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db7c49f994c62d679121579234f510537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa202d41daf31d6b4b159292743dff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e820b264257412b4e527a1bbda91b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1c5dd8b6c675dd0733fc7bd4e463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23b16c4b00cdc58173d993b59da1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b0a4d4cfd36264378ab03c0057c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef58b97fe3e20133d5a908627a0456543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd2d0d49b1b072bf5425ef07d80d2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f789228a5927b7ba2decb0df9b6b25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361abd302441983ae252f61ce614f9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad9fd576a938f534012a3a53afb90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c6c56a50904d7ddd115a0d7a9a7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ce2ee068d62f5754a5ce976b0f9de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacf88a8ea5b22c3ccf32ac68d3cf74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba68cd181d847ac22e203cb3668e90a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f7659855569fd347de0a0d9d33fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b86af5ca7c35076efd96a2a3c4470553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36222bc469256d1402685f34cc67997554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb7f23bcc29d853b1640781ca725e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f5d6ff39c3d7618014f747a7aa32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b769d065b996b58c920e0e5463df0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973a7d10a91f6c76cdf4161febdba7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600bb5049f324e84f319a777beec1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c987cb1a1c61cb4205e92171948262560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eedc31b1422ea2a8688c586d0b75ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2eb0e0664d79297c46de3199b0fa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f773f01ecb898bcad6c57de55b1bff7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c8fa1217e4ca1e37e08f94373d551564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119040d9ac456a4331a37df502804f13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3942dccc745fd518d9338fd1132359566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8cd5a274e2da672ebdb88e1ddbd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82573a9de713f446e3939c502cbcb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5abed52142eedcb013edabcfa49a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85efffbda4fe2cbf75a219581988c38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82897b546b03cc2e2ac15bc00ba982c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278cddffe6f0f72a93317b70edb944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66015998d65a995e0ec3a717c83f610573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a999bbb83b830e3ec06b00d94447b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb03a23f568720d81f6e79ba20fed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8ea24297a7909e4f08ce1d254a5c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba5fb40c9ac6fa949e87565262510577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860bbac8bd08ef8388c0f8eb7a7cb38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a45024f1ef9f0c1170453da979841579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1408dccf51200efb35f2b9ab70874580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0454f85fa05fb00d08599a4a02bbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159344634a776291050cc31a56006f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ef81d9ff95b6fa9aa1f079ae0c78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd76bc6695574b841fe0efc6ef6df0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701782f9540a2ee5154abd3581166f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cca0ae4c779b4ed381e3a268ec0421586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac695d8518bc7e7d81e9caf97541dc7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb0844b981fe604e45a1e02d428cb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8dcec5e8732f4c4f7fb370aabc88f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c844648b22b8ea568bd8cc4acdfb12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539956e55826f468962545880bbf682a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776e801613453787b726bae38c0ef1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727627cf60a95545fab8dd6523dc83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2daa6eba6a7909695d6c0170c3216594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c168e550129e83eff609f2286755b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d5aedc79124715e6f7bdaeccdf4cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545a27a0c2bfd4f622a2bd4fb9db9e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e04f2cd512e3eb64f2bde4745bad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5569deac32b828b6646c05c8799ec24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305182b18adbbddc249aea9bf8b0cd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d15dd6a326ad51599eeaf322307b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87f53224d13a87630f40b66e27cac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0cf2f9e5b4d68cffb38734dcbfd5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa502b059fcb575e47039e3edeff33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8520550e244101dfce90e1493b8692605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c9d5d29a138e84c6afba5017687d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd5f30a0ea8eeac40ed3c0c1a474a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70150d5e386b4d868921f557eb5c9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1fc352e3f5862aebb7d33d99cd220609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37428e80cdec5fca0b5bc9a2a62199f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2aeb46fa84db582fc2ad598a1d4db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92db247302a1a372a5d7f06c12c89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e0b1d8c9277b9668e485f20747cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628d7256ee202eedba26c3f67ba6ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893714264939c0eb6f8bc517d2e4341e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f027d6b1002c943698ed32e15c342616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f00d5e4a635bfb289eabf108f69ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becfa143e729e4ce2f05711ec52b273618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df12d8d29ae471420e3f51b2c7009619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d75ecdecd457f29de198fde9eefb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f223c5c70e4458788c4d583e9ff7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43f2ed46fcc8f08cbd936de9cf10a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26cea99f8cb511e576f027de6f0d8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021c32f0d9a75732d5985c4e2d4c139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3102a3038f340cd5cdecad93893ecf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597148fb74de3027a2a19ca3dcd194c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3369449b4ff83d859baed523984c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380375a8b432559c90fe5590e9f8829628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b328dd3b3c0cc766ebaf267b66fa74e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b665d3773fd153dc883b7a673c68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d0d8cf6fd0c22aee72516c16f86f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1368f6b4264eb34fa072fff79c883632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc45f54bd8616c5e6400e5594fd138633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbec2819cd5ebd0f5ebb587b3482df7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40097ac5628b151915915d3db961da2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9916cf4e68e535c540ecb48bfe236c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038091c68e12b8c468fb0c499e17eb5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ab1704696f6ede3a8adc4a12a747638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328d60a056e604191990f11ca453c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6147cf34fe2d37e7ffaa8f57e33fae5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552b1de879a8ad5bf8c935d4c8b7e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12f4def29c0b3537bdf8ff2cbf9f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6f6802983ae0dff0d5ef4d452f39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3170bf012456394bb95bf800bec91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576abc0f805ad30aefec709e36fe85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ac8a16c4e21b101337e7817e05f89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3416f6d16bddbedf6c502ecddebbbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca0f56f952f7de0fc3de356dcc62a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb97bbe4ff9b275128452d8a054a52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef07b048d1c742fa6fb4acb883b88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37df9df613158dbfa4eb61d800483651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811fe762daa8b34a5dc2c370fe61fd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ee28d2f492a3eb9e68a8ddeae9cba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3ffd8bdfed58086375906d302e65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc86041239b421548741e248591da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0978b458419d47407bf4f940a2db00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe555540a0503cd67c5d77983b56bc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1421fde443a9cbaa605bf3141cef2e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8eb5a557f5870cf8037aede879400659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939e698ac290436bbd9e91e3d9d276660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e939524de2b18eb10614b91f3ce271661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44226e8f3d6607c985db9564816d266662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5657de92b90e9168240e9987a1e5ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1c43dd0e1bcc880c0bd96cadd61e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb365c86a06b6dd69df9c5c676e75cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ceaf44cc8a7f6419fcd6694aea63f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d817cba4a3cebd4c9f3c337edc6867667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beebfe1c1182d10c5439dd4c2fa6bec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84320322caac9a2ad3595cd6b469b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30a629ae1539db89999841059a9d87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc61a893a3797d9ea9009e612e5ab1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313ce0637739b55f3a53314af0db9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2d0b9a7c43ea8078bbded3263876a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc93551d678c828a2edb989354c8ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705a9a366356c6369cbd41519980dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab9090307b4333718d05f6dd468eee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a908da15d633448f53722181505c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca2f1448cd4f0c398fb7c0494b196678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5d97fcb8b2c9222bfa42de947476679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc694dfcca266b983e7e3d643cdb81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e36ac95c5ea99304f4cb84e6f8b8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e702d35fc4660fec6046b414616086682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444ef37a68815ecf314c3d72a79a55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955139fa3a5bc2edb32c3c7d6d0c6e81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009adc4d84441cda00d2cfde0f7e4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d20f0d4759d9fed376ef19a75b110686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb1e610601a75fed209613a141cfd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e851d5b0c5ae97e0d698634752aeeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c49d94a90f6f95140caf2c476e72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7304b4c3376e70ec74d5aa4c5132e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f37c0ac36338b7c74cbd6fc7287f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96170ee2019e715742dadb9dda7c22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a347574417fa92704228164211d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f712e127792d3620496e4613e29b6fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19f59ad7f570daf40a55669b68021695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db422944e10a88cf1e8fc32f2e003e6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2c228731872385fe70160ce548d5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd906d419a4b36563faf9aedfe785e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762bc593edee5dcbccb649dc2d56380699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996374f98129d135ed912a1ba6bb033700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53621e1d2f104d1b42aeec56275d60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d29c59e7b69d7e9aeaf8c6ff189c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84c3446220da7a7588226c9ce9ed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69740ca2ac0def4d05ade6e7a8e5d80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb03075a106932018bf193d662c6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd26c8f4a3e6c575e56e3d416a0a730706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1315a4da648c3a23a4351b8d6dbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c09876ff3fa5580bc78d593a7ee76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb0b01a486b0c6aab9a4721822a1d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e03d139ce85dbbf4c8ef8e8e615f87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23947b4cf46660ef4180648fbe0b3f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cec8685a52ae7d67cf1e2c7cd1d5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa35d544d0c70c45003d812112c926713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad7ae90256bf108d339ed0d3d8ef1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feb512fd1faf6294d9d9a5ff8b0be4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e41cc669d94ffb8096e261afcbabbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e115a942787495fdc47d354ead39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aaa38a4aab3b223959283914af670718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9310c4cddca9c381c84b2d498eae3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624e203a9265fe13d6737b81d424958720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929200ed688076200d1518e20f9379721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f783fafc33612a9a205f144910fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d2848ebdda83484a37861e7431f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbadbfeb3d3301f212183f424eb655724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b55670d31cc293cfa49a9fe4fb7b88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c6132ad6ba01be8935df2655e87a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23016305716dc9fc7ddec94ef850d74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228fd18476c57a2e98e2e438719e3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d0a1a5144b62e6c257b8fa12bb28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfde570e42fb028170e29e8f7b67965730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce273e374d6218a4c9af58d77e283e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f3f5bd85d20aef52ee18a45682ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0d1fb29c0b42804d925761c2c13f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33891891c0ca30537694c56712485eac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4067dd7205b8ca45b12ae757ad5254735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c448305c002b72bd3c72b3c5b6d985736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f086dc9d75dbce08950e33f63fc98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed616d379a7311876532ba538bd43a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ecacc2352e8e0b5fde5edb23f2c4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3917d81965117c2197104bcbe6ce5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc9e5b51eb7ca16102ef914d8a87c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4015ce0e5f4516fb14451137e4ecf12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b6584dac6621795411f5a8655d21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e470d070a79c52af87e1bb2d274a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f17fd4641baee7631962e4b442ae0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fcfebce9916384b7c3e23516edc5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61f432127fd725fde4fb4d5b8265b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8d569d8810a4080db673724f42d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa1c60a26e1844add5a620f7e88b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f4122d406dc98d6155b9e591a1af8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ce9cc1538983ad5cde3d054ba9766751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e379b0d7ed5fb78c292eaedf36848c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544def89027ba595ada28ea7c6efdaf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb24a8c4539315b79a25167f7af58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e1c0575d8c41ced0d9de18c8cfe5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee76bdc3cd161c6871cf545f5bc0aea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c28d8e79d1df6606e46a9137e45ad5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4ceea3bcf4ef40a74ca02b08153e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57383219a177adacfcf555df6f055de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b445fcfb84a3a4da1fe878431fa611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2669b6da7a2337b652c358eaa7c4782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85785957471cf4e022ff937a124dcfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26864e4dd818e8af505585b871b4244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f0decc0e42fa246eba06da7c8a5dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01a3535ff13e80f5ff5220f3c5c986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe860716b99a952578073d0bb8dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9765b75e79a9e097004fac5c746fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796fd35af82ed9de9edd3acc4cdb1639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf80107c3a56a88d9a95178771c64a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19175cc16b7cc8bcb109f9fe14afca011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31560decdeceaa5debef631294120912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06feacc4b9bb759d6a0d1850161604d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f74a3b1b529a0d2d20641a08b9e6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77320724ec9173db2a9f758caa309d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28130c6df94291248186f74bcf7cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f5a0069d61efa0f4097f7835657d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10be07175f96590b22ed06f7b87a4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded6b531d84ff28db20a932677927da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a3ea0d6a22da67a11094442b5b0ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba595acea62a412687466572cec30121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741455afc8553375f2d6cb1649b674522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570327c5da88d20a73689e533500cf723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd3edffcbdd7a9099ac7b888b994f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8ea3c3625d28d36eea8d47f1017d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86fa19e34f1b0cdcbd1fd494a4151426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb4e1914402268a93b009794c2016827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e38cc2c8aef47a92fa545f2460f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf44ffa296ce5d3d89568e03aff926429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0eb3a640e70a0d2b11b9e4b9f6a3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d4f03fa2b5df24535f6220bdacf7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a69bb477fe5782f0991fc45f6cdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd561b3bee210809288074cd5e22af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cddd4092de253e3266c43be834f67734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e8f04e503d41f07ae7bd94671d83835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970604d14c22ac9f2c126d3dd2c425936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345c9a66992ce156ff362b5c8085a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a2aeaa0ef9cf09276050c909ec95938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7732f3f2c28e76287fe0e3f59b4e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258d3b804584fd9bdc39c07fbd4ca4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2077a1617584c8df28b3ee26d4c2d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700c2b448c498314b18f8b776b50be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eb92d12683896724f1f4a8d7b8b7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee06dea29a1d5b7875baca7763d9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4bde7416db16b98cd6010a9ded42245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af1e99e77e9880433ded9669b4e9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb71396456b5819e49ff21ebdc95747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704799cecfa35de186006fad90fb5a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b9631643d8f9126281b53fd380ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dec4a644029f3f1a241d409c97a0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a4a0221a7c19cb682ca032f834fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0991edab8aeba69ef8f4c154c3c0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894cc5e85acaf6ef83ae31d19f9c47d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573041812d37cafaa4dae160d5eff43f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0056c35e8ae8d02cfb363cc73759955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346cd8ca719aa7b8b49d08eee58a56a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a70fd6838bc95ba0d066edbbca46c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e952c7dd93e67459d05f5519855ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224784c92c6a0bab1edfe78feb77f7da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923e752a6664fa70f5ac2b243d211d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba8b928adbc12a878f677d099c84561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b44a4ebd3588315adacb27f1dfc5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de89ca6b739c55efe1f8487024af4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b729c0cfe0a3c38796106885cdace7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd208ff304b9c6d352914e70b47f9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387b45145dd28c6e4303850ef805f9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9edd2e10937e6c1ca06f4ce96aa1ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12eba62a1edd0a4f00f957d6cdfd5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c745c97aa2f7ac724be479bd9e0d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e93aa43f68bce471f2985c850080770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9e57ac48ccf9b0eb304a3673387c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590a4ca07ebdaa9e68ddcd441228e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc35a34b03f5c5090dbff56706657573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a33ed1c2631dd8c8966ae78b2140074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7bee259f20539193bab40fd4deb5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527312e53fdd319669aa965eccda77e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f2db7c0bfb34bae908e90b2c5eb0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893879e766a7ac47b2e7e5c988f128478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c47de6bd56c472617983b088c4c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afac44a4a42e04b9ade09c554a030880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e73772b6f9599e8f9a1afc02b8cd1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ccec41d9dc3ed3f42c2fc89ae58382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa2af79ef57949938ccc6db926828683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191942b44e4f769a9b7308c240831d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bebc04054586c97cfbb628311470185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847acdceea0bfdd1bbb5a8113200e26886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddf8b0add68d2cffdb0a3bfa53cb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32441ac3eb882b3a5c5c7416c4dfd8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9146645bf2dd8d0550aa3d04ca7775989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef71732d469f9631069f10ed33408090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949f3ad10120bb213a2747cc828887291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05430eb5774a9387f8c11afaf074be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42184c6dfad6fdc50d30a76b29cad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5d3ad842abf711455eaab1e6df66394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922062e865245a3acb32551302e65a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ddb8dda8fe9d5111ad109face23bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8074499c85ec69fdc89179704d4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946dcc2c8e47b9c5f9cfe281783fc1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ca13f56eee814654b686f7decb4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7904f9608c3044ae7a6c48683b18e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e26302dfdd5f7f0208eab89ad8b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50734e8f8b3456a6a1aca16d17abf73d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa747d4ca3e1f726c066ed388d65fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12cbd35797a6b9866b6eaf4e36730b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671511c26c7a8a6e5a6e73f5f9788aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261358e40e3464bd9448671c3ab5d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a927367b4cd91ac97f3bbca4b47b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b8e9647f012b71e8104a9a7c67c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66bd4144f7f9e971df812305920d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5d8f9d0cb93861b73a22c29ffd5d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aded02239830b3c60a37e3eeaf50ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cee27adce86d74670928b0a3d933c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621105fc2cf0ca65f198db28411cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fef0c34782c2d87e0b684c36f0c8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e16765ba060a720d9644d1de93e931115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2cf1e88c581929c7f44943eee50d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd9a203eb31f0f454bd5d6648f0635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2514e1c4dc060c60311a6fb92372e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c498f7fe31989dbe31992ef96bd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2764f8c2919902fc09be5d3976b8897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd184dbaddb9f1e40e0cced793ebca7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee64a39ffb54b1d3cc770029ca8d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c8f2cb46fce0ff1a64821fc6dd935123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0804b223fdd948b23db3848934e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d909bd6c5a8137449d115f7ac614125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb438da2b9a1f6ff46e040ac4a209126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ce8decdb04f98af37c97332da9f56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b89b7df2e8aa01b7109d27f6116b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d311478227d0ee9d66a82b17acd7e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956ea8a8b87b2115d85111f1ce1d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ec3d9d32106838177f8696287e74f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b9035d52551b9367e63f8cbe6ea0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e373fed720a140b588abfca4c4d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea64053cd793e5e41849b45c81636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5f4ba6e1699d9252d205821c2d55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db726bc0b44883500c2a4276df6b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d1097235f64edc102e21829c6722137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e0b53f52fd8cd8eb94fb9464d70b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b77d99422d7ab1d149e8588f4317df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014deb9170512443a9c2f4c18a2fa8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f99b4db72a378fc6a7527b7c0130141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d1aaf4feca17d21bc8ff011dfeaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ea2ccf7ed387e25facc1150cd729143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97e5acac0767851dd1ed56e87f2bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1db16fa69f2e9708afa3aa3a3283e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cbc69be187e5f8ad06675e6494d71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531b0d43e2b7c51172f8af6449a2fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600d438de6107d1406baa22f48413c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b6524253f97257c29787d302906a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d7cafe9d558031f558406e822a00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f68d14998caa7ee9a964382268f1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6adf22265a300808e27c51c754f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65149f1d2c879807917c3aabedce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9fb7000d88ff346720c97ae26830f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5480c8320c72008fc9268c9aa7dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ede99a505e9d16eabdee25c75ac5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0595b59a3f220462ca052d077c2fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9308e08ac18d056e94ae0d019bd89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ee3eced7700fa5f525de563753fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eeecaf394d91948e3637ee50fec4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e7077175788cf39ba276de4c576d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d4e03c1b89b9810ce2ebaab5d76c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25352c66e67db3859c5173b64f6ec627163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e007a4b1008ba9bfce03341be1699164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b69a3f37c48c2969c4bb787f62eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76bec1e8c1976af828f2d0e01b3a35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fd90e950e3ee9871ef7b5efe727cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db660d08e1bd9f8accd033c1ab0975168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced89037cc7f0d1dd46a8d2be22ed61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8fd720ac9f037dbb2781c78bbb346170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a8889bbdc43ca9820a6ce7b0ba8bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173051300365cd7ec8a63afb81d0fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba8a7d6898bdb07158fe5cb39b3d57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2355ab4b4c349c29fcdb7760067ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92fe6e3b74b3229e95148be5dfc5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d01bc92550b684d02b1f5ae1ae7f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f634c7252436bb92a14b8bf6b425bac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d4fa4fd3209ddc6cac7f2f79432d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3cce2060d259e393aaac9f60303fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1792c720304a7d25a7c1c7bc975bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90fcd04087a2219a78a6d438ae38f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143947ffc6e4a1de7c7609ccb1718b56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cbe662688d0d43a6081ba5ed94e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9dddb3f20665d545f27c864ea6bbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af40710f885e5534248d3e5df33b25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cda98608504ba42cc235e2a8a5962186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394937d4022e0c126a23bb599044bea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958932a275e9e279f927f8d77a14182e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855b58b0dc9d020fb2e9fa56534ed34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70179423a3a459167ef3f3d0b15652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fdc848d1a9130032710b9a2b73abe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368417945acc600783f5714e7dd3986192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea792ba298790ee0e99764faae9c233b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a146ddf2cd3258ca2aa61390e242194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a277f28a8a7202b1b472c8d68f01a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03948ae866d30ac3897e8ceb4b9a84ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d39744240acc21afd069acc27611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69ede18c7f38ec70d0199cb2b8518198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b8e4dc62903fc7c8bbb1cf09dc4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7ad12644475054302be04a18c2f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6208c6dbee8ca47c3986fe71b347dcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4979ccdbbbc85bff0080751336dab5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe963ba24518a221efd0204585478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6d0f38d38b95d7dd068337e497fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fcea0ae0ec8093f9cd552a217b64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9263e35606a55ff1f12751e69c794206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953938d2e6500b19e4450d3fa8f6ed54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db9fe25ba5c5eef24f7c3161b88d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601d25d202d121f7f1ad5e98ee5404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60908b8c09732405039781f869562210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a25eb471442dcecc6d9aadb24eb61c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a737dc60bf4f37bb8f453b0729d2cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560fb7c0a147fa6f9ba1af81065dac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca856160377bcb5723a6871cc83a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0838af51b5ce1d7eaf30dba622f72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff249eb09792e4b47143dec92f1bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37986adac7927c2553b487fed0363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee301b090fa23ad83e8629107ff357218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924bf290e97dc2f1e009f299112a51a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49cf4591d597928dedcd0ab163d42e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebcf94840f3439098f364fdb6d63f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eddcca28a02874ed215d595aad3cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e497d171ea1939980aa25fd866ff7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e658347ff214d36b542c129fd8c3080224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e5356d3a60bcc9867f686dadf3b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c22fa0920fabd29519cef145c1b2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc43a15247409de4b0fe338df5ef6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a500fbb645711a308f57afcb4313dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52bd0d5054674138220ce8d5b9e974229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab04687307653c57dd47cb3b824ab8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340018dd901026a3be274691125fd60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e02bc7421682055e0a022e2827e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0992a37de04847eb55e46adce50e69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043ed2136c8eb76aba44d5035dd92fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a097be07302ddcf10b836d59f528235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6ab83e08dd536061f417d7413613236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844967446a0cd47ad673549e6498a59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec793f3ad94310d625543cf06943e56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5788ec4a14050b1a8b4231491498f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e38cf9e22e57e05a01232de4692581240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003906614d0fa759e201f43eb8a554241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71a5bbb329c856885e1fa2be9535e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2290c21c6bf274dcab1c25462a0bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97a2abae2361fbf8ca55f8681c3c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5934d81f7ad3450c7d0ba48efb5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685d101843f5902927b870d866315d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a56094f45d307419737688c9b4245c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a00fe2fc35aac45e0c68f816fb7fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7c0065e04d553bb4721fcc304fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465bf3a3d492a2d956a6ed99bef7288250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84041b6de3fd3036be394a3499b7fd64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61e68ef51d1f32e306c493f630ccfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ca9a3d457defe8eab008640e4e2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901591ffdf994d2001904d1d00c6b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f76ba399f40056b0647f6b5a54eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a6233aceb8eefea63955ef698ea1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7882a39764f7ab3d2ed62c2c4e48c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92fb34f5275a8c10ce93e8ce24311258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945feabdf6a66ddf41e1165cc05c68f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9288d3517ce9532380f553df94efa68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c98910a06edf242d15ed6b4c15a7ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0cbb188931dbb9aa9be21735c16ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea08f08b9e6dff1fa3076a48c3f347263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa5b34c9e99eff2f6857cb8ccee16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f093db763e1496410a632a92b98f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5e8b0e8a8d86cbd4349f779630ebc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125d5e16902c9f5095212f65553486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07fedfe5e4763a7f0632cc4dbbd9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c119b14e19925146fc868cebefb674269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff94ddef356ef65225df2878890a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95204d1bf7a97bfd6aaa31f8f802f823271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991ad30dac7496ae1f54be4d7966b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b884ed323c35f9d371005aa8f68f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780d902f9585ff81b76ad7b744e90b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389008606bd020786c838ce4aa1850b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e8821216249dc0024290f07cdd6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3951b9d0c6226cbb37e51bc62660f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f0b72f01d5efa74a272cd6be4ac59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04d924214fdd823442a8054a6d04d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c7d3663a36772d68d4906dce9059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d034b35f191fc82c749b7756d6dbc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb418e017705c10dbf679c4dc93f1a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c40f6625b400e7ee6f89bde69fb3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ae831c969d1ae1e49ebc9e5ae9e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec3a0ed8835dec6d2fae4ccc81676285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae71c381d4e4195fc8f9f325aecba26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660970defcabb77e382ec79c5523a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28977f05eb954b6f76ca39b97a01e28f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1b83cbf2836959fd6e490e4a8f03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166191bf5e02cff952180bb8716d49e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d0aac51cd4d2f4ffbd8e01b70be30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a937e81e88e8347654cce627fd011292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da78306bf62198050118e0463ca034293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae3a56046dffda5aeb91730fa11d1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de4a97d01ce32da9684c26841ab732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c593a451af62de28c17143f8e38d62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4301a83dc289583923f97938697f54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4930d7107fbada92794948824d11e7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26557ef99763d9e486eeb711f2db80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958131f1ece4917254531da89ebb4e82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eb1491046b10369e7134823915f9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f8162d4a49b8fa5c8b5a5d70e7f69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa40c882eb75a318db7a614a4a991e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6e7109ea2b8610f4b4db422039eca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635e6b6d1f704b33822dd4f8a4b2583305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d923a38f4075e492e1c60347089d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698b3f7151f41134b5db5622a18415c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac7a28d24ca0d60830590d0bd06b9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b30e9e2c70b88b99fd3714d0b863dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4613e557759ee997bc01fb02f64c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7c891c7e36712f748cacf8bf43b7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afde9613dfaa66222b5f5f685bebbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e185b0786e767af064cfa3e71e1f502313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e4b59e9a0d16b645bc5c607333c1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1825e8817bec3bbebcecc173ea48e36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1b582ec203b7f33e3d7e399126d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d33226693f53dccc03adab3e970b52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f34f9f1fc04bc89b27940fb3d51ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa326fe2287979c1db0d2364f8d1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef1fbbcbd2c5a23e0b36a961347c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248e991f87fda935275ecc88a298976321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570a038cf1ed090741a0bd2e6c6d3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44774f3a808d831e9ab3e779411f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e2e8b03e6bbaeaa967ae7070bbc14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3dc38253d502bded85db85e4bcf6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03df9716a4c4471cb7a2a2e54176f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1710722b0e2fa88cd4e24aeb68890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3b41397b64fbcb7c2471f4f96dcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9657e71a17fa56f3a2f72daed6830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71fe3df9dd6cc71e44f18ce0e10235330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba097ff836e4cd92edd4a629f8730331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706665ccde35cb95936654ccda07be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f40ef4fc783ad0e8e57d4146fe3498333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9320624b2191d16c9c2c4795c208a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422b71169ca770b819d441b01a10cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4111b87358e109c0e18b78b159f72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef42dedf7bd19a28ae954d201b1714337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30df7f85d6c2190accc1ca40ca0d5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781ced896223bba2f0aa69d72e99e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0389b9490bb9de32e8a2ec56d1b16f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634c4ce7284d6d71e325605dcb3404341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8a7ce0b5a77604b28d55e2ad3236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229a3730f71d6dcbd833f22db3dcad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054be8416437c550a456e5872ee01a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e067236c5296829b92cecac38fac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a129cf5a756494190abac7ed87fc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f7249bdae64a3e848a2a40f9b178347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbf86fbf413a21d948b2daed85e010348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190ad52be5e253ce63ec96a792c9c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b1d40eaee48b61c9b8fbb98ff501350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b98017ce3457f96b2b6deb56bb255351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd0f51d98da6a435a1d2856933f2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792cbe7540ac6467bb500974d9d12c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddebc4be35e7f71b0a66e67b149362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79571d70ba79b54ec4fd62eff5ed48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9a045fe547b7a3d9b237662335c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649521216f35d2d1555c10c69a4051357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a4f646e6921fcda400a41b78f0cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41859435dcf3bbe7c518fc02b5d750bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e0bf7a4e33883a10b4b1c27509e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f513726117aedb5ef37f7eadd542361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c2d91ab92cac797674bdceb6bcf43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d706e706e0ac741a7d3afe8b17c08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3dcc8a996e0a9ca19d72605768817364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1e3a1964e1f84a7cc35debaa5440365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c959f5cab520bfe493587be7b9997366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d67dea08af8005093fd381d3bac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf5c098c6c90d76196d6be3165d12d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cddddf5b3ebd9aa88014c9613e4b15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a112a2d61d32c4b629dd9129c7f34f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d51bce49fc2f72779e76a69b0595f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9271f3e0306c873a3928c9508f8d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997a4ae4ba954aaf57c2c2ac21acaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c2ad708fd8c36d7aeaf5f25fea83d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313df990c335c6d246203c40f3d42b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677948732e6cc635a6341edbf5ee97c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb118cf67ea81091561608d0bb7ca3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a447f8f9b12023aedaacda665ff421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e0baf35786698307d05334b3bfa74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f5fbd218f17d57d1d01eb6d63779380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da23435a272890a7e63046971fa0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e96709aa11223de474b61911b5340382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2472eaa92bba5767015363b699fcb97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3524a4011e2528e792ffb3084bfc28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f6705d9cee610124fe12db78ca8da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a453d1cf891ef2e7a28e6136eb47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6685456527d130e7511f6c8576924387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ecd7dcadbfd473e6a197964e5dbb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf0e9c0ff5e0e5641c5f5ee944617389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eea136eb18c0501835d412447e85f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60377b3f4540fe48dd2ccf8a503a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8a3afbdf5df329873964e525881a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a90a9cfefdee37e82b2cfa9aa141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8226eaf98e600107d897bcf023d800d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbea97c483fc0cfe120a867a6bf20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67c08c9f42e9f3749d261cd09bd62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d03b3e28d58d0643ddc8ad80baad7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640567c3f69c207e775c878f8c9ba5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a499617f361d7be79f430d3702dd7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75bddbe70ef429584837f7d7cd243400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aff8bc586fd812aad7bb70bb03e48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf36427ad2c5ca89d8f505d882777402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0491140a058fbe5a87e57519cee9931403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc58cc6d0d4a42dc1d2a22f1ddbc38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a523e3a82586dce69b5044dac1d5fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b348802387d400ae3488893e14e2ebd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d751c13586de9c706b5a73716cf2b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8110560f0d72e216c209396d947560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff580cb387915fa7dac1b633fa950409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308e1cff516063aa8269c90fc933610410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991e50664957ed8c6a9f0e6dbce580411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5334b3f5d1a7986c33fc848aeaed12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df3cebc4a364197765c2ac1d91643413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a6a39df97dc781250652e760d374414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc265e75ababbfc670fb0abe063156f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d61cd100febb4d3cb541c6d37eece416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9409db31799af16a0407ffc00e65b1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e55f5b4e59f7de3ee8e21626f5592418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe10448570a8245d85acb2031d8edf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827988d8c69acf9bea84f5193e1a114420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6770371feaf27a808b02228dc3559421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e7cb74ad3df00e7b078462729fb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f481749877b31a5c9111260b5b5125f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe47f61b46a0a5019db21691ed9fd9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4af2d83f6878341102770da771524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edc93299a7a69d7972451af8cd35e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c11e8bd503b3b31981bf6cabfaec80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbc915032bcf94385a22638c97a0f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48938fafa8d16c8456ef0cd27a71b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b184861f3991f94f8eacdec6c50ed2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1386579802e2e1804811abcdeb2b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd2c7ce87cb3e12a77c08659b7206432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de7f6d7bdfdcc0f566856124de3ebe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ea6a8641dd41be50deac6f5176f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1123b52770b129d95dc72495460cf43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c547d5855746bc35804b738a31606ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5b7e70c42f35e53e429127bc7892437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad28f91108bf9f93d2921982f9535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051654bbdd7fb8df60dac9a20a94acb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac96441a8f87ac1f02f880c4f783d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c58f24095aa33e065f63c7750f514e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84963b48f4cb87d1e334a3f40ef0c2ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022f71423aed6cb6f49c7447e01abe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e96872424f409ecdae30ee4d14697444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61108d0031f7b8b5573f09ba674c96c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6d1a3987b4e65fe2db696c4d81b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a471be69ced02eba4775a85b9514a40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f9d977be41ee22546775aa626f5a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d650795d22117334f2c3339932740449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48111313586b10e8a5862e8ee9cae53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dfadccaaf134e434c7142a623b1d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17006e9efbef52f0770c3f5f416f0546452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9cc3ac005a551a6e6b46b8bcf0cff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe471b1958b8c51d7c69c68fbb1b642454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372cbb8c806db2a39d877c471e8bd65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ec12995cd1ab12833adb03244efa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479cc6af88bfe23854fb0f7a83b8004457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebcdae8115e10a743dcf1b6238c506458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779fc6d2048315429715e8ae5ec1787459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580c25f0de1345673c2c7f0ad4cd55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20d57ba1d6aae6d3e556a9396ddbd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d222b0e3fb95ab7b5f2ae3401dc08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a9cd9a7872164b8f72316f268ad8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a29b589eeced01ed1b8b6a4457352464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94feb8ca805547997c6d5833bee3112465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb1170172fe69bdb399388ceb2b5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3205d3220ff21be1b33efc3d4b179467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf036fe6d337aba78adbe17fc523b0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e0a1e4387c54cb5439c542539bc4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b5d931c4d38af450dbe13f30f4461470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a1a4bb5b0d7516443b43d7561529a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546930966f2f0632ee628443bae306472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60e963c8ec0e71646ac819eb76a31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc86fbba0a56fe547c327605c07df0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b02df5c1f6dc7ff5d973e05f4df3c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3c8b751478293757e6ccbdba5bed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e715f5dec0efd9a17fda18d299d94e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993877582d212a9efb176939d2c95f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a41a7ea2812684c7af7e9e9a7c1d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f5c2ae1a8e8164ffa4d0ed9347f5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0bd39965393ddd81a3c8b68e1b630481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858832cae36fd5b03f7afd75e46e11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca56048130cab2214b504a23e976f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09015d7f36c050d895a25ea011aeb75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283c77bcea614d232ecff649cd65ec5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3aab4a4a607fc0821f97f1290a23c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b36ef9e2c215f243cac6443011dc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a824516850de0c27b2e9360c398dd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50c1d248003677b40060283b51803489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd611dae257a8c796cc6e213016769490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec14154da01bec134c3df728313202491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d6279e46ea847ea5d8be43cbf5290492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe3a47b5ffa2c5409013d471dc72c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd5de3ac24a31598b139124449dccd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a78e1a1086ee28a00204e0b6caedf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac84ed87eeccdb5c0e533a2e2b42031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb193943b096b572dae119332535d08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa4a3e4f16479ab73a9bca278fcb32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676211aa1a6863f8eb74926947d29d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9aadd68946876ac9dacce9250fe41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cabfe5142be802a3e9c6dea13dc5f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3f941ada94ed2d37403d6af2448b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefcdc166f030976707b976489b5745503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d143dea06594e4a6142c6264e67a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb24bd3adedfd4ab3eccab2e5483a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710961ba0f736dba97dbd6ca96464241506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156626546733fb9371ab35aad265a292507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f44d194e23121d66fb17c7c128f77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b4c059e0c114be53989fcaf03102f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ab82d89c4ccd763d030853c6b8109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9d23746b447e55793513664999a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24350e585620fb5918ffdedcf7eb24e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b8d64bcf6a4cff6cea37cccbbc473513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161fcbf93d624af759014f563597a8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52eb8ea76f5a3ac8bb045660c6b835515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ea58804863defae7f520ae5016ee2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2ec397c913a22d9d3b0698944f73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd95c1814e74cffd140a1185975da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c7227105923c0f1104252fbd4087519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d2efd3576f0e204207dddfb01a0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d72cf89e5ce252ac6fd60de7c329d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2447db3351fd979814b8573ad54dce0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921213f169308d5b5b3e875f40049e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8be1ecb50c62adb197937c1c9a2bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93203965ca6aa133e44e7f940687e33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436ce2418fcf2bc915357cf5091dfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423599a0f7c439aa92f00e78a26ef08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf799dbfbe822506848a728517260b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef2129d0dc73d834eea221d3fd866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfb8e3b5bde955e917ec876ee0a66b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e98972df3590ede59adfd4dcfb78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93405137ba1f3584ad53ac1ef1ac237532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db51e921b2edb751c299de6d90beb68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35767d01c7db8e9bc788bc3acb872534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af23b69b0723341dafe64fc513478d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744527d221394061930d00e011713d59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ef1c05580dc525d62bd8653cdf49b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8d91ca71760893a60f923c12f094538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867fdc0255282dc7be72bc524bc00f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed2ada9ebafac92399a6ae78f4399e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d0946600a53c876e06acc65d68e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f51e8fcee8b5d591a120f17dfdc68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0fca7d7a9820e15859987cbf27ac8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3e6d073b353a41958a1a02652dfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a2ad94999f498d8504e00b5e23f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab3c771476e438fb4563cecafb640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b78cbc100feac7585e63b7ce57b45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c534a12fd393d5c2dcf68fabf1f89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ceaf197d8b960a8e9faa8c177ba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1bd6796bd4d74ff252469d604afd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13085c313ba210c8ff289b44fc0b7428551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555393d759688b7eb939a27c229aa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca61f04f9fbc8db0dd42c97144b601553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc08c219fbf2cb1b041bfa66eda9fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeb4531240d8b05d87f477b969645f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ed8f0073926d40a7ed89c29e4d37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766876cd83e6fe5085d655ead3d3495557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ab59fa193a6219ac302f996bb14a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43805fd67556e961420176abf922bc1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309403ef2be3c4da612c71a53187229c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6d5b48930abcdfb4208b166901cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e3e0a74cedac081b4baefd5354df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996b3f2d45a3e631de89ebdbc218b5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d87b3844e777e560fc3cb1480c12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358cfb0e6d9f897ce0b40e02615c407565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf0f8391f3032afd6d95892ca9ebb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6501a457e3f13c639911f466e0c1fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359d4aa913ad39e0707e43486ed48b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93efb66f2fe44103eadda3e4c77bf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bc74e85da52f868992919692dc44d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0098313b1c3c7941f4a89fe5efa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbffa33fe76b5a756a54b43aadf191f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582ab96e75520fa742ce0fb81ab64a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643de775b63bf961d0ab37e95a6b7b11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220493d694a7f13c01918a546d9f3c45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1368c86312a0a2380d1f0875062be9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe4502a41a688cb63b022dfb4e070a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa188cb825f609ee429249a3aa8bc40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e66c6d474c7f56ad43756bec8ccd82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e90644ec5a4d2308c3abdca79c64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04ad327fa686088069cbd45264c5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d5e9eefedd67295697f8f44b345d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce140b8081f74496d74e727a5639ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd33aa4dc0378f59b9e8afb0ace4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d99d898af8b8640ad52b8037460e4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de8004f62fcb0a28259fe66f33b0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f150c76e8a1ec008b19ef2ec593f08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600403980bd9aa6e707862284f97dce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b742673ce4cf71f75c68dce27bec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcaf53b388a662eaa2b8b2920ffbe4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb1b50581a1640eb51c8eaa8900b33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c8cd7d41b54863b780bf91cc06872592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884976b4951c24c33f4c4fd0426735593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9ebcd93a880059f5cebd3c24b70d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ef73c3b7d990d9d72cadb7eec1e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f240648055579162d43e8a47e62c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fe901869d94f62b23483a959b2a02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915174d9e4af8e7228832317ff6b36d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f749b76f66432842b2e9e8439578599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571f081f061a38c65e42edb918da5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88736287156d354cf9f9079fb5fd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45400e84f8c35866e0928263cde09bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1f23bd0f9b1995e3aa835d2f836ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd14bff004a398136ae5e285671cd7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672a6c306472c1c545340bd26acc269605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44f8572debe556a689412fe4e66ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df30c70ea04c10da8bfb20193e299f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae40f800230001b56fa56f7ca2a61e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46929ad54156dd28f3306e79771747d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859fe4fd8cd2b8f533e01da4f0bf126610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d322a98facb0ea97e6c257871899da3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc179c679ad8b9c0d30f06251f5b605612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f46750fbf986ffc6dfe0ce449879613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f2e96fe30ef32f5991dc7715a5197614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ef2e72a0685525da999f997abd27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9374eca67345b145a038d77c966f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5f6d8113c92b29e04af527e7ae12e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba1df4188fff5cf5d6c60526a45a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8225a290c94e35b1fac2b135bed68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e040eca2a91b212abd96293760b480a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9825d70eabaccdaca2a35c0b273e11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbfab6b440ae49c4b46a4c0b23212d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd73ef959d4fd94dd34d37f97851849623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6dbd9014e8d1d4439a4a75331d9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6d0cbe27b010d7bd8d3f2ab7992b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffee564b8af2da3acae3e5eb6f6033626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec0cf28ece791c728e6d9d5254edc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481bdea521cccc528a49577c96d261628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1e0cc1a1c8e438c81b33b54da771629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16688599c20a578146d5550bbbe59b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbc7126116d1ad355f0be30f170ce0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e590820b49f6dc8fef4bbc48b98a90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263324f0275a483f1bebec8956acdfe0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb65407e2652cd8c8db9a49d8c50e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196980bfcb8de4598e761efe4dd54079635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9aeec87ba2aa9b0c5f1debf57e2ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2d927d06fa92c628086f58f4ec19c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128719872133a84c91ff18efed1403d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda267dd660fe40e2b594285d8d062639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a697e485e34b729e1d3a5db4c446640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c358ea58ffc3a7f62d1ea22e4da0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81753212f2ba37fc34a862f5f59271642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc19aa00440eb28cb3635af3b8c77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca23081ba7d0989dd7545233a02df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735079005e9e74ad49017ec0424a60b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37301600b4d31c304e7d1fe1d2657a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620794611de3d8339f98d60152417037647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b146864cf5ccd5ab56759129ad35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5253b2b2834f7de696656a067c23ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7baab9e000f31e1c4cee0eb0dcf03d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666f4e2fdeea93686518cc9368b807651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5603cf4153616697f57fe255fb0a49b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31167f1933450633ce8dcd62a28812653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c7de26c280e139ce9d96104d9228654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05225efcbde1cd2db3b7db584fad95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb5d912f608bf82914dbb82dddff73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d57e9b957fc4e3e2aee9e98b0e740657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfceb9041856735dcb31cd8f090119b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285d14143b481a6e94c0d916c99ecf1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce724266fb9637b8bf2bf381f9194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade224c096846d6589b5add3924c3a73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1145badee39df04e61dd35c28419b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf261895aa8d7d627b0473bcedf96d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae72197e0b877d1579aa8013e57e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e69a1d6da8ffdb61b25e9d318592665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d841c7cc155e08bd43264bd8a99d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301a8d2b59b9040d8a4fcadc437ed5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5603cd96fdedc045c3c9982ee14b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2e4d44ace718a279d22eff1e3867669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89de3921ea7d6753af493e0b8f73ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87240383840c20caf988e8903e9df9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d68b7da098fd404d788feaec729ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d42ae317a999215f601c6571aa7acb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5828b276e224d8a423cf6a0f2ec02c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db3b773262ca621584b4a893bf5c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95204b3aea29967b5904d8c61bb206f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017390bf487a657c49a118ee399a5ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946bfed365333ff853acbb481c350c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3029484fad84b1849a4c2ae46c0af88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15f2b5469e5f5e234ec0c51e32b42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a3fb4454d705007bb29ab8e286c0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5378e57d118de04319b40cba6d98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae104285b13757e10e7c1ffcfe9e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61205923a76e6dfc3fed2bc021fb82c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d5bb09937e29c695967632205e2b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0695774034071d162d87f52b94205686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838799b2cb3a79bd5659a4b60e7b58e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476bafa30a804ddb495c294b46bd37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108f7dab08285191dfeec006717e61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f7a26492532a2050482fcb3617b30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6658a67b5660b2637595fcbe0f83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259f588683bc6dfc032d13f5b92dfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cf36da8d8f741e002103200609305693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5df7c65c85059e7a58e6eab3ef1f80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21acbe62e74f09e981bf74e79806c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5499ad9e0384a88cd7370523264226696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705843c772c866cd75572fd87b89f2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d317b452ad0470ad9e73dd2ac5c19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e66d80b0ddb5715951f2a42f59b6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c9b55c16ba2d579e5da5c75ce936700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043f521029d05a778420eaf6dc43cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e11504b982a06ca30c23a7f802f06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f7de2f9c3cff5463606d2454615b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c51da218862576100edd29316cce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585694fbdd19efa193f69e94011190f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d30d967bb320c08850dfc66f03b31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17417f006f49158705696b7dcc362707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477cd4f899d9ff4fed699ae9b26634a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff792f094bd0214c7fe0b015ce5826f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d6c84b9d5db5e0575d389d6ed818a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e6dcf2c6ff71cc259e75f05f5da5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91161fad60a386577bdee6cfe0efbffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a07df984eea785d3b84f803e0ffa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e33f38f9793894d438f81de92e615714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5c3bf42be5247ad7c6a1fc1fbfa41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a2944d040a370e34a61b661e41ef3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf5bde63fdd4e6a025ce0492f4857717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b61e7ba1661f8378483bfbd21f670718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b2005f57dec22b0ada6a46a125e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d0ba810cce2cae9b4ea76d260f35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe657000fd75d6420e783dd0da2a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256bdae1d092172db2726cf92a1b35c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cacc8bf46c91c7e7ea73fa73d781e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78049a43e5c0cb6b4d2f64d9d5fd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b44b3ba4ba4f69d873a7e95da3cd41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a20379f1253a8dfdab02cb74e7a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c20ccf007bde0acb7b388fb873a7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15f793baa69160eee83aed03ee0e1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90797ae7425a12c415ace8379e699d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed459af270bf27fedcd8d5591afd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356319ddeee51c99727fc11f7bd04d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1d0b3e748c2e5c6176798590f5c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d766b52d2fcb9d2be2634cb9b0547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33cb31c436606690d686ee3949ca84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d06be0f1d6da99b04ac7c089fad1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada023d10843bac730a916b3a5d3bb92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087047e466506a54609b3238535de503737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308a1346026067d2ac87b469774e77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3858f8781123531c9a565bc57bd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64972e41441ee5f3d1dea7decd24f81b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca0de0fd97a0e2aa8a0aec608c8dbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120479ff0395c05b752312dc958455742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87f2396e2804a05f186536ce8a018743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdec6c3674924e2c2c9178f76c3ce73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e680d65eb768e502fcb8b79d6774745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c18154c418f1d790cc98b7df6b09d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd4846525c041005478890b8225c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916bc1b3b73a4eb0f87a5cae78951a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c65207db024fe70fdf428f87711e6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514260a0a6fd8a5312976e0900708dc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d3517d5fadb4c8291e17b9d48798751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4791cc12df671be364dbafb3935ff93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e3c41349386c76e2b2a388949850753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d116b4e47d7dc84ff48b548bdc7e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc327a08732069d90754dacfdf010f15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4bd659c85b2b4a280119c9687fc82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7883a5ae4a0ba0a126504cd08293b8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d2878367a19e6bc382980204f48f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b6033c8e6b05fe99599afa389067759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>