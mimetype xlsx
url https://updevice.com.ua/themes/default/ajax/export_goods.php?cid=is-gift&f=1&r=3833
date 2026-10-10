--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b231aba7f4284f91b7b576b886a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461a42242360942f48916ca5ea8b5262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a1a66267098ad71b391e8cf44c463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967c804b36780cc3c14f0e5ad2c665c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dfbba72bbad69078725d55f6c9edd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606cd14a27157a4a6ba0dfe2e686ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec422651f0c7f374f5a394eff3773be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7713b04f080311040a1f6a893ae548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13e7c525553aa6bef6689a6b6fa229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eabd121d5cdbbfb748206b7c62934c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514aab96b1278fd5a435f4abd39a12311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f7cbf132e15fe79eabda11bee69812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765532bcddf3275f7da974572f9f23913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c431d4a53b88d3a150d5ac2f8ef2c8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f71fa2484051366ca89ab34d3d5ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26000006ceb93b7634fcd330a60e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa9cc0f99b649f51f6807be72245217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55ac63c6dfd645dddc08c599f2d10518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266700f6f1f1ab97f9982ff24f0a60dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a2b793a53dc0027d329e2a2c61d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cbed45830030c3c30685cb60eaac621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cc60b11e5718f9f61365a6741ce9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdd1aad01f0fe6250fc3849d5d9de723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce7cb38e24e3092f2cc05b7fbbeaf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940fce0d872ba0e6b914073d95a455125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502da6f3d7d4fbedbfeac78d9bb86e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5fcf27cc2074c428551ebb788526827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ee641fa6140fecc5755842679b4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a419e270d82c533342cc0f747248e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1f7b74b098efc5f5d01d35c8571a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c41c4caff7baf4a62ec09b448f23d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b241d2b4462419fc5a880c754b20a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40dc27a2aff770710ad10d998c8d3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afcc4bcb273783f8ca77f458f8d25a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04735940d838b013fea18149b647f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b852013e05a78cb13f01e3320f93c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a106a646187fa79098bc446d2305337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce77a9068fd419e73f2cd144e8a36838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75b24fd739f41241a2aef1c25200ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5acf125028e9154e0a7c545c58f5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129d83f654619c904bf5b6d15dfbc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96b14949e74b0c86e4c9b645fdf6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260ae564a68b5dcb2e08e1b18e1bd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c2156383368a39f5c8bcbc5910e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4505484b1a31fffe1f30626cc00345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543b1d1a7e25eed376cbd2799c2d78546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbcb8bdbb5f6e2f27d7824fb38bb4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c740d0c367da6525393d784e1e44548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d45d67fee7ed62ac30be9bb104af949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96757fe5035f6d867111983f2d3259e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433c61c8fe071f1b062557218be752951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037200526d12b028445c326201651d4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0ad1e83b276a6fc4e923b6bb050053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec305db3707d526f4912ceb6b844e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c535f5b0aabcd6dd84775815301a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae5a6ebd04be48a2d22eb36a2a43956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a590812fd2b1c776603e8fba769c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539ee43ae88d56a9e8a5a7bd468cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f57eb3047735eaaaea17df3ee10259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4c99843760810d351205f953ab9db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec231af0fad40b1962a877cc94fde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e8695510cf8d38cf3ac1091192db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a123bc038733911ae539778484aa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22352bac756d3be80642b12809cbcb6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953d593fa9d07d1dfeece8f315ec2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213624d99e9b277f0d26d7d9845ca3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d26c325b9a9e4030e7b561276e8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ca6980203fd4fbf652ca7617bd12368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951d36d8188f77fc4583836e3d1320169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56cce4c3b93164cac862dcf66ad2a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465c42709d723851cd234237f51b47271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef203a61bd993a00bcf02570b26cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb15a8b0e10383fc5d82b610d9b7d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97635be7cf8eaf01f8bf4e471803274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4a9d619bc03eb2b79c57bb37ccaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df3925dbf15a669e2ee64f0d8bff676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741a8507669929ff8e897b1328ed72977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed81453df2f832bf3bdf2c23c4e22878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21de1733e95e202427a5494eca3c06679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a27370de0dd84c0f153d52e329ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9bde4c9ef9424463ebbcd4d36a44781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791c09566af9b240049a62773c512382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c128a27e2a54d6e373a9b32eb178c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbaa35213cafbeb16b3af91940acce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f64b1cd91c3ecfb4a2a9bd6cd3a5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37059f8e784899c258d29a26974c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e33bbd185fb368f063d54ee3313a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff0bb33a8bb8bbbcb009ba5898056788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa56aa162560553d273d6e3e2b2e0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63113de1b399b529605daa56688445890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df3e6882fc718af816260ce0ebd1ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aacd04e36a442242a8e090154fe15b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c439484eec8f7b65543afb5a79955693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c32a3fcd90fbb9f1798692a99f6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b6c937f43a2028a5b3dd50e676bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc8ac9983f80aa7db51a0938fbf8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d87d13b3b2791bd7e667d02979f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496259c556b44babdecdd1334535fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d369ef8dbe0de6a29cc72e00073c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818c9b175d3737e972a41d08a29f26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b4ea5adcd18928a312dbba9e05ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8bf672ef290ee20f929e8d1fadf6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922c9ae5b21ea02e5d3f4a3ef529968103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6fd0015f79928dcb3c8fea93c92cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d083700ce5afe9e4e5a03e31175ed8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599089a6cdf645571f35e9601944c765106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d199b2be9b0225bc185e5cdeaa5d46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece47acef7814c3419ebf471a60a355f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc16db165427ea67a8d48179f7385c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eab01f6e474037fc9124a1be269e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ffad3f4c75d0ebe6d03e29a865e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71855c456fe99e177929251d20ee3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e954e3c3fbd6557308ab0316bd81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c62c54fd3fca64b02ac574a3a724114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3615f973c4614030202eb69ff8ab5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c2375dfd79a19ad6453b14e04a34a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa9cfb850595ba43578fca26301b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5695076b37c1fe99cccc506c0232a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3623a712a5e287b3d4e305ea3341c2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eae9c1c859d072cd01b9c6eb36aac1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d2701c047ab0346fd096156d9fbed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edc9186cfbe63241a74a0b5fc79dfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f134cc6332b00e161243ce26f36f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5435a2a83dd4ee95edd7fc10539691124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f618ae10d6aa399f23d46bf07f3c81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487e15206c1107a2ed6aa731efcc250126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e1633544aa18c018959a9d5fa798c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629105e945d523bf9171adf9f95fbde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c19a75e4915006a3ce98211f60505129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5b84c9e6824f597b7fb8916d2eca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79111a075fdeefa131de2161f993641b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087733980dd8b8139aabaf351b6b7263132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75edf161a96e042b6b5f2e74a61f232133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041461c4cb87ce74246a987d0373cca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b615c80547f71f883655ad76e0c34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d9462ab4a7865b180f231adc1671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce6fd9ef4d41925ab290ba36163c75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ec50c8380d408b19812014e66f3e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80c1c2d39d8db3a0378c593637a675139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c252eb0466218b2bf93f69afff8021b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792adc5e31389799d3c348ea30ece10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc181cd2e5635c81d1555fae0b8ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9626db05e99c0d32991a4514e1a4eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7347b317c2750ab0d7ca08d17a07fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715628d393f2beebcc17077c61dd8c30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db7304b9e11631cbe43446f74ea30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8b7f187625d04a58dad58b312423147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca76995146f1caeb59bab6738cc24bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c59c8efa1d0a1898ebce0492dce0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad61c700b3079455a2c770cd4fcc30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67515b2eacaa5f81bc9777291a531824151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99df632b5173d612b145d4a5cbdd86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133dae7c197bee6930b60dab1ca1fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38781bc0d0574648c3215a182753471f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917d78d28d0e033482dbf577ed970be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c844a758bd1e1ed904eaa9158f0b73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb724811e981f33d4a10f5bc2ae4bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1e8eb3861a5e6582f80909f5f4278158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d6f3ad650286d4a08cc576057658159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9841c5a91e38de6d00c9e0a9d664828160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c9563806add8a2588d781a0a8d49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c6c298b216fd310be1f7414fb3b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b2531b748cc14c63931b54de8e286163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a62909842a0b60fbb35d9c2dccb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a33deba094f97311fbba09a86bfc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084852eca2541024ec68a097659760d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d52bae88ac92eb6a48a2efeeb0fcca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a9a5c3cec354d2d06ce3165dc74e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a270f36a40836aaf946f6ffc6ae57b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203901a1a64eda1eb553e0a70ad07ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28088cf72d3a7293b63942acd49df7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443bf1c4e876c808134c07088169b6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50972b3282adb40fd1f4e53ad972d6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac375aa3a65d463bb91d297c5398ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c624715335259e50db5646dd83dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff7af494a6c65b76fb6e60bbf4594176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279af07d9b5265df753d01eebf91b85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbd355f291c446eacc155316b6616e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb20f5a805cb5f6397c06a32a0c698c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569889d2fd3b5c6e8c302e10103ed83e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f7e59d8cd64d9a34b897ceed21e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a16dac697775bd5ad0b3fbfbecbd1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0065f713c1688abeccc1740c1fa7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a8773e2e117cce1bf15d6bce71f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844f83640ce9ee2a3ecb8548d6deba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37347b64f7066fb5f9661e910340d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298702d7935e20ab7a6375dd5cd6ce5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ca90dd84b72194d3531b31a87b03d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d63758702ebd7940741caf14aaeb3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2951e9be3c09ba91a73ee8292433d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e61ef964ffa4fafaa231cda88895d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492bc9e63d1c87bf6394274e6ec2b32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8633956671843996fdb06b5a6a1001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b156c75bf7bdd25a82b9ff2b6fa3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e033777af087957df07687dfcbdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e4164a57e7808ca9dcbed30eceec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06142c56eadaa666d132250fb3e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84897366420d555451edf1d8964ac62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d980ad35525a307b57d3eb4195656199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2a1dec0ef31bfa3689400712e5f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4881d65f5da20d8a9d7e8811adc8c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560bd83255a0297135fb27ee8862c9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7942dc407d02be6cdfd8637d44359b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06a495576dd8b634d11734260e520204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6d0770ebdf73ce65fcc2a2e250771205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2603579226229b8e96c10ea30a1262206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242c90f2f69df1991f21cd163f2eb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec53bd6d7c13a7a8d684d0fce7fe2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef5a51d7dc32fcf544d4916c4521a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc196f6de12d67cb79899434c1e1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb3e72edb663efbfb80d0631ed377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eedcaf8caf8aa62ed3154f7a0ff65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b499cabf5c60305a874f67fc24910213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499d251e45f525b4702c14b2098ca8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237893b73e8a1d823cbe8d93fa235127215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ac8b932c37f500cb5d00d5948050216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e8857cdccbf30a2e49e83ef81f3a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbef2cfaa942986efadc61aa105184218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8177dda3f4f400f061fb02adb6816f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4987bc1f925a65541f99009c45120220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ceeea8cbdaccc5953124f4a7875e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba3b32770778736010b09727c83e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9caed31675468a9766ad9fc113ac42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd7fbfbfd080e1f3f5e2b8ee1b31d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e9f769ff22d04d31632b95443d644225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a23b0c302b0d9c7757d0385801792226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633129d02548eaa0fd88531ede90926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eecaf05e654312150e7837bd34a28e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187359fc56a20bf28d97cda2f34f128229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f106fafc95be7de64ee6d1104ae2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb11181df3cb95e32d13a991a7c006231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf9c9e95c7fef3c4f4a6df7e7cd9fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7333673bf5570a4fc8ca24bf928a8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e036329049609ac228c2faab8782a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427c5d291f2e402909a40ab35773f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93098cc50d444e0d7e2a4efebc1ac9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be877026c68c7995f6ed608a2e3047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b05c40e65a8162ae69308aaad02d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9ece4b61fa21dc48c4944f4dee08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b320ab4743de35ca459ba71b38bc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030825bda26ac54c3ef8ee48142ef9cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164de21d0692fa1be473cc97419712242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe96b1a05f4022fa9efd46e4b5d924243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13403c174b66f4eefbf097eb812a3c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a92920bd0fea4d01e632b131b6e4dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0033ec216a818413229a995fad1287246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9be7f0af55c52356a8dc09e32e0d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9fa2990992ffed74d9f1f76b01460248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac7b3b40e17b31d5a873ecee13fdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4ea84db1552b45e463dd1311d38d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7603c42c95112c89b4d17b8d17cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b253b2ed9b1405368f6c823ea2813252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa50b5ff696f733cfdeb646f1e75b99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b5503c3c35d347ca7adaa60fb8e68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61bbfdbb4f7e758559aea5fd02579b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba88d2fae5b082a8da21ef3dd2f6e1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdafdc02d8754caed8bd2e4396c67e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415f621a9d2068b2fdf68dd59333b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9991c179955b48e1f244f38a71630259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a625b5a68e16d1a6a92f5fcc3d335260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4a7f2939c683851c3279ec4c40549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c0054471c2bb22949b3840467df7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05382419d1a59bf4db450cd12f843eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7546f92d439aeb84e04e01b5d3fb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434a5ae5633b407991084a5aef0e4a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f7b5407d6302080d67458bff3672b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254b2d9e4542041330ef23442f2a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e21d249328591323928cc4b8c0e03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e336c8ba87639732a212e3eda8d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c3ed9656a709315ccb37aa719efd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b2c3f4948749a911af8d868b5523a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1555fb588f5a1cbd184556f370ee2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8b9185587dfc01029f55ef8d5e9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240556f2cfad78318364884485786f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c775d4bf5d6b45ed6cce80005b0ef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f9c161fcdb1492751ca1893a191b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492ecbbc18852c963ac37ff976caaec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff74315c65c59d78153b03ddbf22ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36261652a21c9e507c34104b5b83f60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecf60fec43371f705be0aa646796f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089783ab76794297d410fdffd0562621281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0016b58c653383c0449a2ed0bc274282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd781713417bc4371617f7b2faef3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a25c6287930244ea614485eb6c5d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58416a913e2548f317febdd661c769285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058a4697feda8d4d3a78dbb4dcc6856286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffcec570408d1174e5b2e6877bc40f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f247dad254400cb9339c45381ba7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54a727a1e976f16de18b7352bc77e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11872ebab1dbb5f1816bfe781359ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f11e3b6ca62b94411962c62a25146291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628145e38ed2f1cc1767a382bfea030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc83812c5227a20723822fd23af42e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2640dd136f6878b13b070d910a2051294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4fcf7123d1336bbc851eb9fcbd576295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d276defbe35043f7962840b5188f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef59378a52b426de710cb12d438c0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea33ecfbd27c73dd43ee07209abede298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f046c591a6cede968e42d80dbe015e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649a8bfc8ea6d1997ba973f50e963b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148105274333e7db8e1ae1317650df0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bcc931dc90f1a1541a8f3e061b2ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7732314b00fa7f8d966389561ebbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d14abc2de5adb825c5f317ee2d47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf0173665ad22f1b152dd78e1a941305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba07059a9ea2a7c253e10c577e626306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf9f5e052eecd341ecaa22d54fecd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ea4d03fe8cef2a68f89b3f601938308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a52213d960ab08b63667a3a82709e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124fb11ff167a76e28f9e0d7fa7dc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e863654d94b03ffa26f567e4cf192d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede8c493a5bd9e2c5a966bfb1207dfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63d78eed087ce1e93b3b3ba4cec6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74603c23a8cc4109be43ccc6fbc15a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2e97b02c43459220815a0de7f22a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5d4d2b78869f5b6bab75d532d8c77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e18cb950724834ea399b8f7cabfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485208c42af41d3bd75a8be8b01a212318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee85149b8547208c9a08ed7ceba6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e092fb4782a24d7097585e21a501919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07540742c1e956f6340ffdaa1712e8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9714b1e08579454a6c2342a66f07e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ad65debee47a2ed328d72efa79cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6085da7bb97dc96e00e8d0439c8fa90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e21b3f4cb5600b0b16d1eb85c489325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecffa89d47c30ba3dcf51d5581df4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f609d356a7e0bb7eba739ee44995a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d592cb87938aaedb30224f1324d81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0d824c267aecea6379b3a1f07aed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49709d768d7dcfbf9353938fb8f846f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c410b5b67488f56b2ea05ef4f6cbe0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e8eb975d83cefab8962bf0667ea9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27eb604f2a14a0895759d00c6f3d65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b93fe398f81159e7462e9f39611cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3b8386d6d37802acb637b3538653335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d8d83cf5222f889994d7e13b347c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ec0361e523fae197cea0999ee5336337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b32ae5a2f1e44f554a39acbff7ed5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf346a77065248490543a253b642594c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee70ebf32cf222b4809a42843e1d79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158688111d03e643215f8a09f2373ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592ebf0f344cc1750181255af02438342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd3570005f0c0731b5a84d7a368842343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251638773f5749756e23fa9cbe5b799344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb011dd1ee9cbaea5e9e8670be2dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb112f00127fd654fea495409b4c4e2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca127d649be8543e4dae663ab43666f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b984427f9d88673ac71b44c9862f1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88900dd991897064d02d7b9262361b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55088bf09408410cdbd381cfbb7ac5da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda3d88a4f0fb897822e29b10d054ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3300b895009ac21fa929c737ab4c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a617a7d3f6dde0dd73becb4b0cf24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9fa28c350e83c4ab61aa1b76d5a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc26d40abf1e1cdef566f6d01204d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ff7dda0f20b353a3c4a42fce8946e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c5755f9efbcaabfe5ebcf6410cc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e629b27ec0ca6b629623fdbe9ecee1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754b2b09df91ab8676eb8daf03c4f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f52787ebd9a62d4a1fad4a056a60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f48ec10fe1844e0599e0ed657f35b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4e02712532fcbdaf9bb19b5ad5956362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc742f62330ebb0bf0b1bcc9208735363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02005f4f90ce9721af29233e65e5e32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62490081def5b31d0d0f60e082563458365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df4ab3893cb2a45b7a6deb22381865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8975d627c7ad1780385d3849d6ab9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ddd79cc245622140806ced803e578368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d7ca064bb606ad1c8009b65be54c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536474a68031f1b7c6d616939205b06e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd433d9c9c1c9469cd72f4ccd029f8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb78b17787685c4722f9f0128fe8e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27999f4b297c69f6f81df563d5fba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235625c8e4c38424f8172018f953494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d71b7b9efa7f829130ef85ad27c26c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e008a36ae0565b459c9e3c1ecf3f2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d807b43d6fd77bb25000d97e34dc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c63db89cb780a0a2ce948d6421346378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e1382ae810f2a09412fd2b5a8570379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033118547cf8a0791dc609307bb0a17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674920b5e93db6a84b1a9064c42ddcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f005cb388356dee4f2f41c9b3a7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab0654bded9693872c43c756d211d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505bdaed434f1abb12ec9557ce8f93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a123803c5681a6d5fc2e5d09fc7f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2e0dbfcdbe1338ae2aeeb47a8c59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856118ae31264d8ada207fcb86a177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550c1b7c627d6f90957e38b5d0f101388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c5233039d61528c6726da013f52b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56edde7ebe29e35cd3a8982d151e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0504ce39d05d9017a4c5d5d3c55d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d8745fa1fd4f95b41a8777c2e4d6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a5a899fe634d2d83319d279c8949f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ceb78a37209e4166dd45539a13d85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e3165e47c84daa6bf9de753cbd03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe13d9f79a037624185202261a2a95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa107b6fd8099e1554fb9b53e7bdcbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19dde891418e41146db65f9db8fec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f77262879418ea78adcdf91c7fb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b4d1fcbf360034b741cdfbdb6b29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffe491439f484f004a4b29e44d0224401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f4b328b77a6850de7d76afaadd4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd88b667b76ecd7ee93ea4fa1d266403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cd7c90f774ab89e12df63217fb50b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44684baad0f957699aea98b1166e716405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62293dcdb6b485bee78f84c3f2947e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff8b6f396168d11b4e6ce70300ea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fd1d72eb98c51375f90afabc00472408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7c212b4cc348a0fcdade44cc4055409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc919cd6ac99009d7cdf9ef73d4ec0b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a04b2e14702294ae5990180eadc769411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c5675a2b28fdde49a4500d16d562d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa024f7e6ed95079a74387eaaefbce2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e1142835cc9f1c0465c19cf3b0fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948ca54986585c5216fc8a33f97a546415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47357bbd9fcd9a354202bd6790947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0eabedefc2e89e4d7f165a7d6d2b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b72362b5475bcd306a878dd7984df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c055f923e135643270ba8c12a69356c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a965f680dde5d746e7a017495781420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9dc59f30778dc473774ea9a24d942421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690295eeef49e9dad5415c5cabd60b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9504f2a49ace8bd0deae4d468dace28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750969f7ef67337716863e1ca01857b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed45cefbc2e4230fa125f5f4d0af1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45339bb3b3f6cfbbf1afc6c22c263a21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23445e880356f348ea28e3fec7f4cf4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db7036d6e71a08ee7fed3509244f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d1e14223574b729458a41efda638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cab87b0acd42b686b0b6342905506430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe9e3b813207f3f8542c35fd7e8384431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba80d2a593a110be0b95b426f751b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14f81c207a7d40ff75668bf7d36a4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c3b1e1c06fe8c1ae85592d4f92d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013cc891d984e1ecde1b6f3b28f590435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45460eb52d75b1ea23ecbd4b943cc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502463309981a718c8e9280af1fb56ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd768d9755f341a3401a58f9c8681438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8a31758360eab069f7399771cdaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c768f56602b5ad8194cb4f0b77a9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d85a83d293ee24738783d7ae717387441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef53926b46d890aea672d5f6f7d0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2773c111ac0ea567813cf78216e28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527af10fa0d4f3ebe0a31647e9b8e89e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66c122f0416e6d73dec773ba62ed7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e2382162c27651439db3a9ac3d251446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f31ce3dd818d9fd4fdd133024cb14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f76c716f4482e7a2276f2b77ba92a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c31c9d129e317af33e6988553957449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f219a2285e45bd992b433d460395c52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9151f7e3ef7b4a595112c96041325451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b630e54668fc89c48bda77490d81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9149ef2b060ff2448eba9738641d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381743f17737c5502f2c546628c32390454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f82c404b884a482f2e2f215bd4b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce52afc4e8c55f868ed899ebd481dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda7362217067bbf0136bca7bbe61b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3de58ad23f2be646e812f037a139458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea8334e1fa10716dc4e9af89a7fc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada9aac5e375ab8ed520499a1395d51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fe23b45c37f97badfcbdffa25360d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b14933bdd237b11bd13a5a8193648462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0c4600fff687e0b5bff6bb555cfbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd67a2cdbe7d54786af0f283c849db9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ecfeba0bba368486c4105cce830d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e5d0a98b92767ea61392c7fc775b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c46e7fe122190fbfaa710dff6cf82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac8f683c8756de86dc8395b2c77938468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17f5929feb8088d52abec738dec91d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49eca734d567e9510b773565437a4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dd5e0f4ef70edc46d89f67ef1805471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e551ba0352795cc660ebeee217886472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc170fb4cb211e33d19c91f479ecb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e78e7d8fa6333ff459224cd64059474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ca902996317de5b33f4af418f7fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bde373bb81de0cbb48832b1d2d43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a538e511990eb50215e0aa72bfa2b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fdad9f1ffe847bf85d4e51e57837f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc0388d52ba6fb9e3bde1687e42e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea4635f1f398372ba17353f7b245b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8f3d09cb89001fd6b6c1859792f14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dff27ffd825e1fa08bdc7321835ced482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240435d33547217dd162c5b8b53744483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b315dacf2e8f13fdddd0de8718e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9c3b4604416832f85492000f6f0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b96ca64bce06f42d22e5a84a8869486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d981a8add15fc1248447572e5ff4f45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508573095a2d046e5bfaba06384672488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f444c758e8cc97191ef204351bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2adcaa28019b5210388d3e772ff9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaebad3e631520909841ca88754d7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680034bb23e73e74119d3e5d4f9a797492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81c30d59e616e33950fd4c0425284493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e3df34bbd66623fbaf9f83ea41a7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc5a39b76b13df821cfee308f2c503495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dacb84dbc54ae6f0c9a2dab0548fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0def016d2d891bfa552e9a592a523497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b78f82f27fda90444682370979d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad35b09b951c21df5d08dfa823834c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0f16413e6415fa9effd41af0370e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5081dfdc8fcf1c38beb58c5db8e57d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb24389a63af9a22415d93864701e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84abd329a19a41cd6a4b2719bf036503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb235d79e1905e2dd470744951f35e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b35f1a5eeb284d50543a67b00b03f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc668edd12b714c8d3f8978850a4de32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e317942ac2940db86d34b50856f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cfa4e93bb6d33413636087bd79958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5d4c4ed88f127a6e37ed427a27f7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d23f084228169f15120177ee3704510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf01504d5b6387fafa98ba05d3cbb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2697a49c2ddbbf65f74ba270ff880f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f21a83f0e12a6eba61f8759eef78c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625930f6a95ba60e647378282fef30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1cd03b6d468a53a6a841ff4e61380515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b65b1fe037e2b4aa9213d19ad50510516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63266b35dcfef3cb21ba0c854a353604517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd7f9b7b871b22e967233005b421c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b00b60232a6330475327b34cb1cc3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec18199ef2cdacd674b595c6a93ddb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c5c7096f701f156a57a7a31bbbd7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba6c238c3fde9f458c349e5cce9f61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9789dcd00306a9868d0115dab1221523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d265ca3684d49ea4309fb3fdeb8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254f6c80f2c0f2bcd6d0be598fea37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f896dffde6b60480bcaeddf39fe00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969fc74f2fb1e84fb88324f26db2fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470e5d70986bb750e61f409558b8bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ee3b71882e801971c1275a45a0b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787605595e0c4dcd1225aceb9b8c0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930ac738b3f5730c6c30e5099df804531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df29eb32f51b212ab4a19f1d4137166532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6268f0aecb144e177594939cd3efb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c121cc013563423a1b9f627dc63ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f250463cdf78f2a0d66bc3408a68b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147343f46fc48640e9f8ef08755a33e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b750472e09e245b3c9f05a12bf2da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ebebbc3af5ec38a037fa73a6fe8e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d3edc2e0d7aab1056cb482f82ad18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b204ff8a9f87da292fb2ae3b0045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b569f5d46e65eae6d8b4f0098c11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4cb27310044279bc16de5b2d0c37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd774e9aaa6be0da184a51d0071d48a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83225da5d10858b048f8bc0dd3d1962544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33354948d8df11752236a56961a556f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b71408feef7d4e3c3996380eedfadd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147984911092f4aa3582adfb61bb5cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e48682fdf8bd8e838ab3a451d75f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f83df04fac2c6642619b652c00745549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c0ca079105bee533638ae6e0f8c96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c1d972a2073c3209e88dd59fcf8eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630454cdd08f09a0aca4e204361270d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520422eb41a7790cde70efb46d2643c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4df5c6728ab6cccfa9f95d58f00ea4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6515618a8c6b6539aeb2bb77dcf221555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47668fd43ca660e671242f15a2750556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f72c4edce0013403f7548efdc9cea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ed81bb74727719d2b0dd6a97b5884558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da8220aff956bcfede6836c37fd97c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d0afbf7bf111c0fce17a8ecedd3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07178553e90064ae187ce481d04fb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6fcedec0afeea26148b556b358410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa41bc381d42c7f293a48b5426f2bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf333e7a35cc123735158bee0a9f5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f29f5735c5abed73f49e383dad9fe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c5f62112abb4d41ec8817a1aaac6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff941821a365a17cd59b8dac8b327d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d449b20bc4b203863af429f48691568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c75d2bd8874e89301b35374053fb9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaa71b8cf7ab5f251019301cacc059570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f39c41f543e94e75eacd119256aa6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ddfbfd22866b8caec76bda418761572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe025dfb99db763b6cbdeaebb45093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d9c7543b1b682d340db43e0d14445574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd16703edc3f8f98d4562f972b967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26162a61cd3d0c828fc0d549e5f85ba0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072dc26b8800407fce70c79eb44181577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d87891fdd371d5076a5ca3563ebc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70bedd0f1c9df6d4330c0147d58691579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6be7eda22e0eabfde5dcc8781e58f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc273790587557fbe729f20495774a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9030510b3fe8a1bb8f9ad2c4d644e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9087d610d19b9b026a3bd11000e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881dd26dba1d2d140944f5d011c8d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e2ac13338d22ab96aa65b88771491585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbec8ed005a78d429bea68c1415d92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bbbb88053aaa72734a5f410cd8c9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521cf845bb5be4d624cb371d2c2b86a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c01d1b1141b0c6ee41f841c2e552d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d40a8c0eebdfe8bc5f886bdf7289590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d805c3a5ab5b93b696035f7072d08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc9a5e96a0a33d18fed9472e9d4ad4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776883d4820cfe20e890d907da760cbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938706ad152c119793f2947fd243fad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e1d03aa300f5e2f1bcd3ca842616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7268ed4cd098b95f3c405bbe386159e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a40bc5fe8f820fe057071443301d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d928051bb9ea119099dc40952a91f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb323185cfc485c0d9b79e1c42e05c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e1a4384d1927ab81905be0b4f1fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc379ab71a21a3fd129b2597ac2629f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ba44a0eb4f4717289c0849491541602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9c4f07e7a5eea70a2f02c970d3df0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e190f2b4a2d1e64f0d71dc539a2289604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f0c1b61dc839c048fe6871dad4eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8847ae6a6139eae6446236dcd45adf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e322a890eeee3d615685071a28dfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a25c7eb2c40d3c920a8c6e05689121608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843993c87691585e9d14eed1a0c6519609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019728fd2f7dd24aab1f63b43bc05ab6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585b62ab4fde42e45fe40bb699fd8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da387d997ae5d8052812ac84fa234a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704a8782daed45475b88a64b13c13e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf34c44ad9c08741b171308fe42513614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279808c9a60b532c308b2dde63967b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a2804d0344d367edce6660e4dd6d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b571ccce85cb676fe911bee76bd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde3df876d5a3027b2e73dd8ebf5df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0692160dc9fd342bf2944b8b5d97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb60f42c9bb0cd0ffd2c861186798620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04a3010fddb4b4790c3b59a61c9d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b729093597c9d19985072c265d01f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd63a12e1ebb3ac5d7a368fb9a5c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259b650889b7b1259dfecc66722adc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd77f74738a1e4a3a2649df3d02e72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc551b646d7e9ec886a56c43d303c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496bd3e2c1f9fd84f50e933df684e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea339a2fb22775144546886de118a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff8073c3abcd30fd5feddac45faedd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488997a0ff0715a1c4444f2e21f5211f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b67716ca54fc0585274893969e9c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca526adfa8539e6faa5f2fe1a5cd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029a3cd21dd77ca0ac9472dc6e4465633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf963d78facc9581b6a82c92fae1c0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ef2785087215b08537b2ef6ae73a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a82e6d4b1b2a30d3f56b3caa6c4cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd12335679fd831c9e4a20bcd2dfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2a9f66b72c30d6288491b1b652aa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682567efdbd9d449e2c14848fb51515639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba09ece540fe4c82a233d380cffe46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7314294edace24c1e7b29b60de28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19415256e085babc8746a13c075d73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6741608eb61ee34e8c021dcbae4e27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7554fa562925771e0878194f75928644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f57357dd98add8fa71977a412dfa7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf73834eef7f4a13ffba729937250646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246412b1c196a8611e5fd7d78dbba99c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944765bcb0a4f97989022b2be1181f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc680822d5087b5890664bcb2bc07f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef4e748afe3ee24956eea4f7b2027650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d428717b497e85cb3af483119ab3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa09829a0f65528e8ad8b1ff58ad7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6f16e13366d2092041c57c8a4c1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08792866e3ecfd01a23569a9438e4c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca248a7ea2240131b418a2085b40de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246401c7e6a422075ed958f600d68db6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e0a744cbe694581cbad1098b1921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fefdd45174d82b7337be28e85ca2c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057cc6ec9752120bfd9117ab296c1c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92d56be42468179691ab1f37d2f3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f1865c90fdd88b13d78a865fc9d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb969b08114853dd0e56972493bcaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f6caa882d96e837a9ad87f16387d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d33126e93000123a54ac963804dd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01504a02ba64155113325978c961b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f41caa87d5abc1324f291ffa8223c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa4f6258902399294c447e5ec8430667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970df95eedaf3e5eb8a3e80a3dccc94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714bf21b5711bb5fdbb66202e87d59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b19258a270e45670381470e4cb2f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676392ad2e4b07cfc25196c7d5f3c8c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482e48207d1aedcaaee4b18aa03583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be0d25d83b28b8b3e5204dd1ba4691673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93f5be9b4c217a0434469de50c2bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621316da366572ea7a89da3b535de93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0699063fe7dcd05415ddc3c153ad4d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805c1921d9aa3eabd3cd2b7a5a5981b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd68ca63f86664d87b7c7f8b8f93c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0003976123d62c01bf6fdda0ed31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe3e6d2a36a593f00d57bfcf50f25a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3559215209e559d30e6dfd591ed73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d405aa414b0ab1ed6c49cf14ec18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827af4ced1aaaf52b3acbcf4d29c45c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6808b091699228a6d1bd22205439a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53745730b86530399d2a7c8a4ff3d47a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c0500e75e75b6f9b385c7c833364686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b921884db0dc9964c9836d6825c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283d9dd350b05321eadd579388191fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdf89ac74ff82382e021c9f60bc591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6eec90c98bf5d9940616369cd951690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48ba4c916db040bb37e213207be1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059541d946c8b090a5550fb6d6dbdabd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53058188f2289e7de43aa4c4ec7b7e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f6c222bee35ae4bf643d663e97ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082841f217344bf49bdba99a1ad710f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4871c83c5b43eb333c275a7412656696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e9ba86175d6b850a9eaf5b847a408697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664193fabd9efd897658e48b7ff916698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698735fbb7d275fdb4bf8a64f3578b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea7528a5f5838b3f0c956b266fd117700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861641c53107e22fbfba98a3992d0afa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd45bcbd18ac465efdbebbd21db581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0bd4a626d0a56b3d895b9d539040703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c186191fa2ec1c3f65cbbac1517a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aeb0dca3325deb95f41223a644c57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed54a7996520989042b516deab61d6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e778b7c9b9de42d7ac1270a4017a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73531aa4b843984cc87b87cc788501a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925fa965699f4dba9056f81b59f2f65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd66d1637671d2f9dcea37cd8176b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515e6ac25c424add8ecbfeb0f3b58e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7cfc2cb72f15f92b6ce2f69331074712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d063b671b10d507b674781ee05a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229ddeea1d112a13ab00b4d192a7010714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01d015cb16150e0f44c5efbbd3d04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f690b40ec9b81a7b7cb7803acb381716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871da5a816413c080a05c21bcad77ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccea0b07f033c1ed0c1744186c52451718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb5e5901a692464343405c78949ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e9d331b6b3397b2b3a50e5e58f23a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393252190aaa7a9245b7ccb22cb5f80f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd098a0c5902a96c521bc08d5534b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d95d2edeb398937985431d3d28632723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02738e5f7c760a233b93bff05419653724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adcb89843df09ec92a2d7e4f0c0167725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c76fa4672359bf5e6224e567b60595726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599500783eded3f250ae6504ef9d967727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784076c7352d45168b387c885458144728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e28e3c973b6ec16a70423dd7334a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921bf4c3b921c1fb8382e74ddf90e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e011bbc1c33e70d2c65282a0f1b3fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36a637302f8570ea3e7162195071e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f178e6da1214241591c3ea47906bca6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e9c8c5edbef80c3f99b9ff8616c4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab979683350eab79d76a972b47154a5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fc63fb6006bba85906785dc85f63e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0658fb75f11e7f213aaf1ccdd9ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec567d1a70975002c0c0ca8eb53c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31575c73d4160b90ba2b445edfc67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6f50c07a435f0ca4f5174f77dede740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5bf11dc8c78528ae074657d7d57bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed465b7ab351a855a6687f7719f96ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86361596f92417cd0d73b06d69c6c5d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb2f2d06a079c0cf277e4e384a927744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf96e7cea48595a7af1ca6e20c1c8fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc52b5831959f9ea4a25e92d4c004746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b007e342db03127620b1f6eafa0b2be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8fa7977820afded5cb74d626fcb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55047bd07e294a1db07699fe681603c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9ad459f90ab55c75e515dbfbafdc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd91bb1512fbcca1621b12e2c3783751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d4ab4a596d8dc17f7646f198b47d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee3219a5068dd4d6e7327a28015c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f087dbb9a4566f06cfbab602f22e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b6789e5e2101277a2d2cc2d34ce4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9987e556ba2dfe1992e76084f9bb85d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa3323b17fd448e4f1db08f423fb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0fe32a18eb7ace03730eea3d8250d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf5c861715f463f10fff5a2d3d473759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca642d3a3367fe0643deaa4aafb0c111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400e2d8be148315be6562e1b5900922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eba1292570451f8faccb2b70a41bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c52f08070004d6d1a9afec1cf90524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa69cb4869cbd2664302701ee0363c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529119942024e5821055dbfb8c20af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3217a75e6f64a80471f74fa8f965eb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086e33a487cc3d5c3e0a616b438dcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b90f73e853b6bfea0c2e400f1b159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590e9c5b2005a01fd85aec0168bc8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f52294f9d1d5071ece0ae83e8adb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b1caf7f2fa6ca8510220ff06bb94a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540dbb7cff7d0c0ff1e9f0a4e034ecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a89e905247dc12586e530e476e5e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfa83b40bd001db1ec835d927c2f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb887b7f4a3d54a1e119a41cd0f123816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60eefaea8d644c89770b8780cc84c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d34ef9cb437f82ddbf40074438c04a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b41399afc4505df389d704ac8e169f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001052f1085768acd343627da6b275d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020766beabab777f8d55047ff658d5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b938c64d12907e20ed4f23f081b126922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea666d595e6bb99a729a7e3d95a3f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17754be20702cbf3a8f03eba34a8c9a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bea107a28e0414729ea1495c6c0fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd6403fef4cd00a1ae30eb49d5737426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7def1f233f31fcd2b8459dda114627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe49c1494ad8fc91dc2dfd36632bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cd6949f8a30d115105b566ed5df6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6adc65699e1ae13c57ef105fb029f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03312d066d05be005f891248eb938ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d5c7cd2872cc402377cc2bd6906232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dac6a77dc6c29f43e785fb522690f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36491ce163fcc4e003df4e5358246a2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c5b5efe0aa29b55ee5cc87b0279235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1f8e0814f1e04baeff0ae346ff78136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e7b822954205884882a8e488843937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c3a49815d0ff046a9c3b3c91955538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677164ab6bafd0f4e3ec3cc578910d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd8b2df2f32ba2e9963d38af17fd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf400579b9feffe7ad730520448267f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5087e79152d1d2cb010957db4a67142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f5bf144dda8ce7702d95c780ddf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3f6aa28a983883846ff02f1fb70b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b44332c9b44129794ad9ec3514ce545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca004c95d0d544c1d3594410f9cacb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b5bbb454469b3477a9886c24419f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc510bd7d6820c82ff16ad79fcf23248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ab723dfac8727b8c3671950e5c0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56773b817efb2accdd35ccbffd6e368150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dfbdd525bd2b966b49376fcd8f23451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec057fd51a1ceb572e1b4e37d4c986d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da367097f2cedaf6d456a5312aee153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39721e678cbcb546887dd267775edac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5114b99593e0a4304bbbe71c834ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5afd7c82768fd10179ad7a281d37b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b4f211c6f41a797a14e65535cb5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db710b73ffe066b9f3a7046f93d34058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b3f8a455aba9701cbf84e8814ff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f7fc2a8eb6b29c14dee2268e2f3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e501847ebe4d6e26c4bbdf0a024fc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b77b9b9f294df25623df93525d7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326df7c7a877be60cfd5aa002d502bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b05e57aeb0c09d7b77a1bae8073f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27cd4b3dd8dc40565e29b17b7a3c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c058da0f0411118a9bef3ea663c71166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69c5b4c520bf0621a09add1481b0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268142f1eaf56ec420a84d4129042c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1e05709895d55fb93831a36b3c1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be3bd110ab0578496eec4ab49603c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668a3514f1cc39a7847ae5d61cc25c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969783ddeb730a5e85a37df491395abf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a275b4df783f4df08b61ade4f2b2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe3cd4277617645e4316857fa5dee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85156c0c4d51bce595fb9fd60f3f0fff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51449d54fcf69e4890158fc25d13476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bb401d7c3c3e3a64c32a8018f723977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066efd39972554e1dabe7e2257356d4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b97898fe20288864534375d746cbfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd794d2b5fe6fd9eda3e4e2a70ed980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf68b1e9e03630b3296971ff1964ee281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036b0cab37ad0d8327aa8930c311b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a73ccd2a76082a23a5daf9ee9b67d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90a73e6644d249ee1fb3e2452c70484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417581ac0010f0b2058b6acf80c889685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28332983b791619c7440dc30cb4cac2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba6b330b55100f182c74742a7cf3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4100c2a323c79649bdeec2e21b5fb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb407768be547a549dad9880026f9f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998473d130bc4586b13e85685a126590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f1f5c75c3774ed22d2b052405d76a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f355db02aa56127c08b1abf1da7a22192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b73b7dfd8b99a34b0d7b05cda28093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cede5b08f6de7f34796306d724f523b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d409283bd7e0aa9f8f1bdb4af6a8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb857b3e9fa69a353c89caad73a28896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5c0b52ed7650e83f1134dba547ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6428b306824d9d52484e5845f7e8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a7b38d54a74b1581e5f06191150299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff04c3d19dcb439f13d2cda7de0c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895189daf43b1810f4802ed1278baef3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda88b04a2f5800192622ffc459bb68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb7251355018f867210e31bd67192c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90213c0e1c3ca95e7f47171a7298f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aec3fcf08a2684eb677577f85ad28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f832d98cafd216f52079b951bbfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343941393782e837fbe8f029772386107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74790fa2f08700b6eb34e015cd0c5b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09972bdb5bd207af4b27070f744186109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ff40c176d50d2dbf363f1e6ecec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78bd22a3f9e05a57122e7e90fed26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dab6559135d7276fe10b56a2f640f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092440ebc9f213a18c207bca22b2873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fac7be171c6b7ee50787c0eee985c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309d7b1b8c96ff29f7dc2ff9017deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0630f8a539bb32aebe44717a9b760116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5614ce4c10ea20fbd40970e23d1a76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb77f218740e3419e70ab9e563553b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18aa1c81899d99c9da111b305bce3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ea2456a61c0523f42b48f5c780aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cd2a89005149bbf5b61c7009b0247121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee564cf485efd02da741562584132beb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88c7459240107aa9da5c3d12aa7fbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97715bd46b28843041eef6183a07d67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d3a7680a09838736508cb8fabf11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcd63350184b2bd49c96ecf8b068aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86cb9d58a5c3adfb5fd83b1722c2d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9515008c574837e6b786cc5f8dd00f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195983542a6b47b7bd1652ce8e005f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8900b56bcc8a1be4005167a6e77e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5b6ae1181709c8dce185b0210f95d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c206dac64ae7145ea312a86cb7d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85153824ad01a831c8ed3f16daf3e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792545b929f3fa474fd1d6e5f773a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9dbfab42bd043cdc52901843b16cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e1c1092dc1b6fa681ed41c8681b25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcdae81de85a2e52c548a98fe50ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524bdac5c935a2c1bfcb05ff1cf7327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb679dda1233e43f13f9b8fd9d62e13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585af462db49ab5a5504ae39b22f6e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d153e881b89b08a55dbdbbb56bde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a023fa1520685354a535cf44cf488b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26efd415af3f8291cefbfeac02567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f7090e9a01d86785bf23c2de732a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da65d2be27cb82a1f115e55831574b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32a2ec564a807aab2aa40e4eac449a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45501977e9a1e1edb746456af6d9bec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b72d81d17ff0f4d1a453afdbdea6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9923dd2cd23344f68c9575d75c52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c1aec2fe6c028974ede36bf1b97a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d18b7638288981f3104a82eb5a34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158fbf4b60399e3332600054c1ddeef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817648a14b31b746342008a8df3b2433153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458506476f6953478400f9880cce05ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c292a8721f145af1c59ff2236c4c95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb08183685f28db71053c2d88240a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da1d1b4cced844c99246bca736d267157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b3b9be17cececad3b719c634eb18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae754bfee13b2e6d08211145a9ce55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00975f2c650719d8a293f6a88bc203e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a723c0866d866165ecf79d036605161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfa531fca6128e1fd8f03d3e5fe71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3071a9de65263f888ed3945036ff0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b06373b0cecfaf5125a0577b92eaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffc51de465e10bcd6450f22d51678a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bd67febea85b84c63799bed9720f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb8f8ab44724a0d0fc7914dd81cc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b828e893b2b66d4e279f812a93de3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a95c838186bcebf433c8290429a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4417c4aeb46ad12c60c6fe9cfe7a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439290f6f22678cb27176119363eef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97a719634999929316db62b90f929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96ed771a7fba23bc78676fe75c029d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03fa22c47e3884fbc3ef3de28e486174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21d510c08de87a6a71c137badad64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ef259890787c2002f68c4bead7c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f838562f2483178e377c0a094c2682177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e3b999b5dff9c68e6da996e2503b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa5219a14386e46d715400d120135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f136d55dea8ea66efd45574fb102180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a1626f10e8faf445073a6ecf31c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705305a303aa3a158d68bf2d713496d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39b80b6f4fa6d9c9e80d478c1d6ff3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f12f8db60df545027a65965d78237184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755406b7a681b827fbf101b36b92175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e211c2bdf27aa27073ffaf93abd643186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e37710810426228f0845396dfea827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00841e839de67d61b7315adc00d4a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a26c2bdcebc47586d64119ba2865e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c142f92be76fe2eefdbc32f93be67e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7a5b49dbfc2fbdcb5a7a0b12591d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191e8c348fd64012d4fb13a88b9cde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e49ef03741ec86fe67faca4eaab6ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e11a6bfd67702967591ce2197a3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f6d5aafc994a1370ee04c01cb3458195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506004cf6e208126ff933a0ec12a782c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b500930c0ecdebd2be00fa41bcecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9ced6c621229ae2f0fd128ddb1fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2551257fe8c9437f8049c35e603144199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72dd99cd97b9674913fbf1b221691200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc206ad2b03df408e68bad2bcbc900c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924769e4daed06a181b86738ae59acb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ec37ed06abbeb246b154036d4c50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bce8fbf06d616e2c49077d5b08ec0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655fd424b1e8b1b14f55b97200fd8d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eeb238868e22857a40a1e187932cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14560eb96dc2637f35e82071ccad39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f55e723981a9e16333454c80b5ebb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726837a005e624ac310af5a34d8ed150209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8dc8e16342ea1bf4ba34d47dec007210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2053c0a245fa71d0442598c3173a4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4407fb3c27fae6a865c254400c689e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929abae7b639dcc00a8cfd8f42b6e657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e4c9e057bcad50e30287cd81ad000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc77c891dac49c56df18e6893ddb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd222960e46d8faf0c7146fd903750216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba9f8ba0eed2227aa017c2313f013217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9509ac9d99bda920127ec0e82cb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ef559fc96f7584e1b17b1c1d37b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d374090377e4e9e9b2cea272cf695220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df75537d493f30ef7ac1f2cfa960ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4efadc681c677a6c5e5df0db59fc73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f26512d02b3fecc80d5db3e42aed9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebdc0dac1fd37323529cae372bc0a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901c40648d221411c2be2ba320f788f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb41eb3bbd2417f88e88d71d91ed4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e2b8461b1d8415ac0a5ca0d7e3d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd545624892854b318d893a08b0cc602228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f81c0391ac550f2818c8d877b42b29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba383960b380cfe1ec43c88bbe75d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9173361b1e9a920037303c049ddd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda228b6b645dd903f40e7d015c6ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbbc50bb21b20ad24cc5d7e7eb0692233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5d0a6fd475bc878765a71d0fc202234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9cd27cdf131ca97234f4ae7c5cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b08b0d233988f57d5ae6b24cee0d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db82860c22634567f3df66d64d4983237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b431c33f353208b418f07c0fc024238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e53f714d9415cc5a0a2796e8c6c12e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3370d16eb2c0b235c87a6e95db5a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebb612cd251b5c0f0635339ccf609241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa263d6d46b61a61f801c1dc2bc431242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ce9a858d29a8f402046d4151d272243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd696729edcd4ab51d939c565ec824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489b5bfaef3f90b6d856d9089d5266245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbecfdc1964c7bb295eda2ee7e4d8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0688c151ddd7b6a474b16db3638d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b63b75c1f3fbf77839aed3a940d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fe2151cdc00b65d82c323bb01fdce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe780db3020067b84b62cf4699ce281250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d11f7a14414d0cfb57b5a4da91f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda165b82b66cdae1df99de415536a45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec66ca435b9812d2e0dc0baa354aa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8164a3210b9a1cf1fbc36d6acb6ff5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb258948da5f238116cdc96717af447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ebec6c9971a263bdb5569297ab0e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157705180add3c522caea92e8316e26f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f33f5c879e0b7067acabc11f49a58a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7afddf70d58cf32709f3fcf6b0a54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf08fd5b6e89e6c88b01fbb63fd4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7985282e6ae39d8f97a98daaaa17311261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ecb068162bb34bb35d9abe4601f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbf279dbceeb846f19964317ce72da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79077afe8946b97f133d38e7809395aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618194b07b30733b5523db81a0a7fbb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37251e03fed6346ecf93bb7dea6e41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f3d6082aab953696dfa403ff2b85f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf2956a5dd0d517683163ed0c4d08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6cf7efc541a952002a9c05fc6335d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68bdcc7ab2f8d5ac097c91647d8069270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a49273663e6327d6c0e8fbcc8d9b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4bf4bf0af97f3ea9438da8adbfebd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188fdad1ed311e80db14e4638c0d70a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df26f782f5eff99bace44efc3960bb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c6f3f51eb14a4b6d245fb4a73a49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d87f4efb850c1d99385904a49b5396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5452e22650a2b2a71b59a0e89eaaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e6e3a75b4b0dfc5646358a4f2d309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052f395ebd527eda6ea3464b12c3af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212020a6faa62e0047cdab3aabf01c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60aa85a63b3aa3efe3222afc04c2e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae492fc99ccfd20ee42f3b26c41d67b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dea712f3a533abbb06cf7b1a1e319283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c467bd9187930e13866a838b04e09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad971343104e70576aeda11e90eab1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b7ff8f75aff74c8427b4b95ab15e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a1623d5f03e79061b8522ecf238d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d0e3cb6ded82d14fe54c146d4aed7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd941018882cb58a45198f266323616f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada1a7d72355b1a740fcc3538b33409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2ebd68e3ea4d411c3af13c060417b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972f8ea2a0f1d2e314bb9b2c573681292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf4e0f224244282695c782f4ac8cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599eabb667f554c373a2c740220668b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851a0d7fded843ffbd7ea817ee464a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b88cc8f5b781db05d229ccf0b1f7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4c67eee444e7b5f30f0c05675603297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf7165bb412d3343197106fa41a0c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ac86e0da86ae611e387563d54e26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d0c99fdbb50e585b835ef4dea7b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d852cb1a91569999e947a76f824c1cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f4ca5cfbb8ec55a93196b7221c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145aced1071a1e067dfebe8244fc9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361554c38248dc7aec7120dcfdc14baa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0228cbc5ab8e4c7bf50ad420e3055305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa3a20643ae00b19d2dbfa46ed9006306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e387c8e7e6852434ab9720e271eebfb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44cb71bbeab3575129c3954c59d2bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3b904251ccc52bca17093d4d12219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb7b246e9046ccc3ce18f13802f10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d16be52b089b172aedc3c2a55a46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3299c79b05ca2884787de75c2283e35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c5ef749dfbb7d8c58f7e5ce6a5399313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342993b8ced7932da08633837212894c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33df91ac74f712a6ebe177a77cae9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7517c4a0a9dd93806155e252879f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc6198ba95f061b16fda9015978fb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed44076c76dce9747c7b04ba1bcdab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c93138648bf09abc9e8626b6f783319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4981c526d0c03f0749a166c8e172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4806a0549e9d6b648804f48e8c2cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf47c6cb5a4a7f7960a29848c61b118322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca6a528794eaf9399d3829d79076d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3cb7e946bae3862ff5d8a1c7ca6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646afd882e243432be326d013924ec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaed7218d479c5633fe53914a09fb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f83ad1b2a9fbdf62976ef613cd59a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f399ca8d7500b3525b816b1e7b65dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb4549c8ecd3e8d1931875ab73d8b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6524c0a25d3dd4428edf8ac0b266ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077774905376ef4a1d5d04b0c2a4cb68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee32b1bb8310edc922e10c07e88546332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5048e472cbafd8ccad523d233ae7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492d2bc2faf9358f6cc23fe514d844e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3e040e10e4aab30adc489d03802f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336b947b7c90d1d391add5ac6dac177336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f30c3b351655f934fc3ae099cdf9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696db8ebe8127d79677cb4e45c6bf91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cacad48308a707026b1f765145088339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1659bf22f9e1a52136a84a40c31203340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d98e4e25f73ff6c6facab71e07e3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1837188aa0c5cf38acb62754347f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f676d200977f805bae4dcb2b9324d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ac450418b01f02b0abe1219397fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c57d79ab899d9bad8a4ce40062167f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf18d461f005d961627580f6590c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39a8dbf00b301835ff4546eca2ed2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ec395baa58abe5d652689150c3f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575af0f9842f073a3be602a6c08f897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d46ead359ad3cc840644f2187d65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f44a5eea913fa19042b8a5ddc6e81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52ac8eaf9e6edfd2b34a78cdd5bb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456f24b29d78706dee6b9ddce36707353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c10fa7710feb0d4b4ce2f8dfe8ec8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1c5518e491d53c3b47599e821b2b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bce234704daf42421c48cee7c90ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3742510f11fcfe03881592f4e7d1b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd0b3d5ef82115dbd0caf2090e3c04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b593e866df1b9f78620e5540fc98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3af4a3584b6d1b343c98b07fabace360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ed295e550986f93195cbf89237e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a413d36427589d347d23582448fc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89ecd6c2928182f460376f899cdaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ebdbacc9f6767550afbff4461939e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bab6fb5c400d5a60211060b1fae19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e101224f03985efef8085407158c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447459d57282a565112da84988ab8e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa24bbf4c50d39c5eed06976e57e54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf7b4bd2af1bcce7b59f6ac5b2b35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32cbbf24ba0e066c968f3d0e8b37a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d60b1a1352e3cd8d778c2746ef9ac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620e49279ce1ad4711c88360c0d1e88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea422f93cc909dfd033dea3f18fa70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640cbdf6426e605104ad236331ca49b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640b25066e0ecdb6685cebf31cc5cb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b82624c3101ce3692ac2482d0da7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf552b9af715129b716df90d960fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe045482e428815af15285a1de26aad2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb606f4c3ee40971fc25b7acd8896379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214c3db836950dba69d50b8ca9dce8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4d8331c5f7d10f1ecbe60f0fefd56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47a54ff1ba7144f7887fc295245829382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c478003f8fbd3ee47f9eb822feb78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63222f9f01eeb8c36aa259facdd8f9f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013415a73800daa000cc88abd59d88f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa94e920a1c444608c1edeb5f50c0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930cb28e464ac2b8d440b138a97420387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f363cada8ba9847de3380bee1ab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22a24a02209c27363e14afdc549b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb61e789ab8ef4486db30a0ec8149c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938e8f4657321fd46c2ccfd7bfd2af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac918d2ed842e34ca1c77c96cb09258392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046880df1d5a170099859eee7d5639c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decbdbd829d621bdfd3c7d40a7cedc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566d645288d85999daba2112a0c4e3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066a73fb2678966cb14ead91c51034396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f8f4964f3218a11a26ab4eb7d7d03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3d13c3beda32ed5b23519b45c9b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452119f4f4f986ac1365cb5cd55af385399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844c8047fe8879b90ecd682c1716ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbc94c1ffa408a48d9c749d0036dcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995076ef9fddeab3c1c988d601a7eab2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9059032c5bda0b474fe0253af9047403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064eb7d816f5a0d4c79c26906bee0b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f65b541681449710b97b179e7eca2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed35738eb93a0770cf3a2050d5f6c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cd2afc0d93f4fe30479a4230854fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2efb238b400f4d8ac902b2508cb79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248cf1ac64648e760fb773faec27316409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486fa5b0476d9d7416961df36b3248410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83cacfe448b9160d803362488b18ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8a475e05291bdafb8335d292151d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aff21cb3dadc2a12c6536e19f4c92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f341d366bc300c2054c0c6573595b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c001a5ba62e5dd7002be058abf955415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81d376a5361818ff8d689b188aed6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7154d45b4e64f45df0474349405aea4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb11803d933fccff937b41a1e79e261418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f29f3d84bba3f22381dfa64b52a0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411924f6805d13a3c60b67bba27e172420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839bb70c0054663dc9fd1bb6c48241d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff60cc61a42cb98c5fe1dde1b9eefe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342994e34d13251bb546a4ef6eb1abe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ad1e7036634bdae6655c98da62e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53df15f97e59eb8cf8abf1dbdb954425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a727d9233f4f7137602c6673e0b7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ab3cd1711071eb6c676ac1c7b167c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f1ae122cc0cd68fee35aa5ddfb61d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5077abc722cc6b8932b9a555e927ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bcef3309f276535d324cb5ca84014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05feefb0d69c86fe6c9c42120d34798431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4f259276ebfe8d4522c8154c652c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d789005296580f511f36958bd521c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf465e0ddaa747f38ff63ea8884f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e2f016f34fc6d5e003385c8e5fe82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab1f5641acb2020cb6742fc5bfa42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27b2a0287672ab7d813408ba29f15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29145028ae3fe7137b67fc3f0b1bfa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85720cba9713717dd66f12e60d31b8b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d50f9f40c76466c3b78f798c049d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff872653cdf704366914d73e282a501441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75319673bb413c439d7415e84668f70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0da37123cd06ec520f4a7522ff61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708bef78073d2e5967c488c3d4e30b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013a07d5603d74f2e8b67467f35587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a375d931e6f76782bbc34fd78b8385d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77574e1215c49a2ba1b341d34f37c137447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408613bfae7f235b8e77d65e39c9b158448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce112782ba9301d4d7a5f46831162c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac4063ed8ac245f10aba2b591f146450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed52fab31d743893f8f5123dd960f4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83653261622027555160a99875bdea6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e9e5571dafe1d5445194cd00247f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68680cb218444d1aba0bba8b55b03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e99b765a7a63ace5edddfbfa0fa748455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6c8eb6473ac5f83ff42210a87cde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01167a85290ef7219cfcdf65ce563c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be9ae5194f9aa6773a6784afea989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ea334cdbf4e8792649b73528d61da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9ee7c3965a904b6b7c29c7415e1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c358886a167ced400f709dfa83aed8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797fe026430528a0192a479d5585f1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1678d01682fdf1d5f7c3facc629137463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb6d083830228e910cc13a86d3eed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed76fc0075203cafe9f3a9999c06e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebab0505606058ac3a8c0808ce5c27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc55567936daa728cbbf88adf9ed3ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8075519a3c9f6583b07120479a88b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc00b093ebbf6d5877661483e7c26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38b1d1b6c52e9602906d4672cf9bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f931775d3a8fcc0c53a78506df2f249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67738eae95f0e106651048c654f9384472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4158f320aa746b2cfca94e8500ad39f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45941de659c80c025b1dd555a9cac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e460bd369278a85b18efc5eb45d08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102650ba27ff79b7c9f70e5b2a09d14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60076d23d12b40dea34f4e19bcf07c82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f20b24054d272677821ae7f9c5fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6205f361707d96277929cfe10e73f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2faf0d15b64f6cebd1ee7dd30fae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf0e39ece0e11f17aa499c715372e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6992ec5c018fb8140f6f135ace7d53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a6ebdeb868574267c764eaed1c5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b39b7a565748dab131fd5b9fe370484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953a774143f076a167c8f3ae4f46dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9144670145f01f89b2ea616638cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8f2a303da0756b3b980d5eb7b6a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbb46fcf169f27e88a19e75b90b168488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b77d373df99c816ea69bd7da238e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0cda56bc01138315411d69e38417490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19aba4aeaafc2527707d1134330284491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a135f7bbf65ce29933a28ebfeb9e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4dccd1944a7f24a789e85138affff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8798811b2c5f0fcf49edf7502b471494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea191822fa5d57bbfc33c489c60fe8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689660ad12b2706ff5c90bd454bd013496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f39845abf6b210aae2581d0c0f99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba9eaeff5130c22a93fc7697e33e0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bfd9229ecd913262296edf26c9fd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f91a2007ef750195c4efb34fda5cb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd986a2bae019f945898f6b14e37ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e11be81ef162c40fb29f29641810502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8749cce42ab4ea80097a240987600c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40941f050af61ff08eec7e47fa72ae1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b038ac02b8af91141be4fe533d4311505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42b6347511f8acf2a2a042c95f649506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0bf9fd2434d2f2b5e4b786318e82b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e37b3d52fd3ee75681bf93fae90d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f281554417a6d665d507a081daece1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b2d30193e1e5db862424efbf0079510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3dffdc87b9f67f9a3c6a79b51710d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff113547983afb981467f2f3f59e71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e5c769bee20fa19cf3673877e3e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eca519a8af5f8ef22f0298bd68774514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061662f86eabf64ff904056bbf1e60e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f498db4c8823cae24c7ccc79174d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362a8674ce1a7e9d4229ab776c0d0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d0db3dfe6d6339b237d1cb6745633518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6504150dfe0f63d2fb5f3a45ef320e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd606995f1c35e00607caa2c5e5e33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea1614f280ecac6c8fcbfe8eea71b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbc702328704d8cf1f9abcd287e742522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe8830dd5610c8ce2cfba2cb0f39bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118397af334715b8467d52bdfd6346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9f4bb915856fb9dfb12e3ef62efd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f1d84be805eb51f5d6320ac3a48b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d88d4d0d51501603fb99c693d3cf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5ede4bf02426e223354274bfb7f2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7664471a7bd22a48690290d178fdad9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494fc401a56b56d49f94fc8ee2161ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e354f755c53d77d43774418af8cb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6170d2110476373781dfdfebce05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe4435bc1c44d297b7d1f5892acc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa93068099f883f4772f44ef7987a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ecf7e3fec0c7cf11a1216eec0a262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a7c80e233733fcfa30e7edf71b9a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070b37cfabed682ea4348f46feca210537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d4355c3869f492721285d97cb9a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251b7f2fe2526a24f8191f40fcfb0d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a589e3b3e9d24dd380649baa417e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a379c4f75cb594c962bc7ec016b6dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba9542d9471e781e80be3236f1f5c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057d6fff1041b7a4bca64f85a3f0cb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66c3ccde277e7dc5a248085aced44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dbb3f574a81f6c0739c4652ae63f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e15e0d95f7046826abbba366f53b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860081d4c1f721d0b03cb0a8ec1d7d6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c1647a5bc0f854bd48af0ae82e0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefc17355c70bfdac49d2d25aa21b9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccffdcc63e23fcbb5d06c3b3e1758a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50895070bd5eddf6fe2c5db2be7249551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6009a13fb5eb74958a892449182056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc2117f24353efe63bfc7e6c2b562553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563f7a0bf0370e5fa6823fc07a410c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7eaeb542383b27c172b7b3bbbd67a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3712f0ef25da646d988b67556bf699556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9fc5f2a95979500bf3459b1ce476b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fcd214873d049b2c8d7e6a66cd61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ef09354dba89f9c01c48263e0821559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815926115196d6a86f4811f704cf620560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d5557d236dfce89f8e5befb2485ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454553ab964bc52c013c0f3e502c25a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6613ae10767560a1521e251a3fbb10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b8a6e91883252f9a5e932de09b6b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52207c9b01ac03095d5e2f4a00cd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa9a32b50c0aa6c484a10e8118c34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c6b433bb9b638b575124f9e39c0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc78caa03ac19502a6d4e5fee4a5a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216cbac72ac2f54eb52601d7b0f930c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77569c52b895c2bf1c5204a405d7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1c914f195181c22acee3eb7424d76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c552596512d32e88dea0485e8133572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5f63fe2e469c84f52e9ffa94e3963573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441dc7dadafcac9a3a5865d31e66cbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12df5f33f38a2944b9515ab96e69f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c250757bb34e61b99ec7ebf5c9a76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4143c94cebf4bb391149335e138778577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3504bd82034126b6431ddc1c64f2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91311a80178b034ff5433cef0c988b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ef57aaaf9dce3a9056b52e9d1745580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd3a5bd1a1da1f458e24867a3849f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7013ae94bf13ef806468a037dc456e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc0486e63014953b50d677d8a4ccf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc98264920d178adbadff69bb7b53d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54381047493a93af1c4affd7c2523585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dc6622c345c932c3fca7aa618c91f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05baf002be0a4da3e4c27256b6a916587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec67def7312d9f0561bc7c38fe9b0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88e87254227073fe15d45bfb39860589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2aa6e803fe1a5375cf052649e20f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912350aad6271279bf60fcf43e968c4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dca3ffb3831531d9470c842aa1dc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08349bab5f6eacc05c56bc368ec19c39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a6efd8db36d58c367ff8b15bae9e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc476159f5139348daa0328ca6552ee4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719f90d50bf72e8c7d9158b906b2d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ef60afbcf3ef4f58b73ee85effb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc11907ffdc70c9eb112583da37b9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252ccfb2c78694b21918dc3a59a2229599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c1a89ea51d8de57a100d3b5467b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460417061c90873be039fe9ed6094a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068daa8e1742f6aba079887f5fdb57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbd70ffc637ac05fa8b97b3604e53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5a63864de5b1a735d30fc63d3b0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037854f8ecc8bee5319c66804ec29b65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600666cb2bfd15a377d4e57b6ef60b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5f3b0766e1f40d0424372a83b857607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee19a696e8c2d61b278c328e59957608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e175eb7fcf05765e696e86232464b63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19d90a93361a6f0350f44b468663b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ccbdba31345e63e6068198b8a0811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc89060c2b9cac4b51d8ff69c5b05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c88663d144e2675cf58f31f866559613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11581be64a2039d7bad85440d0be3c85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0336e7fe32e588e60e33d94cb273615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abfe453fc47b3219c8b66815dd9bc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e50bb38775ca6ddd6d7b4ca91dbbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129008017f0d39457775d7ce9e18b804618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f87b97c19662e7a6329a3101e1ce5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e18d9606fbdd620e3493005442b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d5039a395cfb876a5f1889342e34f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18543a12a9180c1585088d089d2c6475622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c05579f8df1a02bdaa6872fff874623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8dbda457c0e82bca7600034692d45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae9264bc00bf3656cfeca76e66bae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab629577dbb23868ce35ceb74e8cc9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630058ccb3f65b6d05211a71913a19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446bb7d3d98eb0efc36e4d68e0a3be2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e052a2f6cc60dfa7a483c686cf7f74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00422882cb34b0461c65e1dc59f88ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd377eae9d5da50bbf31074143d596631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92bd2a4fe5765c1715f39c1d2a081d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3656a3cbcb03508e930878f39b3b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f019b17ad171683d9c7e160c42e26c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199d21a68fe69557242b924b7783fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b740b79dab86e7869e149fba442c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffd05508c9338ee96504428df89448637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fc9806edfd40ff5d78d58ce478a2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab9ee497a64d25f388f3c104f3a7cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1629b773422aa63d47e61c272978e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3642b3f95096f6f3e59b24e79c1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454721564d818694c013c5b3ce61ff4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033a429f652bc7e95a503b3a2464a66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f715746e6da44ba3507c5898cb7fbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7607bc60f8991f84efecbe55da21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed71ef6948ea4b7a098e9e6a79c93f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cae0e635f5f725120d93e606f6bfa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe23d7e33b3985cbdfde8d637bd703648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb6b03822f7cc3d332225c73b0e06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d8e9c95c619bcd45c0c3d129b51f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38865df578707f9f8daa6efbaa9384651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0637a147aa3c48dd5357246c781475652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5658dffd971dea909c079a4d369f7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf514f67d59d571eca08d98458d725654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c388296edd785131647f3d09bfe646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb94f6b3c0aaf5ba9cfb8a755d973656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb079c42197f38a474a8a4fff48f4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7cabe5f61907f3252a314ffa4cfa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3d5657513726bbfa3ef57f9321915659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b74ea94e12ecf139429d214ab83e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0751193144fe77af3c3463bc10aecc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43454190f4b7058a909a5181dfcbd46c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0de7a076a4677c9e9e3305c0312b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bec6f1a2175ef901508282db6ea5fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492b936427205595ace1dc8b8c410b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc657a6f98f88954a5ee0f46a80354666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7edf790c44647d77ad967631c72dc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88190b68fa92cf54aaaffce9687dcd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bda92b4e1ced374f8d6c4a29b59c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826676a0f1096fe1a6c257ae9793827670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529dd355b2eb1d95ed8704b2365a7cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f04ad8d1ce8d50fa343b14c6e445c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c2c37bd4cdc8bc4e76ac68a195f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0a9e93d677f0f92f4cee4e7f6e4b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c765cdb2c05029ab3af3da87b15e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e864615fc104e6745d1d734deac1e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc656ddbec5a7dff013c978e7655500c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7b7a1c57b19ea6de93a50ad275f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be64e6dda8113696d7ed745e0de5e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135a66cf08928d64b975c7f3bd1656a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4529a4431f2923021aa39e721f7a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57fb19f4691915d184b30544f1406e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f25b091633e190d6409a195d20c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3bec7ece2a174f12a9e6689c9a6e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9151c22ca7a290a2df4e88ee1dfa2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f5679ba6f702cacddaaf2e373337686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccea2cfdeb13986a8082250f02c225687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b126e08a2da42cac351f7865704a6be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be3cbc3fe5a912e86438fa3283a204689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9b1ca31d56caa842491d5f116d0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854265c0a34c631bf69f31e4f776832691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc587d92f22f08a1d58ccdbaaed53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f4f6af612a300b3164b039b9837c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5546f5e145796240b176338c1773f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7dc4e6ea87fc70e8f46d606104bad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6f24f89307435ef3e5801da0a21f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2c20092f7e8b674e5c60f70b5dad0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db66cbee4efdeb10f3fac2c3075161698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e6908340596d6e108ec469968990b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aec976be6c90c2d812a0eb78b87da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee0daf88236042fecdfde166684b87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d041a6baff16e3478b758bdea42c4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80dcb48c5c66ac9c7f424442c27a7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd79cd459cf87913d5f82c75254be9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585aae6a874ba4f3e28c30214ed896c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf2c9959a14d5775f7929a7a5329e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf50416aa6e20741be2d12ef65a347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2b6ef0ae821e66ed63b754ca2742708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7049d866b628553b19611b028c66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059fd7da33aa855ad9c21a6a1281b42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29032e1d992e7e6333d75a31a04ec322711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c97a651588535297de20353bc768712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82191788cf8d3299c6f04c72bbb52c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12524a195020122be11ba43fb56b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014196448c073a7093f5a1a0e2239ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df09c9113bd922e77e4bd73a621637716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de5db901bf81c5ce9a8bf20fbcc4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658ea72ecc0873d34a1917f3ea176a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07645f279284a881e9c83fb118c074719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d3a9ec9ce983cce54f971e260a77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84266cc155da62f3b25c2e3e606e67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c647a685dee06fff37e82e65c585ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b3959837b712954ce2014f3097f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49540e54c4a50ffdc0af718f0d3ba5fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f2d335b7d55678dbf315ea45d4934725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80289147d8d8ee8dfe3884080da0b94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d757a94f3c1744bdd5c37142895750727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0aedae410249b0bea889b574a849d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a263a9580e4325d9ec292e5c05e28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a5c34dd92795d33dbbec3ded73b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfd2f259ecff01e91f122d986b6198731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8d93faa1a11ca833f79d41a832c64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23edbc0bf07c6c736bfec814501d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccbd5bb79ecf458004d4e0be8d2f17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6c45ef56aab4b6dd47eccd5f815c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25292374b51fa360f4d4f35f5141c4be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada065bdfab0956555d7d6678f014ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f49d606c5e8f2f0ff6c14555324fff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9eda184498f1b12283b44892262d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1ea91ef6b463b1fb9272e87c3ada740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb46f17e9d08448baa4c6f9d6386f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2b01f77a7f74bed6ffca937e9de2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5b6bf21410bfcf61f3a5034ea347f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e907e1456e8a8161126c9ceb5e3e66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea53ee5eb8577461738324a011beb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24d0b20fecf487f0a85bd1b980b701746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c3b9149accdf9670e982dc63c3517747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb9b91267c9ea77b24c06438848778748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cda67cbbc4216a27b840c10fe8758749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2be5444b08d619d5d5c40967ad3e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad28c390f6f2fce466b53ae59d353c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6042f5e215cf29d28fc757247e27e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e98c6065600d2c6d9e291313b85be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338fdd7f1cf09ca2f5160e571bc56a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348bd616c60cbe1c2a72759fa581f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f5de1172255a53d842266f108ee89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6cf874fc71d89782b0941e0098c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd1a486c015ab092f3786df270483758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b18891b91de54cf9cbd99c4634fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>