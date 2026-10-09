--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f320c007b6e939665d052999afecd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9135eedd63ad611d43298d5dcde712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ee512844b4f30f9237de100a2fb6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f734386c23b95fde97a8c180a13a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3151371b0535772a00617f559746bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19543d93ff8bf4797ea25a358283c446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c028d5c106efc6ddcfdd6ea4c0a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960d58c79ce609e3cc5bdb1acd28f818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00770ddb1e52d1c8e3cc6ed561a690b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7188fbbda25a7fba5f7a8a9b5d444b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52143e8518208a91b0116059f2bcf2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007c185016981ade2a106424117d6e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca254d646c11483cc7dd73934ced7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b44da6a31ee2027168aa7d73049714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8bef2e5f5336fd15f3b7fcdee4a1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488fe5f90c54edca09c924735b0a98516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a23ede50debd9fc8694de0891f19217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a5d4d07f7c2db07bea3dcce78f7f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ae235ed4dc0415cb1a3809c3aaa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acb74365f2fa63cbeb1976cf4182620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c43a667f8a00c427d3e6049586b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9a57f5dd414a1e9244ac6d047aaa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063883f9b7367bfc302384cd2a86b9a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4acf94fe8a4d4b2b090318a0dbec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e69131c7d8d6df991187746d10c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace268a33ff4b59812645f31e099696426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8f7ad2fc30c34e55185454b78c6a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f4aee0c916e614fd72bd980ab82e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726863806b9c013dcf00a2650d4ae0cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b123b8b3a56d88e6dc5ff12f178d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2aef7323e6830b5160ccfe7c0946e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3ed2626384ecc356768da1c70d2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280291862cd8f87d917aa088b92ac133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c3a02690dcddab300bb7cf963add834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901b5753eb8a1569c51fa3fd9bf30135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b689d7822596fba03504ed1b4e8406a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd007d4e9b0da12794ec9b94fe99337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac541d4f57e73a34536f4a8f79ce6d0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd73603259eace2f2c5479d2110de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454fe3c65a337e3013ee6b37071aa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a7843d0371cbc390df6338ac6c7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408133de15a31b76af61e9c20e6359042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe9fd4a5d413ccdbf62e136a0c8aac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a685f03f98da37eda7d31cd3549bb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed402cb640499c75481c14a54417bda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5894c5c72369dc2ff2da91438c4c1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d62dd03b5b4b14f2b65367154544b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b954538aac0495da8d0ba58d5a8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ad94a288ccaa39934ed6a9d211fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca526870761153799ebc1f507318850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c589e0be876ca606f8a2bc7cba999c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c350f0ed1f44ba7a8f2ebe87408744652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330d40bce4f01b5ce45bd11be24a49653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69042b4a1fb8baade32a117dfdcb69b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c697b86e2d26d0fd414250b49828355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb44a203a19d71f923b6df74899b6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2c361a2ee4b248c1f2f3971f139957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38fb847883128a33fdac1cdc4f15058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d2ca710c8cf757c768a65202341e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c31df3249671a9262a493409f055f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3a537e81d04a12d567284d151d0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0734c7c06caa1f6c691cff2231020c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a220c474e060c42e42f2be30f3e644563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03662970d57678894fe54e2d17a91664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d79298631601eb0dc1970edbb7363e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4d17b0cd4a1ebbc3d45801dc758b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0706b8ec7e2824a84aeec08814a1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aab141a8b89657c0e2f735eed4e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d019c817bbfb127cb1b7189bdd9de669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0afd2d8a6dde7db0603096b8a334370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6852b6886e23efb5692c499c9d98c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea02d484e23eca0de2448b2998d10272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c76037ce02fb10ab664bef97ab732d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5628c8cdd6b2c8cd6f5b4ba4c1e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812516dc504170d88d6e0606e7670c4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847b15868e070a7627fce6fc2f23ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a19d12357f8a327eae443b8e42c4e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28bab7decacd30f78ae28906ddde578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b10e479a52b78df73b2a4568ed84ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155957eaaa412ab0f33b24ac3e5ed9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d72c0de045048929995336ac9f73881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb7ac88c4114d0346858ef5be9cdc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ae996ad65fef7a3f94646c6f6f6ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01073a9a74ebc477faa56ddb06a42584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26744567a86b8bf3c5b6cb45ba22c0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636243fa546dcc813d438668d48ac1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b102ce6d633c130a17c30eb3ba4e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbf2f716ccbfa11b1e10ad61c6844f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28031e14c7b9e01fa85b19f344bc3da389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6c2a97ac709eec81ebf1af64ba4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f82cb026945a731edb9239617b9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39aec34ac629f8d5c63a27e1768c2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f681fd110748d54d87f4f75f304c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd48234c4569847204caa2d74554cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e88a93fe5ac98e0b55ccf688a8a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d873281912e892f7224bac521f4ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d542f341c0fcf2cf2d5ec7da87e68c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1332524645370499c53eac9e2710398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3520b2cc18bb0fcb67fa468363ebf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d1e120b6f59ccb8d6f23ad01f897100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c54c4d7d45b6d94e80e2e23883b50a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc18e7ce80686c161e2b39bcded6562102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd8ad40d50f6002314147d4f25c83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25314fbf32ccab36a5b9bbe89716e98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cde869f4cea2840affe58a21a19e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58934e6edbe4d202387b56091f645ad2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dbbf60795134f96edf0ef2c27b374107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc38e6c6d5674926e4209f449ae54d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa013785fc2ccb87d88ac989d5381b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0826a9e3966b7f6412f8530f5302110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61da6252f109f45ceda5d187bbfab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4f9829db3e2964fd9ebcf23efd6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf150f6050b1d569a6766350a9342113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180cbc60fec2256f5e0a81c6252c896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84670c2fe0a99133124f89b9d0da5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a079238ae8bc192a3914267ee74902116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de091c2cb52f0da3cf7b585d4069498117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a6c6a52a36f663036cf723786f49f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb411c1291bc528b0b2012c7a52ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186383450edff4aaddd62099a9afadc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8151229a3ebca7d4a2257a055cd5d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40816fd6468d90db9769af29fe74979a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd1c9f265e828f3e38c54ce5a8d5e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512c4540048bec9a57e768065b0528124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ccfac57b04c51dd94d1ebf2250b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08200c99510081f365bc51a1f3ee8cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f5cd52748ea988d758b0bae8441d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa49b0cce3962aadd2b3f2ea31e3cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688cd8651b440129bd17c8619e8cf49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567851314913aab5d20496a732c70def130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c5caa25d9165b203dae4bec15644131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea46866bf5b34f8bf27ddf62fa75f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2f821b8febed57c20d08f19d2ef1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1648ba1ff49a7acdfab6eca087a38d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634020e62407b9f0f9ed6d190f9279135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca980a16095c80c546167315370956f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848e8dac316b4010a62f7907bc9a047137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6c39b0a633bebd8d4aa702d880b6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c7c19a138846978cc1979ad609329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2691661e4bcb202a3bcb25d393593140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be887baa18837e18c105f0dbbbe8a5c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a50b1c8ba95fffb7fa6b0daa35e58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851d484eaa62d32fc3f018113a4926143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398eb5837a05968e8f5ac5a859692b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ff6e7176b17fa84cfc3511166e05f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dee6f8603edcde7035cb9c2d7dfbc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa36b4b01594f4f1208551e8b7301147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444644c1c65ca2f63140b47b96dc758e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee36d145a5d7c1c44e2655b9c70e05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfba6a0875674f5366039db3171bb45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d70bea06fb2f95259781d3624a27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981ba190d419883ee0134d138814cbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a3c92a60048963e6defc6bf179d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979fd78a9fb6cb908c71361522f1c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4065d1d7e53f64e3340970bebd9529155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e10b50209bcb55ec9642a7284093f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adbef012e76a398c6339d06e297801157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434bc6fef10056a7c4ac77459d9ab6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01f09ab0f6c5e3af22ad6ecf99a56c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a8d81e05bd872d0a43a919f9abd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5ca3c0e680d9c66a96dbcf9722703161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae5ac2a0aae7fecb93b1721ae9b0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a25a81096caf575ca8ee82dd98fbc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2253b93b75444e7649f42dd5c18ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00173665cedf818944bd0969f98252f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20f1255135383972c53fde6564e763166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c28bab75fb04103559ba4b721f026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b5adb7c20a25505b6a4aed5f794a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e33a5b7d0dee47f607b629be518dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147650194ac83785e7305a12640c485b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4911067b368f793766e03887e36c68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923c6bcdbbab72a61dc8d058b46092172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1633d60934fa1a43b60e10b9e8bc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98a2ccf8b9eddc0567317e5db1036174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d3cc55c389415d1a3e4b2d8dcb9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805b37b4b8f77ff6f63407eaf084789176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb25a59285f8fe078d7a4f5d241f75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23f02eedc7cb57d9cdfcc2a4f761b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00bd910bc2812ddb36704284ab955179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eed26cac16fcef3cdc9e6228cafb22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36906e1cb2c01b1447bef88bd61b1877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b61940b7f444073af4d1f3b7f4c2ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57129172a4f4a570aee78ce57d740d05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb45a189eb6ca85a471c1aa3d0e91e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012bd2b9b45a8bfc9cb9e15dd627fcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323ce3473eccb41d91cf4a83279cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ab1630f3b8304d3007c6d560362ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb71fa405dc458e942fab93620c47b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a420ed134cbf70d4b1fc9e68f9c177189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467edc5d617f73792640a632734ab25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55202d0d102413702bcedfbad980140191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7293787262a6676075940babf0c01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9896e93a31778e74383250982d012b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa09f3c9eabbb53462592ba27ff56d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae545cdf7cac0cdc9fa972f5075008f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dda2feb23b2236c62c8bea437707c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63f8b331df8245ce98855e7c78067e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdb7a64302d2f819d76ee3f8375c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff855bdeb4e6c58e0cecfd7aff395c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe065f703776c362cf122c9bc8c54e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938912161cac7ba109eeaed50c22848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60461b48b3219af4f0e86b01ec5de8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56c4ce7356abd759a04fc2f97d82cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8e8f538963075da01ba821b188dd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f883663f13cc32398cd46966a54ab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7566e5f6c18d79c0100575bd158a24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ad4b409e71b157de44e2ac125a17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f752580a9493163b9a18434247a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a40f81b50a1496c5260197ec2a6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b3ed0bb5e11c31f162da68c07c29e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eb895c2fa0531a68abaa1d71c523c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d19f55071d1d6977125b24e321154212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2d51ba294047e4ba5fca271b9fa92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b28fed9ad8bbb595590437f99e759214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a870bd9e2221951a6fa073f4ed919215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad5f5663a0de3292b3b47bc388965c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcdcfb0576403728addf4a55cd3c22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf92797db14b0e1443aeac3e2b9a4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cf0f71c4f2586c6fade4ff2e26349219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240244fe1bf1aee99e60fe9c9b4b0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb526704973c6036653a281375a1add221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de9950084f76df6962269d989e3c64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5290ea299be243a938021a318a26dc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629647752939b16bd9d8d8270185f5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf25bffe322470509d6730b3aed6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b1dd684111cf0d557f8d8eeb81ba0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718fd6472b5d06345047a9a590505b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c189f499b77a904d8455815a74d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c50c8646ddf3f217cfccf6900d64b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160eb30564ff815044d9347ae1856f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eb5fa886e82873aea87bde9a8a47d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e293a73f9037dfe09eb413b4b2de0ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44bdffe04feaf8d04b45c32718b7cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52bfdb5e78a77e6e364a86261134f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a1c0c449c7850801a6b9041bd5275235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703f1153b677a4fdc4b2e6bb7db5018236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a27e674bb3984d81bf82a18406eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49866f8cef6b170a9e4d64f6ebaeda0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654a575a47519f928afb88f4b7be26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c149b5ee7e05b2486b3052fc1daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9ad94696bef23cbd61b080844304241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661ba472dca365904d799e40e37290242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc0d5375dc7d87c8e794ff90757f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdfdefb8c8a2df3a31a59bba48051f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164fb30ec7db7f921bddb7dcd6869bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4327ad2c30f505aaea92d3ce3da27e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300eadfeb1958890caef81dbc208420247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749e741818a693d49fab5f561eb7e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef4c396f0cfc1173f1510f7c450028249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316478d50a5b76bfa8368e6c34687537250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04102891e3219fe799c4d900059e94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6bbeb4d8517d53addae340ed595c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e721ce1cdaaca5c5f5ee0aaaac445253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bc5c1f81ff9ac69e30f41b3b42a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a015443aaff84af4067a5ce6d0136a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fdc72a26da476e931ff0bea9bf057256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadabf1e9f5becf5f484780625b0c1f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f87a7c957a4c1614af8662c2d3c13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d1a2621ce785270bd2c8775d6465a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8dbc29d7202cc5fc5644e2779b7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc3c2162e1dc00034f8bb7add45fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7b4461fa3226ee97988eff1308742262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3498560bf419a03a323ed9a7d0a01c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389db83e96b3a8fc6cbbf80f44f04ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a0d6b11cb7c35dd9bfc188f53a23f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35729fe2eb071267a071a2b58baffd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda697d5ac879bd70f75be2a9d6bc5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ca0354c217b4e0b1638d8f792027c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709660c615316ce8979d4e3a751b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f094a91eb4a06c91dab35090360e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515c5daeba4cdab581d36c6423fb6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf968e59a1d753fa0ec4c307b0da49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14014efb1b723624ef32b9424671ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200261a89efe164d906250170f938f56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d780092a54408a90fe0915d24b7c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b1d7fc7890bb759411234f7d70df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95295521ef6c63da77be6865a60a6035277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0091fc53a22569b1fd08dc8d120c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea8fcea0fa516e4f2d00280e1bc222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96454b608b53ecebcded3915be321f84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1fbc0abc1f9b47fc7451e6a10bc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae106721c489a1e4a2cd14232e355132282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a544524188aab92c396ccff34e8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52323fe0bb578c1fb02d5e98946953284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7b248804cfb2049d20e1506b2d8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b1ba6d203d390e26c8f4532981bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1768f5b6ebd834172d8128c3e607f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ee1d0ad92556c3811924fd4dc59a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329fc96e5298b523aa5e52c7b93a96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788015a8c3cd2d91152e92c0589fd823290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06b24b051a9cd54f2586707880d84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84452cc612f4308efdff2f0675421814292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d8c052fab71a72026bb064a16d37a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a149550539248fdc77d07a9668d4a21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790409aff11db317948a71eb9844cc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e62a217b8242944b4ca065011033c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f07bd150665b49b86ad78dfc154d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e08b40e4903645fcc1603c096b64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105621917123e4f31f21357fdbd474299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faca8eb22cbaea95f667b03146979d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4cbfaf222875f8a23924f151c1d39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7839e4ed5f9717d67ca52045c46c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000243a297ccb77f59895a0ff234449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131178bd6ac270c155963f0046f9b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf6edc2a8ba0a8318465386f2d650a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbefef02a41360c3a9b7118e3489a1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b15b626f014c73bd9b7637805970307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173eb2689f051d6bc6630c72b13a5bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10cf917c8c9fe941835ae84155f082309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486d4d90844879771b015cef9e53c9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc207505ea1c983b6bacfdf9423dd66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9d3da10bbfe3de523598b923dcbc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41621d2a821c067e8c1dff2006f9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e63f7b7a7cfd834065833f27b8d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6cce8ecf40f3ed7acc9d2e0b4e4dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11728ec30f89cb5c57d7572ee45a5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc49e8ef92b2a9215d05835b8d4cdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcadcd4ead9ad61d08cb38b6f7404e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a28670d91f4a1fab2619039e5e4c53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b75c6bb9b4b3b1353f60de2648f3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e6b7135a8419cd345c9f95121859321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cef6bd938cdead51d5778f5a76ff5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d15929167ff4ac4baa50eb412603323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee8a99859bfba378cbab9d6fa00cff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224959ad0c103edbe0511a100f61bd26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a5108dd68b505188b976125cdcb09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cce10cfa58c298b9be96a5ac65e2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d5307cb93e467413b7d1b07a4b79c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ead9609e60d4af46d9d3b9753a9f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31290ca85fedf66b6bba476922d70d32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1da529ec4dec02349e08aa5f7ed3b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af35671d56317f7507081cfc6fd780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994287949e50611a37aaef20a8a0a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eece4cd5113760f4c45b2bc121399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110987e962b81e0797bcb7d7b4b2b2b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e506420d7ce05bbfbe139847c71447b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884babe06c7110c8d509a49d36ce45a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f5a4771c7bd33ba22a0397ddfc88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021cefe1df193995ad658f6c63e5f3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d42e695c1292473b376500670a93df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b682faa449dfdb920ffd3e29a3a00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a26eb5a6c86bce0b85a0d9f9f98ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820543576c8f23c49482c38bb8214e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8635f77da7518efb817abeb75e13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc12ea9acc11e0ea8e8cb4a0d030964345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291f5dcfa18aa7188bdb4a922a8328346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b8ba4e6e22b9d8d0ac6c7d90e6ad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339c9ef0bd29f8836887046dae9f4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537acbbe52466b9da92eac7003409698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bca6bf6587e65557e70f9d4621122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bfeb092a008361e98436ef86b74d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340999c8640bf2c93d0d855749e46f48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de6bb71e5e96fc155a47a395484a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5071aa01113eb5e8b7053a4a3f9909354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540e9a038df8ead5404f381d863bad0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e0599872b5490f403bb5644687d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4adf8b3c99c15cf053540f3324c2f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e760211fb285122ec82c3fefa3d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b3929e07bf1374f6ccd85d52a34f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c081d553fe555b76f458acab2e9f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da183a5a117a923b340b34132e2bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acd1b4da564c905d36547a80aa3f51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff402b233d23ae5cb4d72fa9a3a6ee4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbc7fe72955dc924d0502922e6ef22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071342fa57fee2e24b1a55e716929aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf52a6fd215f4b88232e978c1587a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8533eb944e9eaf05a6f4d14103fb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b6f4b65d8ec719efd877295a5c897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bfa1775d7c6942b7570b9ae8f6f2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5b1cb4ee4c479c8abb35cc06a461b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e13c0a178e1e4bd422613d4d875cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a8e67b68e8f459a3541e902d295d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77780db4d0c092c0b6502e7e96620a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934eb2d842d34d5c29b617968d5198374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25240d6e453b0de76c3c4e42180d15bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcfe83c43b2eab7012a3a31e446596376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426534cdb94dad0de8e93b79dbb20c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62f30092f9075daee094b869acbba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1372a6ba169557860250eab446fad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869b84d1ebcbfc198cba91eb77c362380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb893723e7857b4b9f08de4a37e1aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873372003bde70fa75525ffe0b7f60b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c8ca9d653c5e26d0484149b62d1b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa239cbf6b3a96a26f24f50691269e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aa0944d8c42d348ee7fe3a5e8bd4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cabda48cdc7c2144cca87698703522386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b555bf1d970a9cf60c28cf26f8e4c65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d0a4e033e477dcfabf609ee3ddf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2189c3096448e476b7d85644d9f361389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2f9749f92523d47c51b3b69d0e95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469dd74d7e9ba0db0de25a494286e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8081925d05b5f4742606d8e6b1038392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8faf0fb18b1ed4d608cbebe7321fb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2c958f32c4c97fcc27459bc1872d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d17543d279ed6f727d72a73b7e62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb9c14cb043b12c062d6f25357d32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38fb9baf3c43dfb287e37e19641062397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e05c4a0f4ab022e3c3e73dde56b962398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de929ec042f14b87652210fe818e505399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4a32f5e36754be54e8cfba3efc72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5551cb8d7a3372bc00ef5dec61b059401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b32ec9168c3a29e3bb06916be2e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bba08fdcce7ef2b53f9a52db7303c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5017622daf628031892451d4b724f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c933852c0ccf286ce04bf5ce44e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca30632ddc2d05f70a92d3d449c001406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ebcb029decf0fc35d66bd766c578407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045af2ccca115989cbc43bca567720d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b12361d9ad2b6d4e03ada9c98cdc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec5de890c5116733960b047db1436410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d14729e6220de3142271a43e531957411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a712d38718c41ff50c255eacaec13f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef17783278fd7146e52ee7f6d02262413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d39e3939e1593ea24006b922f88c4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8baaac35b46841b1dd1249e42907415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b5ce23be74221ce893cfa6786db2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb5588f2c2627a7fe0fc184a46d4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bedad01cd20426d7cd988e2891043a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b2f6c4ac6e527d4e6e77a508ef03c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e15681e4a0e4a69bae5ec9471b2a1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6574689ce5a3cc369d3187946875cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfab5116f3aa0a758a4e2c87b12630422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0dfec23f8e64a877150371f2afc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d687db894fbdfb03c3f4d991faf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08209ebefd36dae7f0d77a49542072a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de71391490f6641b9b3130cd6fa273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ca8bd2379cf8551ee26ee73cfaa6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77752b6545df198c0c73457cae877026428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbce4bdd4ebd362b4302e1158653d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61b7e2a9b3a46da436b8ed9a80ba4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8556a7fa9b0fa97f977939579758431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571ce066410459bd4cb3087542219d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea213d341dde5de274f237bdcf1e55e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b30c0f42b4d6a1fd5f1ac9f65f39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59522a223346e26c3997b388758932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23fdfcb1005b7d7d396c077ed56938436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b86fd2eeb8016aa6375419f796407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755ee9cc45a10308a7d37ae6cbd2d51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb8993bd95b5bcb2f653fceaa3fb6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431e11667c9d5429f572b971b515ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a194726e804c4173156491fdb48c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0fb2910e83afe77ce11d791a493d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb3a5be9adbbe97351e071516ace5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca423b7246c08b63d1c6fb7c28b03cbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15df171e859d1b28776f00d03d0865445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fadbf23c9ceb021cccdbe78d7257d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388ab73562a582335672e91b638ab6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f382008e7faeddeb66e841a084404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242131f3fe5498a42031abb8e87716449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15dcb29df2e73246a0ac46d7bec6b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b626eee67ec4c0794445def0f955cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aa2ec78cf41fca54d6b900e90b620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdccf1047f7a99b93d46cd671e56c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78478402fecc97670bbeef00bb91fe0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67addd3e68ebc1bd98d2e8526a4901455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200743106501c088affe6087c65156a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3150c457dd8c698098bffa377c0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac951acf43c070e59987e7fc930936458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff79aafd52af787172cd92f6ac54116459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f85e519cbf5c4b051535ca3feb0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ef632b70df494b7bb6756f120e57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c87b7bfbb472ab8bef84e3210a6b7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b5538f20eb3ccf50d4e8b0024a2de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e964abcd7bf448ce4453b6fc201d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fcd96097bee940cc983d8e77b52e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47cefbc0a65e7e30fbb1314c33c4d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d866f5f3c0fff525517fc0aafa6ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719be0fdf951de03c9af69a161c3e41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ee6f063d989729d4a404f2652e41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eba864f5c2221df2be11019636020470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c38af75a274a5bc74ee096cbbf436471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385686edcf0ca09c25f3b08bfe979ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b687a5bb270c23fe00be7acba74a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876689add4d3b16762dcb873921940c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131217a5ffd7ad1b0be8e51a062ef167475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fb9844f3a8ba58c375a630d3ff2fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c8ba6cbda7102f53e8a1900820d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35f5bdc662ff27b619eb837ac72b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065318bfd2c0076782b96201830474d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d655d687dbd27e0a2294144a42a2e7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52596f2834d4a83e47c8b21cd5fbe2c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a54053ee2e95fdcdfb0bb789dbf82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b53cc37b5ac3ec85830e28e721f988483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4b6479cf1c219aa4aac9d7e610b9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458f84b2d3c59d4f1e4801d2f428f7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28814ac2b54e598cecee644923d2a6bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306173f943be91f3c81120bfbe5ea7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e93ccbcfe807e2e3a17a95510989ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785ac871423a17697bc1316d7d9d6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48410ee0652b7f9a98e12fcd35884490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e6bb44192dcf12a3802c4d65932e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ca79a2931b9bb92348dc7563a41be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7df294209789a6ad3c9bf4ce1da4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd6a4937e0cfd572490d6162178837494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca481b40493e18855cc9fe954810722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298b65f246b6b39887c6bfa90291014496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f015e751f90ba73148504ba50e8bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf19bcc918dbfd1e5d4acdf6bf8f0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa393404fcbf68e909f1c438a02180d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298efc79d2f5a2e38a0b8afeeb40d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd5c1099706180c7a945f541f49c05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bf7779dad91e0f3f2493b84f9ffcd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4544e837940907028de6e00ff204c64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717508f3c7f7f41de99c78c3d0d22ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204230c708b46b135378a3ff5771101e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983f90d6b295be919c422cb95bc8b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c36456c3ad57b0631eedfc177a1da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fdd2a04ad6b0352b50de9306aca58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f490dd4591ad5ff54b08d7a6f6c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff07bf4cfd5b2358c7bd572a6ab77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8787e8c64a7d0ece71d9e86df3fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7254c8814f380728d743a27fb919b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7113a40588b2a7c7d106450a5c541513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7886c6fff9a3ecdc7592053c06e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523886c016cbd9110e669b71608ee90d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f22b2ccb0cf95d60719c7b893b2fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977e62c1f63cecafe1e9b9e1d93cec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152147ff3b67343c2e3c48b2f626fc4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929fcef70ea7a40efb19c100e5cbc61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892748963b9af173a6557052add09367520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981aad0ed7ab6c2793eb85499b2fb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf602ed1f1a2ea06384cb3689eca80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0a180f7049c095a80b7b0bec40093523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f74d7c17c6f9de874f00320b960c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c7d11421f08e2baf937c1e989284525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01c16cb648fd5283ee5c70a3ddbfc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a68b5027510c5d842e6907ce09f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14994ec6e2ad6c96c46c3ebac9c8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d9ef095bf36318540a56339578eeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660314196df81dab0e138369f65f48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c506e5c353045320bb407a42bca15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11168f59eee84531d24c72d8d742f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb711e3dc9626d71d92aaf3f88301533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682cc2088aea3b9ba4328631cd68c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7b55d873bcfb580e29a5036a878ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905904949297fe7612826650f96280b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a169c399781c4843f6ff496f83a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe473838a90279772361f18d6005cab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49104a23f350de48840ae60bce03c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc333504dca06527f66b3518c689cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b944ff5591bfadb86f34785c7164f73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e9fa7166bf9d2ca13c250aa0f8c0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513a7f40d9eff58b65ce49da05c2528543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233403386625bec8d59a53e713abd39c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3705967c04242f3e15b7be67a17b3e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789538fe935852fae4f8349a7716179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837937165fd9c45fb68b89f7b717384547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad69c5042647f67125d41baa62d632548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b7fef95f8581d00661fc2c4e86e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae875f8f691270d7728ca6c78e6284c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a4dcdbd5457273de5abe8ed185e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d5092bbd7dc2f2272928ac2e435d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361869a7e96763eccac6493bbab495d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18e3216fa3ba63d4692ec22c1c3d36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c75a72d836a2ac959f4a1c7169d1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e8e6d1c79ce18987e91bf0fe4860c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced4efde7e2440ad587f386fb9d8247557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b8c2014ebba882d271c41c0a5ec06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e332c29e55f60bccbf81ec6c8729d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfad7e496d67dc5a912817bd95732a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab152bbebdc1132171e2be8ce23d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897a6f8c6db75459073cd8cb096f26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b864f46c8ee8970416026ba29122c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be7f452591c93846937f6ecfb02329564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceba5e5359708c7088347f26d33e48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541356e003113babbd82b2607bcc3e31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b1b6c865ec6ec5a0af34f1020c0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c1ad5e527f3ffa5eb24bf589d332568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fac70654b85662d386c601d23c4a43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21427d505fe87293ecd63bd067717ec2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e9f38dafd4f83c493443917a7ecd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7055445e2466927f7ffd120419fb98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ae44c206097b39637bd0fb49d07c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c2e8b696f614bf5f0c2be0b49ab0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149fd449165cf2465a062245fda2400575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77514b4f434dd39445c082ffeb9af7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b163d37f1ed777d92d7f7182b792f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc504847ff5f86ff9e3748c70e884578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474314c0ccf79cd71195c4775b13f5fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129049b53bb1ed3efbb8f85a749d386580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44394d363d7efc401fd31cf39567cefd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87491b52ae63ad7de40bf22c09e149582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ea76526a8f611b60728b9fe0b0a82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0b5867304fc5d124e20ab09a07a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14ae28a7ff9702d1d7ceaae2dbf9ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76917c751a874a92149c35d1dd5c5483586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011aff9c50f3da1cf8a6c249db95b21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42bcfd2a0b3d8e6843f6c0c21bda2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee180cabe9ca29d5d430659e32539a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af07dad41fee99cdb42089725e567590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be89b8591e770b9639038d0048125591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee37ffc8667a16ac09bafb37c2507592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ea4b59f3ea64472305ec41669413593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a49bd1a9053c0770aef4974f542fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc5504585696cf7bdf5830bbc907d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9aaa87001905d1022cac5079b9512596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d0f1831ad598ee0b156d7d6c7505f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e49a5ad1bbcf1ca72f721f1ad9728598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61fc7e837cea1203148bd578ce2bf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994604b29dfad9901efb4d476a3689f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57a58a2a690d13001417295bebdf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0d70064a687b4f0c0a00fa0f798e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7c6c1fc295bd55b5b01ebfe8db6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4de58d6b05b6eb811e8dd0e7d8d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd38ebb1c21a3fab5a9a7edbab3bfde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412def645d18c979db20ebe2b17bc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc121c6146908a2532a5fc847d99328607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c001cb1ec9fa73a030d7bbdcb936608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028a60b4aa12922c7aa5a95969ec040609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f88aefc5f70d777bdde46c385c541610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c9f97b053e48ad7f33bd57360f51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab342a25da2bf17d6d8cd0a5dbdb8d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df909902ad6c09b822caca09ab56d270613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed25e353c318729453ab3678a86e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2c35c6be549feeec403b67ce4f82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094984403073ac3bedc27b4175d9fbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc88b24f2c411a45cf2a2801d39b14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd8aea360180bd6fa9745e89698f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c5aec5e02f134207d52eacf4f840619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ebdb9535748f59f012d6d7c9a2fb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7c620e03a8b4e20970f35214ac17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a0b5e3d220d714950d8acd524a9e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb40d3ddbcc97ac806d051ac20a371623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde023b31e6f8e917ae79b92e51fd28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947af997de9d6108f8d6f67cd20f5e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e93c1adc46ffee52235cf51ddd0e31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25790ed809ce9dcd53ba61d842d139627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6a4f3f209e16b1822db6b290cf37d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459f0a20ef260724b9a89159f09c77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831d0a570a0eb059b153935f71e29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e080398afa9a0f00773e6c5a920a7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcdf7deb2cae0effa5789a9e7adb0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839467e69659af4c9bb8af60387a54dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c612f58765d256e66d6d4378ad989634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee161e36911449858e475650c0b4845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e1ec619c2114e999e7ce1d3b8952636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee2a1967475459b1d5bc99fe728ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1880afd93a9515ff77ae58a926e1ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966136ac85b042a1e6cf5a51aa6c3203639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd618ab0e1a7d4a58cacec846d2f59e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5139eff75437c236b8ec8e6a03035641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fca770830df3cb4af0c34f9919046642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8bf66a0fe501e7f0685e787f188e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504e98ac52cb4f26efdc48495c22d9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6a99219fb4506f8b0b06566cb054645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532881c38b8d7df75308e64d8e86fde6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a1e401b2e79871782690474db4f73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aacf221079d598efba62a3276d547648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a8ccfab528328d9a4aed23518cfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c79dad8ebe1d77939c3def7a886d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317eef4e2df49534b57ad7eedfb4985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a7c3f975db54c0507c4582739497652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81703e94bff6c999dbdba4880fbd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f75c65c3e874f54f067b390460b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b687d8189abd245d1f93aceaf0d1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4404b30b900cd6e1d237cc5fce87fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae714a25ce1a5543735b8a4375326ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a2c0c4f9a52cdbd605fc82061d50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb499215d6d437f8f97e5a766cba9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34bd3897ef280735fc7a6f8a72d9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb4a6a985f1f81a6db2ae874e11fa3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b68956885d58bd1c76619dab0c24e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37a8575b9a930cb4a00de419479b73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f624d135f955b4b55f3978f121e11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f41ca38a6bc2e2334a0b5e39c8f41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea2ef75952219483038d0a99c4f4c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b012f328de5692006f1ecfae922d73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b4848cacdeff35a3b82455fd7758668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d050fa2eceb557a7de6327f283bdbfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e190dd25e38fb5f3c726b53328275670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d36fce585e975bb9eced00cd8f4a1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2bc50944ede116d4172bbf7358c39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566169cdf677951dc773951a44000f61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b52562d6331a62aa00489411ac7c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97cfffa74c6ee9ea295e8b446eb264675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149684c8603087d12aae843e7826f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c358f5a8765e23e43e495961b8dd03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c406f3df9e544295ec4befc24601678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58683b34dab5f904acbd3401542e71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0351a5b00fa1293900a05756234307a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d11237b593d7a1e411702dbd5e6ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd5fb6db68616daf557f24c807add682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d75b889b78d1f3fd53a1473c6b4e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c988b372b37a7fc19a11debf6252684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4f0e77ccde538752c40db7b409cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb416f0f5f93620f6018ed3dfa71f72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c46707033e89f082622dbab822dd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862db68bdf0311802dd80c1355005a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ef3d88c5b336d72f30c108562261689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62704506d022064c69e8e3687675d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bffba5467bab7e1107b469aa3a365691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbae05c8d786412614fcf571a825c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29946a4a6e53ef916a8f338da42c27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fbc74d36d4212185242d8aff6e90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed44552873e4db026eeb2984b85d69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8fa3aff73b450b556783911892f69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94514e80c8335c0f46d9da55ca9330eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523a2eb9a0c23eba04651769cb17db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce60962ccbfea47a3c6ba139afa1764699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b779860fd73958686935ff802c4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e5b8c4baf4fac0a5872894b5c8318701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b447b32cd959ccfa79c1c568a8b22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f839f87d14b8c8b335d3963b7af8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c854881ee65b376a91ff80ac9bde81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d24506c8d358346e114f5e1b687c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705361ba9c1ea82009a8fdc40c68d802706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc38664244daa69430635eff80e137707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8af6214cc3f06336b4a4d1ee986ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f43389cd785cdd1269624d6c25a31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827b78f09669f041e036e3b91a16d5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c43961c9162c6bdd335df76bf58f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9ccc1af551b8553cd7c40379b94c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44353ed7fe8b94e7aa2fe4de4614627713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be8fbb1727704f4340fd48a8f39b7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6196edb43f7ca59908d60d910afd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5fc43382d96a2b2f1472ee414dda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1bf5ce50c42f8d657ac0f1e83234a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3ba9a0a19f77800b3a8c70a75cd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c13388ebdbcdbac28b8d4bb6513739719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c05fb39c7ae200b96d27dc387b735720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9baa511c63b5c23c8e9345804771c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b4a30b78ba7329eacfee0fc50f2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc416d6b9c3cb3afcf49ed37960ce28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d2ebc22b709713fe134b5ea70178724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44453721fd41548b5fee534430f9a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e1a4e8b0cb20fe20e40a2efeb0a34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6bbabc0801ffbccb9719b410b083d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760bc40a89d17642b956217dc48f7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae0d0a39106ab1ebc2f1d45445776729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d173494ea7312bc25c6b0220e21e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb0549e72bc4b1da3720b1dbe87787731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8087cc4c154b45f307d7ee6b866fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b72d36f3f929061fbd6a896b46fe16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d69d58f95d11fd8e46446b94d81b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a90dc24155334a8fbe14b7bfedf08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df0a3bdd0ba3c6da67a1b1e636af8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72c214fdb51b4538b1ca9f6ab5cd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da070563c577fb42bcafb911b388ced3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7663e844dd0b40226007d3aefce0cf1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c03369ec89cca7c5e9722712ee3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70471d8834ec4ddbdab92054134f12b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e043aeac9ece5281b7db9a008149a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd37f7f2b032c9b3a3ce25e0099aff8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d7d6ee56d25da531d0f4e4081aefe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4775d2e2a25ea8d3d09f0a17363b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce89c87bc786a8b9b45218417d51f83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f66f6ec23f315aa54124d6380fa05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb77b05f79db6030184e209461495c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf590c3b3b54327f7d88bbf36f315fdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295d71135ab82f0e739ba1036f0badc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b3f29190cda5a967f6b3b25245a93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe63890e37b0de1f84c420b77ce97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d19c6eaf2b7c97aaafb70be618d3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcdae2ad4819fd40d10e5e91627a2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180411c93d5bd14f0e1bdb713f0014755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8157798a593e800850450dfe96d9b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3527146bd3f0083b9ba98b5e6348af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd9c350032004a12f7552d368c870758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f1792298faa6f1871e291fee95428759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a50c742b92608c9c3206363ff563da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60563de2a16b9c512d7fe20649d9cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924bca0f958a8e8b928f36ec98779ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9660132c7ad64484e5d37ed76f294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee43b57646720371927b3fe79ca2945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444a56c104002348b50c84087a231096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d4e60ef62d8909b20b20a07f54d0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdb78ede906d6b88039d7a9afb8858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf78efd3048ab90726064b77bed8c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2079fed265cf6663081c43345086d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301454c8b15a8b252c417c768a2e683111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0227ac21e7399c12fab7af9b2ffde312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb96e84c9d80a8d4ea81d643109a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0369f4184643ec1d2fa611592b8a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9df26d485bab700387f7473c8b90215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cb403d80f08be493a6c3d3d39cbd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620607a970f2867318e964b078d2458817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f78a6c2e50182a43e4fe64eaf838c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92a1f1241185bdc28378391266f76c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8990e2cd216d9fd217300aa7f566b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37040027b8612f6d060c99e04dad4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e91bba6642c31bbac1428506fb0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec649baa4608329fefa42cf3e3871a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93d4507c503c0cbd82fb54655a812824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cac3f75dfb54e023049464d70d30d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f063a35bab01e1b7a6fc859909570d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da73d7ba046d14fc0db1cf7d7da7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb311f267e0c08ad32e50bf31c179f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7eb56936392948125b949cc625b3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba98b26d4d0b71b55f09ec1ea62ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfee37cb9764d21286afaadf83bc4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648442003f531323b6d2989defccea532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc14eb27a8c9436d18d95f49df409a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eff12816bb0188abd559d926383c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d2dd6a540e3b02305e1b536500ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302db1b3f0d5f76ce8a0b16de379c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f18448d737e221c301ef033b8395737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb14029be6e582b5d95705645588b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d373bf15a56884ba8c90864f021d1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198af0a88d7b59432a96b97983c509640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b222179ddacc40910e2aee1b7baacd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159287bfb1aa32d062f49ec644ab4e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd7e6f56e0e0a161cc38e9a4e0bfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3813272de2524b2b9882c932689e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdccf912a193692dae3d940523964f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e982e46e26ff6f4cd8c0020d9476946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d82d7705b0967a3e9804c8ffa3d1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7ab50502ebe21e3a2268f31de8c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbace7ed05954ca7df97a8d2a3a9aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea555edf96db71c409ad46003a2dbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024222dd56e4b52422430ba8ec815e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834f8effa056859b72fa4ab721cec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a298470898dfaf8fcc9997d32a1f4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf270c8d78751090681887e6ddc209654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c742158066f2e1d729403f7bb196a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd19b8ba7620234d21cd672346744756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050758ee3b9c2506e78c643e1e341d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b210a219c47170160560fdd1181e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27710f867e258d99586fba4646ec8f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5947db9f35f572b16aec95127c09460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb7aed782d3b7b1d6d5a8ccf9765061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0201a12f21dcffec31fd6eb88cf6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53e8925d03026b293cb0509a8442763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f15b9ae183062174c445fb369300bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee10e74a7358361153a6c26e74993ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b40106c92992e39086c3957b1c38066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeccf46785904adde4af9dc9b906f3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a225451d07708209c9279740b0b5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3838ce6de0dadf2955a2aefc1bfc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9355c3b2ba5d8a5fb166f4a711e3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7020c5c152f6c4b324a716152098771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebacad6f4489ff8956a314d05b2e51572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb80575abe561aad80e3f1c0589e41873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a000b6d232c6bbbce74e209e752a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b520a39d9039cd298986bdff3ac7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b8e01f5939e961cbf43e31252003b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82283ff2c31b0c920bb578be9a1ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09ef8c96fcb871c3ba6ee47d4fa29478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046addb54cef4527c9f67fa28d7d9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7750f4468237ad96b51c3f71c2f4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02fd8ef67847cef256f05b6fbe3b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0ac6a72a3ea5d4267d722ad9002282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b44c01a3c74f2933c64c28836cd2e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79395d5ddc06bb069d3101bfa3365d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e95301ac209260f933a8f056c1f9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e16ce9618d79a2d1e47ce9ab98a3f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be1583477597518c473ae61f8c8e6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7516ca48f0e1544c3403c6fa513cf6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedf8502ae57feeb6133605d0179f2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0a689ecba22fca89b52f8f42719290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff229d91e7700482c2ada8455d1cd0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be86a7652b39512b2304051887caad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265aee9283780c9523c86b100a061c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da77ca1b722b81fc68038e489d63f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df5cf5facee3789919ecefa9628a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5d2bca60e46831cdf663c9d4658bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50342a49d0a2c4b1eb2d31bb7ed512a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a0cfe2a027c56d49d21abf947a8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6e5ed4a3bc51217a7a0f09dc45eca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0232275f72743463b34e377b54f83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bed62dee5f0393f8191e5708a96cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a38dafd4da37dc8d8602143338259102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab2c8df5a5ed6ceaa8621ed3a94de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8523ecf998c3181fc6c86d8167fe6d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdcdd63e6062cd3322cd1cd35eaa2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d98fd81d82eb1e785ab085705f2ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf4500d0839180ad04e5f3cc3f02e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f05eb1f33383eb47f7dc2f9544973108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d48cbcb25504534c5b32f81d6b5a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852224cc5e315ee57446f8189971719110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369fb53955f0e28792f4c10b3dade1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306538960abf530c7d635ff3eb73070112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c83fe9cf75d97e16083b21507b0ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7b9d98c3efe650f36dee36a258fc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c3d8a1e58397b87914f7c1cce7862115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef9cf686f2bac47cc28bc263643d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4a24837560f217bd30b03fe173fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499aeea3e3f5531951697dcd3456a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde5395d10e8d2b0b33d781db31a26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477a0aa84631811343422783e9daf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f010508e1374409941a61b02f882121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be460cd2cc930e5652156563375a7aa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf01e4b01c8f672495a1cf1f7784869123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c46d47eab57e5b29784723b5607a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e2d0938bccadc1fe4499572ff712125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16ad916668a89cfab4c9d49719e83b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7324a0cc335eab84e678a876026a537127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115191af06176b2750ca2f2fe61c26c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233b5a0208dc2eff9af344d983e5a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f53a082877d76b51977b628d202d18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629c6c623c9ccea294955e73b44fca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fa4f97f00176f3f875c937f92c56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef21eefbd1bed7bfacf362b2373ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086efd71958f1f7d40f6161e5f54f568134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d48922f44dbe684dc852e3a56aca1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e377f51b95af871386d5328b901d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff0f69ce36b46616ef86c259c71857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a98619a8f5e423eb54d8e6feb3c59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1996f9e25d7dbd88b7bcf31319e9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec9d996c6f5c8a2660f00c4399562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b55892f46c9e138d882b712ed97a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341770d6da3d7d78ea09b6571c82fe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89da2ae0577985b736767a50ff5f7e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595761102cb107dc5808404daa5cfe0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f7d1f11dd38534ea24b3b208a328145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc3a847a5729f23213457b6e49e0ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4ccfd94714d9855807271179ca3f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111dab298f61fdc3fe7b44415d0c51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d83f1f1c5025a5a365d2751c20fab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f6a92685df24d357fb637ad1fe90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f10f2b4384691fb8939f63d2a14d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07d01503b2485f4d3e0c007063674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43881bd1da5cb32952c6fa65ba97e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfdc578392dc63bed30be8dfe34130154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c7e1aea2485abb2c46ebf6c7c9af4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c96e250d21b37c5ba9e840ac2d0aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306677e8395e4f5b07bb088fb319bf7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5db16c4da6f6977a40235ac722cc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b1e7b783efb92b854fa97629ff80e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d78514c3abead9bdd7b27e873283160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cefa2e8c7a1b018a31dfb3a30cf97d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666040e801f492804eecaa215c51920d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d9df88f00c37170e844202364575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ce7c7a7c022ea593872f43211e35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e7313934c4db3ab02a5ab9c66a2ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeabec56b6d1849444bce8f8c92a93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c779a99e17ae4fae5c47299d88f46e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7125d5dc31ca2edd352198b7145e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8569fd7662cfa431f1e79f65e3360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5f3008cb06e136e0a1bbc6611ffd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c5254355a3c8b54bf2ab5e332a186171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b954741c6b24f2833f276951498f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6224fd2259175e216fec65c93f3a4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e821b91ebc27aa8855af67ea8293195174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf82dfe8b455dd296fbc25200d00ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f00366258281ff51edc4e908d386d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843663432f390bea5590e36b6f2a490177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814534188eddb2a777a5d20cb62ec93b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1402793450439c52b5a37d23b4ea20f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa41021396e3ccdd2ba5afd5901c87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605fd68cf9cd6f6379773bce399c07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9638846aa90732fba282840a72d8b3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff336345689bca831f23137640be6c97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbc9175b38e929d9f98d0f1bc40e11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df3fe298d5469f566946fd9bcb9cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0a50d9c5dd4f74d3068acaaf977a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fadeb19b5cf97e3dc5d8b63d69fbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057608aaf8a0cb07399e49986ea04ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8ecc8496a054f963cfce41ef1e94a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616201f365f41cdbf30ef6c4f0720fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b4cf8cab39616d960b03e5606c7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fb29d3652ec75469f54a6fc0cacb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7bad5ef72826d2e3a15193cbfbaad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd588b721901a746c3b6b3e3d4f17b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c34ebb51c4ed034f0d701f8008b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b44a253da06829ba208562667ca8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921620716f5c6333901f59e978525a11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc682cba65e20f732abdcc8742436ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ddf27a93bb19e7076e0d3c094483199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d291ca6d03bb20542f1948400310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba19b03258ab0f6da7e46d0a31b34e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e132ee18e3e4f8e7b98f18415aaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674118ee58cdfedd2578a81eedac828203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc991a2a785931a53984b2c5de5cf571204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ca5400ea4e47eab161674a982eb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74775cc97cb664aed05159f1b8d248e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6e6493a6fc254472c9798147a080d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f9281578e9b4ef23bb1ec3613c516208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba08117fcb936eb7370566930970413209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed975b2677065125399a38d4a45dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a07f8e14d6abda3cf85eee8aa1d23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f5165e3129bccc89a45ba6cdf269b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b4efa953042f61842a183faf7f57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e19f3eba494e47202c1736d6d2332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4fa3b92aa5ab038c15cea4f0f03ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420729f2277d046e2f2e825c2f9fd7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d54bf2c9604667a1b0fe21b2999c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b07ec2b3f1d7f2036debd8fc809e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121776e44fb58d5a97ad6d3cbdfa285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16dc169858a76eae3d21bad99e975220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9289bef157f15ec33ac4536a19b7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcaab8fbee85411033afd3b1d41301222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde873a06875f351aba3a88a30d3cc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b285e65d6f27dc03e28587a7592a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf9c4c249e5463ceb00c21a12937f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca35be487a1f032e6127969f5b40b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455beb80389ae4bf1e774ba3be2012a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0464c351917414bf421e57d727411228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5112af353c4cedb1815788d9a971a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615aaffd8c0803917ef6a0001157fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ee5c5d34892c8847d52217ae777d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc679c4d7cbc08de54075552469094232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7986b9d6d28342d769b09534b7952df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c42109f3c20953dfb6d02e636335c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ed7b81c2555ad779e607bc3b945a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf72797c210955657abc52eb2ea2bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3cde2c057966fc1144a796915f60b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20ac728e4c0d605779c3992d514f65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6410e48356e19d0caf36eef94ecc5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa34602586398dfdbd9955894b0c66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a709672d6fa562a625f47c7400f8928241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089ce8960cf9dbd176f4fe92ddd002242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65aaf3c95a59d33050d4a3164bcd41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121efa62b7bf0849eaf471ecf299575244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3dcec558fe0abc1c31828e5bac2bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a462423c6b5dded07bef953de778f71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee3496a1fc4f1d3cc07e841128acf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40133d9cb338218da9837f4413226ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f23b581cccbdc1aca16c5162ab0a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d1d067cf9ef88c03f8c6fab34aacd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d4dc07e36c2b2de73b8907d280e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca31af12f85e59f5762c9e365a2f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113023f25fe2c1381d9de5e3b2501db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7dd1baba639a8f66fa6b6299a98b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f94737c6c887459d600bfe4a5cd00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d938b89611693cc224717fac2cc5a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec77e9b70627584c9a7a19afc0b514257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270605f20707fe240171d93cdcc2a114258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991171ed4731d371bc67a23296f1035c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe38bfcc516cdf9edf3ff17f9abbf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd24b762b3a3cad792b806c83db5804261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a7d48c90318ad2a40983eef78e52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4c69e79f08c8cff046ec5bdb382ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84345b3bc65824c954138103eb7e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ccef33371a3e22ff3ad7dca887839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfdaebf6f713cec994c0dba55145d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd2a6002ac649d5657ee1df971e51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ea408a04699b7c4958b24e276bdc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105860f805955d12d53dd8b0a0c7f087269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96cde8c112960a9062f257f23f5b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6589356cbae08c123faea1672cfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d71b2f1c4e8dc48a0242373878f73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde51ac52c1924892d6dea0ed6a77f7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2dec50994ae48982783bbcaa2704274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadedd91d6d252636ad539ee9ea4002275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958b26561536adf60c4bd6fe8b519e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd8fec2e5fe898b833abe83dd8beb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dfa93b7bcc324feea74c1dc794e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a79d6d5ae718ee55f3f209de0fb71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123b8fd7e23e48488ea34b7b804e38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0bce44114cd246d18c82c367a084a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55462f86a48729a64b7326d2768cfe8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483b867a3402614c48cb741e3634dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c13746af127dd2b492855b77cdf54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e8bd3d0f51977c7e59db1fcd44bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202c387a7bc0b8e0bc3034ec7feca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eac7088b2b255aaaeb3109543846b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba5bcb49085d242bb0b0f5c0ee150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d264d678b33ea62c9d9cfe8f10c3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d626e3f3911c4d570250dc5d0a04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d5c3a643e85db8d75f6529eb249a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8314d13abe50aef6483b748abcc3c18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492465158c9f94dbd5347c5add69c59a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fee30de1644d5b37b8366edcac10b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fdadd247ce296f836cefdf14049b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc021621952adab539b43487de23b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10545b5c8fee88967acde1a0379cc482297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f2b489cdcb5073bfe4114b511185298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5221e707845b6765707d9a71449e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d56e7a66c327bbd853af9a2b6c55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449766f934b93c28220956acdde9b39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd675c50c88cd5d78ea9ecbfd665f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226df3a32aa4ded13e3b2db4b3299020303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df406e800281a1a7f08cc8956fa69a0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643b6b4ef2792dbeba4cb4128f3a0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f286b50f2ab85a2aad3a179c3e43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461614c27ccf14a2b84fe47e7240dfaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279b9c5013203fd0b657f38b37138ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0e0e9bf41ce0bdc50c95283100e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6432026ec39801654434ed17f57a6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a268952d3a99c774c20dbb32690147311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb29fa25ef77d78d66275229982ee0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871819350fbd94cc931b1233165d67b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c975f7b9340438a9999518385d137dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c74148519491b19efd186815cba921315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a000d2f7f562702f62034ead14dbc6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ce5e54ad4b867ff651fc20330222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c758b48f4e0cb03bc50858eeffd800318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748e816fc717408ca21b14de9bf969319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f84500a9fe05ddbff29d4fb77ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914ea756a19e596a0349d46f73411e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a773ce47482fcd75f5ffbec59c695c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc03376872adb843269d90a5fc9cc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2218e2f2ce443fda4a2e9edc02bcfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dcb9c63a8ca2ee178a5a69639d389325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56513eece5cbb3c04e1963332087ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b68b8851483d726bdfa62a102521327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb0f905f364e28cb0deffebf19f94e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9ef72e0c454dd56424b8b990e508329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83750b64e7a5a413c31dd6234778f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb318b94d100ca888bb8beda4d1bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf201cac56f8c3edd5e810580506014332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad01d24a3675bb44a58c1c23f6a07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725048e935e0342b5f00feadf5ebbeed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d888b8e7ac375e88ed3552719ef2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c41d1b7df10639773a759e776e0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4ccc9ec690f9250970a669092149337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c5e1994ef0cbf77d87692017950e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a150604344a5fefbb40ec781b4057339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09efc6b92ec4b9d8090441d4b0673b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6dff4a7874a49d0cc0cd3d4f3c53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752f6011a736fe6a9c3238717e2ef8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752347d9033af29bddc391ac2f4cfd87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5191e22a5bcceeb4eca6a42eac9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09197db200bf506b88cf191f3c5b80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472495f01591d1a7a1af20b3edbe21e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d1ee21ac81973a91acd9bbcc55a24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd7746b1074f580766b5777ccddab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aed7e6e90a073da55ee40f277857e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374af2254be59279391035d16805c86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd3c7d89a93cba3252163145257d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92389940ca522b3955158362357ed6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99cbcd169e2f769143c19b76bd0d55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e591fef346480271417259e6eb3ebc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50dbfd2cf28400ceacdb755b9c10cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eefe6c2eadae335717e64981fa784356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd6334e8bb2596d0721a1c95e5e52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebd107814ad4c0b0e9398265f04da4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c6f32fbe86a8f5e50ba37769b1da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d32422634f18b156877a6ee016b85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e2201c02fc56d7927cd12655117f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77803359d072fd67d7d0b7eb38431c69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f5d8bb70818a5fc08549e0a50ff3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60abfad92cb54c55e008d984fdab1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62013f0fed44e50df623ec75ac568365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d70d0114488c63549efdc226a684d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbce259d92df46103bf58c6c9aeb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1bd2d491caa49d3ee21e99db935b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d27696691de90fe542f45edbb475e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c04a71fce04223f7305098c2b76db6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83002bf297d5688810f8d98fa28207fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80d0930996ad3236f2ad23e693c3c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c6c10f50ab540abd80ac5844b14c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470896faeac4a1720f5066e1049ecf31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d584abde9d4fb4da46a9d996763053375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c6ef584099a3406b4124a9c4fabc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74594b54b21faaae91b878a024c70766377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36dff10105bb15d4b52eaf0474a802378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66922fb5389469e85e9b9a823f40e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28034f9ac39c9a60aa2ee64527e77411380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c42873e938590202fa4074e1bd0ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3fa3cf0022e2ca203b0d74e029572382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59c10608e3ab47e8d937a37e67677383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29446284192717c287d305f1ef9e6d55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812bb7896ef4d97bbdb7c9e0f777c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549be7e3465e371d411448c24da92f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530a1c9446cf8adbcc802603b719b45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fe3a4bcf190f9e089293f8a9b46af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c54e4d836cf662ecf58916096a76f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b597d05b30059ce67a50423dbe1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73ab40c19144aa4e8ba2d02ab1cee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a70c0c23a4756f85a89763b20e48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0459338a5d7121a02669711af8027e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433f8aebf737406ae69743e3ebde679394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3368a2a8979428b9a123f4be4d344395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc966108b6d840d74ac13a2a624f2f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6be6dd47878bf4a291e998adb7567397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ed146babcde8b4a4d0f0d933122c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9155e8d731f0db4f574caa6f38f1a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870aaca97db6d5e125d6a71818c654c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44423c10cf471f1925e9d3f61c093a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911545db24d22ef7b860f895518d40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c117a24dc48d9f59aa4dbe8063c07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406b621133f608c2dd1c15fa224e87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21c1833c7f824663705859f687199405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2fb706620b73cea266427411f977a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789f1c7ab678e344d7c81f482f283a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc81c7a85a0c0993c68d65c58c3bc9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb708b8a35b2dc9099a6a00c033220409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de87b2fb8ce413688c19f8e4d4bb685410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e319d661bd74ee6b40458766c35035411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157cb5c709ddf3f7e502c765b9b78b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e140312ec4ebd4fdf7bdef39ca1978413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef1a71d95468332dc967180042668b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be773818d36c19ea886f531684a50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704ed49c0ee058e2587ae17700bc2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b0ad4f578935307dee17752331e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e234f5f507be1d2c1c62077da4dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda939dee96d13c6c14d1e6440f63e69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a26c5376d98471f2938f575b4733df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da48c4eb8f34d6b10598f57bf83aad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59e433b34fed7ed8aafa592ba4826422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66b7691790431ace6eae7f93e7f9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622ff0734620d0607f2925b246e7b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77213fd8ace95b8a17a2176d275d91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9da5b4e9a7df2f76656c871f3f40b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb227b2461e768a862bbe28d5b701e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ee4b14b4cdeca893ffe480581e914428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969fbdb0920a7731d539ae8ea47049429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f406707bc80115ad21cf07e10118b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e4e147bdf5a4ff166c14b24e4aff8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feacd121877c5a1aa8952a2e11f15e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc07117354bf0c20c96b38548419c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83843f6faee5a5052803787c2fc83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269823b0bbbdcb870e14ed01db4d94cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9cf859ade8cc378b34c503e818351436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0f4ccaa0263b2a380df259c01694437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957fc1546d8afb93cbcaea69e28039b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03ab9dd62ae23e3889819c0b10cf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d40f4de5ffb797934043c435b49e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41bcc773fc19d37e092b474e1c3170441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a829bf17802ab86347257e1501e33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc5ba1a57c03d2b7871a793d315b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21be4e5b2f812d342e6f0abc45ff1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67cb9b396d34a8963bfb87a6fbc6d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbba42c8d4f8059bc9b426181159da7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a1380fe36e8f108eff2a5dd6fbce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c0860acaf7668315524b65deacf99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ff464a5740b50d0c9674f50365fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15dbc861bc7682dc9720dde7a5e8df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44a443360ccb67def816a94a8b9321451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9aa4f0b3e456ac8d8f9210a744c1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd960b0ae96e0815ef04d718a87c55f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c262d5bcf4aac8636f24ac7c782d835454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545625460307b92fc6ccf92b3e0407a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191b7aa367aabe093953282d4576d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f55ccd6292db6e1f247555d344a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68653ab50355c5accd769c09a3dd939b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322456ac441ca74ec916b91c378db2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef64545b94f644ec4d0fb6bd96610f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d17151d6d92640cc165537051bd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f14da6b1bd07931d2d9c597de668462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d6efcb5a4e5e628e6b57b3f4da0c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd312d2d9e222cdd10eed241f435de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acca9a8c4b324e9dd9bfbdf94d0ddf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd2bc7317651c05195b85912ad6f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb541d456f23a08ad88530523e164594467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094143a4b11ad2d0a2cec4962d13080468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec685f67c4781b097b5f6238f4f083469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f60e88863a40341403907cf19ee6a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae856540381006dff5d8408e496e9f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f673963ecea35e716d2a3f16bd9e4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263441967d9fb666729195ca91f79e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62268ff8eb3ca1d808c6c6592db84f25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427708f8b1897b8ad4563b9f616bfcdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a634ecda594448d409e4048ea72f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee339540d62e02078578cec32a30f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa79a380a9dac0a38fe69bfd027255b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7919ebe368eeb5bf99ff5ce29032479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ceaaba6621f2b824dd0769de35f9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08294da37bf999981992f0bde207320481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66fe89e9077ea73d89e7138582d32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b100c6f57c26bdce6a23c6d3b80f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ca66f7a4aadd22b31d2281bfcd06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbd63b1843f8462590701a955cf447485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39a3ea810f66445e2093fe8056c72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d49a79306750a0c4bf91d2b1ae21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3f04db7857fb0755d5a54e5c0fd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396cad319457bc3b7f00bdd95f071c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368adf17d2d76ca656d838853cfde1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e6e2e405d981b6597ad007d5d9da1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522237c1b4feddb4ca7ab13ea8ef23a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabab2cededa5d8f3f17621cbd335d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ab02440a6c85ef42aebf2b5a55fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2195aa911a825eeb550ae23201af8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114932853556bedb7c504bb8e21df9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534eabe6f5c03ad1e26b9e4d148c80c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17231ce16ee8d9f76d76fcb6a33396c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a787d8316b4a7060cb7cc2a306f12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba8d24c385cc32d0c5a6dae6776eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028256739ed63ade218bb55a69e087e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367afae03f9c1c895a75a080aad4ab6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc87f18a5c7f5a11b64f6ae48af5f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97314f082c5ac85af858b5522d0dfef5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf3db0d44622c3c66f813f23ae07a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add21bdab66263a2af1ce92ede19a5be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd50a14d7ed9bdd28c7e5ba4728fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d61249d0b9f46daa92556218a7491508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d881ac17960a10574dc63414b527a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1afe47233c1f891e7d1ae3754d153510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aecbf9fbdf3140e01f49885eea623511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e7d2477dd1671348c900fef21f2e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5382536b10f043b6829bd0942c326b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e1ef2998198acae70b58f131f3fab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7d4ec5e3e5807cdc21ba349d2fcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4770ecb0e7aae31e93684375695eb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad152a04b649b66c4edc9d13ed2d3da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36af78314e539a73f4f84970e4b2c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cea3ee710bec819055ec210c38ea4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22607d743d81d349da96525171764520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d843913b0323632eb71239fb526efe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e13b12f01c5654f37ae547f39cf37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05776408af08fc66059e89977b6b2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee5e94ce57c89623d0137b28f52bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d121fd5aac43752c706bd39626e389d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3244259983de77e5b0f8212f2f0043526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6dcf6f3aa285772691c577e0fd868527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb5d806b9a8e97da9021e267b687f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7411e679384933ff65085da7eb233529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9545d55640a4943be5b343a4ab9a125530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35529092213877eb0bc67b82f30d02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf368b55b86e4ebc4f9e8436faf4ac9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05528d31b612dfcdd4a2ec9ca48f906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef8613c9b5ffeadbc0d58c663448f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c023b303a40627266d98b39d61bb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424fdbe5a347c07d0447f0255cbd29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cef6d9e0a7b3a19bb631b31cdfb38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125213668657404588e4c93cec13c6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057886a0e71e2af4a3df542d7ecfb3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945776f62a54fff2d877cf2ffec22703540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a6ec699bacd8f134d26542ee8efa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456e247db88dad01ea0c8abfb14f1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cde7b4fe03b94cae1639d9c034a54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77a171067bb9ce00b8fe9fdd611252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641065ef54b3f5ef84c58a1766c174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc15a6a6a838c0cb99bcb38bb140579546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65839e2d4f6fde35d95b10098c11590547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210261d6634bd9a6e78ee95cfbb7d0c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa42810d12c021aeeaff811eed57c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d3cfcb804caa336b08c33e7cdc3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aa61f47c40bcbc45f1c674b96224e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0001146ea5ff06bdf42772bcc0267d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6578f069e5ddfa23c0a58c4b6cefba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073f9cc87091b1b8962f8af7c65bf42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2110370823484e2fd66ef9560a41e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017abb05417aa4bc5f85873e961c1d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a67b34703b990cf4e06196d7544ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aaa3828d855370b493e217722c1cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a43f654bc7ac03ed974895c0ee049559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550b7e90203fc45b395cff4979b3a6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3700162062d97c19fda605326f5a571561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea08b6aaf388931fcb1ddc9049b77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296147bd1396df16efd3e354ff537117563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a517c9ab0ca5681617182f58a8760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778683ca1cc9c5403e586ca333dad03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe81692dd3de4dc810d3a66672f44fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133a7ef8d56df79036c17f196be3bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fc3ce587b939e05a1b5ca137875ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcdab9a787f8170e474b8c90de3fbf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb84f8beed6ff7aa8cb8d44fc181c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901425039af5105c50e5b90ad9a2d248571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e3e0b8e6f4ffc6cac882b4cc687d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca69bce840b1cf14f18fcc875e01d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1277cb4fb7603edfe98cadcca49ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d041c5c4ac17d67d50341c5b6bcf4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2b027805c1e5decc09ac1a1848a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbd0fbab15cf660c95ac152ea46c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc9aeba8da774a23049bea2a0a8f72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c825240e35e2f622e230f388ebf8501579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff319515303ee4478b0f80406c86253580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8e64b8ec6c99be6a87fe38450cf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e6344e1b5e36b478a80d485cbc3fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1dcb6c3f285154a9957ec7a812bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be76f047c94e292725630579ada19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316ba2469e36750ad46773e20e8a95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac855e45f5b8dd4cf084e0e8506f9a46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ce6f0d7d5a6fc8c393285b4be4d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8e80b3b21dcf52856c0dcc249f17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a95f59ee0a6ded2da08614403d45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed97da089f8c3613ba2c7dc0d0754590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61904401b6c02cfee9ba8da9ad8697f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd2b7cbafa4abdb2ae121dc5af9897592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf877e5aae64724d35fe230c88e68f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5750a7115c0200fcbe915be0c3d93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599630fb1b4a6a0570c2a299811ad0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049280c8c67de0ee4b545d89fca6f5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1036670f3ff2a0385e71068f4e658597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279304c8732b31bcd111770bde1d3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28574567772cb7636ec5aa0e773646f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512dc915916e1e6c02c35dc2c40275600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49063b44f497d8141e319b4dbb16743601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011beb3ee6fd9eb43858e8b05537a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd76e5f788e6d7fd7a7f74d5a5fc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc357628647887ed7d6040b72f64ec35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c929d0fae3f2dc4ddc34581ee28fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f529e64a6c9fd7f4ad7db6fdde6d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ea36c494263cfc19d4789592b883607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c24d8e7f85a2f465fdbbf637bccd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9fcb58391b5ba9821b540ca44019f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0a220ae945873cd5ecc71e8e84274610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fd4c9ec719df9b94334cc5b59a64b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ad79bf0fd58d6a0c6ba9070c9131612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae256adf40e48dc28a75a7dceaebf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685141ac83ba20f8faf973d52de2c7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c202a5747dcfd99edc08dc4b8e7162615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e26e5ab579ab4378bfca87706da09b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ef7e21085e9c59b55a560235ee2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f0908d2cf07bf08ef7aea046811f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1782e3272751a3fec50790757745619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e37346e796ef1c5fd835cf34a2d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f295ab971ebaf1e536fbc3a5e828b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b4fdd510d425778c8a832f01dba53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041159df5e899aaa06c2938a6732fea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd3a08a5b9a2f60eed7be1dc55ae6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684380a5a47650e90816533cce94f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7223ef9ab9f085e893a5f36d80d441626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e05494f0694eae7dcc0e2cabf095627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da496c8043d8ddee478cbce74a9d7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d9d7d99c15266a84f43a88eb5869629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eb9fd2e17c8b0d1a200b0eb15c814630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3fb7e3cd1da9522e61cb38e134d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a23a5eeccc902e87d6ce2f69f1f5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611dea81ac6d9fef37bf7884c866687633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b7cff6fdb7be140715888b44dd1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144bb5730225bf4338e4904ea8ba03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6eaca0eb97a946ca0d0c30ea9a9f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cd9e2c54e6cf7c33fc907ff0b35e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376105c87398713c1e0bf32d8bdf291c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6b2bfa2123e86d76263dcb3a375a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65332472b016eb36c1b9b7e76f483862640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79027c81f4a2383fb58bf9d4a69bcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d06eb63481990e27584fa7dc29df5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9202785c3e7337580e42cf2dd3c1fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e7a8e112e6c6cc1a475134b8a2d11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82744473c6b4c51cb26b86b32a58bec6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d54c235d72b60becc556f1accd3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa91cf7d4eaeba3f642c03a3721b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fe4026adf6fb5f6a1eb9a65260db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730d48e06a57ef74b625bb9e32259c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3f0f2a853581b7c464f4d4d21953650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ecbbdbf60ac221e7e67b167b8179651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ec30cd9f2a86bcae7ed162663428652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4033617db5c3654a8adbe75cd61417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f496684c8a1e7030c4b7c621998b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68806b05cdb466d5cdf89faa2a45d340655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734d08c2283e49bc822098cc36ff88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ea3dd521b741e6e725e3b7a3a655657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0fb0f8ec4a306a1e496554954a63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da520f358ac11ba33fe74535b81655659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0322101a2733eeab52a6cb95f3206660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0bfab99fb3699f7d1a25dff885426661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0fd8679f1cca822c05e2678bfd618662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dd5fcb8eeaf71e83b41ce7d1ad094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141bdbb8e70387b63e4eb4255bfb96e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba48e04ceede0ac6eb665356b084f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d85d8d1ae5aaf09971884268af2a82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d471c2e59a0ab74c90602ef1352e82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc41b29ae20601a6ab716df5942d797668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6bfa7fdfb7d03aa022f7671b4f2de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1ee596ff67839b06a6855a4c39a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b9429a63fec72989c1ba2189f7ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277965ec9ac9d5649a40ba87ced9ca2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef33a1ebbf70689586a04a580df1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677936e6066afd0f42cfb2f0d5c98b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3156e390e3b97c69f992521ba8ce2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d335f35c56a87e9bb6cf60f5d04d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba307c0b03fe52e321e46405284c68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2b06bb215d7456e77f530e6f0d91c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7643b3256dfc663d9f361a23a59e0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe3f59a166f724326054ba3bb5ca9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d61a0d9d4199246e95c1d92fd643681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaa6457f3aeead7d78531d0ce89027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bda76d06abe4edf7dcfd4fee481b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ca89fbb07dbcf1b3b4399cc3ba202684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c124810607411783ce982d0016bd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750a55d6580044226973836830b792686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af475e18ea93991f6f995cf148b7b82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed08ac38c09b5a681962777a1ea53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475877fd97d69fb805d2f9160d5f21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a6317931786c37bfc35cab670bf9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc723c6574ece832a101a5eb8dc635691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591848d1e537daeedf631ec352fe291692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017ee35313cdc8da977011afa77f074693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68547053a1262209b98ff653ab713c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d11d3d6f05760ede55d050895513e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd5c64a8578d6fe625019cb11e15f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1219706e5f6e032a9ed662fa63361697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf08e74d0ae0195f94b8f682fcc91a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50106cb7d04b818f7752e04fa253ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5536b4451ab363c76b4cee585bb7e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7416ab90cefaae2de6d75a3d34387701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a090b662811a4620815b7bc8cdec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8398db32cb9aab4d456603af9535e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b347554705068dd1add6a0e9fe8a47d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba71ce4fa4405822e51aaed27c76f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c81fd5ea38b65ce86fd8eec0cc96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420173c12c7d4ed86bb3afee4ae3756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964810e172d7681aa237a4a9f6005f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb52512ca35801188df69c1f26eaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460b80e05c53987d689d5a8efcd459710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb2599d0056ddca0c6e851d742b64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd7f176578326c2aa129be62d7588712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7b34e5097aacd7c83aa2e2b139234713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca646846dd62a7ca6c0f4aeeef19855714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95edc403d2665f9122fc3d11f020d16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514c768a933589c360386499e1edd65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9ee9151a8fb0479273ef62168664717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4798f12d5b619a0923b6fa1ed343232718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38420caa915d8558135fe5ebe778c4d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186e6f43fcfdc2a4d79a72b408703d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d0547068f3cb556f779fba0fdefd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e491824b496aead59c58e4bc7120f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498efd049935533fd0ece1f5ff0429cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995a81ff1856c5d02ad2029dec1555724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125c700dca6c2182e2356066dcd80d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357867248a74a78a7668eff0517c7310726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a7152d04838989d57a3bdf7ed318727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f9c71ef7b6f115976aa3dc372ad9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd499f2d7dba7ca19a99c6de639b59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428c8fbbcf45c3cc8dec87baca2115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ad12fff6ab00aa0b0c793549d8a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bbc31cb2327fb989f74f1c50d76d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01e70d31498fd62f6657bcaa3dde0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d19e4e16325ccc33ecd0f04da63750734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d0603100614a235ce048f4982cb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc70be2627e9d631970c14c0192711736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a65018bff35b9b29d7077a4d523a79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678495fa368c6405f9dd193dc24042f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8c481c6d717278d45ef48e0df2159739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e369d998418842721943a16a04f73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83a92e5ec2bee8bfe7cd6d51fe807a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fb261280476542a078e66b43ac2d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250c16b9cd22916e5fff0581818488743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361f26ecebe0fa15a7743bac81141cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff9da3a9de41ff37e1b66800b9286745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76cfef0dc98efcd4f6cb2cd547272746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087520d59bf778de2d0fab00ced75d82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10e546840cc8e59175b17242d425f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4152eaa4e08470d77e691aff6525901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320813cf2174e102652d6a6ad93bc07f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476f30afe01faae8c58a1ae87ccb2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba36cbe724b4bbd54f921ca9422dbf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe681c8f7d54bf5f7195c8f9ba93583753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a4ef303e295ff2aeaf31d9a08e27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a02217968197157050836621f990755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e19612fecadedc2b084af2c79077a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dceb13db0902f3181a1ac9cabd60c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ab1249ef3061bce19bb95f1b0d1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b74b1d69f4438dc633eea8cf14123759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>